--- v0 (2026-05-05)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einkommen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Durchschnittlicher Bruttobezug in € nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2002-2024 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -158,51 +158,51 @@
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Lohnsteuerstatistik</t>
   </si>
   <si>
     <t>Erläuterungen: Zuordnung nach dem Wohnort. Angegeben ist das durchschnittliche (arithmetische) monatliche Bruttoeinkommen exklusive Sonderzahlungen der ganzjährig vollzeitbeschäftigten Personen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -540,51 +540,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z59" sqref="Z59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -875,51 +875,51 @@
       <c r="Q8" s="4">
         <v>0.6</v>
       </c>
       <c r="R8" s="4">
         <v>2.7</v>
       </c>
       <c r="S8" s="4">
         <v>4.8</v>
       </c>
       <c r="T8" s="5">
         <v>2.0</v>
       </c>
       <c r="U8" s="5">
         <v>3.0</v>
       </c>
       <c r="V8" s="4">
         <v>3.8</v>
       </c>
       <c r="W8" s="4">
         <v>4.8</v>
       </c>
       <c r="X8" s="4">
         <v>5.7</v>
       </c>
       <c r="Y8" s="4">
-        <v>95.4</v>
+        <v>95.40000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="4">
         <v>3.6</v>
       </c>
       <c r="C9" s="5">
         <v>8.0</v>
       </c>
       <c r="D9" s="4">
         <v>7.8</v>
       </c>
       <c r="E9" s="4">
         <v>5.1</v>
       </c>
       <c r="F9" s="4">
         <v>2.8</v>
       </c>
       <c r="G9" s="4">
         <v>1.9</v>
       </c>
       <c r="H9" s="4">
@@ -1029,51 +1029,51 @@
       <c r="Q10" s="4">
         <v>1.7</v>
       </c>
       <c r="R10" s="5">
         <v>2.0</v>
       </c>
       <c r="S10" s="4">
         <v>4.8</v>
       </c>
       <c r="T10" s="4">
         <v>3.4</v>
       </c>
       <c r="U10" s="4">
         <v>2.9</v>
       </c>
       <c r="V10" s="4">
         <v>4.1</v>
       </c>
       <c r="W10" s="4">
         <v>6.2</v>
       </c>
       <c r="X10" s="4">
         <v>5.3</v>
       </c>
       <c r="Y10" s="4">
-        <v>120.4</v>
+        <v>120.40000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4">
         <v>3.6</v>
       </c>
       <c r="C11" s="4">
         <v>8.2</v>
       </c>
       <c r="D11" s="4">
         <v>8.1</v>
       </c>
       <c r="E11" s="4">
         <v>4.9</v>
       </c>
       <c r="F11" s="4">
         <v>3.2</v>
       </c>
       <c r="G11" s="4">
         <v>2.1</v>
       </c>
       <c r="H11" s="4">
@@ -1106,51 +1106,51 @@
       <c r="Q11" s="4">
         <v>1.6</v>
       </c>
       <c r="R11" s="4">
         <v>2.8</v>
       </c>
       <c r="S11" s="5">
         <v>4.0</v>
       </c>
       <c r="T11" s="4">
         <v>3.1</v>
       </c>
       <c r="U11" s="4">
         <v>2.9</v>
       </c>
       <c r="V11" s="4">
         <v>4.1</v>
       </c>
       <c r="W11" s="4">
         <v>4.1</v>
       </c>
       <c r="X11" s="4">
         <v>3.4</v>
       </c>
       <c r="Y11" s="4">
-        <v>117.1</v>
+        <v>117.099999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="4">
         <v>3.5</v>
       </c>
       <c r="C12" s="4">
         <v>7.6</v>
       </c>
       <c r="D12" s="4">
         <v>7.2</v>
       </c>
       <c r="E12" s="4">
         <v>5.9</v>
       </c>
       <c r="F12" s="4">
         <v>3.2</v>
       </c>
       <c r="G12" s="4">
         <v>0.9</v>
       </c>
       <c r="H12" s="4">
@@ -1414,51 +1414,51 @@
       <c r="Q15" s="4">
         <v>2.4</v>
       </c>
       <c r="R15" s="4">
         <v>2.2</v>
       </c>
       <c r="S15" s="4">
         <v>3.7</v>
       </c>
       <c r="T15" s="4">
         <v>2.1</v>
       </c>
       <c r="U15" s="4">
         <v>3.6</v>
       </c>
       <c r="V15" s="4">
         <v>2.8</v>
       </c>
       <c r="W15" s="5">
         <v>5.0</v>
       </c>
       <c r="X15" s="4">
         <v>4.8</v>
       </c>
       <c r="Y15" s="4">
-        <v>112.9</v>
+        <v>112.90000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="4">
         <v>3.6</v>
       </c>
       <c r="C16" s="5">
         <v>9.0</v>
       </c>
       <c r="D16" s="4">
         <v>7.2</v>
       </c>
       <c r="E16" s="4">
         <v>6.1</v>
       </c>
       <c r="F16" s="4">
         <v>2.2</v>
       </c>
       <c r="G16" s="4">
         <v>1.8</v>
       </c>
       <c r="H16" s="4">
@@ -1491,51 +1491,51 @@
       <c r="Q16" s="4">
         <v>1.9</v>
       </c>
       <c r="R16" s="4">
         <v>2.3</v>
       </c>
       <c r="S16" s="4">
         <v>4.3</v>
       </c>
       <c r="T16" s="4">
         <v>3.3</v>
       </c>
       <c r="U16" s="4">
         <v>3.4</v>
       </c>
       <c r="V16" s="4">
         <v>2.6</v>
       </c>
       <c r="W16" s="4">
         <v>5.1</v>
       </c>
       <c r="X16" s="4">
         <v>4.4</v>
       </c>
       <c r="Y16" s="4">
-        <v>117.9</v>
+        <v>117.90000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="4">
         <v>3.4</v>
       </c>
       <c r="C17" s="4">
         <v>7.6</v>
       </c>
       <c r="D17" s="4">
         <v>6.7</v>
       </c>
       <c r="E17" s="4">
         <v>5.4</v>
       </c>
       <c r="F17" s="4">
         <v>2.6</v>
       </c>
       <c r="G17" s="4">
         <v>1.2</v>
       </c>
       <c r="H17" s="5">
@@ -1958,51 +1958,51 @@
       <c r="Q24" s="4">
         <v>1.9</v>
       </c>
       <c r="R24" s="4">
         <v>3.9</v>
       </c>
       <c r="S24" s="4">
         <v>4.2</v>
       </c>
       <c r="T24" s="4">
         <v>3.4</v>
       </c>
       <c r="U24" s="4">
         <v>3.4</v>
       </c>
       <c r="V24" s="4">
         <v>3.8</v>
       </c>
       <c r="W24" s="4">
         <v>8.5</v>
       </c>
       <c r="X24" s="4">
         <v>4.9</v>
       </c>
       <c r="Y24" s="4">
-        <v>135.1</v>
+        <v>135.099999999999994</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="4">
         <v>4.1</v>
       </c>
       <c r="C25" s="5">
         <v>9.0</v>
       </c>
       <c r="D25" s="4">
         <v>8.3</v>
       </c>
       <c r="E25" s="4">
         <v>4.8</v>
       </c>
       <c r="F25" s="4">
         <v>2.5</v>
       </c>
       <c r="G25" s="4">
         <v>3.2</v>
       </c>
       <c r="H25" s="4">
@@ -2035,51 +2035,51 @@
       <c r="Q25" s="4">
         <v>1.9</v>
       </c>
       <c r="R25" s="4">
         <v>4.3</v>
       </c>
       <c r="S25" s="4">
         <v>4.3</v>
       </c>
       <c r="T25" s="4">
         <v>3.2</v>
       </c>
       <c r="U25" s="5">
         <v>3.0</v>
       </c>
       <c r="V25" s="4">
         <v>3.7</v>
       </c>
       <c r="W25" s="5">
         <v>8.0</v>
       </c>
       <c r="X25" s="4">
         <v>5.5</v>
       </c>
       <c r="Y25" s="4">
-        <v>139.6</v>
+        <v>139.59999999999999</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="4">
         <v>3.7</v>
       </c>
       <c r="C26" s="4">
         <v>8.4</v>
       </c>
       <c r="D26" s="4">
         <v>7.9</v>
       </c>
       <c r="E26" s="4">
         <v>3.4</v>
       </c>
       <c r="F26" s="5">
         <v>2.0</v>
       </c>
       <c r="G26" s="4">
         <v>2.8</v>
       </c>
       <c r="H26" s="4">
@@ -2189,51 +2189,51 @@
       <c r="Q27" s="5">
         <v>1.0</v>
       </c>
       <c r="R27" s="4">
         <v>4.8</v>
       </c>
       <c r="S27" s="4">
         <v>3.6</v>
       </c>
       <c r="T27" s="4">
         <v>2.9</v>
       </c>
       <c r="U27" s="4">
         <v>4.9</v>
       </c>
       <c r="V27" s="4">
         <v>5.1</v>
       </c>
       <c r="W27" s="4">
         <v>7.9</v>
       </c>
       <c r="X27" s="5">
         <v>5.0</v>
       </c>
       <c r="Y27" s="4">
-        <v>145.3</v>
+        <v>145.30000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="4">
         <v>4.3</v>
       </c>
       <c r="C28" s="4">
         <v>9.1</v>
       </c>
       <c r="D28" s="4">
         <v>7.9</v>
       </c>
       <c r="E28" s="4">
         <v>5.1</v>
       </c>
       <c r="F28" s="4">
         <v>2.6</v>
       </c>
       <c r="G28" s="4">
         <v>3.4</v>
       </c>
       <c r="H28" s="4">
@@ -2266,51 +2266,51 @@
       <c r="Q28" s="4">
         <v>2.2</v>
       </c>
       <c r="R28" s="5">
         <v>4.0</v>
       </c>
       <c r="S28" s="4">
         <v>4.6</v>
       </c>
       <c r="T28" s="4">
         <v>3.9</v>
       </c>
       <c r="U28" s="4">
         <v>2.3</v>
       </c>
       <c r="V28" s="4">
         <v>4.2</v>
       </c>
       <c r="W28" s="5">
         <v>10.0</v>
       </c>
       <c r="X28" s="4">
         <v>6.1</v>
       </c>
       <c r="Y28" s="4">
-        <v>150.1</v>
+        <v>150.099999999999994</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="4">
         <v>4.2</v>
       </c>
       <c r="C29" s="5">
         <v>9.0</v>
       </c>
       <c r="D29" s="4">
         <v>8.8</v>
       </c>
       <c r="E29" s="4">
         <v>4.5</v>
       </c>
       <c r="F29" s="4">
         <v>2.5</v>
       </c>
       <c r="G29" s="4">
         <v>3.4</v>
       </c>
       <c r="H29" s="5">
@@ -2343,51 +2343,51 @@
       <c r="Q29" s="4">
         <v>3.1</v>
       </c>
       <c r="R29" s="4">
         <v>4.5</v>
       </c>
       <c r="S29" s="4">
         <v>4.3</v>
       </c>
       <c r="T29" s="4">
         <v>3.4</v>
       </c>
       <c r="U29" s="4">
         <v>1.8</v>
       </c>
       <c r="V29" s="4">
         <v>4.2</v>
       </c>
       <c r="W29" s="4">
         <v>7.2</v>
       </c>
       <c r="X29" s="4">
         <v>4.4</v>
       </c>
       <c r="Y29" s="4">
-        <v>147.7</v>
+        <v>147.69999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="4">
         <v>4.3</v>
       </c>
       <c r="C30" s="4">
         <v>9.2</v>
       </c>
       <c r="D30" s="4">
         <v>9.3</v>
       </c>
       <c r="E30" s="4">
         <v>4.8</v>
       </c>
       <c r="F30" s="4">
         <v>2.5</v>
       </c>
       <c r="G30" s="4">
         <v>3.2</v>
       </c>
       <c r="H30" s="4">
@@ -2420,51 +2420,51 @@
       <c r="Q30" s="4">
         <v>1.7</v>
       </c>
       <c r="R30" s="4">
         <v>4.2</v>
       </c>
       <c r="S30" s="5">
         <v>4.0</v>
       </c>
       <c r="T30" s="4">
         <v>2.3</v>
       </c>
       <c r="U30" s="4">
         <v>4.6</v>
       </c>
       <c r="V30" s="4">
         <v>3.9</v>
       </c>
       <c r="W30" s="4">
         <v>11.4</v>
       </c>
       <c r="X30" s="4">
         <v>6.8</v>
       </c>
       <c r="Y30" s="4">
-        <v>151.3</v>
+        <v>151.30000000000001</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5">
         <v>4.0</v>
       </c>
       <c r="C31" s="4">
         <v>9.4</v>
       </c>
       <c r="D31" s="4">
         <v>7.9</v>
       </c>
       <c r="E31" s="4">
         <v>5.5</v>
       </c>
       <c r="F31" s="4">
         <v>2.5</v>
       </c>
       <c r="G31" s="4">
         <v>2.5</v>
       </c>
       <c r="H31" s="4">
@@ -2497,51 +2497,51 @@
       <c r="Q31" s="4">
         <v>2.6</v>
       </c>
       <c r="R31" s="4">
         <v>4.3</v>
       </c>
       <c r="S31" s="4">
         <v>4.3</v>
       </c>
       <c r="T31" s="4">
         <v>3.2</v>
       </c>
       <c r="U31" s="4">
         <v>1.5</v>
       </c>
       <c r="V31" s="4">
         <v>3.7</v>
       </c>
       <c r="W31" s="4">
         <v>8.7</v>
       </c>
       <c r="X31" s="4">
         <v>6.7</v>
       </c>
       <c r="Y31" s="4">
-        <v>136.1</v>
+        <v>136.099999999999994</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="4">
         <v>4.3</v>
       </c>
       <c r="C32" s="4">
         <v>9.6</v>
       </c>
       <c r="D32" s="4">
         <v>9.8</v>
       </c>
       <c r="E32" s="4">
         <v>5.3</v>
       </c>
       <c r="F32" s="4">
         <v>1.7</v>
       </c>
       <c r="G32" s="4">
         <v>3.1</v>
       </c>
       <c r="H32" s="4">
@@ -2651,51 +2651,51 @@
       <c r="Q33" s="4">
         <v>3.4</v>
       </c>
       <c r="R33" s="4">
         <v>3.4</v>
       </c>
       <c r="S33" s="4">
         <v>3.3</v>
       </c>
       <c r="T33" s="4">
         <v>2.9</v>
       </c>
       <c r="U33" s="4">
         <v>4.4</v>
       </c>
       <c r="V33" s="4">
         <v>3.6</v>
       </c>
       <c r="W33" s="4">
         <v>8.8</v>
       </c>
       <c r="X33" s="4">
         <v>5.7</v>
       </c>
       <c r="Y33" s="4">
-        <v>145.6</v>
+        <v>145.59999999999999</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="4">
         <v>4.2</v>
       </c>
       <c r="C34" s="4">
         <v>9.8</v>
       </c>
       <c r="D34" s="4">
         <v>8.6</v>
       </c>
       <c r="E34" s="4">
         <v>5.9</v>
       </c>
       <c r="F34" s="4">
         <v>3.2</v>
       </c>
       <c r="G34" s="4">
         <v>3.5</v>
       </c>
       <c r="H34" s="4">
@@ -2728,51 +2728,51 @@
       <c r="Q34" s="4">
         <v>1.8</v>
       </c>
       <c r="R34" s="4">
         <v>4.2</v>
       </c>
       <c r="S34" s="4">
         <v>3.5</v>
       </c>
       <c r="T34" s="4">
         <v>3.8</v>
       </c>
       <c r="U34" s="4">
         <v>3.9</v>
       </c>
       <c r="V34" s="4">
         <v>3.3</v>
       </c>
       <c r="W34" s="4">
         <v>8.2</v>
       </c>
       <c r="X34" s="4">
         <v>5.1</v>
       </c>
       <c r="Y34" s="4">
-        <v>148.1</v>
+        <v>148.099999999999994</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="4">
         <v>3.9</v>
       </c>
       <c r="C35" s="4">
         <v>8.3</v>
       </c>
       <c r="D35" s="4">
         <v>6.8</v>
       </c>
       <c r="E35" s="4">
         <v>6.9</v>
       </c>
       <c r="F35" s="4">
         <v>1.3</v>
       </c>
       <c r="G35" s="4">
         <v>2.5</v>
       </c>
       <c r="H35" s="5">
@@ -2805,51 +2805,51 @@
       <c r="Q35" s="5">
         <v>2.0</v>
       </c>
       <c r="R35" s="4">
         <v>3.1</v>
       </c>
       <c r="S35" s="4">
         <v>4.6</v>
       </c>
       <c r="T35" s="4">
         <v>3.3</v>
       </c>
       <c r="U35" s="4">
         <v>3.2</v>
       </c>
       <c r="V35" s="4">
         <v>3.1</v>
       </c>
       <c r="W35" s="5">
         <v>8.0</v>
       </c>
       <c r="X35" s="4">
         <v>5.6</v>
       </c>
       <c r="Y35" s="4">
-        <v>133.4</v>
+        <v>133.40000000000001</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="5">
         <v>4.0</v>
       </c>
       <c r="C36" s="4">
         <v>8.3</v>
       </c>
       <c r="D36" s="4">
         <v>8.8</v>
       </c>
       <c r="E36" s="4">
         <v>4.7</v>
       </c>
       <c r="F36" s="4">
         <v>3.2</v>
       </c>
       <c r="G36" s="4">
         <v>2.4</v>
       </c>
       <c r="H36" s="4">
@@ -2882,51 +2882,51 @@
       <c r="Q36" s="4">
         <v>2.5</v>
       </c>
       <c r="R36" s="4">
         <v>3.7</v>
       </c>
       <c r="S36" s="4">
         <v>3.8</v>
       </c>
       <c r="T36" s="4">
         <v>4.3</v>
       </c>
       <c r="U36" s="4">
         <v>2.3</v>
       </c>
       <c r="V36" s="4">
         <v>4.1</v>
       </c>
       <c r="W36" s="4">
         <v>8.3</v>
       </c>
       <c r="X36" s="4">
         <v>5.9</v>
       </c>
       <c r="Y36" s="4">
-        <v>139.2</v>
+        <v>139.19999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="4">
         <v>4.3</v>
       </c>
       <c r="C37" s="4">
         <v>9.2</v>
       </c>
       <c r="D37" s="4">
         <v>9.3</v>
       </c>
       <c r="E37" s="4">
         <v>6.4</v>
       </c>
       <c r="F37" s="4">
         <v>2.6</v>
       </c>
       <c r="G37" s="4">
         <v>3.7</v>
       </c>
       <c r="H37" s="4">
@@ -3036,51 +3036,51 @@
       <c r="Q38" s="4">
         <v>2.9</v>
       </c>
       <c r="R38" s="5">
         <v>4.0</v>
       </c>
       <c r="S38" s="4">
         <v>4.9</v>
       </c>
       <c r="T38" s="4">
         <v>2.4</v>
       </c>
       <c r="U38" s="4">
         <v>3.2</v>
       </c>
       <c r="V38" s="4">
         <v>3.6</v>
       </c>
       <c r="W38" s="4">
         <v>8.2</v>
       </c>
       <c r="X38" s="4">
         <v>5.2</v>
       </c>
       <c r="Y38" s="4">
-        <v>147.6</v>
+        <v>147.59999999999999</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>8</v>
@@ -3195,51 +3195,51 @@
       <c r="Q42" s="4">
         <v>1.2</v>
       </c>
       <c r="R42" s="4">
         <v>2.1</v>
       </c>
       <c r="S42" s="4">
         <v>3.3</v>
       </c>
       <c r="T42" s="4">
         <v>2.8</v>
       </c>
       <c r="U42" s="4">
         <v>3.2</v>
       </c>
       <c r="V42" s="5">
         <v>3.0</v>
       </c>
       <c r="W42" s="4">
         <v>3.4</v>
       </c>
       <c r="X42" s="4">
         <v>3.7</v>
       </c>
       <c r="Y42" s="4">
-        <v>90.4</v>
+        <v>90.40000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="4">
         <v>3.2</v>
       </c>
       <c r="C43" s="4">
         <v>7.8</v>
       </c>
       <c r="D43" s="4">
         <v>7.6</v>
       </c>
       <c r="E43" s="4">
         <v>4.9</v>
       </c>
       <c r="F43" s="4">
         <v>2.8</v>
       </c>
       <c r="G43" s="4">
         <v>1.1</v>
       </c>
       <c r="H43" s="4">
@@ -3349,51 +3349,51 @@
       <c r="Q44" s="4">
         <v>-0.4</v>
       </c>
       <c r="R44" s="5">
         <v>2.0</v>
       </c>
       <c r="S44" s="4">
         <v>4.6</v>
       </c>
       <c r="T44" s="4">
         <v>1.9</v>
       </c>
       <c r="U44" s="4">
         <v>3.1</v>
       </c>
       <c r="V44" s="4">
         <v>3.7</v>
       </c>
       <c r="W44" s="4">
         <v>2.8</v>
       </c>
       <c r="X44" s="4">
         <v>5.1</v>
       </c>
       <c r="Y44" s="4">
-        <v>79.4</v>
+        <v>79.40000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="4">
         <v>3.3</v>
       </c>
       <c r="C45" s="4">
         <v>7.4</v>
       </c>
       <c r="D45" s="4">
         <v>7.8</v>
       </c>
       <c r="E45" s="4">
         <v>5.3</v>
       </c>
       <c r="F45" s="5">
         <v>3.0</v>
       </c>
       <c r="G45" s="4">
         <v>0.9</v>
       </c>
       <c r="H45" s="4">
@@ -3734,51 +3734,51 @@
       <c r="Q49" s="5">
         <v>2.0</v>
       </c>
       <c r="R49" s="4">
         <v>2.3</v>
       </c>
       <c r="S49" s="4">
         <v>3.3</v>
       </c>
       <c r="T49" s="4">
         <v>3.7</v>
       </c>
       <c r="U49" s="4">
         <v>1.2</v>
       </c>
       <c r="V49" s="4">
         <v>2.8</v>
       </c>
       <c r="W49" s="4">
         <v>3.3</v>
       </c>
       <c r="X49" s="4">
         <v>3.2</v>
       </c>
       <c r="Y49" s="4">
-        <v>91.1</v>
+        <v>91.099999999999994</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" s="4">
         <v>3.5</v>
       </c>
       <c r="C50" s="4">
         <v>7.8</v>
       </c>
       <c r="D50" s="4">
         <v>7.5</v>
       </c>
       <c r="E50" s="4">
         <v>5.5</v>
       </c>
       <c r="F50" s="4">
         <v>2.6</v>
       </c>
       <c r="G50" s="4">
         <v>0.7</v>
       </c>
       <c r="H50" s="4">
@@ -4042,51 +4042,51 @@
       <c r="Q53" s="5">
         <v>2.0</v>
       </c>
       <c r="R53" s="4">
         <v>0.7</v>
       </c>
       <c r="S53" s="4">
         <v>4.8</v>
       </c>
       <c r="T53" s="4">
         <v>3.1</v>
       </c>
       <c r="U53" s="4">
         <v>3.5</v>
       </c>
       <c r="V53" s="4">
         <v>2.7</v>
       </c>
       <c r="W53" s="4">
         <v>3.4</v>
       </c>
       <c r="X53" s="5">
         <v>5.0</v>
       </c>
       <c r="Y53" s="4">
-        <v>101.9</v>
+        <v>101.90000000000001</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>40</v>
       </c>
       <c r="B54" s="4">
         <v>3.1</v>
       </c>
       <c r="C54" s="4">
         <v>7.1</v>
       </c>
       <c r="D54" s="4">
         <v>7.2</v>
       </c>
       <c r="E54" s="4">
         <v>6.9</v>
       </c>
       <c r="F54" s="4">
         <v>3.6</v>
       </c>
       <c r="G54" s="4">
         <v>-1.1</v>
       </c>
       <c r="H54" s="4">