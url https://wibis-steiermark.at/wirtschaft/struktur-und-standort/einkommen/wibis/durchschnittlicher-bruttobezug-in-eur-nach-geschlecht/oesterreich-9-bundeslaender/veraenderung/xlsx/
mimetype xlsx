--- v0 (2026-05-19)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einkommen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Durchschnittlicher Bruttobezug in € nach Geschlecht</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2002-2024 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -143,51 +143,51 @@
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Lohnsteuerstatistik</t>
   </si>
   <si>
     <t>Erläuterungen: Zuordnung nach dem Wohnort. Angegeben ist das durchschnittliche (arithmetische) monatliche Bruttoeinkommen exklusive Sonderzahlungen der ganzjährig vollzeitbeschäftigten Personen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -525,51 +525,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z44" sqref="Z44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -783,51 +783,51 @@
       <c r="Q7" s="5">
         <v>2.0</v>
       </c>
       <c r="R7" s="4">
         <v>3.7</v>
       </c>
       <c r="S7" s="4">
         <v>4.5</v>
       </c>
       <c r="T7" s="4">
         <v>2.9</v>
       </c>
       <c r="U7" s="4">
         <v>3.3</v>
       </c>
       <c r="V7" s="4">
         <v>3.8</v>
       </c>
       <c r="W7" s="4">
         <v>4.9</v>
       </c>
       <c r="X7" s="4">
         <v>4.7</v>
       </c>
       <c r="Y7" s="4">
-        <v>119.4</v>
+        <v>119.40000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="4">
         <v>3.4</v>
       </c>
       <c r="C8" s="4">
         <v>7.5</v>
       </c>
       <c r="D8" s="4">
         <v>7.5</v>
       </c>
       <c r="E8" s="4">
         <v>4.3</v>
       </c>
       <c r="F8" s="4">
         <v>1.8</v>
       </c>
       <c r="G8" s="4">
         <v>2.4</v>
       </c>
       <c r="H8" s="4">
@@ -937,51 +937,51 @@
       <c r="Q9" s="4">
         <v>1.8</v>
       </c>
       <c r="R9" s="4">
         <v>2.3</v>
       </c>
       <c r="S9" s="4">
         <v>3.9</v>
       </c>
       <c r="T9" s="4">
         <v>3.1</v>
       </c>
       <c r="U9" s="4">
         <v>3.4</v>
       </c>
       <c r="V9" s="4">
         <v>3.7</v>
       </c>
       <c r="W9" s="4">
         <v>5.1</v>
       </c>
       <c r="X9" s="5">
         <v>4.0</v>
       </c>
       <c r="Y9" s="4">
-        <v>105.1</v>
+        <v>105.099999999999994</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="4">
         <v>3.4</v>
       </c>
       <c r="C10" s="4">
         <v>6.9</v>
       </c>
       <c r="D10" s="5">
         <v>7.0</v>
       </c>
       <c r="E10" s="5">
         <v>5.0</v>
       </c>
       <c r="F10" s="4">
         <v>3.8</v>
       </c>
       <c r="G10" s="5">
         <v>1.0</v>
       </c>
       <c r="H10" s="4">
@@ -1091,51 +1091,51 @@
       <c r="Q11" s="4">
         <v>0.9</v>
       </c>
       <c r="R11" s="5">
         <v>3.0</v>
       </c>
       <c r="S11" s="4">
         <v>3.4</v>
       </c>
       <c r="T11" s="4">
         <v>2.7</v>
       </c>
       <c r="U11" s="4">
         <v>2.8</v>
       </c>
       <c r="V11" s="4">
         <v>3.9</v>
       </c>
       <c r="W11" s="4">
         <v>5.8</v>
       </c>
       <c r="X11" s="4">
         <v>4.2</v>
       </c>
       <c r="Y11" s="4">
-        <v>107.6</v>
+        <v>107.59999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="4">
         <v>3.5</v>
       </c>
       <c r="C12" s="5">
         <v>8.0</v>
       </c>
       <c r="D12" s="4">
         <v>7.7</v>
       </c>
       <c r="E12" s="4">
         <v>4.9</v>
       </c>
       <c r="F12" s="4">
         <v>2.6</v>
       </c>
       <c r="G12" s="4">
         <v>1.7</v>
       </c>
       <c r="H12" s="4">
@@ -1245,51 +1245,51 @@
       <c r="Q13" s="4">
         <v>1.8</v>
       </c>
       <c r="R13" s="4">
         <v>2.6</v>
       </c>
       <c r="S13" s="5">
         <v>3.0</v>
       </c>
       <c r="T13" s="4">
         <v>3.1</v>
       </c>
       <c r="U13" s="5">
         <v>3.0</v>
       </c>
       <c r="V13" s="4">
         <v>2.8</v>
       </c>
       <c r="W13" s="4">
         <v>6.3</v>
       </c>
       <c r="X13" s="4">
         <v>4.7</v>
       </c>
       <c r="Y13" s="4">
-        <v>109.6</v>
+        <v>109.59999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="4">
         <v>3.4</v>
       </c>
       <c r="C14" s="4">
         <v>6.8</v>
       </c>
       <c r="D14" s="4">
         <v>6.7</v>
       </c>
       <c r="E14" s="4">
         <v>4.3</v>
       </c>
       <c r="F14" s="4">
         <v>3.9</v>
       </c>
       <c r="G14" s="4">
         <v>1.3</v>
       </c>
       <c r="H14" s="4">
@@ -1322,51 +1322,51 @@
       <c r="Q14" s="4">
         <v>1.7</v>
       </c>
       <c r="R14" s="4">
         <v>2.5</v>
       </c>
       <c r="S14" s="4">
         <v>2.9</v>
       </c>
       <c r="T14" s="4">
         <v>3.1</v>
       </c>
       <c r="U14" s="4">
         <v>3.1</v>
       </c>
       <c r="V14" s="4">
         <v>2.9</v>
       </c>
       <c r="W14" s="5">
         <v>6.0</v>
       </c>
       <c r="X14" s="4">
         <v>5.2</v>
       </c>
       <c r="Y14" s="4">
-        <v>109.6</v>
+        <v>109.59999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="5">
         <v>3.0</v>
       </c>
       <c r="C15" s="4">
         <v>7.5</v>
       </c>
       <c r="D15" s="4">
         <v>6.4</v>
       </c>
       <c r="E15" s="4">
         <v>4.3</v>
       </c>
       <c r="F15" s="4">
         <v>1.6</v>
       </c>
       <c r="G15" s="4">
         <v>2.3</v>
       </c>
       <c r="H15" s="4">
@@ -1558,51 +1558,51 @@
       <c r="Q19" s="4">
         <v>1.9</v>
       </c>
       <c r="R19" s="4">
         <v>3.9</v>
       </c>
       <c r="S19" s="4">
         <v>4.2</v>
       </c>
       <c r="T19" s="4">
         <v>3.4</v>
       </c>
       <c r="U19" s="4">
         <v>3.4</v>
       </c>
       <c r="V19" s="4">
         <v>3.8</v>
       </c>
       <c r="W19" s="4">
         <v>8.5</v>
       </c>
       <c r="X19" s="4">
         <v>4.9</v>
       </c>
       <c r="Y19" s="4">
-        <v>135.1</v>
+        <v>135.099999999999994</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="4">
         <v>4.3</v>
       </c>
       <c r="C20" s="4">
         <v>8.8</v>
       </c>
       <c r="D20" s="4">
         <v>7.8</v>
       </c>
       <c r="E20" s="4">
         <v>5.8</v>
       </c>
       <c r="F20" s="4">
         <v>2.7</v>
       </c>
       <c r="G20" s="4">
         <v>3.6</v>
       </c>
       <c r="H20" s="4">
@@ -1635,51 +1635,51 @@
       <c r="Q20" s="4">
         <v>2.9</v>
       </c>
       <c r="R20" s="4">
         <v>4.4</v>
       </c>
       <c r="S20" s="4">
         <v>5.1</v>
       </c>
       <c r="T20" s="4">
         <v>3.7</v>
       </c>
       <c r="U20" s="4">
         <v>4.1</v>
       </c>
       <c r="V20" s="4">
         <v>4.6</v>
       </c>
       <c r="W20" s="4">
         <v>7.6</v>
       </c>
       <c r="X20" s="5">
         <v>5.0</v>
       </c>
       <c r="Y20" s="4">
-        <v>153.2</v>
+        <v>153.19999999999999</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="5">
         <v>4.0</v>
       </c>
       <c r="C21" s="4">
         <v>8.3</v>
       </c>
       <c r="D21" s="4">
         <v>7.8</v>
       </c>
       <c r="E21" s="4">
         <v>4.1</v>
       </c>
       <c r="F21" s="5">
         <v>2.0</v>
       </c>
       <c r="G21" s="4">
         <v>3.7</v>
       </c>
       <c r="H21" s="4">
@@ -1712,51 +1712,51 @@
       <c r="Q21" s="4">
         <v>2.3</v>
       </c>
       <c r="R21" s="4">
         <v>4.6</v>
       </c>
       <c r="S21" s="4">
         <v>3.4</v>
       </c>
       <c r="T21" s="4">
         <v>3.6</v>
       </c>
       <c r="U21" s="4">
         <v>3.4</v>
       </c>
       <c r="V21" s="4">
         <v>3.9</v>
       </c>
       <c r="W21" s="4">
         <v>9.3</v>
       </c>
       <c r="X21" s="4">
         <v>4.4</v>
       </c>
       <c r="Y21" s="4">
-        <v>135.1</v>
+        <v>135.099999999999994</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="5">
         <v>4.0</v>
       </c>
       <c r="C22" s="4">
         <v>8.1</v>
       </c>
       <c r="D22" s="4">
         <v>7.3</v>
       </c>
       <c r="E22" s="4">
         <v>5.2</v>
       </c>
       <c r="F22" s="4">
         <v>2.7</v>
       </c>
       <c r="G22" s="4">
         <v>2.9</v>
       </c>
       <c r="H22" s="4">
@@ -1789,51 +1789,51 @@
       <c r="Q22" s="4">
         <v>2.2</v>
       </c>
       <c r="R22" s="4">
         <v>3.9</v>
       </c>
       <c r="S22" s="4">
         <v>4.5</v>
       </c>
       <c r="T22" s="5">
         <v>4.0</v>
       </c>
       <c r="U22" s="4">
         <v>3.5</v>
       </c>
       <c r="V22" s="4">
         <v>4.2</v>
       </c>
       <c r="W22" s="4">
         <v>7.7</v>
       </c>
       <c r="X22" s="4">
         <v>4.9</v>
       </c>
       <c r="Y22" s="4">
-        <v>137.3</v>
+        <v>137.30000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="4">
         <v>4.2</v>
       </c>
       <c r="C23" s="5">
         <v>8.0</v>
       </c>
       <c r="D23" s="4">
         <v>7.7</v>
       </c>
       <c r="E23" s="4">
         <v>5.5</v>
       </c>
       <c r="F23" s="4">
         <v>3.8</v>
       </c>
       <c r="G23" s="4">
         <v>2.7</v>
       </c>
       <c r="H23" s="5">
@@ -1943,51 +1943,51 @@
       <c r="Q24" s="4">
         <v>1.3</v>
       </c>
       <c r="R24" s="4">
         <v>3.8</v>
       </c>
       <c r="S24" s="4">
         <v>4.4</v>
       </c>
       <c r="T24" s="4">
         <v>2.7</v>
       </c>
       <c r="U24" s="4">
         <v>3.4</v>
       </c>
       <c r="V24" s="4">
         <v>4.2</v>
       </c>
       <c r="W24" s="4">
         <v>9.6</v>
       </c>
       <c r="X24" s="4">
         <v>4.9</v>
       </c>
       <c r="Y24" s="4">
-        <v>140.4</v>
+        <v>140.40000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="4">
         <v>4.1</v>
       </c>
       <c r="C25" s="5">
         <v>9.0</v>
       </c>
       <c r="D25" s="4">
         <v>8.3</v>
       </c>
       <c r="E25" s="4">
         <v>4.8</v>
       </c>
       <c r="F25" s="4">
         <v>2.5</v>
       </c>
       <c r="G25" s="4">
         <v>3.2</v>
       </c>
       <c r="H25" s="4">
@@ -2020,51 +2020,51 @@
       <c r="Q25" s="4">
         <v>1.9</v>
       </c>
       <c r="R25" s="4">
         <v>4.3</v>
       </c>
       <c r="S25" s="4">
         <v>4.3</v>
       </c>
       <c r="T25" s="4">
         <v>3.2</v>
       </c>
       <c r="U25" s="5">
         <v>3.0</v>
       </c>
       <c r="V25" s="4">
         <v>3.7</v>
       </c>
       <c r="W25" s="5">
         <v>8.0</v>
       </c>
       <c r="X25" s="4">
         <v>5.5</v>
       </c>
       <c r="Y25" s="4">
-        <v>139.6</v>
+        <v>139.59999999999999</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="4">
         <v>4.2</v>
       </c>
       <c r="C26" s="4">
         <v>7.6</v>
       </c>
       <c r="D26" s="4">
         <v>8.6</v>
       </c>
       <c r="E26" s="4">
         <v>5.6</v>
       </c>
       <c r="F26" s="4">
         <v>2.6</v>
       </c>
       <c r="G26" s="4">
         <v>3.6</v>
       </c>
       <c r="H26" s="4">
@@ -2097,51 +2097,51 @@
       <c r="Q26" s="4">
         <v>2.2</v>
       </c>
       <c r="R26" s="4">
         <v>3.7</v>
       </c>
       <c r="S26" s="4">
         <v>3.2</v>
       </c>
       <c r="T26" s="4">
         <v>3.5</v>
       </c>
       <c r="U26" s="4">
         <v>3.2</v>
       </c>
       <c r="V26" s="4">
         <v>3.2</v>
       </c>
       <c r="W26" s="4">
         <v>11.1</v>
       </c>
       <c r="X26" s="4">
         <v>5.7</v>
       </c>
       <c r="Y26" s="4">
-        <v>145.6</v>
+        <v>145.59999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="4">
         <v>4.4</v>
       </c>
       <c r="C27" s="4">
         <v>7.8</v>
       </c>
       <c r="D27" s="4">
         <v>7.4</v>
       </c>
       <c r="E27" s="4">
         <v>5.8</v>
       </c>
       <c r="F27" s="5">
         <v>4.0</v>
       </c>
       <c r="G27" s="4">
         <v>2.7</v>
       </c>
       <c r="H27" s="4">
@@ -2174,51 +2174,51 @@
       <c r="Q27" s="4">
         <v>1.8</v>
       </c>
       <c r="R27" s="5">
         <v>4.0</v>
       </c>
       <c r="S27" s="4">
         <v>3.4</v>
       </c>
       <c r="T27" s="4">
         <v>3.5</v>
       </c>
       <c r="U27" s="4">
         <v>3.4</v>
       </c>
       <c r="V27" s="4">
         <v>3.2</v>
       </c>
       <c r="W27" s="4">
         <v>11.9</v>
       </c>
       <c r="X27" s="5">
         <v>7.0</v>
       </c>
       <c r="Y27" s="4">
-        <v>155.6</v>
+        <v>155.59999999999999</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="4">
         <v>3.6</v>
       </c>
       <c r="C28" s="4">
         <v>7.9</v>
       </c>
       <c r="D28" s="4">
         <v>6.3</v>
       </c>
       <c r="E28" s="4">
         <v>4.4</v>
       </c>
       <c r="F28" s="4">
         <v>2.3</v>
       </c>
       <c r="G28" s="4">
         <v>2.9</v>
       </c>
       <c r="H28" s="4">
@@ -2410,51 +2410,51 @@
       <c r="Q32" s="4">
         <v>1.2</v>
       </c>
       <c r="R32" s="4">
         <v>2.1</v>
       </c>
       <c r="S32" s="4">
         <v>3.3</v>
       </c>
       <c r="T32" s="4">
         <v>2.8</v>
       </c>
       <c r="U32" s="4">
         <v>3.2</v>
       </c>
       <c r="V32" s="5">
         <v>3.0</v>
       </c>
       <c r="W32" s="4">
         <v>3.4</v>
       </c>
       <c r="X32" s="4">
         <v>3.7</v>
       </c>
       <c r="Y32" s="4">
-        <v>90.4</v>
+        <v>90.40000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="4">
         <v>3.3</v>
       </c>
       <c r="C33" s="4">
         <v>8.4</v>
       </c>
       <c r="D33" s="4">
         <v>7.5</v>
       </c>
       <c r="E33" s="4">
         <v>5.4</v>
       </c>
       <c r="F33" s="4">
         <v>2.1</v>
       </c>
       <c r="G33" s="4">
         <v>1.2</v>
       </c>
       <c r="H33" s="4">
@@ -2718,51 +2718,51 @@
       <c r="Q36" s="4">
         <v>1.5</v>
       </c>
       <c r="R36" s="4">
         <v>1.9</v>
       </c>
       <c r="S36" s="4">
         <v>3.3</v>
       </c>
       <c r="T36" s="4">
         <v>2.8</v>
       </c>
       <c r="U36" s="4">
         <v>3.5</v>
       </c>
       <c r="V36" s="4">
         <v>2.4</v>
       </c>
       <c r="W36" s="4">
         <v>3.5</v>
       </c>
       <c r="X36" s="4">
         <v>4.4</v>
       </c>
       <c r="Y36" s="4">
-        <v>95.1</v>
+        <v>95.099999999999994</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="5">
         <v>3.0</v>
       </c>
       <c r="C37" s="4">
         <v>6.4</v>
       </c>
       <c r="D37" s="4">
         <v>7.6</v>
       </c>
       <c r="E37" s="4">
         <v>4.8</v>
       </c>
       <c r="F37" s="4">
         <v>2.2</v>
       </c>
       <c r="G37" s="4">
         <v>1.7</v>
       </c>
       <c r="H37" s="4">
@@ -2949,51 +2949,51 @@
       <c r="Q39" s="4">
         <v>1.6</v>
       </c>
       <c r="R39" s="4">
         <v>2.3</v>
       </c>
       <c r="S39" s="4">
         <v>2.7</v>
       </c>
       <c r="T39" s="5">
         <v>3.0</v>
       </c>
       <c r="U39" s="4">
         <v>2.9</v>
       </c>
       <c r="V39" s="4">
         <v>2.6</v>
       </c>
       <c r="W39" s="4">
         <v>3.2</v>
       </c>
       <c r="X39" s="4">
         <v>4.6</v>
       </c>
       <c r="Y39" s="4">
-        <v>94.9</v>
+        <v>94.90000000000001</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="5">
         <v>3.0</v>
       </c>
       <c r="C40" s="4">
         <v>6.4</v>
       </c>
       <c r="D40" s="4">
         <v>6.4</v>
       </c>
       <c r="E40" s="4">
         <v>4.1</v>
       </c>
       <c r="F40" s="4">
         <v>3.9</v>
       </c>
       <c r="G40" s="4">
         <v>0.7</v>
       </c>
       <c r="H40" s="4">