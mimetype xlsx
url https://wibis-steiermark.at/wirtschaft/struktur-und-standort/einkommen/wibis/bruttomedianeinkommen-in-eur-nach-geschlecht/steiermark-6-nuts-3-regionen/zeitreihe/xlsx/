--- v0 (2026-05-04)
+++ v1 (2026-08-16)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einkommen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Bruttomedianeinkommen in € nach Geschlecht</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2024</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
@@ -448,77 +448,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:X38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="W38" sqref="W38"/>
+      <selection activeCell="X38" sqref="X38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="23" max="23" width="220" hidden="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2004</v>
       </c>
       <c r="C5" s="3">
         <v>2005</v>
       </c>
       <c r="D5" s="3">
         <v>2006</v>
       </c>
       <c r="E5" s="3">
         <v>2007</v>
       </c>
       <c r="F5" s="3">
         <v>2008</v>
       </c>
       <c r="G5" s="3">
         <v>2009</v>
       </c>
       <c r="H5" s="3">
         <v>2010</v>
       </c>
       <c r="I5" s="3">
@@ -541,52 +541,55 @@
       </c>
       <c r="O5" s="3">
         <v>2017</v>
       </c>
       <c r="P5" s="3">
         <v>2018</v>
       </c>
       <c r="Q5" s="3">
         <v>2019</v>
       </c>
       <c r="R5" s="3">
         <v>2020</v>
       </c>
       <c r="S5" s="3">
         <v>2021</v>
       </c>
       <c r="T5" s="3">
         <v>2022</v>
       </c>
       <c r="U5" s="3">
         <v>2023</v>
       </c>
       <c r="V5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="W5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>1972</v>
       </c>
       <c r="C6" s="4">
         <v>2008</v>
       </c>
       <c r="D6" s="4">
         <v>2057</v>
       </c>
       <c r="E6" s="4">
         <v>2113</v>
       </c>
       <c r="F6" s="4">
         <v>2154</v>
       </c>
       <c r="G6" s="4">
         <v>2197</v>
       </c>
       <c r="H6" s="4">
         <v>2219</v>
       </c>
       <c r="I6" s="4">
@@ -609,52 +612,55 @@
       </c>
       <c r="O6" s="4">
         <v>2569</v>
       </c>
       <c r="P6" s="4">
         <v>2648</v>
       </c>
       <c r="Q6" s="4">
         <v>2741</v>
       </c>
       <c r="R6" s="4">
         <v>2841</v>
       </c>
       <c r="S6" s="4">
         <v>2898</v>
       </c>
       <c r="T6" s="4">
         <v>2996</v>
       </c>
       <c r="U6" s="4">
         <v>3229</v>
       </c>
       <c r="V6" s="4">
         <v>3501</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="W6" s="4">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>1947</v>
       </c>
       <c r="C7" s="4">
         <v>1984</v>
       </c>
       <c r="D7" s="4">
         <v>2031</v>
       </c>
       <c r="E7" s="4">
         <v>2088</v>
       </c>
       <c r="F7" s="4">
         <v>2109</v>
       </c>
       <c r="G7" s="4">
         <v>2145</v>
       </c>
       <c r="H7" s="4">
         <v>2164</v>
       </c>
       <c r="I7" s="4">
@@ -677,52 +683,55 @@
       </c>
       <c r="O7" s="4">
         <v>2533</v>
       </c>
       <c r="P7" s="4">
         <v>2608</v>
       </c>
       <c r="Q7" s="4">
         <v>2698</v>
       </c>
       <c r="R7" s="4">
         <v>2787</v>
       </c>
       <c r="S7" s="4">
         <v>2859</v>
       </c>
       <c r="T7" s="4">
         <v>2964</v>
       </c>
       <c r="U7" s="4">
         <v>3207</v>
       </c>
       <c r="V7" s="4">
         <v>3487</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="W7" s="4">
+        <v>3627</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>1992</v>
       </c>
       <c r="C8" s="4">
         <v>2047</v>
       </c>
       <c r="D8" s="4">
         <v>2100</v>
       </c>
       <c r="E8" s="4">
         <v>2169</v>
       </c>
       <c r="F8" s="4">
         <v>2186</v>
       </c>
       <c r="G8" s="4">
         <v>2221</v>
       </c>
       <c r="H8" s="4">
         <v>2221</v>
       </c>
       <c r="I8" s="4">
@@ -745,52 +754,55 @@
       </c>
       <c r="O8" s="4">
         <v>2559</v>
       </c>
       <c r="P8" s="4">
         <v>2635</v>
       </c>
       <c r="Q8" s="4">
         <v>2727</v>
       </c>
       <c r="R8" s="4">
         <v>2797</v>
       </c>
       <c r="S8" s="4">
         <v>2876</v>
       </c>
       <c r="T8" s="4">
         <v>3023</v>
       </c>
       <c r="U8" s="4">
         <v>3291</v>
       </c>
       <c r="V8" s="4">
         <v>3593</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="W8" s="4">
+        <v>3743</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>1804</v>
       </c>
       <c r="C9" s="4">
         <v>1809</v>
       </c>
       <c r="D9" s="4">
         <v>1821</v>
       </c>
       <c r="E9" s="4">
         <v>1864</v>
       </c>
       <c r="F9" s="4">
         <v>1938</v>
       </c>
       <c r="G9" s="4">
         <v>1951</v>
       </c>
       <c r="H9" s="4">
         <v>1966</v>
       </c>
       <c r="I9" s="4">
@@ -813,52 +825,55 @@
       </c>
       <c r="O9" s="4">
         <v>2354</v>
       </c>
       <c r="P9" s="4">
         <v>2420</v>
       </c>
       <c r="Q9" s="4">
         <v>2509</v>
       </c>
       <c r="R9" s="4">
         <v>2611</v>
       </c>
       <c r="S9" s="4">
         <v>2656</v>
       </c>
       <c r="T9" s="4">
         <v>2740</v>
       </c>
       <c r="U9" s="4">
         <v>2920</v>
       </c>
       <c r="V9" s="4">
         <v>3148</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="W9" s="4">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>2121</v>
       </c>
       <c r="C10" s="4">
         <v>2186</v>
       </c>
       <c r="D10" s="4">
         <v>2236</v>
       </c>
       <c r="E10" s="4">
         <v>2321</v>
       </c>
       <c r="F10" s="4">
         <v>2342</v>
       </c>
       <c r="G10" s="4">
         <v>2374</v>
       </c>
       <c r="H10" s="4">
         <v>2391</v>
       </c>
       <c r="I10" s="4">
@@ -881,52 +896,55 @@
       </c>
       <c r="O10" s="4">
         <v>2863</v>
       </c>
       <c r="P10" s="4">
         <v>2943</v>
       </c>
       <c r="Q10" s="4">
         <v>3020</v>
       </c>
       <c r="R10" s="4">
         <v>3124</v>
       </c>
       <c r="S10" s="4">
         <v>3011</v>
       </c>
       <c r="T10" s="4">
         <v>3233</v>
       </c>
       <c r="U10" s="4">
         <v>3512</v>
       </c>
       <c r="V10" s="4">
         <v>3789</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="W10" s="4">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>1755</v>
       </c>
       <c r="C11" s="4">
         <v>1770</v>
       </c>
       <c r="D11" s="4">
         <v>1820</v>
       </c>
       <c r="E11" s="4">
         <v>1858</v>
       </c>
       <c r="F11" s="4">
         <v>1874</v>
       </c>
       <c r="G11" s="4">
         <v>1902</v>
       </c>
       <c r="H11" s="4">
         <v>1924</v>
       </c>
       <c r="I11" s="4">
@@ -949,52 +967,55 @@
       </c>
       <c r="O11" s="4">
         <v>2224</v>
       </c>
       <c r="P11" s="4">
         <v>2274</v>
       </c>
       <c r="Q11" s="4">
         <v>2368</v>
       </c>
       <c r="R11" s="4">
         <v>2444</v>
       </c>
       <c r="S11" s="4">
         <v>2401</v>
       </c>
       <c r="T11" s="4">
         <v>2561</v>
       </c>
       <c r="U11" s="4">
         <v>2725</v>
       </c>
       <c r="V11" s="4">
         <v>2964</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="W11" s="4">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>1848</v>
       </c>
       <c r="C12" s="4">
         <v>1888</v>
       </c>
       <c r="D12" s="4">
         <v>1925</v>
       </c>
       <c r="E12" s="4">
         <v>1979</v>
       </c>
       <c r="F12" s="4">
         <v>2006</v>
       </c>
       <c r="G12" s="4">
         <v>2018</v>
       </c>
       <c r="H12" s="4">
         <v>2047</v>
       </c>
       <c r="I12" s="4">
@@ -1017,52 +1038,55 @@
       </c>
       <c r="O12" s="4">
         <v>2466</v>
       </c>
       <c r="P12" s="4">
         <v>2531</v>
       </c>
       <c r="Q12" s="4">
         <v>2608</v>
       </c>
       <c r="R12" s="4">
         <v>2666</v>
       </c>
       <c r="S12" s="4">
         <v>2644</v>
       </c>
       <c r="T12" s="4">
         <v>2837</v>
       </c>
       <c r="U12" s="4">
         <v>2997</v>
       </c>
       <c r="V12" s="4">
         <v>3233</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="W12" s="4">
+        <v>3386</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>1901</v>
       </c>
       <c r="C13" s="4">
         <v>1927</v>
       </c>
       <c r="D13" s="4">
         <v>1955</v>
       </c>
       <c r="E13" s="4">
         <v>2038</v>
       </c>
       <c r="F13" s="4">
         <v>2069</v>
       </c>
       <c r="G13" s="4">
         <v>2095</v>
       </c>
       <c r="H13" s="4">
         <v>2111</v>
       </c>
       <c r="I13" s="4">
@@ -1085,57 +1109,60 @@
       </c>
       <c r="O13" s="4">
         <v>2526</v>
       </c>
       <c r="P13" s="4">
         <v>2608</v>
       </c>
       <c r="Q13" s="4">
         <v>2706</v>
       </c>
       <c r="R13" s="4">
         <v>2778</v>
       </c>
       <c r="S13" s="4">
         <v>2726</v>
       </c>
       <c r="T13" s="4">
         <v>2892</v>
       </c>
       <c r="U13" s="4">
         <v>3094</v>
       </c>
       <c r="V13" s="4">
         <v>3367</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="W13" s="4">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3">
         <v>2004</v>
       </c>
       <c r="C16" s="3">
         <v>2005</v>
       </c>
       <c r="D16" s="3">
         <v>2006</v>
       </c>
       <c r="E16" s="3">
         <v>2007</v>
       </c>
       <c r="F16" s="3">
         <v>2008</v>
       </c>
       <c r="G16" s="3">
         <v>2009</v>
       </c>
       <c r="H16" s="3">
         <v>2010</v>
       </c>
       <c r="I16" s="3">
@@ -1158,52 +1185,55 @@
       </c>
       <c r="O16" s="3">
         <v>2017</v>
       </c>
       <c r="P16" s="3">
         <v>2018</v>
       </c>
       <c r="Q16" s="3">
         <v>2019</v>
       </c>
       <c r="R16" s="3">
         <v>2020</v>
       </c>
       <c r="S16" s="3">
         <v>2021</v>
       </c>
       <c r="T16" s="3">
         <v>2022</v>
       </c>
       <c r="U16" s="3">
         <v>2023</v>
       </c>
       <c r="V16" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="W16" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="4">
         <v>1549</v>
       </c>
       <c r="C17" s="4">
         <v>1573</v>
       </c>
       <c r="D17" s="4">
         <v>1612</v>
       </c>
       <c r="E17" s="4">
         <v>1657</v>
       </c>
       <c r="F17" s="4">
         <v>1690</v>
       </c>
       <c r="G17" s="4">
         <v>1730</v>
       </c>
       <c r="H17" s="4">
         <v>1753</v>
       </c>
       <c r="I17" s="4">
@@ -1226,52 +1256,55 @@
       </c>
       <c r="O17" s="4">
         <v>2073</v>
       </c>
       <c r="P17" s="4">
         <v>2139</v>
       </c>
       <c r="Q17" s="4">
         <v>2218</v>
       </c>
       <c r="R17" s="4">
         <v>2306</v>
       </c>
       <c r="S17" s="4">
         <v>2356</v>
       </c>
       <c r="T17" s="4">
         <v>2456</v>
       </c>
       <c r="U17" s="4">
         <v>2661</v>
       </c>
       <c r="V17" s="4">
         <v>2897</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="W17" s="4">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="4">
         <v>1443</v>
       </c>
       <c r="C18" s="4">
         <v>1469</v>
       </c>
       <c r="D18" s="4">
         <v>1504</v>
       </c>
       <c r="E18" s="4">
         <v>1543</v>
       </c>
       <c r="F18" s="4">
         <v>1560</v>
       </c>
       <c r="G18" s="4">
         <v>1593</v>
       </c>
       <c r="H18" s="4">
         <v>1615</v>
       </c>
       <c r="I18" s="4">
@@ -1294,52 +1327,55 @@
       </c>
       <c r="O18" s="4">
         <v>1909</v>
       </c>
       <c r="P18" s="4">
         <v>1972</v>
       </c>
       <c r="Q18" s="4">
         <v>2042</v>
       </c>
       <c r="R18" s="4">
         <v>2109</v>
       </c>
       <c r="S18" s="4">
         <v>2260</v>
       </c>
       <c r="T18" s="4">
         <v>2364</v>
       </c>
       <c r="U18" s="4">
         <v>2566</v>
       </c>
       <c r="V18" s="4">
         <v>2812</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="W18" s="4">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="4">
         <v>1574</v>
       </c>
       <c r="C19" s="4">
         <v>1610</v>
       </c>
       <c r="D19" s="4">
         <v>1654</v>
       </c>
       <c r="E19" s="4">
         <v>1710</v>
       </c>
       <c r="F19" s="4">
         <v>1712</v>
       </c>
       <c r="G19" s="4">
         <v>1750</v>
       </c>
       <c r="H19" s="4">
         <v>1758</v>
       </c>
       <c r="I19" s="4">
@@ -1362,52 +1398,55 @@
       </c>
       <c r="O19" s="4">
         <v>2055</v>
       </c>
       <c r="P19" s="4">
         <v>2121</v>
       </c>
       <c r="Q19" s="4">
         <v>2202</v>
       </c>
       <c r="R19" s="4">
         <v>2287</v>
       </c>
       <c r="S19" s="4">
         <v>2457</v>
       </c>
       <c r="T19" s="4">
         <v>2603</v>
       </c>
       <c r="U19" s="4">
         <v>2865</v>
       </c>
       <c r="V19" s="4">
         <v>3150</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="W19" s="4">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="4">
         <v>1418</v>
       </c>
       <c r="C20" s="4">
         <v>1419</v>
       </c>
       <c r="D20" s="4">
         <v>1455</v>
       </c>
       <c r="E20" s="4">
         <v>1482</v>
       </c>
       <c r="F20" s="4">
         <v>1518</v>
       </c>
       <c r="G20" s="4">
         <v>1540</v>
       </c>
       <c r="H20" s="4">
         <v>1571</v>
       </c>
       <c r="I20" s="4">
@@ -1430,52 +1469,55 @@
       </c>
       <c r="O20" s="4">
         <v>1955</v>
       </c>
       <c r="P20" s="4">
         <v>2007</v>
       </c>
       <c r="Q20" s="4">
         <v>2087</v>
       </c>
       <c r="R20" s="4">
         <v>2133</v>
       </c>
       <c r="S20" s="4">
         <v>2159</v>
       </c>
       <c r="T20" s="4">
         <v>2282</v>
       </c>
       <c r="U20" s="4">
         <v>2461</v>
       </c>
       <c r="V20" s="4">
         <v>2673</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="W20" s="4">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="4">
         <v>1391</v>
       </c>
       <c r="C21" s="4">
         <v>1416</v>
       </c>
       <c r="D21" s="4">
         <v>1456</v>
       </c>
       <c r="E21" s="4">
         <v>1501</v>
       </c>
       <c r="F21" s="4">
         <v>1522</v>
       </c>
       <c r="G21" s="4">
         <v>1519</v>
       </c>
       <c r="H21" s="4">
         <v>1543</v>
       </c>
       <c r="I21" s="4">
@@ -1498,52 +1540,55 @@
       </c>
       <c r="O21" s="4">
         <v>1878</v>
       </c>
       <c r="P21" s="4">
         <v>1949</v>
       </c>
       <c r="Q21" s="4">
         <v>2023</v>
       </c>
       <c r="R21" s="4">
         <v>2096</v>
       </c>
       <c r="S21" s="4">
         <v>2142</v>
       </c>
       <c r="T21" s="4">
         <v>2297</v>
       </c>
       <c r="U21" s="4">
         <v>2467</v>
       </c>
       <c r="V21" s="4">
         <v>2703</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="W21" s="4">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="4">
         <v>1279</v>
       </c>
       <c r="C22" s="4">
         <v>1295</v>
       </c>
       <c r="D22" s="4">
         <v>1327</v>
       </c>
       <c r="E22" s="4">
         <v>1363</v>
       </c>
       <c r="F22" s="4">
         <v>1383</v>
       </c>
       <c r="G22" s="4">
         <v>1418</v>
       </c>
       <c r="H22" s="4">
         <v>1440</v>
       </c>
       <c r="I22" s="4">
@@ -1566,52 +1611,55 @@
       </c>
       <c r="O22" s="4">
         <v>1679</v>
       </c>
       <c r="P22" s="4">
         <v>1723</v>
       </c>
       <c r="Q22" s="4">
         <v>1783</v>
       </c>
       <c r="R22" s="4">
         <v>1822</v>
       </c>
       <c r="S22" s="4">
         <v>1854</v>
       </c>
       <c r="T22" s="4">
         <v>1966</v>
       </c>
       <c r="U22" s="4">
         <v>2125</v>
       </c>
       <c r="V22" s="4">
         <v>2324</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="W22" s="4">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="4">
         <v>1356</v>
       </c>
       <c r="C23" s="4">
         <v>1363</v>
       </c>
       <c r="D23" s="4">
         <v>1386</v>
       </c>
       <c r="E23" s="4">
         <v>1424</v>
       </c>
       <c r="F23" s="4">
         <v>1445</v>
       </c>
       <c r="G23" s="4">
         <v>1465</v>
       </c>
       <c r="H23" s="4">
         <v>1475</v>
       </c>
       <c r="I23" s="4">
@@ -1634,52 +1682,55 @@
       </c>
       <c r="O23" s="4">
         <v>1772</v>
       </c>
       <c r="P23" s="4">
         <v>1829</v>
       </c>
       <c r="Q23" s="4">
         <v>1906</v>
       </c>
       <c r="R23" s="4">
         <v>1947</v>
       </c>
       <c r="S23" s="4">
         <v>2000</v>
       </c>
       <c r="T23" s="4">
         <v>2125</v>
       </c>
       <c r="U23" s="4">
         <v>2280</v>
       </c>
       <c r="V23" s="4">
         <v>2483</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="W23" s="4">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="4">
         <v>1275</v>
       </c>
       <c r="C24" s="4">
         <v>1309</v>
       </c>
       <c r="D24" s="4">
         <v>1342</v>
       </c>
       <c r="E24" s="4">
         <v>1378</v>
       </c>
       <c r="F24" s="4">
         <v>1413</v>
       </c>
       <c r="G24" s="4">
         <v>1447</v>
       </c>
       <c r="H24" s="4">
         <v>1482</v>
       </c>
       <c r="I24" s="4">
@@ -1702,57 +1753,60 @@
       </c>
       <c r="O24" s="4">
         <v>1774</v>
       </c>
       <c r="P24" s="4">
         <v>1846</v>
       </c>
       <c r="Q24" s="4">
         <v>1919</v>
       </c>
       <c r="R24" s="4">
         <v>1957</v>
       </c>
       <c r="S24" s="4">
         <v>1987</v>
       </c>
       <c r="T24" s="4">
         <v>2107</v>
       </c>
       <c r="U24" s="4">
         <v>2297</v>
       </c>
       <c r="V24" s="4">
         <v>2518</v>
       </c>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="W24" s="4">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="3">
         <v>2004</v>
       </c>
       <c r="C27" s="3">
         <v>2005</v>
       </c>
       <c r="D27" s="3">
         <v>2006</v>
       </c>
       <c r="E27" s="3">
         <v>2007</v>
       </c>
       <c r="F27" s="3">
         <v>2008</v>
       </c>
       <c r="G27" s="3">
         <v>2009</v>
       </c>
       <c r="H27" s="3">
         <v>2010</v>
       </c>
       <c r="I27" s="3">
@@ -1775,52 +1829,55 @@
       </c>
       <c r="O27" s="3">
         <v>2017</v>
       </c>
       <c r="P27" s="3">
         <v>2018</v>
       </c>
       <c r="Q27" s="3">
         <v>2019</v>
       </c>
       <c r="R27" s="3">
         <v>2020</v>
       </c>
       <c r="S27" s="3">
         <v>2021</v>
       </c>
       <c r="T27" s="3">
         <v>2022</v>
       </c>
       <c r="U27" s="3">
         <v>2023</v>
       </c>
       <c r="V27" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="W27" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="4">
         <v>2302</v>
       </c>
       <c r="C28" s="4">
         <v>2344</v>
       </c>
       <c r="D28" s="4">
         <v>2404</v>
       </c>
       <c r="E28" s="4">
         <v>2473</v>
       </c>
       <c r="F28" s="4">
         <v>2533</v>
       </c>
       <c r="G28" s="4">
         <v>2579</v>
       </c>
       <c r="H28" s="4">
         <v>2605</v>
       </c>
       <c r="I28" s="4">
@@ -1843,52 +1900,55 @@
       </c>
       <c r="O28" s="4">
         <v>2979</v>
       </c>
       <c r="P28" s="4">
         <v>3059</v>
       </c>
       <c r="Q28" s="4">
         <v>3161</v>
       </c>
       <c r="R28" s="4">
         <v>3260</v>
       </c>
       <c r="S28" s="4">
         <v>3317</v>
       </c>
       <c r="T28" s="4">
         <v>3426</v>
       </c>
       <c r="U28" s="4">
         <v>3691</v>
       </c>
       <c r="V28" s="4">
         <v>3998</v>
       </c>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="W28" s="4">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="4">
         <v>2268</v>
       </c>
       <c r="C29" s="4">
         <v>2316</v>
       </c>
       <c r="D29" s="4">
         <v>2373</v>
       </c>
       <c r="E29" s="4">
         <v>2452</v>
       </c>
       <c r="F29" s="4">
         <v>2492</v>
       </c>
       <c r="G29" s="4">
         <v>2546</v>
       </c>
       <c r="H29" s="4">
         <v>2570</v>
       </c>
       <c r="I29" s="4">
@@ -1911,52 +1971,55 @@
       </c>
       <c r="O29" s="4">
         <v>2967</v>
       </c>
       <c r="P29" s="4">
         <v>3038</v>
       </c>
       <c r="Q29" s="4">
         <v>3136</v>
       </c>
       <c r="R29" s="4">
         <v>3230</v>
       </c>
       <c r="S29" s="4">
         <v>3277</v>
       </c>
       <c r="T29" s="4">
         <v>3389</v>
       </c>
       <c r="U29" s="4">
         <v>3658</v>
       </c>
       <c r="V29" s="4">
         <v>3974</v>
       </c>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="W29" s="4">
+        <v>4137</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="4">
         <v>2306</v>
       </c>
       <c r="C30" s="4">
         <v>2384</v>
       </c>
       <c r="D30" s="4">
         <v>2447</v>
       </c>
       <c r="E30" s="4">
         <v>2517</v>
       </c>
       <c r="F30" s="4">
         <v>2574</v>
       </c>
       <c r="G30" s="4">
         <v>2621</v>
       </c>
       <c r="H30" s="4">
         <v>2624</v>
       </c>
       <c r="I30" s="4">
@@ -1979,52 +2042,55 @@
       </c>
       <c r="O30" s="4">
         <v>2949</v>
       </c>
       <c r="P30" s="4">
         <v>3018</v>
       </c>
       <c r="Q30" s="4">
         <v>3120</v>
       </c>
       <c r="R30" s="4">
         <v>3238</v>
       </c>
       <c r="S30" s="4">
         <v>3330</v>
       </c>
       <c r="T30" s="4">
         <v>3424</v>
       </c>
       <c r="U30" s="4">
         <v>3733</v>
       </c>
       <c r="V30" s="4">
         <v>4060</v>
       </c>
-    </row>
-    <row r="31" spans="1:23">
+      <c r="W30" s="4">
+        <v>4239</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="4">
         <v>2099</v>
       </c>
       <c r="C31" s="4">
         <v>2100</v>
       </c>
       <c r="D31" s="4">
         <v>2135</v>
       </c>
       <c r="E31" s="4">
         <v>2202</v>
       </c>
       <c r="F31" s="4">
         <v>2283</v>
       </c>
       <c r="G31" s="4">
         <v>2314</v>
       </c>
       <c r="H31" s="4">
         <v>2328</v>
       </c>
       <c r="I31" s="4">
@@ -2047,52 +2113,55 @@
       </c>
       <c r="O31" s="4">
         <v>2724</v>
       </c>
       <c r="P31" s="4">
         <v>2805</v>
       </c>
       <c r="Q31" s="4">
         <v>2886</v>
       </c>
       <c r="R31" s="4">
         <v>3006</v>
       </c>
       <c r="S31" s="4">
         <v>3059</v>
       </c>
       <c r="T31" s="4">
         <v>3141</v>
       </c>
       <c r="U31" s="4">
         <v>3361</v>
       </c>
       <c r="V31" s="4">
         <v>3622</v>
       </c>
-    </row>
-    <row r="32" spans="1:23">
+      <c r="W31" s="4">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="4">
         <v>2473</v>
       </c>
       <c r="C32" s="4">
         <v>2564</v>
       </c>
       <c r="D32" s="4">
         <v>2638</v>
       </c>
       <c r="E32" s="4">
         <v>2745</v>
       </c>
       <c r="F32" s="4">
         <v>2800</v>
       </c>
       <c r="G32" s="4">
         <v>2817</v>
       </c>
       <c r="H32" s="4">
         <v>2848</v>
       </c>
       <c r="I32" s="4">
@@ -2115,52 +2184,55 @@
       </c>
       <c r="O32" s="4">
         <v>3418</v>
       </c>
       <c r="P32" s="4">
         <v>3512</v>
       </c>
       <c r="Q32" s="4">
         <v>3587</v>
       </c>
       <c r="R32" s="4">
         <v>3638</v>
       </c>
       <c r="S32" s="4">
         <v>3591</v>
       </c>
       <c r="T32" s="4">
         <v>3811</v>
       </c>
       <c r="U32" s="4">
         <v>4104</v>
       </c>
       <c r="V32" s="4">
         <v>4459</v>
       </c>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="W32" s="4">
+        <v>4630</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="4">
         <v>2052</v>
       </c>
       <c r="C33" s="4">
         <v>2076</v>
       </c>
       <c r="D33" s="4">
         <v>2140</v>
       </c>
       <c r="E33" s="4">
         <v>2196</v>
       </c>
       <c r="F33" s="4">
         <v>2232</v>
       </c>
       <c r="G33" s="4">
         <v>2264</v>
       </c>
       <c r="H33" s="4">
         <v>2299</v>
       </c>
       <c r="I33" s="4">
@@ -2183,52 +2255,55 @@
       </c>
       <c r="O33" s="4">
         <v>2666</v>
       </c>
       <c r="P33" s="4">
         <v>2738</v>
       </c>
       <c r="Q33" s="4">
         <v>2845</v>
       </c>
       <c r="R33" s="4">
         <v>2901</v>
       </c>
       <c r="S33" s="4">
         <v>2845</v>
       </c>
       <c r="T33" s="4">
         <v>3033</v>
       </c>
       <c r="U33" s="4">
         <v>3257</v>
       </c>
       <c r="V33" s="4">
         <v>3528</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="W33" s="4">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="4">
         <v>2095</v>
       </c>
       <c r="C34" s="4">
         <v>2147</v>
       </c>
       <c r="D34" s="4">
         <v>2190</v>
       </c>
       <c r="E34" s="4">
         <v>2257</v>
       </c>
       <c r="F34" s="4">
         <v>2318</v>
       </c>
       <c r="G34" s="4">
         <v>2340</v>
       </c>
       <c r="H34" s="4">
         <v>2374</v>
       </c>
       <c r="I34" s="4">
@@ -2251,52 +2326,55 @@
       </c>
       <c r="O34" s="4">
         <v>2834</v>
       </c>
       <c r="P34" s="4">
         <v>2887</v>
       </c>
       <c r="Q34" s="4">
         <v>2950</v>
       </c>
       <c r="R34" s="4">
         <v>3031</v>
       </c>
       <c r="S34" s="4">
         <v>3054</v>
       </c>
       <c r="T34" s="4">
         <v>3205</v>
       </c>
       <c r="U34" s="4">
         <v>3454</v>
       </c>
       <c r="V34" s="4">
         <v>3723</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="W34" s="4">
+        <v>3867</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="4">
         <v>2208</v>
       </c>
       <c r="C35" s="4">
         <v>2244</v>
       </c>
       <c r="D35" s="4">
         <v>2309</v>
       </c>
       <c r="E35" s="4">
         <v>2405</v>
       </c>
       <c r="F35" s="4">
         <v>2473</v>
       </c>
       <c r="G35" s="4">
         <v>2489</v>
       </c>
       <c r="H35" s="4">
         <v>2510</v>
       </c>
       <c r="I35" s="4">
@@ -2319,76 +2397,79 @@
       </c>
       <c r="O35" s="4">
         <v>2974</v>
       </c>
       <c r="P35" s="4">
         <v>3074</v>
       </c>
       <c r="Q35" s="4">
         <v>3187</v>
       </c>
       <c r="R35" s="4">
         <v>3267</v>
       </c>
       <c r="S35" s="4">
         <v>3292</v>
       </c>
       <c r="T35" s="4">
         <v>3415</v>
       </c>
       <c r="U35" s="4">
         <v>3705</v>
       </c>
       <c r="V35" s="4">
         <v>4003</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="W35" s="4">
+        <v>4149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="W37" s="5" t="s">
+      <c r="X37" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="38" spans="1:23">
+    <row r="38" spans="1:24">
       <c r="A38" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="W38" s="5" t="s">
+      <c r="X38" s="5" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:V1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A38:V38"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="A15:W15"/>
+    <mergeCell ref="A26:W26"/>
+    <mergeCell ref="A37:W37"/>
+    <mergeCell ref="A38:W38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Einkommen</vt:lpstr>