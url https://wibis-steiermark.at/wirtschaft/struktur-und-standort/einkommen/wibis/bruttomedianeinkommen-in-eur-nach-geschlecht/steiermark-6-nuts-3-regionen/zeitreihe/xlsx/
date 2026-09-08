--- v1 (2026-08-16)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einkommen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Bruttomedianeinkommen in € nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -65,51 +65,51 @@
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: DVSV (Dachverband der Sozialversicherungsträger).</t>
   </si>
   <si>
     <t>Erläuterungen: Zuordnung nach dem Arbeitsort. Angegeben ist das monatliche Bruttomedianeinkommen. Grundlage ist das beitragspflichtige Jahreseinkommen inklusive Sonderzahlungen. Es wird der Medianwert und nicht der arithmetische Mittelwert dargestellt, weil der DVSV nur Einkommen bis zur Höchstbeitragsgrundlage erfasst. Die wöchentliche Arbeitszeit (Teilzeit/Vollzeit/Überstunden) wird nicht berücksichtigt. *Aufgrund einer Änderung der Datengrundlage für die Berechnung der Bruttomedianeinkommen ab dem Jahr 2021 sind die Daten ab 2021 nur bedingt mit den Daten für 2020 und früher vergleichbar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -444,51 +444,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X38" sqref="X38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">