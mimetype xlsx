--- v0 (2026-05-04)
+++ v1 (2026-08-16)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einkommen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Bruttomedianeinkommen in € nach Geschlecht</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Zeitreihe 2004-2024</t>
+    <t>Steiermark, 13 Bezirke, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
@@ -469,77 +469,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W59"/>
+  <dimension ref="A1:X59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="W59" sqref="W59"/>
+      <selection activeCell="X59" sqref="X59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="23" max="23" width="220" hidden="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2004</v>
       </c>
       <c r="C5" s="3">
         <v>2005</v>
       </c>
       <c r="D5" s="3">
         <v>2006</v>
       </c>
       <c r="E5" s="3">
         <v>2007</v>
       </c>
       <c r="F5" s="3">
         <v>2008</v>
       </c>
       <c r="G5" s="3">
         <v>2009</v>
       </c>
       <c r="H5" s="3">
         <v>2010</v>
       </c>
       <c r="I5" s="3">
@@ -562,52 +562,55 @@
       </c>
       <c r="O5" s="3">
         <v>2017</v>
       </c>
       <c r="P5" s="3">
         <v>2018</v>
       </c>
       <c r="Q5" s="3">
         <v>2019</v>
       </c>
       <c r="R5" s="3">
         <v>2020</v>
       </c>
       <c r="S5" s="3">
         <v>2021</v>
       </c>
       <c r="T5" s="3">
         <v>2022</v>
       </c>
       <c r="U5" s="3">
         <v>2023</v>
       </c>
       <c r="V5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="W5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>1972</v>
       </c>
       <c r="C6" s="4">
         <v>2008</v>
       </c>
       <c r="D6" s="4">
         <v>2057</v>
       </c>
       <c r="E6" s="4">
         <v>2113</v>
       </c>
       <c r="F6" s="4">
         <v>2154</v>
       </c>
       <c r="G6" s="4">
         <v>2197</v>
       </c>
       <c r="H6" s="4">
         <v>2219</v>
       </c>
       <c r="I6" s="4">
@@ -630,52 +633,55 @@
       </c>
       <c r="O6" s="4">
         <v>2569</v>
       </c>
       <c r="P6" s="4">
         <v>2648</v>
       </c>
       <c r="Q6" s="4">
         <v>2741</v>
       </c>
       <c r="R6" s="4">
         <v>2841</v>
       </c>
       <c r="S6" s="4">
         <v>2898</v>
       </c>
       <c r="T6" s="4">
         <v>2996</v>
       </c>
       <c r="U6" s="4">
         <v>3229</v>
       </c>
       <c r="V6" s="4">
         <v>3501</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="W6" s="4">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>1947</v>
       </c>
       <c r="C7" s="4">
         <v>1984</v>
       </c>
       <c r="D7" s="4">
         <v>2031</v>
       </c>
       <c r="E7" s="4">
         <v>2088</v>
       </c>
       <c r="F7" s="4">
         <v>2109</v>
       </c>
       <c r="G7" s="4">
         <v>2145</v>
       </c>
       <c r="H7" s="4">
         <v>2164</v>
       </c>
       <c r="I7" s="4">
@@ -698,52 +704,55 @@
       </c>
       <c r="O7" s="4">
         <v>2533</v>
       </c>
       <c r="P7" s="4">
         <v>2608</v>
       </c>
       <c r="Q7" s="4">
         <v>2698</v>
       </c>
       <c r="R7" s="4">
         <v>2787</v>
       </c>
       <c r="S7" s="4">
         <v>2859</v>
       </c>
       <c r="T7" s="4">
         <v>2964</v>
       </c>
       <c r="U7" s="4">
         <v>3207</v>
       </c>
       <c r="V7" s="4">
         <v>3487</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="W7" s="4">
+        <v>3627</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>1987</v>
       </c>
       <c r="C8" s="4">
         <v>2046</v>
       </c>
       <c r="D8" s="4">
         <v>2100</v>
       </c>
       <c r="E8" s="4">
         <v>2168</v>
       </c>
       <c r="F8" s="4">
         <v>2180</v>
       </c>
       <c r="G8" s="4">
         <v>2219</v>
       </c>
       <c r="H8" s="4">
         <v>2219</v>
       </c>
       <c r="I8" s="4">
@@ -766,52 +775,55 @@
       </c>
       <c r="O8" s="4">
         <v>2548</v>
       </c>
       <c r="P8" s="4">
         <v>2626</v>
       </c>
       <c r="Q8" s="4">
         <v>2714</v>
       </c>
       <c r="R8" s="4">
         <v>2813</v>
       </c>
       <c r="S8" s="4">
         <v>2959</v>
       </c>
       <c r="T8" s="4">
         <v>3053</v>
       </c>
       <c r="U8" s="4">
         <v>3317</v>
       </c>
       <c r="V8" s="4">
         <v>3628</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="W8" s="4">
+        <v>3786</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>1910</v>
       </c>
       <c r="C9" s="4">
         <v>1954</v>
       </c>
       <c r="D9" s="4">
         <v>1991</v>
       </c>
       <c r="E9" s="4">
         <v>2044</v>
       </c>
       <c r="F9" s="4">
         <v>2068</v>
       </c>
       <c r="G9" s="4">
         <v>2116</v>
       </c>
       <c r="H9" s="4">
         <v>2101</v>
       </c>
       <c r="I9" s="4">
@@ -834,52 +846,55 @@
       </c>
       <c r="O9" s="4">
         <v>2680</v>
       </c>
       <c r="P9" s="4">
         <v>2736</v>
       </c>
       <c r="Q9" s="4">
         <v>2811</v>
       </c>
       <c r="R9" s="4">
         <v>2920</v>
       </c>
       <c r="S9" s="4">
         <v>2900</v>
       </c>
       <c r="T9" s="4">
         <v>3015</v>
       </c>
       <c r="U9" s="4">
         <v>3242</v>
       </c>
       <c r="V9" s="4">
         <v>3508</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="W9" s="4">
+        <v>3633</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>2009</v>
       </c>
       <c r="C10" s="4">
         <v>2050</v>
       </c>
       <c r="D10" s="4">
         <v>2103</v>
       </c>
       <c r="E10" s="4">
         <v>2169</v>
       </c>
       <c r="F10" s="4">
         <v>2203</v>
       </c>
       <c r="G10" s="4">
         <v>2228</v>
       </c>
       <c r="H10" s="4">
         <v>2227</v>
       </c>
       <c r="I10" s="4">
@@ -902,52 +917,55 @@
       </c>
       <c r="O10" s="4">
         <v>2583</v>
       </c>
       <c r="P10" s="4">
         <v>2657</v>
       </c>
       <c r="Q10" s="4">
         <v>2758</v>
       </c>
       <c r="R10" s="4">
         <v>2843</v>
       </c>
       <c r="S10" s="4">
         <v>2885</v>
       </c>
       <c r="T10" s="4">
         <v>3016</v>
       </c>
       <c r="U10" s="4">
         <v>3278</v>
       </c>
       <c r="V10" s="4">
         <v>3569</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="W10" s="4">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>1798</v>
       </c>
       <c r="C11" s="4">
         <v>1848</v>
       </c>
       <c r="D11" s="4">
         <v>1880</v>
       </c>
       <c r="E11" s="4">
         <v>1940</v>
       </c>
       <c r="F11" s="4">
         <v>1957</v>
       </c>
       <c r="G11" s="4">
         <v>1960</v>
       </c>
       <c r="H11" s="4">
         <v>2003</v>
       </c>
       <c r="I11" s="4">
@@ -970,52 +988,55 @@
       </c>
       <c r="O11" s="4">
         <v>2324</v>
       </c>
       <c r="P11" s="4">
         <v>2384</v>
       </c>
       <c r="Q11" s="4">
         <v>2472</v>
       </c>
       <c r="R11" s="4">
         <v>2543</v>
       </c>
       <c r="S11" s="4">
         <v>2624</v>
       </c>
       <c r="T11" s="4">
         <v>2768</v>
       </c>
       <c r="U11" s="4">
         <v>2969</v>
       </c>
       <c r="V11" s="4">
         <v>3193</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="W11" s="4">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>2048</v>
       </c>
       <c r="C12" s="4">
         <v>2098</v>
       </c>
       <c r="D12" s="4">
         <v>2147</v>
       </c>
       <c r="E12" s="4">
         <v>2220</v>
       </c>
       <c r="F12" s="4">
         <v>2265</v>
       </c>
       <c r="G12" s="4">
         <v>2316</v>
       </c>
       <c r="H12" s="4">
         <v>2336</v>
       </c>
       <c r="I12" s="4">
@@ -1038,52 +1059,55 @@
       </c>
       <c r="O12" s="4">
         <v>2764</v>
       </c>
       <c r="P12" s="4">
         <v>2846</v>
       </c>
       <c r="Q12" s="4">
         <v>2932</v>
       </c>
       <c r="R12" s="4">
         <v>3087</v>
       </c>
       <c r="S12" s="4">
         <v>3110</v>
       </c>
       <c r="T12" s="4">
         <v>3255</v>
       </c>
       <c r="U12" s="4">
         <v>3553</v>
       </c>
       <c r="V12" s="4">
         <v>3904</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="W12" s="4">
+        <v>4049</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>1804</v>
       </c>
       <c r="C13" s="4">
         <v>1809</v>
       </c>
       <c r="D13" s="4">
         <v>1821</v>
       </c>
       <c r="E13" s="4">
         <v>1864</v>
       </c>
       <c r="F13" s="4">
         <v>1938</v>
       </c>
       <c r="G13" s="4">
         <v>1951</v>
       </c>
       <c r="H13" s="4">
         <v>1966</v>
       </c>
       <c r="I13" s="4">
@@ -1106,52 +1130,55 @@
       </c>
       <c r="O13" s="4">
         <v>2354</v>
       </c>
       <c r="P13" s="4">
         <v>2420</v>
       </c>
       <c r="Q13" s="4">
         <v>2509</v>
       </c>
       <c r="R13" s="4">
         <v>2611</v>
       </c>
       <c r="S13" s="4">
         <v>2656</v>
       </c>
       <c r="T13" s="4">
         <v>2740</v>
       </c>
       <c r="U13" s="4">
         <v>2920</v>
       </c>
       <c r="V13" s="4">
         <v>3148</v>
       </c>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="W13" s="4">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>1739</v>
       </c>
       <c r="C14" s="4">
         <v>1755</v>
       </c>
       <c r="D14" s="4">
         <v>1766</v>
       </c>
       <c r="E14" s="4">
         <v>1841</v>
       </c>
       <c r="F14" s="4">
         <v>1834</v>
       </c>
       <c r="G14" s="4">
         <v>1809</v>
       </c>
       <c r="H14" s="4">
         <v>1854</v>
       </c>
       <c r="I14" s="4">
@@ -1174,52 +1201,55 @@
       </c>
       <c r="O14" s="4">
         <v>2188</v>
       </c>
       <c r="P14" s="4">
         <v>2294</v>
       </c>
       <c r="Q14" s="4">
         <v>2399</v>
       </c>
       <c r="R14" s="4">
         <v>2527</v>
       </c>
       <c r="S14" s="4">
         <v>2577</v>
       </c>
       <c r="T14" s="4">
         <v>2663</v>
       </c>
       <c r="U14" s="4">
         <v>2866</v>
       </c>
       <c r="V14" s="4">
         <v>3110</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="W14" s="4">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>1859</v>
       </c>
       <c r="C15" s="4">
         <v>1883</v>
       </c>
       <c r="D15" s="4">
         <v>1926</v>
       </c>
       <c r="E15" s="4">
         <v>1970</v>
       </c>
       <c r="F15" s="4">
         <v>2013</v>
       </c>
       <c r="G15" s="4">
         <v>2000</v>
       </c>
       <c r="H15" s="4">
         <v>2053</v>
       </c>
       <c r="I15" s="4">
@@ -1242,52 +1272,55 @@
       </c>
       <c r="O15" s="4">
         <v>2421</v>
       </c>
       <c r="P15" s="4">
         <v>2524</v>
       </c>
       <c r="Q15" s="4">
         <v>2600</v>
       </c>
       <c r="R15" s="4">
         <v>2677</v>
       </c>
       <c r="S15" s="4">
         <v>2741</v>
       </c>
       <c r="T15" s="4">
         <v>2865</v>
       </c>
       <c r="U15" s="4">
         <v>3106</v>
       </c>
       <c r="V15" s="4">
         <v>3322</v>
       </c>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="W15" s="4">
+        <v>3458</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>1898</v>
       </c>
       <c r="C16" s="4">
         <v>1912</v>
       </c>
       <c r="D16" s="4">
         <v>1955</v>
       </c>
       <c r="E16" s="4">
         <v>1996</v>
       </c>
       <c r="F16" s="4">
         <v>1991</v>
       </c>
       <c r="G16" s="4">
         <v>2013</v>
       </c>
       <c r="H16" s="4">
         <v>2032</v>
       </c>
       <c r="I16" s="4">
@@ -1310,52 +1343,55 @@
       </c>
       <c r="O16" s="4">
         <v>2390</v>
       </c>
       <c r="P16" s="4">
         <v>2409</v>
       </c>
       <c r="Q16" s="4">
         <v>2508</v>
       </c>
       <c r="R16" s="4">
         <v>2623</v>
       </c>
       <c r="S16" s="4">
         <v>2595</v>
       </c>
       <c r="T16" s="4">
         <v>2672</v>
       </c>
       <c r="U16" s="4">
         <v>2904</v>
       </c>
       <c r="V16" s="4">
         <v>3202</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="W16" s="4">
+        <v>3255</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
         <v>1954</v>
       </c>
       <c r="C17" s="4">
         <v>1983</v>
       </c>
       <c r="D17" s="4">
         <v>2018</v>
       </c>
       <c r="E17" s="4">
         <v>2105</v>
       </c>
       <c r="F17" s="4">
         <v>2163</v>
       </c>
       <c r="G17" s="4">
         <v>2198</v>
       </c>
       <c r="H17" s="4">
         <v>2207</v>
       </c>
       <c r="I17" s="4">
@@ -1378,52 +1414,55 @@
       </c>
       <c r="O17" s="4">
         <v>2639</v>
       </c>
       <c r="P17" s="4">
         <v>2726</v>
       </c>
       <c r="Q17" s="4">
         <v>2833</v>
       </c>
       <c r="R17" s="4">
         <v>2897</v>
       </c>
       <c r="S17" s="4">
         <v>2904</v>
       </c>
       <c r="T17" s="4">
         <v>3006</v>
       </c>
       <c r="U17" s="4">
         <v>3245</v>
       </c>
       <c r="V17" s="4">
         <v>3538</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="W17" s="4">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
         <v>2190</v>
       </c>
       <c r="C18" s="4">
         <v>2265</v>
       </c>
       <c r="D18" s="4">
         <v>2312</v>
       </c>
       <c r="E18" s="4">
         <v>2393</v>
       </c>
       <c r="F18" s="4">
         <v>2396</v>
       </c>
       <c r="G18" s="4">
         <v>2410</v>
       </c>
       <c r="H18" s="4">
         <v>2424</v>
       </c>
       <c r="I18" s="4">
@@ -1446,52 +1485,55 @@
       </c>
       <c r="O18" s="4">
         <v>2921</v>
       </c>
       <c r="P18" s="4">
         <v>2997</v>
       </c>
       <c r="Q18" s="4">
         <v>3075</v>
       </c>
       <c r="R18" s="4">
         <v>3166</v>
       </c>
       <c r="S18" s="4">
         <v>3102</v>
       </c>
       <c r="T18" s="4">
         <v>3235</v>
       </c>
       <c r="U18" s="4">
         <v>3499</v>
       </c>
       <c r="V18" s="4">
         <v>3817</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="W18" s="4">
+        <v>3982</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
         <v>1691</v>
       </c>
       <c r="C19" s="4">
         <v>1705</v>
       </c>
       <c r="D19" s="4">
         <v>1762</v>
       </c>
       <c r="E19" s="4">
         <v>1809</v>
       </c>
       <c r="F19" s="4">
         <v>1849</v>
       </c>
       <c r="G19" s="4">
         <v>1885</v>
       </c>
       <c r="H19" s="4">
         <v>1899</v>
       </c>
       <c r="I19" s="4">
@@ -1514,52 +1556,55 @@
       </c>
       <c r="O19" s="4">
         <v>2169</v>
       </c>
       <c r="P19" s="4">
         <v>2221</v>
       </c>
       <c r="Q19" s="4">
         <v>2306</v>
       </c>
       <c r="R19" s="4">
         <v>2353</v>
       </c>
       <c r="S19" s="4">
         <v>2429</v>
       </c>
       <c r="T19" s="4">
         <v>2518</v>
       </c>
       <c r="U19" s="4">
         <v>2705</v>
       </c>
       <c r="V19" s="4">
         <v>2910</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="W19" s="4">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="4">
         <v>1643</v>
       </c>
       <c r="C20" s="4">
         <v>1671</v>
       </c>
       <c r="D20" s="4">
         <v>1718</v>
       </c>
       <c r="E20" s="4">
         <v>1752</v>
       </c>
       <c r="F20" s="4">
         <v>1774</v>
       </c>
       <c r="G20" s="4">
         <v>1811</v>
       </c>
       <c r="H20" s="4">
         <v>1840</v>
       </c>
       <c r="I20" s="4">
@@ -1582,57 +1627,60 @@
       </c>
       <c r="O20" s="4">
         <v>2103</v>
       </c>
       <c r="P20" s="4">
         <v>2184</v>
       </c>
       <c r="Q20" s="4">
         <v>2282</v>
       </c>
       <c r="R20" s="4">
         <v>2366</v>
       </c>
       <c r="S20" s="4">
         <v>2401</v>
       </c>
       <c r="T20" s="4">
         <v>2504</v>
       </c>
       <c r="U20" s="4">
         <v>2707</v>
       </c>
       <c r="V20" s="4">
         <v>2959</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="W20" s="4">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="3">
         <v>2004</v>
       </c>
       <c r="C23" s="3">
         <v>2005</v>
       </c>
       <c r="D23" s="3">
         <v>2006</v>
       </c>
       <c r="E23" s="3">
         <v>2007</v>
       </c>
       <c r="F23" s="3">
         <v>2008</v>
       </c>
       <c r="G23" s="3">
         <v>2009</v>
       </c>
       <c r="H23" s="3">
         <v>2010</v>
       </c>
       <c r="I23" s="3">
@@ -1655,52 +1703,55 @@
       </c>
       <c r="O23" s="3">
         <v>2017</v>
       </c>
       <c r="P23" s="3">
         <v>2018</v>
       </c>
       <c r="Q23" s="3">
         <v>2019</v>
       </c>
       <c r="R23" s="3">
         <v>2020</v>
       </c>
       <c r="S23" s="3">
         <v>2021</v>
       </c>
       <c r="T23" s="3">
         <v>2022</v>
       </c>
       <c r="U23" s="3">
         <v>2023</v>
       </c>
       <c r="V23" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="W23" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="4">
         <v>1549</v>
       </c>
       <c r="C24" s="4">
         <v>1573</v>
       </c>
       <c r="D24" s="4">
         <v>1612</v>
       </c>
       <c r="E24" s="4">
         <v>1657</v>
       </c>
       <c r="F24" s="4">
         <v>1690</v>
       </c>
       <c r="G24" s="4">
         <v>1730</v>
       </c>
       <c r="H24" s="4">
         <v>1753</v>
       </c>
       <c r="I24" s="4">
@@ -1723,52 +1774,55 @@
       </c>
       <c r="O24" s="4">
         <v>2073</v>
       </c>
       <c r="P24" s="4">
         <v>2139</v>
       </c>
       <c r="Q24" s="4">
         <v>2218</v>
       </c>
       <c r="R24" s="4">
         <v>2306</v>
       </c>
       <c r="S24" s="4">
         <v>2356</v>
       </c>
       <c r="T24" s="4">
         <v>2456</v>
       </c>
       <c r="U24" s="4">
         <v>2661</v>
       </c>
       <c r="V24" s="4">
         <v>2897</v>
       </c>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="W24" s="4">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="4">
         <v>1443</v>
       </c>
       <c r="C25" s="4">
         <v>1469</v>
       </c>
       <c r="D25" s="4">
         <v>1504</v>
       </c>
       <c r="E25" s="4">
         <v>1543</v>
       </c>
       <c r="F25" s="4">
         <v>1560</v>
       </c>
       <c r="G25" s="4">
         <v>1593</v>
       </c>
       <c r="H25" s="4">
         <v>1615</v>
       </c>
       <c r="I25" s="4">
@@ -1791,52 +1845,55 @@
       </c>
       <c r="O25" s="4">
         <v>1909</v>
       </c>
       <c r="P25" s="4">
         <v>1972</v>
       </c>
       <c r="Q25" s="4">
         <v>2042</v>
       </c>
       <c r="R25" s="4">
         <v>2109</v>
       </c>
       <c r="S25" s="4">
         <v>2260</v>
       </c>
       <c r="T25" s="4">
         <v>2364</v>
       </c>
       <c r="U25" s="4">
         <v>2566</v>
       </c>
       <c r="V25" s="4">
         <v>2812</v>
       </c>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="W25" s="4">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="4">
         <v>1592</v>
       </c>
       <c r="C26" s="4">
         <v>1634</v>
       </c>
       <c r="D26" s="4">
         <v>1680</v>
       </c>
       <c r="E26" s="4">
         <v>1739</v>
       </c>
       <c r="F26" s="4">
         <v>1741</v>
       </c>
       <c r="G26" s="4">
         <v>1786</v>
       </c>
       <c r="H26" s="4">
         <v>1788</v>
       </c>
       <c r="I26" s="4">
@@ -1859,52 +1916,55 @@
       </c>
       <c r="O26" s="4">
         <v>2076</v>
       </c>
       <c r="P26" s="4">
         <v>2141</v>
       </c>
       <c r="Q26" s="4">
         <v>2222</v>
       </c>
       <c r="R26" s="4">
         <v>2322</v>
       </c>
       <c r="S26" s="4">
         <v>2578</v>
       </c>
       <c r="T26" s="4">
         <v>2665</v>
       </c>
       <c r="U26" s="4">
         <v>2914</v>
       </c>
       <c r="V26" s="4">
         <v>3203</v>
       </c>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="W26" s="4">
+        <v>3365</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="4">
         <v>1407</v>
       </c>
       <c r="C27" s="4">
         <v>1412</v>
       </c>
       <c r="D27" s="4">
         <v>1449</v>
       </c>
       <c r="E27" s="4">
         <v>1490</v>
       </c>
       <c r="F27" s="4">
         <v>1521</v>
       </c>
       <c r="G27" s="4">
         <v>1550</v>
       </c>
       <c r="H27" s="4">
         <v>1546</v>
       </c>
       <c r="I27" s="4">
@@ -1927,52 +1987,55 @@
       </c>
       <c r="O27" s="4">
         <v>1932</v>
       </c>
       <c r="P27" s="4">
         <v>1985</v>
       </c>
       <c r="Q27" s="4">
         <v>2066</v>
       </c>
       <c r="R27" s="4">
         <v>2089</v>
       </c>
       <c r="S27" s="4">
         <v>2137</v>
       </c>
       <c r="T27" s="4">
         <v>2221</v>
       </c>
       <c r="U27" s="4">
         <v>2385</v>
       </c>
       <c r="V27" s="4">
         <v>2641</v>
       </c>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="W27" s="4">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="4">
         <v>1471</v>
       </c>
       <c r="C28" s="4">
         <v>1491</v>
       </c>
       <c r="D28" s="4">
         <v>1518</v>
       </c>
       <c r="E28" s="4">
         <v>1568</v>
       </c>
       <c r="F28" s="4">
         <v>1574</v>
       </c>
       <c r="G28" s="4">
         <v>1580</v>
       </c>
       <c r="H28" s="4">
         <v>1624</v>
       </c>
       <c r="I28" s="4">
@@ -1995,52 +2058,55 @@
       </c>
       <c r="O28" s="4">
         <v>1963</v>
       </c>
       <c r="P28" s="4">
         <v>2034</v>
       </c>
       <c r="Q28" s="4">
         <v>2119</v>
       </c>
       <c r="R28" s="4">
         <v>2178</v>
       </c>
       <c r="S28" s="4">
         <v>2231</v>
       </c>
       <c r="T28" s="4">
         <v>2384</v>
       </c>
       <c r="U28" s="4">
         <v>2617</v>
       </c>
       <c r="V28" s="4">
         <v>2871</v>
       </c>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="W28" s="4">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="4">
         <v>1326</v>
       </c>
       <c r="C29" s="4">
         <v>1339</v>
       </c>
       <c r="D29" s="4">
         <v>1354</v>
       </c>
       <c r="E29" s="4">
         <v>1388</v>
       </c>
       <c r="F29" s="4">
         <v>1403</v>
       </c>
       <c r="G29" s="4">
         <v>1414</v>
       </c>
       <c r="H29" s="4">
         <v>1427</v>
       </c>
       <c r="I29" s="4">
@@ -2063,52 +2129,55 @@
       </c>
       <c r="O29" s="4">
         <v>1663</v>
       </c>
       <c r="P29" s="4">
         <v>1721</v>
       </c>
       <c r="Q29" s="4">
         <v>1792</v>
       </c>
       <c r="R29" s="4">
         <v>1841</v>
       </c>
       <c r="S29" s="4">
         <v>1932</v>
       </c>
       <c r="T29" s="4">
         <v>2050</v>
       </c>
       <c r="U29" s="4">
         <v>2216</v>
       </c>
       <c r="V29" s="4">
         <v>2396</v>
       </c>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="W29" s="4">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="4">
         <v>1489</v>
       </c>
       <c r="C30" s="4">
         <v>1506</v>
       </c>
       <c r="D30" s="4">
         <v>1552</v>
       </c>
       <c r="E30" s="4">
         <v>1589</v>
       </c>
       <c r="F30" s="4">
         <v>1592</v>
       </c>
       <c r="G30" s="4">
         <v>1547</v>
       </c>
       <c r="H30" s="4">
         <v>1581</v>
       </c>
       <c r="I30" s="4">
@@ -2131,52 +2200,55 @@
       </c>
       <c r="O30" s="4">
         <v>1891</v>
       </c>
       <c r="P30" s="4">
         <v>1973</v>
       </c>
       <c r="Q30" s="4">
         <v>2058</v>
       </c>
       <c r="R30" s="4">
         <v>2147</v>
       </c>
       <c r="S30" s="4">
         <v>2247</v>
       </c>
       <c r="T30" s="4">
         <v>2409</v>
       </c>
       <c r="U30" s="4">
         <v>2626</v>
       </c>
       <c r="V30" s="4">
         <v>2870</v>
       </c>
-    </row>
-    <row r="31" spans="1:23">
+      <c r="W30" s="4">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="4">
         <v>1418</v>
       </c>
       <c r="C31" s="4">
         <v>1419</v>
       </c>
       <c r="D31" s="4">
         <v>1455</v>
       </c>
       <c r="E31" s="4">
         <v>1482</v>
       </c>
       <c r="F31" s="4">
         <v>1518</v>
       </c>
       <c r="G31" s="4">
         <v>1540</v>
       </c>
       <c r="H31" s="4">
         <v>1571</v>
       </c>
       <c r="I31" s="4">
@@ -2199,52 +2271,55 @@
       </c>
       <c r="O31" s="4">
         <v>1955</v>
       </c>
       <c r="P31" s="4">
         <v>2007</v>
       </c>
       <c r="Q31" s="4">
         <v>2087</v>
       </c>
       <c r="R31" s="4">
         <v>2133</v>
       </c>
       <c r="S31" s="4">
         <v>2159</v>
       </c>
       <c r="T31" s="4">
         <v>2282</v>
       </c>
       <c r="U31" s="4">
         <v>2461</v>
       </c>
       <c r="V31" s="4">
         <v>2673</v>
       </c>
-    </row>
-    <row r="32" spans="1:23">
+      <c r="W31" s="4">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="4">
         <v>1220</v>
       </c>
       <c r="C32" s="4">
         <v>1248</v>
       </c>
       <c r="D32" s="4">
         <v>1285</v>
       </c>
       <c r="E32" s="4">
         <v>1319</v>
       </c>
       <c r="F32" s="4">
         <v>1323</v>
       </c>
       <c r="G32" s="4">
         <v>1365</v>
       </c>
       <c r="H32" s="4">
         <v>1407</v>
       </c>
       <c r="I32" s="4">
@@ -2267,52 +2342,55 @@
       </c>
       <c r="O32" s="4">
         <v>1623</v>
       </c>
       <c r="P32" s="4">
         <v>1754</v>
       </c>
       <c r="Q32" s="4">
         <v>1834</v>
       </c>
       <c r="R32" s="4">
         <v>1877</v>
       </c>
       <c r="S32" s="4">
         <v>1914</v>
       </c>
       <c r="T32" s="4">
         <v>2028</v>
       </c>
       <c r="U32" s="4">
         <v>2230</v>
       </c>
       <c r="V32" s="4">
         <v>2444</v>
       </c>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="W32" s="4">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="4">
         <v>1324</v>
       </c>
       <c r="C33" s="4">
         <v>1320</v>
       </c>
       <c r="D33" s="4">
         <v>1336</v>
       </c>
       <c r="E33" s="4">
         <v>1375</v>
       </c>
       <c r="F33" s="4">
         <v>1397</v>
       </c>
       <c r="G33" s="4">
         <v>1435</v>
       </c>
       <c r="H33" s="4">
         <v>1449</v>
       </c>
       <c r="I33" s="4">
@@ -2335,52 +2413,55 @@
       </c>
       <c r="O33" s="4">
         <v>1734</v>
       </c>
       <c r="P33" s="4">
         <v>1816</v>
       </c>
       <c r="Q33" s="4">
         <v>1899</v>
       </c>
       <c r="R33" s="4">
         <v>1951</v>
       </c>
       <c r="S33" s="4">
         <v>2035</v>
       </c>
       <c r="T33" s="4">
         <v>2149</v>
       </c>
       <c r="U33" s="4">
         <v>2313</v>
       </c>
       <c r="V33" s="4">
         <v>2519</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="W33" s="4">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="4">
         <v>1332</v>
       </c>
       <c r="C34" s="4">
         <v>1361</v>
       </c>
       <c r="D34" s="4">
         <v>1388</v>
       </c>
       <c r="E34" s="4">
         <v>1423</v>
       </c>
       <c r="F34" s="4">
         <v>1428</v>
       </c>
       <c r="G34" s="4">
         <v>1448</v>
       </c>
       <c r="H34" s="4">
         <v>1467</v>
       </c>
       <c r="I34" s="4">
@@ -2403,52 +2484,55 @@
       </c>
       <c r="O34" s="4">
         <v>1741</v>
       </c>
       <c r="P34" s="4">
         <v>1759</v>
       </c>
       <c r="Q34" s="4">
         <v>1818</v>
       </c>
       <c r="R34" s="4">
         <v>1872</v>
       </c>
       <c r="S34" s="4">
         <v>1904</v>
       </c>
       <c r="T34" s="4">
         <v>1991</v>
       </c>
       <c r="U34" s="4">
         <v>2161</v>
       </c>
       <c r="V34" s="4">
         <v>2364</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="W34" s="4">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="4">
         <v>1296</v>
       </c>
       <c r="C35" s="4">
         <v>1329</v>
       </c>
       <c r="D35" s="4">
         <v>1363</v>
       </c>
       <c r="E35" s="4">
         <v>1400</v>
       </c>
       <c r="F35" s="4">
         <v>1445</v>
       </c>
       <c r="G35" s="4">
         <v>1483</v>
       </c>
       <c r="H35" s="4">
         <v>1514</v>
       </c>
       <c r="I35" s="4">
@@ -2471,52 +2555,55 @@
       </c>
       <c r="O35" s="4">
         <v>1828</v>
       </c>
       <c r="P35" s="4">
         <v>1886</v>
       </c>
       <c r="Q35" s="4">
         <v>1954</v>
       </c>
       <c r="R35" s="4">
         <v>1999</v>
       </c>
       <c r="S35" s="4">
         <v>2053</v>
       </c>
       <c r="T35" s="4">
         <v>2145</v>
       </c>
       <c r="U35" s="4">
         <v>2338</v>
       </c>
       <c r="V35" s="4">
         <v>2558</v>
       </c>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="W35" s="4">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="4">
         <v>1338</v>
       </c>
       <c r="C36" s="4">
         <v>1370</v>
       </c>
       <c r="D36" s="4">
         <v>1405</v>
       </c>
       <c r="E36" s="4">
         <v>1454</v>
       </c>
       <c r="F36" s="4">
         <v>1484</v>
       </c>
       <c r="G36" s="4">
         <v>1501</v>
       </c>
       <c r="H36" s="4">
         <v>1521</v>
       </c>
       <c r="I36" s="4">
@@ -2539,52 +2626,55 @@
       </c>
       <c r="O36" s="4">
         <v>1869</v>
       </c>
       <c r="P36" s="4">
         <v>1932</v>
       </c>
       <c r="Q36" s="4">
         <v>1997</v>
       </c>
       <c r="R36" s="4">
         <v>2061</v>
       </c>
       <c r="S36" s="4">
         <v>2125</v>
       </c>
       <c r="T36" s="4">
         <v>2235</v>
       </c>
       <c r="U36" s="4">
         <v>2420</v>
       </c>
       <c r="V36" s="4">
         <v>2661</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="W36" s="4">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="4">
         <v>1272</v>
       </c>
       <c r="C37" s="4">
         <v>1269</v>
       </c>
       <c r="D37" s="4">
         <v>1298</v>
       </c>
       <c r="E37" s="4">
         <v>1334</v>
       </c>
       <c r="F37" s="4">
         <v>1366</v>
       </c>
       <c r="G37" s="4">
         <v>1404</v>
       </c>
       <c r="H37" s="4">
         <v>1426</v>
       </c>
       <c r="I37" s="4">
@@ -2607,52 +2697,55 @@
       </c>
       <c r="O37" s="4">
         <v>1634</v>
       </c>
       <c r="P37" s="4">
         <v>1699</v>
       </c>
       <c r="Q37" s="4">
         <v>1753</v>
       </c>
       <c r="R37" s="4">
         <v>1791</v>
       </c>
       <c r="S37" s="4">
         <v>1869</v>
       </c>
       <c r="T37" s="4">
         <v>1946</v>
       </c>
       <c r="U37" s="4">
         <v>2109</v>
       </c>
       <c r="V37" s="4">
         <v>2296</v>
       </c>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="W37" s="4">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="4">
         <v>1238</v>
       </c>
       <c r="C38" s="4">
         <v>1270</v>
       </c>
       <c r="D38" s="4">
         <v>1305</v>
       </c>
       <c r="E38" s="4">
         <v>1342</v>
       </c>
       <c r="F38" s="4">
         <v>1360</v>
       </c>
       <c r="G38" s="4">
         <v>1405</v>
       </c>
       <c r="H38" s="4">
         <v>1431</v>
       </c>
       <c r="I38" s="4">
@@ -2675,57 +2768,60 @@
       </c>
       <c r="O38" s="4">
         <v>1674</v>
       </c>
       <c r="P38" s="4">
         <v>1718</v>
       </c>
       <c r="Q38" s="4">
         <v>1783</v>
       </c>
       <c r="R38" s="4">
         <v>1838</v>
       </c>
       <c r="S38" s="4">
         <v>1883</v>
       </c>
       <c r="T38" s="4">
         <v>1976</v>
       </c>
       <c r="U38" s="4">
         <v>2137</v>
       </c>
       <c r="V38" s="4">
         <v>2340</v>
       </c>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="W38" s="4">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="41" spans="1:23">
+    <row r="41" spans="1:24">
       <c r="A41" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="3">
         <v>2004</v>
       </c>
       <c r="C41" s="3">
         <v>2005</v>
       </c>
       <c r="D41" s="3">
         <v>2006</v>
       </c>
       <c r="E41" s="3">
         <v>2007</v>
       </c>
       <c r="F41" s="3">
         <v>2008</v>
       </c>
       <c r="G41" s="3">
         <v>2009</v>
       </c>
       <c r="H41" s="3">
         <v>2010</v>
       </c>
       <c r="I41" s="3">
@@ -2748,52 +2844,55 @@
       </c>
       <c r="O41" s="3">
         <v>2017</v>
       </c>
       <c r="P41" s="3">
         <v>2018</v>
       </c>
       <c r="Q41" s="3">
         <v>2019</v>
       </c>
       <c r="R41" s="3">
         <v>2020</v>
       </c>
       <c r="S41" s="3">
         <v>2021</v>
       </c>
       <c r="T41" s="3">
         <v>2022</v>
       </c>
       <c r="U41" s="3">
         <v>2023</v>
       </c>
       <c r="V41" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="W41" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="4">
         <v>2302</v>
       </c>
       <c r="C42" s="4">
         <v>2344</v>
       </c>
       <c r="D42" s="4">
         <v>2404</v>
       </c>
       <c r="E42" s="4">
         <v>2473</v>
       </c>
       <c r="F42" s="4">
         <v>2533</v>
       </c>
       <c r="G42" s="4">
         <v>2579</v>
       </c>
       <c r="H42" s="4">
         <v>2605</v>
       </c>
       <c r="I42" s="4">
@@ -2816,52 +2915,55 @@
       </c>
       <c r="O42" s="4">
         <v>2979</v>
       </c>
       <c r="P42" s="4">
         <v>3059</v>
       </c>
       <c r="Q42" s="4">
         <v>3161</v>
       </c>
       <c r="R42" s="4">
         <v>3260</v>
       </c>
       <c r="S42" s="4">
         <v>3317</v>
       </c>
       <c r="T42" s="4">
         <v>3426</v>
       </c>
       <c r="U42" s="4">
         <v>3691</v>
       </c>
       <c r="V42" s="4">
         <v>3998</v>
       </c>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="W42" s="4">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="4">
         <v>2268</v>
       </c>
       <c r="C43" s="4">
         <v>2316</v>
       </c>
       <c r="D43" s="4">
         <v>2373</v>
       </c>
       <c r="E43" s="4">
         <v>2452</v>
       </c>
       <c r="F43" s="4">
         <v>2492</v>
       </c>
       <c r="G43" s="4">
         <v>2546</v>
       </c>
       <c r="H43" s="4">
         <v>2570</v>
       </c>
       <c r="I43" s="4">
@@ -2884,52 +2986,55 @@
       </c>
       <c r="O43" s="4">
         <v>2967</v>
       </c>
       <c r="P43" s="4">
         <v>3038</v>
       </c>
       <c r="Q43" s="4">
         <v>3136</v>
       </c>
       <c r="R43" s="4">
         <v>3230</v>
       </c>
       <c r="S43" s="4">
         <v>3277</v>
       </c>
       <c r="T43" s="4">
         <v>3389</v>
       </c>
       <c r="U43" s="4">
         <v>3658</v>
       </c>
       <c r="V43" s="4">
         <v>3974</v>
       </c>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="W43" s="4">
+        <v>4137</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="4">
         <v>2328</v>
       </c>
       <c r="C44" s="4">
         <v>2414</v>
       </c>
       <c r="D44" s="4">
         <v>2483</v>
       </c>
       <c r="E44" s="4">
         <v>2546</v>
       </c>
       <c r="F44" s="4">
         <v>2598</v>
       </c>
       <c r="G44" s="4">
         <v>2650</v>
       </c>
       <c r="H44" s="4">
         <v>2665</v>
       </c>
       <c r="I44" s="4">
@@ -2952,52 +3057,55 @@
       </c>
       <c r="O44" s="4">
         <v>3004</v>
       </c>
       <c r="P44" s="4">
         <v>3066</v>
       </c>
       <c r="Q44" s="4">
         <v>3166</v>
       </c>
       <c r="R44" s="4">
         <v>3287</v>
       </c>
       <c r="S44" s="4">
         <v>3369</v>
       </c>
       <c r="T44" s="4">
         <v>3467</v>
       </c>
       <c r="U44" s="4">
         <v>3760</v>
       </c>
       <c r="V44" s="4">
         <v>4102</v>
       </c>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="W44" s="4">
+        <v>4281</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="4">
         <v>2206</v>
       </c>
       <c r="C45" s="4">
         <v>2245</v>
       </c>
       <c r="D45" s="4">
         <v>2287</v>
       </c>
       <c r="E45" s="4">
         <v>2371</v>
       </c>
       <c r="F45" s="4">
         <v>2427</v>
       </c>
       <c r="G45" s="4">
         <v>2481</v>
       </c>
       <c r="H45" s="4">
         <v>2487</v>
       </c>
       <c r="I45" s="4">
@@ -3020,52 +3128,55 @@
       </c>
       <c r="O45" s="4">
         <v>3086</v>
       </c>
       <c r="P45" s="4">
         <v>3141</v>
       </c>
       <c r="Q45" s="4">
         <v>3199</v>
       </c>
       <c r="R45" s="4">
         <v>3306</v>
       </c>
       <c r="S45" s="4">
         <v>3306</v>
       </c>
       <c r="T45" s="4">
         <v>3436</v>
       </c>
       <c r="U45" s="4">
         <v>3683</v>
       </c>
       <c r="V45" s="4">
         <v>3966</v>
       </c>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="W45" s="4">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="4">
         <v>2233</v>
       </c>
       <c r="C46" s="4">
         <v>2283</v>
       </c>
       <c r="D46" s="4">
         <v>2335</v>
       </c>
       <c r="E46" s="4">
         <v>2416</v>
       </c>
       <c r="F46" s="4">
         <v>2498</v>
       </c>
       <c r="G46" s="4">
         <v>2532</v>
       </c>
       <c r="H46" s="4">
         <v>2520</v>
       </c>
       <c r="I46" s="4">
@@ -3088,52 +3199,55 @@
       </c>
       <c r="O46" s="4">
         <v>2838</v>
       </c>
       <c r="P46" s="4">
         <v>2910</v>
       </c>
       <c r="Q46" s="4">
         <v>3014</v>
       </c>
       <c r="R46" s="4">
         <v>3112</v>
       </c>
       <c r="S46" s="4">
         <v>3151</v>
       </c>
       <c r="T46" s="4">
         <v>3294</v>
       </c>
       <c r="U46" s="4">
         <v>3555</v>
       </c>
       <c r="V46" s="4">
         <v>3878</v>
       </c>
-    </row>
-    <row r="47" spans="1:23">
+      <c r="W46" s="4">
+        <v>4040</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="4">
         <v>2031</v>
       </c>
       <c r="C47" s="4">
         <v>2093</v>
       </c>
       <c r="D47" s="4">
         <v>2134</v>
       </c>
       <c r="E47" s="4">
         <v>2187</v>
       </c>
       <c r="F47" s="4">
         <v>2249</v>
       </c>
       <c r="G47" s="4">
         <v>2260</v>
       </c>
       <c r="H47" s="4">
         <v>2306</v>
       </c>
       <c r="I47" s="4">
@@ -3156,52 +3270,55 @@
       </c>
       <c r="O47" s="4">
         <v>2689</v>
       </c>
       <c r="P47" s="4">
         <v>2734</v>
       </c>
       <c r="Q47" s="4">
         <v>2805</v>
       </c>
       <c r="R47" s="4">
         <v>2871</v>
       </c>
       <c r="S47" s="4">
         <v>2959</v>
       </c>
       <c r="T47" s="4">
         <v>3093</v>
       </c>
       <c r="U47" s="4">
         <v>3318</v>
       </c>
       <c r="V47" s="4">
         <v>3562</v>
       </c>
-    </row>
-    <row r="48" spans="1:23">
+      <c r="W47" s="4">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="4">
         <v>2324</v>
       </c>
       <c r="C48" s="4">
         <v>2395</v>
       </c>
       <c r="D48" s="4">
         <v>2480</v>
       </c>
       <c r="E48" s="4">
         <v>2606</v>
       </c>
       <c r="F48" s="4">
         <v>2687</v>
       </c>
       <c r="G48" s="4">
         <v>2741</v>
       </c>
       <c r="H48" s="4">
         <v>2793</v>
       </c>
       <c r="I48" s="4">
@@ -3224,52 +3341,55 @@
       </c>
       <c r="O48" s="4">
         <v>3311</v>
       </c>
       <c r="P48" s="4">
         <v>3394</v>
       </c>
       <c r="Q48" s="4">
         <v>3473</v>
       </c>
       <c r="R48" s="4">
         <v>3636</v>
       </c>
       <c r="S48" s="4">
         <v>3619</v>
       </c>
       <c r="T48" s="4">
         <v>3769</v>
       </c>
       <c r="U48" s="4">
         <v>4076</v>
       </c>
       <c r="V48" s="4">
         <v>4470</v>
       </c>
-    </row>
-    <row r="49" spans="1:23">
+      <c r="W48" s="4">
+        <v>4663</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="4">
         <v>2099</v>
       </c>
       <c r="C49" s="4">
         <v>2100</v>
       </c>
       <c r="D49" s="4">
         <v>2135</v>
       </c>
       <c r="E49" s="4">
         <v>2202</v>
       </c>
       <c r="F49" s="4">
         <v>2283</v>
       </c>
       <c r="G49" s="4">
         <v>2314</v>
       </c>
       <c r="H49" s="4">
         <v>2328</v>
       </c>
       <c r="I49" s="4">
@@ -3292,52 +3412,55 @@
       </c>
       <c r="O49" s="4">
         <v>2724</v>
       </c>
       <c r="P49" s="4">
         <v>2805</v>
       </c>
       <c r="Q49" s="4">
         <v>2886</v>
       </c>
       <c r="R49" s="4">
         <v>3006</v>
       </c>
       <c r="S49" s="4">
         <v>3059</v>
       </c>
       <c r="T49" s="4">
         <v>3141</v>
       </c>
       <c r="U49" s="4">
         <v>3361</v>
       </c>
       <c r="V49" s="4">
         <v>3622</v>
       </c>
-    </row>
-    <row r="50" spans="1:23">
+      <c r="W49" s="4">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="4">
         <v>2048</v>
       </c>
       <c r="C50" s="4">
         <v>2086</v>
       </c>
       <c r="D50" s="4">
         <v>2117</v>
       </c>
       <c r="E50" s="4">
         <v>2217</v>
       </c>
       <c r="F50" s="4">
         <v>2209</v>
       </c>
       <c r="G50" s="4">
         <v>2172</v>
       </c>
       <c r="H50" s="4">
         <v>2226</v>
       </c>
       <c r="I50" s="4">
@@ -3360,52 +3483,55 @@
       </c>
       <c r="O50" s="4">
         <v>2674</v>
       </c>
       <c r="P50" s="4">
         <v>2780</v>
       </c>
       <c r="Q50" s="4">
         <v>2855</v>
       </c>
       <c r="R50" s="4">
         <v>2965</v>
       </c>
       <c r="S50" s="4">
         <v>3076</v>
       </c>
       <c r="T50" s="4">
         <v>3157</v>
       </c>
       <c r="U50" s="4">
         <v>3396</v>
       </c>
       <c r="V50" s="4">
         <v>3625</v>
       </c>
-    </row>
-    <row r="51" spans="1:23">
+      <c r="W50" s="4">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="4">
         <v>2065</v>
       </c>
       <c r="C51" s="4">
         <v>2113</v>
       </c>
       <c r="D51" s="4">
         <v>2154</v>
       </c>
       <c r="E51" s="4">
         <v>2228</v>
       </c>
       <c r="F51" s="4">
         <v>2299</v>
       </c>
       <c r="G51" s="4">
         <v>2296</v>
       </c>
       <c r="H51" s="4">
         <v>2351</v>
       </c>
       <c r="I51" s="4">
@@ -3428,52 +3554,55 @@
       </c>
       <c r="O51" s="4">
         <v>2778</v>
       </c>
       <c r="P51" s="4">
         <v>2869</v>
       </c>
       <c r="Q51" s="4">
         <v>2962</v>
       </c>
       <c r="R51" s="4">
         <v>3046</v>
       </c>
       <c r="S51" s="4">
         <v>3085</v>
       </c>
       <c r="T51" s="4">
         <v>3222</v>
       </c>
       <c r="U51" s="4">
         <v>3482</v>
       </c>
       <c r="V51" s="4">
         <v>3755</v>
       </c>
-    </row>
-    <row r="52" spans="1:23">
+      <c r="W51" s="4">
+        <v>3894</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="4">
         <v>2170</v>
       </c>
       <c r="C52" s="4">
         <v>2186</v>
       </c>
       <c r="D52" s="4">
         <v>2244</v>
       </c>
       <c r="E52" s="4">
         <v>2298</v>
       </c>
       <c r="F52" s="4">
         <v>2333</v>
       </c>
       <c r="G52" s="4">
         <v>2361</v>
       </c>
       <c r="H52" s="4">
         <v>2402</v>
       </c>
       <c r="I52" s="4">
@@ -3496,52 +3625,55 @@
       </c>
       <c r="O52" s="4">
         <v>2800</v>
       </c>
       <c r="P52" s="4">
         <v>2833</v>
       </c>
       <c r="Q52" s="4">
         <v>2941</v>
       </c>
       <c r="R52" s="4">
         <v>3024</v>
       </c>
       <c r="S52" s="4">
         <v>3030</v>
       </c>
       <c r="T52" s="4">
         <v>3122</v>
       </c>
       <c r="U52" s="4">
         <v>3388</v>
       </c>
       <c r="V52" s="4">
         <v>3713</v>
       </c>
-    </row>
-    <row r="53" spans="1:23">
+      <c r="W52" s="4">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="4">
         <v>2252</v>
       </c>
       <c r="C53" s="4">
         <v>2289</v>
       </c>
       <c r="D53" s="4">
         <v>2360</v>
       </c>
       <c r="E53" s="4">
         <v>2463</v>
       </c>
       <c r="F53" s="4">
         <v>2553</v>
       </c>
       <c r="G53" s="4">
         <v>2574</v>
       </c>
       <c r="H53" s="4">
         <v>2586</v>
       </c>
       <c r="I53" s="4">
@@ -3564,52 +3696,55 @@
       </c>
       <c r="O53" s="4">
         <v>3065</v>
       </c>
       <c r="P53" s="4">
         <v>3165</v>
       </c>
       <c r="Q53" s="4">
         <v>3290</v>
       </c>
       <c r="R53" s="4">
         <v>3365</v>
       </c>
       <c r="S53" s="4">
         <v>3403</v>
       </c>
       <c r="T53" s="4">
         <v>3513</v>
       </c>
       <c r="U53" s="4">
         <v>3771</v>
       </c>
       <c r="V53" s="4">
         <v>4090</v>
       </c>
-    </row>
-    <row r="54" spans="1:23">
+      <c r="W53" s="4">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="4">
         <v>2564</v>
       </c>
       <c r="C54" s="4">
         <v>2661</v>
       </c>
       <c r="D54" s="4">
         <v>2735</v>
       </c>
       <c r="E54" s="4">
         <v>2824</v>
       </c>
       <c r="F54" s="4">
         <v>2862</v>
       </c>
       <c r="G54" s="4">
         <v>2852</v>
       </c>
       <c r="H54" s="4">
         <v>2873</v>
       </c>
       <c r="I54" s="4">
@@ -3632,52 +3767,55 @@
       </c>
       <c r="O54" s="4">
         <v>3472</v>
       </c>
       <c r="P54" s="4">
         <v>3564</v>
       </c>
       <c r="Q54" s="4">
         <v>3637</v>
       </c>
       <c r="R54" s="4">
         <v>3662</v>
       </c>
       <c r="S54" s="4">
         <v>3668</v>
       </c>
       <c r="T54" s="4">
         <v>3842</v>
       </c>
       <c r="U54" s="4">
         <v>4142</v>
       </c>
       <c r="V54" s="4">
         <v>4482</v>
       </c>
-    </row>
-    <row r="55" spans="1:23">
+      <c r="W54" s="4">
+        <v>4642</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="4">
         <v>2029</v>
       </c>
       <c r="C55" s="4">
         <v>2058</v>
       </c>
       <c r="D55" s="4">
         <v>2136</v>
       </c>
       <c r="E55" s="4">
         <v>2195</v>
       </c>
       <c r="F55" s="4">
         <v>2242</v>
       </c>
       <c r="G55" s="4">
         <v>2270</v>
       </c>
       <c r="H55" s="4">
         <v>2289</v>
       </c>
       <c r="I55" s="4">
@@ -3700,52 +3838,55 @@
       </c>
       <c r="O55" s="4">
         <v>2625</v>
       </c>
       <c r="P55" s="4">
         <v>2709</v>
       </c>
       <c r="Q55" s="4">
         <v>2797</v>
       </c>
       <c r="R55" s="4">
         <v>2848</v>
       </c>
       <c r="S55" s="4">
         <v>2915</v>
       </c>
       <c r="T55" s="4">
         <v>3010</v>
       </c>
       <c r="U55" s="4">
         <v>3258</v>
       </c>
       <c r="V55" s="4">
         <v>3499</v>
       </c>
-    </row>
-    <row r="56" spans="1:23">
+      <c r="W55" s="4">
+        <v>3625</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
         <v>18</v>
       </c>
       <c r="B56" s="4">
         <v>1922</v>
       </c>
       <c r="C56" s="4">
         <v>1953</v>
       </c>
       <c r="D56" s="4">
         <v>2012</v>
       </c>
       <c r="E56" s="4">
         <v>2059</v>
       </c>
       <c r="F56" s="4">
         <v>2110</v>
       </c>
       <c r="G56" s="4">
         <v>2147</v>
       </c>
       <c r="H56" s="4">
         <v>2186</v>
       </c>
       <c r="I56" s="4">
@@ -3768,76 +3909,79 @@
       </c>
       <c r="O56" s="4">
         <v>2553</v>
       </c>
       <c r="P56" s="4">
         <v>2663</v>
       </c>
       <c r="Q56" s="4">
         <v>2781</v>
       </c>
       <c r="R56" s="4">
         <v>2855</v>
       </c>
       <c r="S56" s="4">
         <v>2892</v>
       </c>
       <c r="T56" s="4">
         <v>2991</v>
       </c>
       <c r="U56" s="4">
         <v>3227</v>
       </c>
       <c r="V56" s="4">
         <v>3496</v>
       </c>
-    </row>
-    <row r="58" spans="1:23">
+      <c r="W56" s="4">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24">
       <c r="A58" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="W58" s="5" t="s">
+      <c r="X58" s="5" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="59" spans="1:23">
+    <row r="59" spans="1:24">
       <c r="A59" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="W59" s="5" t="s">
+      <c r="X59" s="5" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:V1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A59:V59"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="A22:W22"/>
+    <mergeCell ref="A40:W40"/>
+    <mergeCell ref="A58:W58"/>
+    <mergeCell ref="A59:W59"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Einkommen</vt:lpstr>