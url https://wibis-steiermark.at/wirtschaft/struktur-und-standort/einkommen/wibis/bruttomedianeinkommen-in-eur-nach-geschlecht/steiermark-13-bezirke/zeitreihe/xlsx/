--- v1 (2026-08-16)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einkommen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Bruttomedianeinkommen in € nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -86,51 +86,51 @@
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: DVSV (Dachverband der Sozialversicherungsträger).</t>
   </si>
   <si>
     <t>Erläuterungen: Zuordnung nach dem Arbeitsort. Angegeben ist das monatliche Bruttomedianeinkommen. Grundlage ist das beitragspflichtige Jahreseinkommen inklusive Sonderzahlungen. Es wird der Medianwert und nicht der arithmetische Mittelwert dargestellt, weil der DVSV nur Einkommen bis zur Höchstbeitragsgrundlage erfasst. Die wöchentliche Arbeitszeit (Teilzeit/Vollzeit/Überstunden) wird nicht berücksichtigt. *Aufgrund einer Änderung der Datengrundlage für die Berechnung der Bruttomedianeinkommen ab dem Jahr 2021 sind die Daten ab 2021 nur bedingt mit den Daten für 2020 und früher vergleichbar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -465,51 +465,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X59" sqref="X59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">