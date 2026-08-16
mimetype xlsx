--- v0 (2026-05-04)
+++ v1 (2026-08-16)
@@ -12,65 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einkommen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Bruttomedianeinkommen in € nach Geschlecht</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Veränderung 2004-2024 in %</t>
+    <t>Steiermark, 13 Bezirke, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Ø2004|2024</t>
+    <t>Ø2004|2025</t>
+  </si>
+  <si>
+    <t>2024|2025</t>
   </si>
   <si>
     <t>2023|2024</t>
   </si>
   <si>
     <t>2022|2023</t>
   </si>
   <si>
     <t>2021|2022</t>
   </si>
   <si>
     <t>2020|2021</t>
   </si>
   <si>
     <t>2019|2020</t>
   </si>
   <si>
     <t>2018|2019</t>
   </si>
   <si>
     <t>2017|2018</t>
   </si>
   <si>
     <t>2016|2017</t>
   </si>
@@ -89,51 +92,51 @@
   <si>
     <t>2011|2012</t>
   </si>
   <si>
     <t>2010|2011</t>
   </si>
   <si>
     <t>2009|2010</t>
   </si>
   <si>
     <t>2008|2009</t>
   </si>
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
-    <t>2004|2024</t>
+    <t>2004|2025</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
   <si>
     <t>Leoben</t>
   </si>
@@ -231,52 +234,52 @@
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -541,77 +544,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X59"/>
+  <dimension ref="A1:Y59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="X59" sqref="X59"/>
+      <selection activeCell="Y59" sqref="Y59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -637,1122 +640,1170 @@
       </c>
       <c r="P5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="X5" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="D6" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="E6" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="F6" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="G6" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="H6" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="I6" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="J6" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="K6" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="L6" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="M6" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="N6" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="O6" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="P6" s="5">
         <v>2.9</v>
       </c>
-      <c r="C6" s="4">
+      <c r="Q6" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="R6" s="4">
+        <v>1.0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="T6" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="U6" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="V6" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="W6" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="X6" s="5">
+        <v>85.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="C7" s="4">
+        <v>4.0</v>
+      </c>
+      <c r="D7" s="5">
+        <v>8.7</v>
+      </c>
+      <c r="E7" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="F7" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="G7" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="H7" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="I7" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="J7" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="K7" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="L7" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="M7" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="N7" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="O7" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="P7" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="R7" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="S7" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="T7" s="4">
+        <v>1.0</v>
+      </c>
+      <c r="U7" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="V7" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="W7" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="X7" s="5">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C8" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="D8" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="E8" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="F8" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="G8" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="H8" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="I8" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="J8" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="K8" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="L8" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="M8" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="N8" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="O8" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="P8" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="R8" t="s">
+        <v>30</v>
+      </c>
+      <c r="S8" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="T8" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="U8" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="V8" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="W8" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="X8" s="5">
+        <v>90.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C9" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="D9" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="E9" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="F9" s="4">
+        <v>4.0</v>
+      </c>
+      <c r="G9" s="5">
+        <v>-0.7</v>
+      </c>
+      <c r="H9" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="I9" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="J9" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="K9" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="L9" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="M9" s="5">
+        <v>10.2</v>
+      </c>
+      <c r="N9" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="O9" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="P9" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>1.0</v>
+      </c>
+      <c r="R9" s="5">
+        <v>-0.7</v>
+      </c>
+      <c r="S9" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="T9" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="U9" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="V9" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="W9" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="X9" s="5">
+        <v>90.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="C10" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="D10" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="E10" s="5">
+        <v>8.7</v>
+      </c>
+      <c r="F10" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="G10" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="H10" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="I10" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="J10" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="K10" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="L10" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="M10" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="N10" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="O10" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="R10" t="s">
+        <v>30</v>
+      </c>
+      <c r="S10" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="T10" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="U10" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="V10" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="W10" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="X10" s="4">
+        <v>86.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="C11" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="D11" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="E11" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="F11" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="G11" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="H11" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="I11" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="J11" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="K11" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="L11" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="M11" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="N11" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="O11" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="P11" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="R11" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="S11" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="T11" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="U11" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="V11" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="W11" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="X11" s="5">
+        <v>85.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C12" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="D12" s="5">
+        <v>9.9</v>
+      </c>
+      <c r="E12" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="F12" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="G12" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="H12" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="I12" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="J12" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="K12" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="L12" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="M12" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="N12" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="O12" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="P12" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="R12" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="S12" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="T12" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="U12" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="V12" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="W12" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="X12" s="5">
+        <v>97.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="C13" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="D13" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="E13" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="F13" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="G13" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="H13" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="I13" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="J13" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="K13" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="L13" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="M13" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="N13" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="O13" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="R13" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="S13" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="T13" s="4">
+        <v>4.0</v>
+      </c>
+      <c r="U13" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="V13" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="W13" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="X13" s="5">
+        <v>82.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="C14" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="D14" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="E14" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="F14" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="G14" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="H14" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="I14" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="J14" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="K14" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="L14" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="M14" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="N14" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="O14" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="P14" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="Q14" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="R14" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="S14" s="5">
+        <v>-1.4</v>
+      </c>
+      <c r="T14" s="5">
+        <v>-0.4</v>
+      </c>
+      <c r="U14" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="V14" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="W14" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="X14" s="5">
+        <v>84.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="C15" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="D15" s="4">
+        <v>7.0</v>
+      </c>
+      <c r="E15" s="5">
         <v>8.4</v>
       </c>
-      <c r="D6" s="4">
-[...2 lines deleted...]
-      <c r="E6" s="4">
+      <c r="F15" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="G15" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="H15" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="I15" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="J15" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="K15" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="L15" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="M15" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="N15" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="O15" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="P15" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="Q15" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="R15" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="S15" s="5">
+        <v>-0.6</v>
+      </c>
+      <c r="T15" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="U15" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="V15" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="W15" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="X15" s="4">
+        <v>86.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="C16" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="D16" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="E16" s="5">
+        <v>8.7</v>
+      </c>
+      <c r="F16" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="G16" s="5">
+        <v>-1.1</v>
+      </c>
+      <c r="H16" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="I16" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="J16" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="K16" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="L16" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="M16" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="N16" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="O16" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="P16" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>-3.5</v>
+      </c>
+      <c r="R16" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="S16" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="T16" s="5">
+        <v>-0.3</v>
+      </c>
+      <c r="U16" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="V16" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="W16" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="X16" s="5">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="C17" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="D17" s="4">
+        <v>9.0</v>
+      </c>
+      <c r="E17" s="4">
+        <v>8.0</v>
+      </c>
+      <c r="F17" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="G17" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H17" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="I17" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="J17" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="K17" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="L17" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="M17" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="N17" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="O17" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="P17" s="5">
+        <v>-1.5</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="R17" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="S17" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="T17" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="U17" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="V17" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="W17" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="X17" s="5">
+        <v>86.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="C18" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="D18" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="E18" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="F18" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="G18" s="4">
+        <v>-2.0</v>
+      </c>
+      <c r="H18" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="I18" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="J18" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="K18" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="L18" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="M18" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="N18" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="O18" s="5">
         <v>3.4</v>
       </c>
-      <c r="F6" s="5">
+      <c r="P18" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="R18" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="S18" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="T18" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="U18" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="V18" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="W18" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="X18" s="5">
+        <v>81.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="C19" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="D19" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="E19" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="F19" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="G19" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="H19" s="4">
         <v>2.0</v>
       </c>
-      <c r="G6" s="4">
-[...5 lines deleted...]
-      <c r="I6" s="4">
+      <c r="I19" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="J19" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="K19" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="L19" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="M19" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="N19" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="O19" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="P19" s="5">
         <v>3.1</v>
       </c>
-      <c r="J6" s="4">
+      <c r="Q19" s="5">
+        <v>-0.1</v>
+      </c>
+      <c r="R19" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="S19" s="5">
         <v>1.9</v>
       </c>
-      <c r="K6" s="4">
+      <c r="T19" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="U19" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="V19" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="W19" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="X19" s="4">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="C20" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="D20" s="5">
+        <v>9.3</v>
+      </c>
+      <c r="E20" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="F20" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="G20" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="H20" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="I20" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="J20" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="K20" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="L20" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="M20" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="N20" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="O20" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="P20" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="Q20" s="5">
+        <v>-2.4</v>
+      </c>
+      <c r="R20" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="S20" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="T20" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="U20" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="V20" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="W20" s="5">
         <v>1.7</v>
       </c>
-      <c r="L6" s="4">
-[...1030 lines deleted...]
-    <row r="22" spans="1:24">
+      <c r="X20" s="5">
+        <v>87.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" s="2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:24">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="3" t="s">
@@ -1778,1122 +1829,1170 @@
       </c>
       <c r="P23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="24" spans="1:24">
+      <c r="X23" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B24" s="4">
+        <v>27</v>
+      </c>
+      <c r="B24" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C24" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="D24" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="E24" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="F24" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="G24" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="H24" s="4">
+        <v>4.0</v>
+      </c>
+      <c r="I24" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="J24" s="5">
         <v>3.2</v>
       </c>
-      <c r="C24" s="4">
+      <c r="K24" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="L24" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="M24" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="N24" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="O24" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="P24" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="Q24" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="R24" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="S24" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="T24" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="U24" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="V24" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="W24" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="X24" s="5">
+        <v>96.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="C25" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="D25" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="E25" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="F25" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="G25" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="H25" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="I25" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="J25" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="K25" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="L25" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="M25" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="N25" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="O25" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="P25" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="Q25" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="R25" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="S25" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="T25" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="U25" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="V25" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="W25" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="X25" s="5">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="C26" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="D26" s="5">
+        <v>9.9</v>
+      </c>
+      <c r="E26" s="5">
+        <v>9.3</v>
+      </c>
+      <c r="F26" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="G26" s="4">
+        <v>11.0</v>
+      </c>
+      <c r="H26" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="I26" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="J26" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="K26" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="L26" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="M26" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="N26" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="O26" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="P26" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="Q26" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="R26" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="S26" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="T26" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="U26" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="V26" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="W26" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="X26" s="5">
+        <v>111.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C27" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="D27" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="E27" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="F27" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="G27" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="H27" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="I27" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="J27" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="K27" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="L27" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="M27" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="N27" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="O27" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="P27" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="Q27" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="R27" s="5">
+        <v>-0.3</v>
+      </c>
+      <c r="S27" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="T27" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="U27" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="V27" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="W27" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="X27" s="5">
+        <v>96.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="C28" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="D28" s="5">
+        <v>9.7</v>
+      </c>
+      <c r="E28" s="5">
+        <v>9.8</v>
+      </c>
+      <c r="F28" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="G28" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="H28" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="I28" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="J28" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="K28" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="L28" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="M28" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="N28" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="O28" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="P28" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="Q28" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="R28" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="S28" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="T28" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="U28" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="V28" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="W28" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="X28" s="5">
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C29" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="D29" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="E29" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="F29" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="G29" s="5">
+        <v>4.9</v>
+      </c>
+      <c r="H29" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="I29" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="J29" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="K29" s="5">
+        <v>-1.9</v>
+      </c>
+      <c r="L29" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="M29" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="N29" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="O29" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="P29" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="Q29" s="5">
+        <v>-0.3</v>
+      </c>
+      <c r="R29" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="S29" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="T29" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="U29" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="V29" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="W29" s="4">
+        <v>1.0</v>
+      </c>
+      <c r="X29" s="5">
+        <v>92.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="C30" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="D30" s="5">
+        <v>9.3</v>
+      </c>
+      <c r="E30" s="4">
+        <v>9.0</v>
+      </c>
+      <c r="F30" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="G30" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="H30" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="I30" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="J30" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="K30" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="L30" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="M30" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="N30" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="O30" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="P30" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="Q30" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="R30" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="S30" s="5">
+        <v>-2.8</v>
+      </c>
+      <c r="T30" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="U30" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="V30" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="W30" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="X30" s="5">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C31" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="D31" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="E31" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="F31" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="G31" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="H31" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="I31" s="4">
+        <v>4.0</v>
+      </c>
+      <c r="J31" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="K31" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="L31" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="M31" s="4">
+        <v>4.0</v>
+      </c>
+      <c r="N31" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="O31" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="P31" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="Q31" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="R31" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="S31" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="T31" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="U31" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="V31" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="W31" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="X31" s="5">
+        <v>98.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="C32" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="D32" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="E32" s="4">
+        <v>10.0</v>
+      </c>
+      <c r="F32" s="4">
+        <v>6.0</v>
+      </c>
+      <c r="G32" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="H32" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="I32" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="J32" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="K32" s="5">
+        <v>-0.2</v>
+      </c>
+      <c r="L32" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="M32" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="N32" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="O32" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="P32" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="Q32" s="5">
+        <v>-0.4</v>
+      </c>
+      <c r="R32" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="S32" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="T32" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="U32" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="V32" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="W32" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="X32" s="5">
+        <v>108.9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C33" s="5">
+        <v>4.9</v>
+      </c>
+      <c r="D33" s="5">
         <v>8.9</v>
       </c>
-      <c r="D24" s="4">
+      <c r="E33" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="F33" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="G33" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="H33" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="I33" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="J33" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="K33" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="L33" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="M33" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="N33" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="O33" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="P33" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="Q33" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="R33" s="4">
+        <v>1.0</v>
+      </c>
+      <c r="S33" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="T33" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="U33" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="V33" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="W33" s="5">
+        <v>-0.3</v>
+      </c>
+      <c r="X33" s="5">
+        <v>99.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="C34" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="D34" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="E34" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="F34" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="G34" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="H34" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="I34" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="J34" s="4">
+        <v>1.0</v>
+      </c>
+      <c r="K34" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="L34" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="M34" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="N34" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="O34" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="P34" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="Q34" s="5">
+        <v>-2.2</v>
+      </c>
+      <c r="R34" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="S34" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="T34" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="U34" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="V34" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="W34" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="X34" s="5">
+        <v>83.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="C35" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="D35" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="E35" s="4">
+        <v>9.0</v>
+      </c>
+      <c r="F35" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="G35" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="H35" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="I35" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="J35" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="K35" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="L35" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="M35" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="N35" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="O35" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="P35" s="5">
+        <v>-2.2</v>
+      </c>
+      <c r="Q35" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="R35" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="S35" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="T35" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="U35" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="V35" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="W35" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="X35" s="5">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="C36" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="D36" s="4">
+        <v>10.0</v>
+      </c>
+      <c r="E36" s="5">
         <v>8.3</v>
       </c>
-      <c r="E24" s="4">
-[...2 lines deleted...]
-      <c r="F24" s="4">
+      <c r="F36" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="G36" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="H36" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="I36" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="J36" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="K36" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="L36" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="M36" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="N36" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="O36" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="P36" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="R36" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="S36" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="T36" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="U36" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="V36" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="W36" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="X36" s="5">
+        <v>109.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C37" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="D37" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="E37" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="F37" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="G37" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="H37" s="5">
         <v>2.2</v>
       </c>
-      <c r="G24" s="5">
+      <c r="I37" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="J37" s="4">
         <v>4.0</v>
       </c>
-      <c r="H24" s="4">
-[...2 lines deleted...]
-      <c r="I24" s="4">
+      <c r="K37" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="L37" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="M37" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="N37" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="O37" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="P37" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="Q37" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="R37" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="S37" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="T37" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="U37" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="V37" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="W37" s="5">
+        <v>-0.2</v>
+      </c>
+      <c r="X37" s="5">
+        <v>88.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B38" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C38" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="D38" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="E38" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="F38" s="5">
+        <v>4.9</v>
+      </c>
+      <c r="G38" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="H38" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="I38" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="J38" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="K38" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="L38" s="5">
         <v>3.2</v>
       </c>
-      <c r="J24" s="4">
-[...8 lines deleted...]
-      <c r="M24" s="4">
+      <c r="M38" s="5">
         <v>2.3</v>
       </c>
-      <c r="N24" s="4">
-[...8 lines deleted...]
-      <c r="Q24" s="4">
+      <c r="N38" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="O38" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="P38" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="Q38" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="R38" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="S38" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="T38" s="5">
         <v>1.3</v>
       </c>
-      <c r="R24" s="4">
-[...5 lines deleted...]
-      <c r="T24" s="4">
+      <c r="U38" s="5">
         <v>2.8</v>
       </c>
-      <c r="U24" s="4">
-[...67 lines deleted...]
-      <c r="T25" s="4">
+      <c r="V38" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="W38" s="5">
         <v>2.6</v>
       </c>
-      <c r="U25" s="4">
-[...932 lines deleted...]
-    <row r="40" spans="1:24">
+      <c r="X38" s="5">
+        <v>98.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
       <c r="A40" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:24">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
       <c r="A41" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="3" t="s">
@@ -2919,1141 +3018,1189 @@
       </c>
       <c r="P41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="X41" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
       <c r="A42" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B42" s="4">
+        <v>27</v>
+      </c>
+      <c r="B42" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="C42" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="D42" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="E42" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="F42" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="G42" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="H42" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="I42" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="J42" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="K42" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="L42" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="M42" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="N42" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="O42" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="P42" s="5">
         <v>2.8</v>
       </c>
-      <c r="C42" s="4">
+      <c r="Q42" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="R42" s="4">
+        <v>1.0</v>
+      </c>
+      <c r="S42" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="T42" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="U42" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="V42" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="W42" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="X42" s="4">
+        <v>81.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="C43" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="D43" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="E43" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="F43" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="G43" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="H43" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="I43" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="J43" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="K43" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="L43" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="M43" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="N43" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="O43" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="P43" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="Q43" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="R43" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="S43" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="T43" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="U43" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="V43" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="W43" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="X43" s="5">
+        <v>82.4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="C44" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="D44" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="E44" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="F44" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="G44" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="H44" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="I44" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="J44" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="K44" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="L44" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="M44" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="N44" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="O44" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="P44" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="Q44" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="R44" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="S44" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="T44" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="U44" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="V44" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="W44" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="X44" s="5">
+        <v>83.9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
+      <c r="A45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="C45" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="D45" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="E45" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="F45" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="G45" t="s">
+        <v>30</v>
+      </c>
+      <c r="H45" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="I45" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="J45" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="K45" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="L45" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="M45" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="N45" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="O45" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="P45" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="Q45" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="R45" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="S45" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="T45" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="U45" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="V45" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="W45" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="X45" s="5">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
+      <c r="A46" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="C46" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="D46" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="E46" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="F46" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="G46" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="H46" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="I46" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="J46" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="K46" s="5">
+        <v>-0.1</v>
+      </c>
+      <c r="L46" s="4">
+        <v>-1.0</v>
+      </c>
+      <c r="M46" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="N46" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="O46" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="P46" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="Q46" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="R46" s="5">
+        <v>-0.5</v>
+      </c>
+      <c r="S46" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="T46" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="U46" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="V46" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="W46" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="X46" s="5">
+        <v>80.9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
+      <c r="A47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="C47" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="D47" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="E47" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="F47" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="G47" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="H47" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="I47" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="J47" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="K47" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="L47" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="M47" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="N47" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="O47" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="P47" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>1.0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="S47" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="T47" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="U47" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="V47" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="W47" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="X47" s="5">
+        <v>83.4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
+      <c r="A48" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="C48" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="D48" s="5">
+        <v>9.7</v>
+      </c>
+      <c r="E48" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="F48" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="G48" s="5">
+        <v>-0.5</v>
+      </c>
+      <c r="H48" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="I48" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="J48" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="K48" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="L48" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="M48" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="N48" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="O48" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="P48" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="Q48" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="R48" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="S48" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="T48" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="U48" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="V48" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="W48" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="X48" s="5">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25">
+      <c r="A49" t="s">
+        <v>35</v>
+      </c>
+      <c r="B49" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="C49" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="D49" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="E49" s="4">
+        <v>7.0</v>
+      </c>
+      <c r="F49" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="G49" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="H49" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="I49" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="J49" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="K49" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="L49" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="M49" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="N49" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="O49" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="P49" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="Q49" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="R49" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="S49" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="T49" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="U49" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="V49" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="W49" t="s">
+        <v>30</v>
+      </c>
+      <c r="X49" s="5">
+        <v>79.8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25">
+      <c r="A50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B50" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="C50" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="D50" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="E50" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="F50" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="G50" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="H50" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="I50" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="J50" s="4">
+        <v>4.0</v>
+      </c>
+      <c r="K50" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="L50" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="M50" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="N50" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="O50" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="P50" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="Q50" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="R50" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="S50" s="5">
+        <v>-1.7</v>
+      </c>
+      <c r="T50" s="5">
+        <v>-0.4</v>
+      </c>
+      <c r="U50" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="V50" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="W50" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="X50" s="5">
+        <v>83.1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25">
+      <c r="A51" t="s">
+        <v>37</v>
+      </c>
+      <c r="B51" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C51" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="D51" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="E51" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="F51" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="G51" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="H51" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="I51" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="J51" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="K51" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="L51" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="M51" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="N51" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="O51" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="P51" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="Q51" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="R51" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="S51" s="5">
+        <v>-0.1</v>
+      </c>
+      <c r="T51" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="U51" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="V51" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="W51" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="X51" s="5">
+        <v>88.6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25">
+      <c r="A52" t="s">
+        <v>38</v>
+      </c>
+      <c r="B52" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="C52" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="D52" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="E52" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="F52" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="G52" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H52" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="I52" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="J52" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="K52" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="L52" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="M52" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="N52" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="O52" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="P52" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="Q52" s="5">
+        <v>-1.4</v>
+      </c>
+      <c r="R52" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="S52" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="T52" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="U52" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="V52" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="W52" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="X52" s="5">
+        <v>76.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25">
+      <c r="A53" t="s">
+        <v>39</v>
+      </c>
+      <c r="B53" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C53" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="D53" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="E53" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="F53" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="G53" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="H53" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="I53" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="J53" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="K53" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="L53" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="M53" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="N53" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="O53" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="P53" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="Q53" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="R53" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="S53" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="T53" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="U53" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="V53" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="W53" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="X53" s="5">
+        <v>89.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25">
+      <c r="A54" t="s">
+        <v>40</v>
+      </c>
+      <c r="B54" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="C54" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="D54" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="E54" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="F54" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="G54" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H54" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="I54" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="J54" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="K54" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="L54" s="5">
+        <v>-0.2</v>
+      </c>
+      <c r="M54" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="N54" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="O54" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="P54" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="Q54" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="R54" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="S54" s="5">
+        <v>-0.3</v>
+      </c>
+      <c r="T54" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="U54" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="V54" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="W54" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="X54" s="4">
+        <v>81.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25">
+      <c r="A55" t="s">
+        <v>41</v>
+      </c>
+      <c r="B55" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="C55" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="D55" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="E55" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="F55" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="G55" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="H55" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="I55" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="J55" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="K55" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="L55" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="M55" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="N55" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="O55" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="P55" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="Q55" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="R55" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="S55" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="T55" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="U55" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="V55" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="W55" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="X55" s="5">
+        <v>78.7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25">
+      <c r="A56" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C56" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="D56" s="5">
         <v>8.3</v>
       </c>
-      <c r="D42" s="4">
-[...14 lines deleted...]
-      <c r="I42" s="4">
+      <c r="E56" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="F56" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="G56" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="H56" s="5">
         <v>2.7</v>
       </c>
-      <c r="J42" s="4">
+      <c r="I56" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="J56" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="K56" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="L56" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="M56" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="N56" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="O56" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="P56" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="Q56" s="5">
+        <v>-0.9</v>
+      </c>
+      <c r="R56" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="S56" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="T56" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="U56" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="V56" s="4">
+        <v>3.0</v>
+      </c>
+      <c r="W56" s="5">
         <v>1.6</v>
       </c>
-      <c r="K42" s="4">
-[...1033 lines deleted...]
-    <row r="58" spans="1:24">
+      <c r="X56" s="5">
+        <v>90.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:25">
       <c r="A58" s="6" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:24">
+        <v>45</v>
+      </c>
+      <c r="Y58" s="6" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="59" spans="1:25">
       <c r="A59" s="6" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="Y59" s="6" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:W1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A59:W59"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A22:X22"/>
+    <mergeCell ref="A40:X40"/>
+    <mergeCell ref="A58:X58"/>
+    <mergeCell ref="A59:X59"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Einkommen</vt:lpstr>