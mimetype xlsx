--- v1 (2026-08-16)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einkommen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Bruttomedianeinkommen in € nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -158,51 +158,51 @@
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: DVSV (Dachverband der Sozialversicherungsträger).</t>
   </si>
   <si>
     <t>Erläuterungen: Zuordnung nach dem Arbeitsort. Angegeben ist das monatliche Bruttomedianeinkommen. Grundlage ist das beitragspflichtige Jahreseinkommen inklusive Sonderzahlungen. Es wird der Medianwert und nicht der arithmetische Mittelwert dargestellt, weil der DVSV nur Einkommen bis zur Höchstbeitragsgrundlage erfasst. Die wöchentliche Arbeitszeit (Teilzeit/Vollzeit/Überstunden) wird nicht berücksichtigt. *Aufgrund einer Änderung der Datengrundlage für die Berechnung der Bruttomedianeinkommen ab dem Jahr 2021 sind die Daten ab 2021 nur bedingt mit den Daten für 2020 und früher vergleichbar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -540,51 +540,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y59" sqref="Y59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -715,51 +715,51 @@
       <c r="P6" s="5">
         <v>2.9</v>
       </c>
       <c r="Q6" s="5">
         <v>1.5</v>
       </c>
       <c r="R6" s="4">
         <v>1.0</v>
       </c>
       <c r="S6" s="4">
         <v>2.0</v>
       </c>
       <c r="T6" s="5">
         <v>1.9</v>
       </c>
       <c r="U6" s="5">
         <v>2.7</v>
       </c>
       <c r="V6" s="5">
         <v>2.4</v>
       </c>
       <c r="W6" s="5">
         <v>1.8</v>
       </c>
       <c r="X6" s="5">
-        <v>85.1</v>
+        <v>85.099999999999994</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="4">
         <v>3.0</v>
       </c>
       <c r="C7" s="4">
         <v>4.0</v>
       </c>
       <c r="D7" s="5">
         <v>8.7</v>
       </c>
       <c r="E7" s="5">
         <v>8.2</v>
       </c>
       <c r="F7" s="5">
         <v>3.7</v>
       </c>
       <c r="G7" s="5">
         <v>2.6</v>
       </c>
       <c r="H7" s="5">
@@ -1529,51 +1529,51 @@
       <c r="P17" s="5">
         <v>-1.5</v>
       </c>
       <c r="Q17" s="5">
         <v>8.2</v>
       </c>
       <c r="R17" s="5">
         <v>0.4</v>
       </c>
       <c r="S17" s="5">
         <v>1.6</v>
       </c>
       <c r="T17" s="5">
         <v>2.8</v>
       </c>
       <c r="U17" s="5">
         <v>4.3</v>
       </c>
       <c r="V17" s="5">
         <v>1.8</v>
       </c>
       <c r="W17" s="5">
         <v>1.5</v>
       </c>
       <c r="X17" s="5">
-        <v>86.9</v>
+        <v>86.90000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="5">
         <v>2.9</v>
       </c>
       <c r="C18" s="5">
         <v>4.3</v>
       </c>
       <c r="D18" s="5">
         <v>9.1</v>
       </c>
       <c r="E18" s="5">
         <v>8.2</v>
       </c>
       <c r="F18" s="5">
         <v>4.3</v>
       </c>
       <c r="G18" s="4">
         <v>-2.0</v>
       </c>
       <c r="H18" s="4">
@@ -1904,51 +1904,51 @@
       <c r="P24" s="5">
         <v>3.1</v>
       </c>
       <c r="Q24" s="5">
         <v>1.8</v>
       </c>
       <c r="R24" s="5">
         <v>1.3</v>
       </c>
       <c r="S24" s="5">
         <v>2.4</v>
       </c>
       <c r="T24" s="4">
         <v>2.0</v>
       </c>
       <c r="U24" s="5">
         <v>2.8</v>
       </c>
       <c r="V24" s="5">
         <v>2.5</v>
       </c>
       <c r="W24" s="5">
         <v>1.5</v>
       </c>
       <c r="X24" s="5">
-        <v>96.1</v>
+        <v>96.099999999999994</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="5">
         <v>3.5</v>
       </c>
       <c r="C25" s="5">
         <v>4.8</v>
       </c>
       <c r="D25" s="5">
         <v>9.6</v>
       </c>
       <c r="E25" s="5">
         <v>8.5</v>
       </c>
       <c r="F25" s="5">
         <v>4.6</v>
       </c>
       <c r="G25" s="5">
         <v>7.2</v>
       </c>
       <c r="H25" s="5">
@@ -2052,51 +2052,51 @@
       <c r="P26" s="5">
         <v>2.6</v>
       </c>
       <c r="Q26" s="5">
         <v>1.7</v>
       </c>
       <c r="R26" s="5">
         <v>0.1</v>
       </c>
       <c r="S26" s="5">
         <v>2.6</v>
       </c>
       <c r="T26" s="5">
         <v>0.1</v>
       </c>
       <c r="U26" s="5">
         <v>3.5</v>
       </c>
       <c r="V26" s="5">
         <v>2.8</v>
       </c>
       <c r="W26" s="5">
         <v>2.6</v>
       </c>
       <c r="X26" s="5">
-        <v>111.4</v>
+        <v>111.40000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="5">
         <v>3.3</v>
       </c>
       <c r="C27" s="5">
         <v>4.5</v>
       </c>
       <c r="D27" s="5">
         <v>10.7</v>
       </c>
       <c r="E27" s="5">
         <v>7.4</v>
       </c>
       <c r="F27" s="5">
         <v>3.9</v>
       </c>
       <c r="G27" s="5">
         <v>2.3</v>
       </c>
       <c r="H27" s="5">
@@ -2274,51 +2274,51 @@
       <c r="P29" s="5">
         <v>2.1</v>
       </c>
       <c r="Q29" s="5">
         <v>-0.3</v>
       </c>
       <c r="R29" s="5">
         <v>0.9</v>
       </c>
       <c r="S29" s="5">
         <v>0.8</v>
       </c>
       <c r="T29" s="5">
         <v>1.1</v>
       </c>
       <c r="U29" s="5">
         <v>2.5</v>
       </c>
       <c r="V29" s="5">
         <v>1.1</v>
       </c>
       <c r="W29" s="4">
         <v>1.0</v>
       </c>
       <c r="X29" s="5">
-        <v>92.1</v>
+        <v>92.099999999999994</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="5">
         <v>3.4</v>
       </c>
       <c r="C30" s="5">
         <v>4.6</v>
       </c>
       <c r="D30" s="5">
         <v>9.3</v>
       </c>
       <c r="E30" s="4">
         <v>9.0</v>
       </c>
       <c r="F30" s="5">
         <v>7.2</v>
       </c>
       <c r="G30" s="5">
         <v>4.7</v>
       </c>
       <c r="H30" s="5">
@@ -2496,51 +2496,51 @@
       <c r="P32" s="5">
         <v>2.2</v>
       </c>
       <c r="Q32" s="5">
         <v>-0.4</v>
       </c>
       <c r="R32" s="5">
         <v>3.1</v>
       </c>
       <c r="S32" s="5">
         <v>3.2</v>
       </c>
       <c r="T32" s="5">
         <v>0.3</v>
       </c>
       <c r="U32" s="5">
         <v>2.6</v>
       </c>
       <c r="V32" s="4">
         <v>3.0</v>
       </c>
       <c r="W32" s="5">
         <v>2.3</v>
       </c>
       <c r="X32" s="5">
-        <v>108.9</v>
+        <v>108.90000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="5">
         <v>3.3</v>
       </c>
       <c r="C33" s="5">
         <v>4.9</v>
       </c>
       <c r="D33" s="5">
         <v>8.9</v>
       </c>
       <c r="E33" s="5">
         <v>7.6</v>
       </c>
       <c r="F33" s="5">
         <v>5.6</v>
       </c>
       <c r="G33" s="5">
         <v>4.3</v>
       </c>
       <c r="H33" s="5">
@@ -2570,51 +2570,51 @@
       <c r="P33" s="5">
         <v>2.5</v>
       </c>
       <c r="Q33" s="5">
         <v>1.4</v>
       </c>
       <c r="R33" s="4">
         <v>1.0</v>
       </c>
       <c r="S33" s="5">
         <v>2.7</v>
       </c>
       <c r="T33" s="5">
         <v>1.6</v>
       </c>
       <c r="U33" s="5">
         <v>2.9</v>
       </c>
       <c r="V33" s="5">
         <v>1.2</v>
       </c>
       <c r="W33" s="5">
         <v>-0.3</v>
       </c>
       <c r="X33" s="5">
-        <v>99.6</v>
+        <v>99.59999999999999</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="5">
         <v>2.9</v>
       </c>
       <c r="C34" s="5">
         <v>3.3</v>
       </c>
       <c r="D34" s="5">
         <v>9.4</v>
       </c>
       <c r="E34" s="5">
         <v>8.5</v>
       </c>
       <c r="F34" s="5">
         <v>4.6</v>
       </c>
       <c r="G34" s="5">
         <v>1.7</v>
       </c>
       <c r="H34" s="4">
@@ -2718,51 +2718,51 @@
       <c r="P35" s="5">
         <v>-2.2</v>
       </c>
       <c r="Q35" s="5">
         <v>7.1</v>
       </c>
       <c r="R35" s="5">
         <v>2.1</v>
       </c>
       <c r="S35" s="5">
         <v>2.6</v>
       </c>
       <c r="T35" s="5">
         <v>3.2</v>
       </c>
       <c r="U35" s="5">
         <v>2.7</v>
       </c>
       <c r="V35" s="5">
         <v>2.6</v>
       </c>
       <c r="W35" s="5">
         <v>2.5</v>
       </c>
       <c r="X35" s="5">
-        <v>106.9</v>
+        <v>106.90000000000001</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="5">
         <v>3.6</v>
       </c>
       <c r="C36" s="5">
         <v>5.2</v>
       </c>
       <c r="D36" s="4">
         <v>10.0</v>
       </c>
       <c r="E36" s="5">
         <v>8.3</v>
       </c>
       <c r="F36" s="5">
         <v>5.2</v>
       </c>
       <c r="G36" s="5">
         <v>3.1</v>
       </c>
       <c r="H36" s="5">
@@ -2866,51 +2866,51 @@
       <c r="P37" s="5">
         <v>2.2</v>
       </c>
       <c r="Q37" s="5">
         <v>0.3</v>
       </c>
       <c r="R37" s="5">
         <v>1.6</v>
       </c>
       <c r="S37" s="5">
         <v>2.8</v>
       </c>
       <c r="T37" s="5">
         <v>2.4</v>
       </c>
       <c r="U37" s="5">
         <v>2.8</v>
       </c>
       <c r="V37" s="5">
         <v>2.3</v>
       </c>
       <c r="W37" s="5">
         <v>-0.2</v>
       </c>
       <c r="X37" s="5">
-        <v>88.6</v>
+        <v>88.59999999999999</v>
       </c>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="5">
         <v>3.3</v>
       </c>
       <c r="C38" s="5">
         <v>4.8</v>
       </c>
       <c r="D38" s="5">
         <v>9.5</v>
       </c>
       <c r="E38" s="5">
         <v>8.1</v>
       </c>
       <c r="F38" s="5">
         <v>4.9</v>
       </c>
       <c r="G38" s="5">
         <v>2.4</v>
       </c>
       <c r="H38" s="5">
@@ -2940,51 +2940,51 @@
       <c r="P38" s="5">
         <v>3.5</v>
       </c>
       <c r="Q38" s="5">
         <v>0.6</v>
       </c>
       <c r="R38" s="5">
         <v>1.9</v>
       </c>
       <c r="S38" s="5">
         <v>3.3</v>
       </c>
       <c r="T38" s="5">
         <v>1.3</v>
       </c>
       <c r="U38" s="5">
         <v>2.8</v>
       </c>
       <c r="V38" s="5">
         <v>2.8</v>
       </c>
       <c r="W38" s="5">
         <v>2.6</v>
       </c>
       <c r="X38" s="5">
-        <v>98.1</v>
+        <v>98.099999999999994</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>8</v>
@@ -3167,51 +3167,51 @@
       <c r="P43" s="5">
         <v>2.9</v>
       </c>
       <c r="Q43" s="5">
         <v>1.4</v>
       </c>
       <c r="R43" s="5">
         <v>0.9</v>
       </c>
       <c r="S43" s="5">
         <v>2.2</v>
       </c>
       <c r="T43" s="5">
         <v>1.6</v>
       </c>
       <c r="U43" s="5">
         <v>3.3</v>
       </c>
       <c r="V43" s="5">
         <v>2.5</v>
       </c>
       <c r="W43" s="5">
         <v>2.1</v>
       </c>
       <c r="X43" s="5">
-        <v>82.4</v>
+        <v>82.40000000000001</v>
       </c>
     </row>
     <row r="44" spans="1:25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="5">
         <v>2.9</v>
       </c>
       <c r="C44" s="5">
         <v>4.4</v>
       </c>
       <c r="D44" s="5">
         <v>9.1</v>
       </c>
       <c r="E44" s="5">
         <v>8.5</v>
       </c>
       <c r="F44" s="5">
         <v>2.9</v>
       </c>
       <c r="G44" s="5">
         <v>2.5</v>
       </c>
       <c r="H44" s="5">
@@ -3241,51 +3241,51 @@
       <c r="P44" s="5">
         <v>2.5</v>
       </c>
       <c r="Q44" s="5">
         <v>1.2</v>
       </c>
       <c r="R44" s="5">
         <v>0.6</v>
       </c>
       <c r="S44" s="4">
         <v>2.0</v>
       </c>
       <c r="T44" s="4">
         <v>2.0</v>
       </c>
       <c r="U44" s="5">
         <v>2.5</v>
       </c>
       <c r="V44" s="5">
         <v>2.9</v>
       </c>
       <c r="W44" s="5">
         <v>3.7</v>
       </c>
       <c r="X44" s="5">
-        <v>83.9</v>
+        <v>83.90000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="4">
         <v>3.0</v>
       </c>
       <c r="C45" s="5">
         <v>3.5</v>
       </c>
       <c r="D45" s="5">
         <v>7.7</v>
       </c>
       <c r="E45" s="5">
         <v>7.2</v>
       </c>
       <c r="F45" s="5">
         <v>3.9</v>
       </c>
       <c r="G45" t="s">
         <v>30</v>
       </c>
       <c r="H45" s="5">
@@ -3315,51 +3315,51 @@
       <c r="P45" s="4">
         <v>3.0</v>
       </c>
       <c r="Q45" s="5">
         <v>1.5</v>
       </c>
       <c r="R45" s="5">
         <v>0.2</v>
       </c>
       <c r="S45" s="5">
         <v>2.2</v>
       </c>
       <c r="T45" s="5">
         <v>2.4</v>
       </c>
       <c r="U45" s="5">
         <v>3.7</v>
       </c>
       <c r="V45" s="5">
         <v>1.9</v>
       </c>
       <c r="W45" s="5">
         <v>1.8</v>
       </c>
       <c r="X45" s="5">
-        <v>86.1</v>
+        <v>86.099999999999994</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="5">
         <v>2.9</v>
       </c>
       <c r="C46" s="5">
         <v>4.2</v>
       </c>
       <c r="D46" s="5">
         <v>9.1</v>
       </c>
       <c r="E46" s="5">
         <v>7.9</v>
       </c>
       <c r="F46" s="5">
         <v>4.5</v>
       </c>
       <c r="G46" s="5">
         <v>1.3</v>
       </c>
       <c r="H46" s="5">
@@ -3389,51 +3389,51 @@
       <c r="P46" s="5">
         <v>2.7</v>
       </c>
       <c r="Q46" s="5">
         <v>1.8</v>
       </c>
       <c r="R46" s="5">
         <v>-0.5</v>
       </c>
       <c r="S46" s="5">
         <v>1.4</v>
       </c>
       <c r="T46" s="5">
         <v>3.4</v>
       </c>
       <c r="U46" s="5">
         <v>3.5</v>
       </c>
       <c r="V46" s="5">
         <v>2.3</v>
       </c>
       <c r="W46" s="5">
         <v>2.2</v>
       </c>
       <c r="X46" s="5">
-        <v>80.9</v>
+        <v>80.90000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="5">
         <v>2.9</v>
       </c>
       <c r="C47" s="5">
         <v>4.5</v>
       </c>
       <c r="D47" s="5">
         <v>7.4</v>
       </c>
       <c r="E47" s="5">
         <v>7.3</v>
       </c>
       <c r="F47" s="5">
         <v>4.5</v>
       </c>
       <c r="G47" s="5">
         <v>3.1</v>
       </c>
       <c r="H47" s="5">
@@ -3463,51 +3463,51 @@
       <c r="P47" s="5">
         <v>3.4</v>
       </c>
       <c r="Q47" s="4">
         <v>1.0</v>
       </c>
       <c r="R47" s="4">
         <v>2.0</v>
       </c>
       <c r="S47" s="5">
         <v>0.5</v>
       </c>
       <c r="T47" s="5">
         <v>2.8</v>
       </c>
       <c r="U47" s="5">
         <v>2.5</v>
       </c>
       <c r="V47" s="4">
         <v>2.0</v>
       </c>
       <c r="W47" s="5">
         <v>3.1</v>
       </c>
       <c r="X47" s="5">
-        <v>83.4</v>
+        <v>83.40000000000001</v>
       </c>
     </row>
     <row r="48" spans="1:25">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="5">
         <v>3.4</v>
       </c>
       <c r="C48" s="5">
         <v>4.3</v>
       </c>
       <c r="D48" s="5">
         <v>9.7</v>
       </c>
       <c r="E48" s="5">
         <v>8.1</v>
       </c>
       <c r="F48" s="5">
         <v>4.1</v>
       </c>
       <c r="G48" s="5">
         <v>-0.5</v>
       </c>
       <c r="H48" s="5">
@@ -3537,51 +3537,51 @@
       <c r="P48" s="5">
         <v>3.2</v>
       </c>
       <c r="Q48" s="5">
         <v>3.4</v>
       </c>
       <c r="R48" s="5">
         <v>1.9</v>
       </c>
       <c r="S48" s="4">
         <v>2.0</v>
       </c>
       <c r="T48" s="5">
         <v>3.1</v>
       </c>
       <c r="U48" s="5">
         <v>5.1</v>
       </c>
       <c r="V48" s="5">
         <v>3.5</v>
       </c>
       <c r="W48" s="5">
         <v>3.1</v>
       </c>
       <c r="X48" s="5">
-        <v>100.6</v>
+        <v>100.59999999999999</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="5">
         <v>2.8</v>
       </c>
       <c r="C49" s="5">
         <v>4.2</v>
       </c>
       <c r="D49" s="5">
         <v>7.8</v>
       </c>
       <c r="E49" s="4">
         <v>7.0</v>
       </c>
       <c r="F49" s="5">
         <v>2.7</v>
       </c>
       <c r="G49" s="5">
         <v>1.8</v>
       </c>
       <c r="H49" s="5">
@@ -3685,51 +3685,51 @@
       <c r="P50" s="5">
         <v>1.5</v>
       </c>
       <c r="Q50" s="5">
         <v>4.4</v>
       </c>
       <c r="R50" s="5">
         <v>2.5</v>
       </c>
       <c r="S50" s="5">
         <v>-1.7</v>
       </c>
       <c r="T50" s="5">
         <v>-0.4</v>
       </c>
       <c r="U50" s="5">
         <v>4.7</v>
       </c>
       <c r="V50" s="5">
         <v>1.5</v>
       </c>
       <c r="W50" s="5">
         <v>1.9</v>
       </c>
       <c r="X50" s="5">
-        <v>83.1</v>
+        <v>83.099999999999994</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" t="s">
         <v>37</v>
       </c>
       <c r="B51" s="5">
         <v>3.1</v>
       </c>
       <c r="C51" s="5">
         <v>3.7</v>
       </c>
       <c r="D51" s="5">
         <v>7.8</v>
       </c>
       <c r="E51" s="5">
         <v>8.1</v>
       </c>
       <c r="F51" s="5">
         <v>4.4</v>
       </c>
       <c r="G51" s="5">
         <v>1.3</v>
       </c>
       <c r="H51" s="5">
@@ -3759,51 +3759,51 @@
       <c r="P51" s="5">
         <v>3.5</v>
       </c>
       <c r="Q51" s="5">
         <v>1.4</v>
       </c>
       <c r="R51" s="5">
         <v>2.4</v>
       </c>
       <c r="S51" s="5">
         <v>-0.1</v>
       </c>
       <c r="T51" s="5">
         <v>3.2</v>
       </c>
       <c r="U51" s="5">
         <v>3.4</v>
       </c>
       <c r="V51" s="5">
         <v>1.9</v>
       </c>
       <c r="W51" s="5">
         <v>2.3</v>
       </c>
       <c r="X51" s="5">
-        <v>88.6</v>
+        <v>88.59999999999999</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52" t="s">
         <v>38</v>
       </c>
       <c r="B52" s="5">
         <v>2.7</v>
       </c>
       <c r="C52" s="5">
         <v>3.2</v>
       </c>
       <c r="D52" s="5">
         <v>9.6</v>
       </c>
       <c r="E52" s="5">
         <v>8.5</v>
       </c>
       <c r="F52" s="4">
         <v>3.0</v>
       </c>
       <c r="G52" s="5">
         <v>0.2</v>
       </c>
       <c r="H52" s="5">