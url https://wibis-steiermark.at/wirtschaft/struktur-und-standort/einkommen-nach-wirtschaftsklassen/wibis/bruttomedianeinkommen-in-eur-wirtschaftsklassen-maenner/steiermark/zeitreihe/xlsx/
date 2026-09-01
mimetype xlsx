--- v0 (2026-08-11)
+++ v1 (2026-09-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einkommen nach Wirtschaftsklass" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Bruttomedianeinkommen in € Wirtschaftsklassen Männer</t>
   </si>
   <si>
     <t>Steiermark, Zeitreihe 2025</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
@@ -107,51 +107,51 @@
   <si>
     <t>S Kunst, Sport und Erholung</t>
   </si>
   <si>
     <t>T Erbringung von sonstigen Dienstleistungen</t>
   </si>
   <si>
     <t>U Private Haushalte</t>
   </si>
   <si>
     <t>V Extraterritoriale Organisationen und Körperschaften</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Quelle: DVSV (Dachverband der Sozialversicherungsträger).</t>
   </si>
   <si>
     <t>Erläuterungen: Zuordnung nach dem Arbeitsort. Angegeben ist das monatliche Bruttomedianeinkommen. Grundlage ist das beitragspflichtige Jahreseinkommen inklusive Sonderzahlungen. Es wird der Medianwert und nicht der arithmetische Mittelwert dargestellt, weil der DVSV nur Einkommen bis zur Höchstbeitragsgrundlage erfasst. Die wöchentliche Arbeitszeit (Teilzeit/Vollzeit/Überstunden) wird nicht berücksichtigt. Mit 1. Jänner 2025 erfolgte eine Änderung der Klassifikation der Wirtschaftstätigkeiten. Die ÖNACE 2008 wurde entsprechend von der ÖNACE 2025 abgelöst (Für detaillierte Informationen siehe  https://www.statistik.at/services/tools/services/klassifikationsmitteilung/informationen-zur-oenace.) Die Daten zum monatlichen Bruttomedianeinkommen nach Wirtschaftsklasse sind mit den Vorjahresdaten nur bedingt vergleichbar, weshalb mit dem Berichtsjahr 2025 eine neue Zeitreihe startet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -486,51 +486,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="20" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">