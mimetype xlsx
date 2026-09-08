--- v0 (2026-07-26)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Produktionswert je Beschäftigten in € nach Wirtschaftsklassen</t>
   </si>
   <si>
     <t>Steiermark, Zeitreihe 2021-2024</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
@@ -305,51 +305,51 @@
   <si>
     <t>…92 Spiel-, Wett- und Lotteriewesen</t>
   </si>
   <si>
     <t>…93 Dienstleistungen Sport/Unterhaltung</t>
   </si>
   <si>
     <t>S Sonstige Dienstleistungen (ohne S 94)</t>
   </si>
   <si>
     <t>…95 Reparatur von Gebrauchsgütern</t>
   </si>
   <si>
     <t>…96 Sonst. Dienstleistungen a. n. g.</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria, Leistungs- und Strukturerhebung</t>
   </si>
   <si>
     <t>Erläuterungen: Die Leistungs- und Strukturerhebung erstreckt sich über den gesamten produzierenden Bereich und einen Großteil der Dienstleistungen (ohne Öffentliche Verwaltung, Verteidigung, Sozialversicherung und sonstige persönliche Dienstleistungen). Sie ist als Konzentrationsstichprobe konzipiert. Bei den veröffentlichten Daten zur Leistungs- und Strukturerhebung (z.B. Produktionswert, Bruttowertschöpfung zu Faktorkosten…) kam es, bedingt durch eine Änderung der maßgeblichen Rechtsgrundlagen der Leistungs- und Strukturdaten auf EU-Ebene (Verordnung (EU) 2019/2152 über europäische Unternehmensstatistiken sowie die neue nationale Leistungs- und Strukturstatistik-Verordnung 2022) zu umfangreichen konzeptionellen Änderungen ab dem Berichtsjahr 2021. Entsprechend sind die Ergebnisse ab dem Berichtsjahr 2021 mit den Werten aus den Vorjahren nur bedingt vergleichbar und daher wurde ab dem Berichtsjahr 2021 eine neue Zeitreihe eingeführt, die sich entsprechend am neuen Datenwürfel der Statistik Austria orientiert. Nähere Informationen zu den konzeptionellen Änderungen sind den Statistischen Nachrichten (05/2023) der Statistik Austria zu entnehmen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -687,51 +687,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F97" sqref="F97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="50" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -739,1553 +739,1553 @@
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2021</v>
       </c>
       <c r="C5" s="3">
         <v>2022</v>
       </c>
       <c r="D5" s="3">
         <v>2023</v>
       </c>
       <c r="E5" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>153558.2</v>
+        <v>153558.20000000001164</v>
       </c>
       <c r="C6" s="4">
-        <v>171714.4</v>
+        <v>171714.39999999999418</v>
       </c>
       <c r="D6" s="4">
-        <v>171838.4</v>
+        <v>171838.39999999999418</v>
       </c>
       <c r="E6" s="4">
-        <v>170178.8</v>
+        <v>170178.79999999998836</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>247089.5</v>
       </c>
       <c r="C7" s="4">
-        <v>263309.1</v>
+        <v>263309.099999999976717</v>
       </c>
       <c r="D7" s="4">
-        <v>277316.6</v>
+        <v>277316.59999999997672</v>
       </c>
       <c r="E7" s="4">
         <v>265247.5</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>288904.3</v>
+        <v>288904.29999999998836</v>
       </c>
       <c r="C8" s="4">
-        <v>330651.8</v>
+        <v>330651.79999999998836</v>
       </c>
       <c r="D8" s="4">
-        <v>313248.1</v>
+        <v>313248.099999999976717</v>
       </c>
       <c r="E8" s="4">
-        <v>305094.6</v>
+        <v>305094.59999999997672</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>232514.5</v>
       </c>
       <c r="C9" s="4">
-        <v>244673.1</v>
+        <v>244673.10000000000582</v>
       </c>
       <c r="D9" s="4">
-        <v>247763.7</v>
+        <v>247763.70000000001164</v>
       </c>
       <c r="E9" s="4">
-        <v>241548.7</v>
+        <v>241548.70000000001164</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>204477.9</v>
+        <v>204477.89999999999418</v>
       </c>
       <c r="C10" s="4">
-        <v>202430.3</v>
+        <v>202430.29999999998836</v>
       </c>
       <c r="D10" s="4">
-        <v>219402.7</v>
+        <v>219402.70000000001164</v>
       </c>
       <c r="E10" s="4">
-        <v>206955.7</v>
+        <v>206955.70000000001164</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="4">
-        <v>228781.6</v>
+        <v>228781.60000000000582</v>
       </c>
       <c r="C12" s="5">
         <v>254086.0</v>
       </c>
       <c r="D12" s="4">
-        <v>217902.8</v>
+        <v>217902.79999999998836</v>
       </c>
       <c r="E12" s="4">
-        <v>226872.3</v>
+        <v>226872.29999999998836</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="4">
         <v>37780.5</v>
       </c>
       <c r="C13" s="4">
-        <v>42418.7</v>
+        <v>42418.69999999999709</v>
       </c>
       <c r="D13" s="5">
         <v>47416.0</v>
       </c>
       <c r="E13" s="4">
-        <v>53072.4</v>
+        <v>53072.40000000000146</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="4">
-        <v>177527.9</v>
+        <v>177527.89999999999418</v>
       </c>
       <c r="C14" s="4">
-        <v>180141.2</v>
+        <v>180141.20000000001164</v>
       </c>
       <c r="D14" s="5">
         <v>182712.0</v>
       </c>
       <c r="E14" s="4">
-        <v>166648.4</v>
+        <v>166648.39999999999418</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="4">
-        <v>314149.4</v>
+        <v>314149.40000000002328</v>
       </c>
       <c r="C15" s="4">
-        <v>331888.2</v>
+        <v>331888.20000000001164</v>
       </c>
       <c r="D15" s="4">
-        <v>276784.3</v>
+        <v>276784.29999999998836</v>
       </c>
       <c r="E15" s="4">
-        <v>304155.1</v>
+        <v>304155.099999999976717</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="4">
-        <v>487053.1</v>
+        <v>487053.099999999976717</v>
       </c>
       <c r="C16" s="5">
         <v>737966.0</v>
       </c>
       <c r="D16" s="4">
-        <v>515327.8</v>
+        <v>515327.79999999998836</v>
       </c>
       <c r="E16" s="4">
-        <v>565969.9</v>
+        <v>565969.90000000002328</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4">
-        <v>129477.8</v>
+        <v>129477.80000000000291</v>
       </c>
       <c r="C17" s="4">
-        <v>142453.3</v>
+        <v>142453.29999999998836</v>
       </c>
       <c r="D17" s="4">
-        <v>140464.6</v>
+        <v>140464.60000000000582</v>
       </c>
       <c r="E17" s="4">
-        <v>146378.6</v>
+        <v>146378.60000000000582</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="4">
-        <v>499024.6</v>
+        <v>499024.59999999997672</v>
       </c>
       <c r="C19" s="4">
-        <v>599248.3</v>
+        <v>599248.30000000004657</v>
       </c>
       <c r="D19" s="4">
-        <v>570970.6</v>
+        <v>570970.59999999997672</v>
       </c>
       <c r="E19" s="4">
-        <v>519630.9</v>
+        <v>519630.90000000002328</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="4">
-        <v>334506.2</v>
+        <v>334506.20000000001164</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="4">
-        <v>161169.7</v>
+        <v>161169.70000000001164</v>
       </c>
       <c r="C21" s="4">
-        <v>169553.4</v>
+        <v>169553.39999999999418</v>
       </c>
       <c r="D21" s="4">
-        <v>159667.3</v>
+        <v>159667.29999999998836</v>
       </c>
       <c r="E21" s="4">
-        <v>158255.3</v>
+        <v>158255.29999999998836</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="4">
-        <v>230343.6</v>
+        <v>230343.60000000000582</v>
       </c>
       <c r="C22" s="4">
-        <v>259941.9</v>
+        <v>259941.89999999999418</v>
       </c>
       <c r="D22" s="4">
         <v>249512.5</v>
       </c>
       <c r="E22" s="4">
-        <v>229991.4</v>
+        <v>229991.39999999999418</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="5">
         <v>318904.0</v>
       </c>
       <c r="C23" s="4">
-        <v>494371.9</v>
+        <v>494371.90000000002328</v>
       </c>
       <c r="D23" s="5">
         <v>427620.0</v>
       </c>
       <c r="E23" s="4">
-        <v>371314.3</v>
+        <v>371314.29999999998836</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="4">
-        <v>228276.1</v>
+        <v>228276.10000000000582</v>
       </c>
       <c r="C24" s="4">
-        <v>250172.3</v>
+        <v>250172.29999999998836</v>
       </c>
       <c r="D24" s="4">
-        <v>244403.6</v>
+        <v>244403.60000000000582</v>
       </c>
       <c r="E24" s="4">
-        <v>230876.9</v>
+        <v>230876.89999999999418</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="4">
-        <v>232921.2</v>
+        <v>232921.20000000001164</v>
       </c>
       <c r="C25" s="5">
         <v>237758.0</v>
       </c>
       <c r="D25" s="4">
-        <v>240814.3</v>
+        <v>240814.29999999998836</v>
       </c>
       <c r="E25" s="4">
         <v>271907.5</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="4">
-        <v>288617.7</v>
+        <v>288617.70000000001164</v>
       </c>
       <c r="C26" s="5">
         <v>325856.0</v>
       </c>
       <c r="D26" s="5">
         <v>328972.0</v>
       </c>
       <c r="E26" s="4">
-        <v>313880.3</v>
+        <v>313880.29999999998836</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="4">
         <v>300576.5</v>
       </c>
       <c r="C27" s="4">
-        <v>324311.4</v>
+        <v>324311.40000000002328</v>
       </c>
       <c r="D27" s="4">
         <v>330147.5</v>
       </c>
       <c r="E27" s="4">
         <v>315690.5</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="4">
-        <v>451263.8</v>
+        <v>451263.79999999998836</v>
       </c>
       <c r="C28" s="4">
-        <v>447438.1</v>
+        <v>447438.099999999976717</v>
       </c>
       <c r="D28" s="4">
-        <v>439820.7</v>
+        <v>439820.70000000001164</v>
       </c>
       <c r="E28" s="4">
-        <v>418252.6</v>
+        <v>418252.59999999997672</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="4">
-        <v>171544.3</v>
+        <v>171544.29999999998836</v>
       </c>
       <c r="C29" s="4">
-        <v>191643.2</v>
+        <v>191643.20000000001164</v>
       </c>
       <c r="D29" s="4">
-        <v>198967.7</v>
+        <v>198967.70000000001164</v>
       </c>
       <c r="E29" s="4">
         <v>164296.5</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="4">
-        <v>122885.6</v>
+        <v>122885.60000000000582</v>
       </c>
       <c r="C30" s="4">
-        <v>123440.6</v>
+        <v>123440.60000000000582</v>
       </c>
       <c r="D30" s="4">
-        <v>122462.9</v>
+        <v>122462.89999999999418</v>
       </c>
       <c r="E30" s="4">
-        <v>122026.2</v>
+        <v>122026.19999999999709</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="4">
-        <v>89927.3</v>
+        <v>89927.30000000000291</v>
       </c>
       <c r="C31" s="4">
-        <v>91933.9</v>
+        <v>91933.89999999999418</v>
       </c>
       <c r="D31" s="4">
-        <v>86602.8</v>
+        <v>86602.80000000000291</v>
       </c>
       <c r="E31" s="4">
-        <v>88623.6</v>
+        <v>88623.60000000000582</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="4">
-        <v>147392.6</v>
+        <v>147392.60000000000582</v>
       </c>
       <c r="C32" s="4">
-        <v>167067.1</v>
+        <v>167067.10000000000582</v>
       </c>
       <c r="D32" s="4">
-        <v>150359.7</v>
+        <v>150359.70000000001164</v>
       </c>
       <c r="E32" s="4">
-        <v>150402.4</v>
+        <v>150402.39999999999418</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="4">
-        <v>436670.6</v>
+        <v>436670.59999999997672</v>
       </c>
       <c r="C33" s="4">
-        <v>589478.4</v>
+        <v>589478.40000000002328</v>
       </c>
       <c r="D33" s="4">
-        <v>695070.4</v>
+        <v>695070.40000000002328</v>
       </c>
       <c r="E33" s="4">
-        <v>592493.2</v>
+        <v>592493.19999999995343</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="4">
-        <v>624384.8</v>
+        <v>624384.80000000004657</v>
       </c>
       <c r="C34" s="5">
         <v>892508.0</v>
       </c>
       <c r="D34" s="5">
         <v>1096122.0</v>
       </c>
       <c r="E34" s="4">
-        <v>835688.9</v>
+        <v>835688.90000000002328</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="4">
-        <v>215550.7</v>
+        <v>215550.70000000001164</v>
       </c>
       <c r="C35" s="5">
         <v>212589.0</v>
       </c>
       <c r="D35" s="4">
-        <v>219649.1</v>
+        <v>219649.10000000000582</v>
       </c>
       <c r="E35" s="4">
-        <v>229874.6</v>
+        <v>229874.60000000000582</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="4">
-        <v>190231.6</v>
+        <v>190231.60000000000582</v>
       </c>
       <c r="C36" s="4">
-        <v>207947.3</v>
+        <v>207947.29999999998836</v>
       </c>
       <c r="D36" s="4">
-        <v>219539.9</v>
+        <v>219539.89999999999418</v>
       </c>
       <c r="E36" s="4">
-        <v>275681.7</v>
+        <v>275681.70000000001164</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="4">
-        <v>175762.1</v>
+        <v>175762.10000000000582</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="4">
-        <v>98285.7</v>
+        <v>98285.69999999999709</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="4">
-        <v>166947.8</v>
+        <v>166947.79999999998836</v>
       </c>
       <c r="C39" s="4">
-        <v>180432.3</v>
+        <v>180432.29999999998836</v>
       </c>
       <c r="D39" s="4">
-        <v>186672.7</v>
+        <v>186672.70000000001164</v>
       </c>
       <c r="E39" s="5">
         <v>187795.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="4">
-        <v>257017.9</v>
+        <v>257017.89999999999418</v>
       </c>
       <c r="C40" s="5">
         <v>263564.0</v>
       </c>
       <c r="D40" s="4">
-        <v>263781.8</v>
+        <v>263781.79999999998836</v>
       </c>
       <c r="E40" s="4">
-        <v>247788.9</v>
+        <v>247788.89999999999418</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="4">
-        <v>247888.1</v>
+        <v>247888.10000000000582</v>
       </c>
       <c r="C41" s="4">
-        <v>256953.3</v>
+        <v>256953.29999999998836</v>
       </c>
       <c r="D41" s="4">
-        <v>253898.2</v>
+        <v>253898.20000000001164</v>
       </c>
       <c r="E41" s="4">
         <v>285570.5</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="4">
-        <v>128178.2</v>
+        <v>128178.19999999999709</v>
       </c>
       <c r="C42" s="4">
-        <v>142994.8</v>
+        <v>142994.79999999998836</v>
       </c>
       <c r="D42" s="4">
         <v>154044.5</v>
       </c>
       <c r="E42" s="4">
-        <v>155564.3</v>
+        <v>155564.29999999998836</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="4">
-        <v>83376.3</v>
+        <v>83376.30000000000291</v>
       </c>
       <c r="C43" s="4">
-        <v>88274.3</v>
+        <v>88274.30000000000291</v>
       </c>
       <c r="D43" s="4">
-        <v>90352.2</v>
+        <v>90352.19999999999709</v>
       </c>
       <c r="E43" s="4">
-        <v>93900.8</v>
+        <v>93900.80000000000291</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="4">
-        <v>93176.8</v>
+        <v>93176.80000000000291</v>
       </c>
       <c r="C44" s="4">
-        <v>98099.6</v>
+        <v>98099.60000000000582</v>
       </c>
       <c r="D44" s="4">
-        <v>106306.3</v>
+        <v>106306.30000000000291</v>
       </c>
       <c r="E44" s="4">
-        <v>110809.4</v>
+        <v>110809.39999999999418</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="5">
         <v>114982.0</v>
       </c>
       <c r="C45" s="4">
         <v>122016.5</v>
       </c>
       <c r="D45" s="4">
-        <v>123456.2</v>
+        <v>123456.19999999999709</v>
       </c>
       <c r="E45" s="4">
-        <v>126803.3</v>
+        <v>126803.30000000000291</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="4">
-        <v>62819.6</v>
+        <v>62819.59999999999854</v>
       </c>
       <c r="C46" s="4">
-        <v>66700.8</v>
+        <v>66700.80000000000291</v>
       </c>
       <c r="D46" s="4">
-        <v>66805.8</v>
+        <v>66805.80000000000291</v>
       </c>
       <c r="E46" s="4">
-        <v>71071.2</v>
+        <v>71071.19999999999709</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="4">
         <v>101058.5</v>
       </c>
       <c r="C47" s="4">
-        <v>113497.2</v>
+        <v>113497.19999999999709</v>
       </c>
       <c r="D47" s="4">
-        <v>119279.4</v>
+        <v>119279.39999999999418</v>
       </c>
       <c r="E47" s="4">
-        <v>121273.1</v>
+        <v>121273.10000000000582</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="4">
-        <v>94000.7</v>
+        <v>94000.69999999999709</v>
       </c>
       <c r="C48" s="4">
-        <v>107329.7</v>
+        <v>107329.69999999999709</v>
       </c>
       <c r="D48" s="4">
-        <v>110842.2</v>
+        <v>110842.19999999999709</v>
       </c>
       <c r="E48" s="4">
-        <v>115947.8</v>
+        <v>115947.80000000000291</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="5">
         <v>169270.0</v>
       </c>
       <c r="C51" s="4">
-        <v>172610.7</v>
+        <v>172610.70000000001164</v>
       </c>
       <c r="D51" s="4">
-        <v>196302.6</v>
+        <v>196302.60000000000582</v>
       </c>
       <c r="E51" s="4">
-        <v>180837.7</v>
+        <v>180837.70000000001164</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="4">
-        <v>33262.8</v>
+        <v>33262.80000000000291</v>
       </c>
       <c r="C52" s="4">
-        <v>47385.7</v>
+        <v>47385.69999999999709</v>
       </c>
       <c r="D52" s="4">
-        <v>39356.3</v>
+        <v>39356.30000000000291</v>
       </c>
       <c r="E52" s="4">
-        <v>44326.2</v>
+        <v>44326.19999999999709</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="4">
-        <v>60089.8</v>
+        <v>60089.80000000000291</v>
       </c>
       <c r="C53" s="4">
-        <v>65292.1</v>
+        <v>65292.099999999998545</v>
       </c>
       <c r="D53" s="4">
-        <v>70709.9</v>
+        <v>70709.89999999999418</v>
       </c>
       <c r="E53" s="4">
-        <v>75095.4</v>
+        <v>75095.39999999999418</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="4">
-        <v>72683.9</v>
+        <v>72683.89999999999418</v>
       </c>
       <c r="C54" s="4">
-        <v>79258.8</v>
+        <v>79258.80000000000291</v>
       </c>
       <c r="D54" s="4">
-        <v>84108.2</v>
+        <v>84108.19999999999709</v>
       </c>
       <c r="E54" s="4">
-        <v>89457.8</v>
+        <v>89457.80000000000291</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="4">
-        <v>52405.6</v>
+        <v>52405.59999999999854</v>
       </c>
       <c r="C55" s="4">
-        <v>57173.1</v>
+        <v>57173.099999999998545</v>
       </c>
       <c r="D55" s="4">
-        <v>62454.3</v>
+        <v>62454.30000000000291</v>
       </c>
       <c r="E55" s="4">
-        <v>66387.3</v>
+        <v>66387.30000000000291</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="4">
         <v>110409.5</v>
       </c>
       <c r="C56" s="4">
         <v>100008.5</v>
       </c>
       <c r="D56" s="4">
-        <v>98534.3</v>
+        <v>98534.30000000000291</v>
       </c>
       <c r="E56" s="4">
-        <v>103178.9</v>
+        <v>103178.89999999999418</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="4">
-        <v>160441.1</v>
+        <v>160441.10000000000582</v>
       </c>
       <c r="C57" s="4">
-        <v>128691.1</v>
+        <v>128691.10000000000582</v>
       </c>
       <c r="D57" s="4">
-        <v>132484.7</v>
+        <v>132484.70000000001164</v>
       </c>
       <c r="E57" s="4">
-        <v>130792.1</v>
+        <v>130792.10000000000582</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="4">
-        <v>38620.8</v>
+        <v>38620.80000000000291</v>
       </c>
       <c r="C58" s="5">
         <v>49790.0</v>
       </c>
       <c r="D58" s="4">
-        <v>57030.3</v>
+        <v>57030.30000000000291</v>
       </c>
       <c r="E58" s="4">
-        <v>65010.4</v>
+        <v>65010.40000000000146</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="4">
-        <v>64033.9</v>
+        <v>64033.90000000000146</v>
       </c>
       <c r="C59" s="4">
-        <v>59711.9</v>
+        <v>59711.90000000000146</v>
       </c>
       <c r="D59" s="4">
-        <v>73203.7</v>
+        <v>73203.69999999999709</v>
       </c>
       <c r="E59" s="4">
-        <v>130069.2</v>
+        <v>130069.19999999999709</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="5">
         <v>206719.0</v>
       </c>
       <c r="C60" s="4">
-        <v>210347.1</v>
+        <v>210347.10000000000582</v>
       </c>
       <c r="D60" s="4">
-        <v>221443.2</v>
+        <v>221443.20000000001164</v>
       </c>
       <c r="E60" s="5">
         <v>206449.0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="4">
-        <v>110160.7</v>
+        <v>110160.69999999999709</v>
       </c>
       <c r="C61" s="4">
-        <v>98633.6</v>
+        <v>98633.60000000000582</v>
       </c>
       <c r="D61" s="4">
-        <v>97389.2</v>
+        <v>97389.19999999999709</v>
       </c>
       <c r="E61" s="4">
-        <v>102925.4</v>
+        <v>102925.39999999999418</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="4">
-        <v>103829.3</v>
+        <v>103829.30000000000291</v>
       </c>
       <c r="C62" s="4">
-        <v>97477.1</v>
+        <v>97477.10000000000582</v>
       </c>
       <c r="D62" s="4">
         <v>81338.5</v>
       </c>
       <c r="E62" s="4">
-        <v>85425.1</v>
+        <v>85425.10000000000582</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="4">
-        <v>182982.4</v>
+        <v>182982.39999999999418</v>
       </c>
       <c r="C63" s="4">
-        <v>274722.6</v>
+        <v>274722.59999999997672</v>
       </c>
       <c r="D63" s="5">
         <v>247401.0</v>
       </c>
       <c r="E63" s="4">
-        <v>254925.4</v>
+        <v>254925.39999999999418</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="4">
-        <v>97229.6</v>
+        <v>97229.60000000000582</v>
       </c>
       <c r="C66" s="4">
-        <v>319006.6</v>
+        <v>319006.59999999997672</v>
       </c>
       <c r="D66" s="4">
         <v>86487.5</v>
       </c>
       <c r="E66" s="4">
-        <v>91025.3</v>
+        <v>91025.30000000000291</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="5">
         <v>85225.0</v>
       </c>
       <c r="C67" s="4">
-        <v>92202.9</v>
+        <v>92202.89999999999418</v>
       </c>
       <c r="D67" s="4">
-        <v>99015.2</v>
+        <v>99015.19999999999709</v>
       </c>
       <c r="E67" s="5">
         <v>105467.0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="4">
         <v>214751.5</v>
       </c>
       <c r="C68" s="4">
-        <v>212973.1</v>
+        <v>212973.10000000000582</v>
       </c>
       <c r="D68" s="4">
-        <v>206500.8</v>
+        <v>206500.79999999998836</v>
       </c>
       <c r="E68" s="4">
-        <v>221143.9</v>
+        <v>221143.89999999999418</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="4">
-        <v>84575.8</v>
+        <v>84575.80000000000291</v>
       </c>
       <c r="C69" s="4">
-        <v>84305.1</v>
+        <v>84305.10000000000582</v>
       </c>
       <c r="D69" s="4">
         <v>84031.5</v>
       </c>
       <c r="E69" s="4">
-        <v>90973.2</v>
+        <v>90973.19999999999709</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="4">
-        <v>77812.7</v>
+        <v>77812.69999999999709</v>
       </c>
       <c r="C70" s="4">
-        <v>77827.2</v>
+        <v>77827.19999999999709</v>
       </c>
       <c r="D70" s="4">
-        <v>92796.2</v>
+        <v>92796.19999999999709</v>
       </c>
       <c r="E70" s="4">
-        <v>91030.9</v>
+        <v>91030.89999999999418</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="4">
-        <v>94502.2</v>
+        <v>94502.19999999999709</v>
       </c>
       <c r="C71" s="4">
-        <v>103204.6</v>
+        <v>103204.60000000000582</v>
       </c>
       <c r="D71" s="4">
         <v>122261.5</v>
       </c>
       <c r="E71" s="4">
-        <v>124732.2</v>
+        <v>124732.19999999999709</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="4">
         <v>102257.5</v>
       </c>
       <c r="C72" s="4">
-        <v>118885.4</v>
+        <v>118885.39999999999418</v>
       </c>
       <c r="D72" s="4">
-        <v>127199.4</v>
+        <v>127199.39999999999418</v>
       </c>
       <c r="E72" s="4">
-        <v>151609.3</v>
+        <v>151609.29999999998836</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>72</v>
       </c>
       <c r="B73" s="4">
-        <v>57496.6</v>
+        <v>57496.59999999999854</v>
       </c>
       <c r="C73" s="4">
-        <v>63060.2</v>
+        <v>63060.19999999999709</v>
       </c>
       <c r="D73" s="4">
-        <v>63360.8</v>
+        <v>63360.80000000000291</v>
       </c>
       <c r="E73" s="4">
-        <v>63009.2</v>
+        <v>63009.19999999999709</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>73</v>
       </c>
       <c r="B74" s="4">
-        <v>34263.9</v>
+        <v>34263.90000000000146</v>
       </c>
       <c r="C74" s="4">
-        <v>37795.7</v>
+        <v>37795.69999999999709</v>
       </c>
       <c r="D74" s="4">
         <v>41503.5</v>
       </c>
       <c r="E74" s="4">
-        <v>38769.9</v>
+        <v>38769.90000000000146</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="4">
         <v>74227.5</v>
       </c>
       <c r="C75" s="4">
-        <v>77550.8</v>
+        <v>77550.80000000000291</v>
       </c>
       <c r="D75" s="4">
-        <v>82973.9</v>
+        <v>82973.89999999999418</v>
       </c>
       <c r="E75" s="4">
-        <v>92942.3</v>
+        <v>92942.30000000000291</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>75</v>
       </c>
       <c r="B76" s="4">
-        <v>284588.1</v>
+        <v>284588.099999999976717</v>
       </c>
       <c r="C76" s="4">
-        <v>257722.8</v>
+        <v>257722.79999999998836</v>
       </c>
       <c r="D76" s="4">
-        <v>264036.3</v>
+        <v>264036.29999999998836</v>
       </c>
       <c r="E76" s="4">
-        <v>248954.6</v>
+        <v>248954.60000000000582</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="4">
-        <v>53687.6</v>
+        <v>53687.59999999999854</v>
       </c>
       <c r="C77" s="5">
         <v>55860.0</v>
       </c>
       <c r="D77" s="4">
-        <v>60745.8</v>
+        <v>60745.80000000000291</v>
       </c>
       <c r="E77" s="4">
         <v>66608.5</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>77</v>
       </c>
       <c r="B78" s="4">
-        <v>85266.6</v>
+        <v>85266.60000000000582</v>
       </c>
       <c r="C78" s="4">
-        <v>77093.9</v>
+        <v>77093.89999999999418</v>
       </c>
       <c r="D78" s="4">
-        <v>89132.8</v>
+        <v>89132.80000000000291</v>
       </c>
       <c r="E78" s="4">
-        <v>94721.3</v>
+        <v>94721.30000000000291</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>78</v>
       </c>
       <c r="B79" s="4">
-        <v>23689.7</v>
+        <v>23689.70000000000073</v>
       </c>
       <c r="C79" s="4">
-        <v>24992.4</v>
+        <v>24992.40000000000146</v>
       </c>
       <c r="D79" s="4">
-        <v>24401.8</v>
+        <v>24401.79999999999927</v>
       </c>
       <c r="E79" s="4">
-        <v>27014.8</v>
+        <v>27014.79999999999927</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>79</v>
       </c>
       <c r="B80" s="4">
-        <v>48216.8</v>
+        <v>48216.80000000000291</v>
       </c>
       <c r="C80" s="4">
-        <v>54779.7</v>
+        <v>54779.69999999999709</v>
       </c>
       <c r="D80" s="5">
         <v>57472.0</v>
       </c>
       <c r="E80" s="4">
-        <v>60083.6</v>
+        <v>60083.59999999999854</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>80</v>
       </c>
       <c r="B81" s="4">
-        <v>59418.1</v>
+        <v>59418.099999999998545</v>
       </c>
       <c r="C81" s="5">
         <v>103729.0</v>
       </c>
       <c r="D81" s="4">
-        <v>75554.3</v>
+        <v>75554.30000000000291</v>
       </c>
       <c r="E81" s="5">
         <v>74104.0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>81</v>
       </c>
       <c r="B82" s="4">
-        <v>26556.2</v>
+        <v>26556.20000000000073</v>
       </c>
       <c r="C82" s="4">
-        <v>29330.9</v>
+        <v>29330.90000000000146</v>
       </c>
       <c r="D82" s="4">
-        <v>29543.2</v>
+        <v>29543.20000000000073</v>
       </c>
       <c r="E82" s="4">
-        <v>30465.7</v>
+        <v>30465.70000000000073</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="4">
         <v>64360.5</v>
       </c>
       <c r="C83" s="4">
-        <v>65027.2</v>
+        <v>65027.19999999999709</v>
       </c>
       <c r="D83" s="4">
-        <v>64659.9</v>
+        <v>64659.90000000000146</v>
       </c>
       <c r="E83" s="4">
-        <v>71939.2</v>
+        <v>71939.19999999999709</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="4">
-        <v>76877.6</v>
+        <v>76877.60000000000582</v>
       </c>
       <c r="C84" s="4">
-        <v>81387.7</v>
+        <v>81387.69999999999709</v>
       </c>
       <c r="D84" s="4">
-        <v>79366.3</v>
+        <v>79366.30000000000291</v>
       </c>
       <c r="E84" s="5">
         <v>87960.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>84</v>
       </c>
       <c r="B85" s="4">
-        <v>65278.6</v>
+        <v>65278.59999999999854</v>
       </c>
       <c r="C85" s="4">
-        <v>68264.6</v>
+        <v>68264.60000000000582</v>
       </c>
       <c r="D85" s="4">
-        <v>65405.1</v>
+        <v>65405.099999999998545</v>
       </c>
       <c r="E85" s="4">
-        <v>77237.3</v>
+        <v>77237.30000000000291</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="4">
-        <v>35560.3</v>
+        <v>35560.30000000000291</v>
       </c>
       <c r="C86" s="4">
-        <v>42963.4</v>
+        <v>42963.40000000000146</v>
       </c>
       <c r="D86" s="5">
         <v>45860.0</v>
       </c>
       <c r="E86" s="5">
         <v>49708.0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>86</v>
       </c>
       <c r="B87" s="4">
         <v>63282.5</v>
       </c>
       <c r="C87" s="4">
-        <v>92908.8</v>
+        <v>92908.80000000000291</v>
       </c>
       <c r="D87" s="5">
         <v>79627.0</v>
       </c>
       <c r="E87" s="4">
-        <v>77963.6</v>
+        <v>77963.60000000000582</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>87</v>
       </c>
       <c r="B88" s="4">
-        <v>24152.3</v>
+        <v>24152.29999999999927</v>
       </c>
       <c r="C88" s="4">
-        <v>31530.2</v>
+        <v>31530.20000000000073</v>
       </c>
       <c r="D88" s="4">
-        <v>32611.8</v>
+        <v>32611.79999999999927</v>
       </c>
       <c r="E88" s="4">
-        <v>32852.8</v>
+        <v>32852.80000000000291</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>88</v>
       </c>
       <c r="B89" s="4">
-        <v>83222.2</v>
+        <v>83222.19999999999709</v>
       </c>
       <c r="C89" s="4">
-        <v>70467.2</v>
+        <v>70467.19999999999709</v>
       </c>
       <c r="D89" s="4">
-        <v>100448.1</v>
+        <v>100448.10000000000582</v>
       </c>
       <c r="E89" s="4">
-        <v>76040.6</v>
+        <v>76040.60000000000582</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>89</v>
       </c>
       <c r="B90" s="4">
-        <v>79957.9</v>
+        <v>79957.89999999999418</v>
       </c>
       <c r="C90" s="4">
-        <v>138389.3</v>
+        <v>138389.29999999998836</v>
       </c>
       <c r="D90" s="4">
-        <v>166233.7</v>
+        <v>166233.70000000001164</v>
       </c>
       <c r="E90" s="4">
         <v>168730.5</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>90</v>
       </c>
       <c r="B91" s="4">
-        <v>88345.9</v>
+        <v>88345.89999999999418</v>
       </c>
       <c r="C91" s="5">
         <v>129545.0</v>
       </c>
       <c r="D91" s="4">
-        <v>100120.1</v>
+        <v>100120.10000000000582</v>
       </c>
       <c r="E91" s="4">
-        <v>101216.8</v>
+        <v>101216.80000000000291</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>91</v>
       </c>
       <c r="B92" s="4">
-        <v>37739.1</v>
+        <v>37739.099999999998545</v>
       </c>
       <c r="C92" s="4">
-        <v>40551.2</v>
+        <v>40551.19999999999709</v>
       </c>
       <c r="D92" s="5">
         <v>41392.0</v>
       </c>
       <c r="E92" s="4">
-        <v>45808.6</v>
+        <v>45808.59999999999854</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>92</v>
       </c>
       <c r="B93" s="4">
-        <v>74507.4</v>
+        <v>74507.39999999999418</v>
       </c>
       <c r="C93" s="4">
-        <v>80897.9</v>
+        <v>80897.89999999999418</v>
       </c>
       <c r="D93" s="4">
-        <v>78044.4</v>
+        <v>78044.39999999999418</v>
       </c>
       <c r="E93" s="4">
         <v>79324.5</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>93</v>
       </c>
       <c r="B94" s="4">
-        <v>35907.7</v>
+        <v>35907.69999999999709</v>
       </c>
       <c r="C94" s="4">
-        <v>38621.6</v>
+        <v>38621.59999999999854</v>
       </c>
       <c r="D94" s="4">
-        <v>39152.4</v>
+        <v>39152.40000000000146</v>
       </c>
       <c r="E94" s="5">
         <v>43808.0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6" t="s">
         <v>94</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>