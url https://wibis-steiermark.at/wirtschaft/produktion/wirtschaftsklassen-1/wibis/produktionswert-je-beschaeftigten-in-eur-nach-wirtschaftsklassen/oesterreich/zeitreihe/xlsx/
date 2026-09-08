--- v0 (2026-07-26)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Produktionswert je Beschäftigten in € nach Wirtschaftsklassen</t>
   </si>
   <si>
     <t>Österreich, Zeitreihe 2021-2024</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
@@ -305,51 +305,51 @@
   <si>
     <t>…92 Spiel-, Wett- und Lotteriewesen</t>
   </si>
   <si>
     <t>…93 Dienstleistungen Sport/Unterhaltung</t>
   </si>
   <si>
     <t>S Sonstige Dienstleistungen (ohne S 94)</t>
   </si>
   <si>
     <t>…95 Reparatur von Gebrauchsgütern</t>
   </si>
   <si>
     <t>…96 Sonst. Dienstleistungen a. n. g.</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria, Leistungs- und Strukturerhebung</t>
   </si>
   <si>
     <t>Erläuterungen: Die Leistungs- und Strukturerhebung erstreckt sich über den gesamten produzierenden Bereich und einen Großteil der Dienstleistungen (ohne Öffentliche Verwaltung, Verteidigung, Sozialversicherung und sonstige persönliche Dienstleistungen). Sie ist als Konzentrationsstichprobe konzipiert. Bei den veröffentlichten Daten zur Leistungs- und Strukturerhebung (z.B. Produktionswert, Bruttowertschöpfung zu Faktorkosten…) kam es, bedingt durch eine Änderung der maßgeblichen Rechtsgrundlagen der Leistungs- und Strukturdaten auf EU-Ebene (Verordnung (EU) 2019/2152 über europäische Unternehmensstatistiken sowie die neue nationale Leistungs- und Strukturstatistik-Verordnung 2022) zu umfangreichen konzeptionellen Änderungen ab dem Berichtsjahr 2021. Entsprechend sind die Ergebnisse ab dem Berichtsjahr 2021 mit den Werten aus den Vorjahren nur bedingt vergleichbar und daher wurde ab dem Berichtsjahr 2021 eine neue Zeitreihe eingeführt, die sich entsprechend am neuen Datenwürfel der Statistik Austria orientiert. Nähere Informationen zu den konzeptionellen Änderungen sind den Statistischen Nachrichten (05/2023) der Statistik Austria zu entnehmen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -687,51 +687,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F97" sqref="F97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="50" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -742,1553 +742,1553 @@
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2021</v>
       </c>
       <c r="C5" s="3">
         <v>2022</v>
       </c>
       <c r="D5" s="3">
         <v>2023</v>
       </c>
       <c r="E5" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>167891.0</v>
       </c>
       <c r="C6" s="5">
-        <v>195070.3</v>
+        <v>195070.29999999998836</v>
       </c>
       <c r="D6" s="5">
-        <v>186679.7</v>
+        <v>186679.70000000001164</v>
       </c>
       <c r="E6" s="4">
         <v>183478.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
-        <v>353889.7</v>
+        <v>353889.70000000001164</v>
       </c>
       <c r="C7" s="5">
-        <v>401796.4</v>
+        <v>401796.40000000002328</v>
       </c>
       <c r="D7" s="5">
-        <v>3499594.9</v>
+        <v>3499594.89999999990687</v>
       </c>
       <c r="E7" s="5">
-        <v>2923127.7</v>
+        <v>2923127.70000000018626</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
         <v>299455.5</v>
       </c>
       <c r="C8" s="4">
         <v>343612.0</v>
       </c>
       <c r="D8" s="5">
-        <v>329182.6</v>
+        <v>329182.59999999997672</v>
       </c>
       <c r="E8" s="5">
-        <v>321437.7</v>
+        <v>321437.70000000001164</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
-        <v>228193.2</v>
+        <v>228193.20000000001164</v>
       </c>
       <c r="C9" s="5">
-        <v>264406.2</v>
+        <v>264406.20000000001164</v>
       </c>
       <c r="D9" s="5">
-        <v>274342.8</v>
+        <v>274342.79999999998836</v>
       </c>
       <c r="E9" s="4">
         <v>271965.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
-        <v>717468.2</v>
+        <v>717468.19999999995343</v>
       </c>
       <c r="C10" s="5">
-        <v>851698.9</v>
+        <v>851698.90000000002328</v>
       </c>
       <c r="D10" s="5">
-        <v>859408.3</v>
+        <v>859408.30000000004657</v>
       </c>
       <c r="E10" s="5">
-        <v>869836.7</v>
+        <v>869836.69999999995343</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="4">
         <v>199853.0</v>
       </c>
       <c r="C12" s="5">
-        <v>219005.9</v>
+        <v>219005.89999999999418</v>
       </c>
       <c r="D12" s="5">
-        <v>214040.8</v>
+        <v>214040.79999999998836</v>
       </c>
       <c r="E12" s="5">
-        <v>189469.9</v>
+        <v>189469.89999999999418</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="5">
-        <v>101592.1</v>
+        <v>101592.10000000000582</v>
       </c>
       <c r="C13" s="5">
-        <v>117094.8</v>
+        <v>117094.80000000000291</v>
       </c>
       <c r="D13" s="5">
         <v>121627.5</v>
       </c>
       <c r="E13" s="5">
-        <v>125254.2</v>
+        <v>125254.19999999999709</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="4">
         <v>183266.0</v>
       </c>
       <c r="C14" s="5">
         <v>190604.5</v>
       </c>
       <c r="D14" s="5">
-        <v>202761.7</v>
+        <v>202761.70000000001164</v>
       </c>
       <c r="E14" s="5">
-        <v>192838.3</v>
+        <v>192838.29999999998836</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="5">
-        <v>305614.1</v>
+        <v>305614.099999999976717</v>
       </c>
       <c r="C15" s="5">
-        <v>336929.4</v>
+        <v>336929.40000000002328</v>
       </c>
       <c r="D15" s="5">
-        <v>290860.3</v>
+        <v>290860.29999999998836</v>
       </c>
       <c r="E15" s="5">
         <v>296586.5</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="5">
-        <v>417496.3</v>
+        <v>417496.29999999998836</v>
       </c>
       <c r="C16" s="5">
-        <v>550700.7</v>
+        <v>550700.69999999995343</v>
       </c>
       <c r="D16" s="5">
-        <v>444455.1</v>
+        <v>444455.099999999976717</v>
       </c>
       <c r="E16" s="5">
-        <v>468042.4</v>
+        <v>468042.40000000002328</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="5">
-        <v>173784.4</v>
+        <v>173784.39999999999418</v>
       </c>
       <c r="C17" s="5">
-        <v>187839.7</v>
+        <v>187839.70000000001164</v>
       </c>
       <c r="D17" s="5">
-        <v>180349.8</v>
+        <v>180349.79999999998836</v>
       </c>
       <c r="E17" s="4">
         <v>181773.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="5">
-        <v>2251353.4</v>
+        <v>2251353.39999999990687</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="5">
-        <v>805528.1</v>
+        <v>805528.099999999976717</v>
       </c>
       <c r="C19" s="4">
         <v>913813.0</v>
       </c>
       <c r="D19" s="5">
-        <v>701435.7</v>
+        <v>701435.69999999995343</v>
       </c>
       <c r="E19" s="5">
-        <v>729465.1</v>
+        <v>729465.099999999976717</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="5">
-        <v>276298.7</v>
+        <v>276298.70000000001164</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="5">
-        <v>223425.8</v>
+        <v>223425.79999999998836</v>
       </c>
       <c r="C21" s="5">
-        <v>243191.3</v>
+        <v>243191.29999999998836</v>
       </c>
       <c r="D21" s="5">
-        <v>231182.6</v>
+        <v>231182.60000000000582</v>
       </c>
       <c r="E21" s="5">
-        <v>235314.1</v>
+        <v>235314.10000000000582</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="5">
-        <v>231231.9</v>
+        <v>231231.89999999999418</v>
       </c>
       <c r="C22" s="5">
-        <v>247470.9</v>
+        <v>247470.89999999999418</v>
       </c>
       <c r="D22" s="5">
-        <v>240436.3</v>
+        <v>240436.29999999998836</v>
       </c>
       <c r="E22" s="5">
-        <v>230795.3</v>
+        <v>230795.29999999998836</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="4">
         <v>401974.0</v>
       </c>
       <c r="C23" s="5">
-        <v>538700.3</v>
+        <v>538700.30000000004657</v>
       </c>
       <c r="D23" s="5">
-        <v>471458.8</v>
+        <v>471458.79999999998836</v>
       </c>
       <c r="E23" s="5">
-        <v>438410.6</v>
+        <v>438410.59999999997672</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="5">
-        <v>212807.9</v>
+        <v>212807.89999999999418</v>
       </c>
       <c r="C24" s="5">
-        <v>241556.4</v>
+        <v>241556.39999999999418</v>
       </c>
       <c r="D24" s="5">
-        <v>222541.2</v>
+        <v>222541.20000000001164</v>
       </c>
       <c r="E24" s="5">
-        <v>213955.7</v>
+        <v>213955.70000000001164</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="5">
-        <v>287219.7</v>
+        <v>287219.70000000001164</v>
       </c>
       <c r="C25" s="5">
-        <v>332744.2</v>
+        <v>332744.20000000001164</v>
       </c>
       <c r="D25" s="5">
-        <v>336731.4</v>
+        <v>336731.40000000002328</v>
       </c>
       <c r="E25" s="5">
-        <v>304533.4</v>
+        <v>304533.40000000002328</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="5">
-        <v>257905.7</v>
+        <v>257905.70000000001164</v>
       </c>
       <c r="C26" s="5">
-        <v>282178.3</v>
+        <v>282178.29999999998836</v>
       </c>
       <c r="D26" s="5">
         <v>292906.5</v>
       </c>
       <c r="E26" s="5">
-        <v>268642.4</v>
+        <v>268642.40000000002328</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="5">
-        <v>282732.1</v>
+        <v>282732.099999999976717</v>
       </c>
       <c r="C27" s="5">
         <v>307931.5</v>
       </c>
       <c r="D27" s="5">
-        <v>317154.7</v>
+        <v>317154.70000000001164</v>
       </c>
       <c r="E27" s="5">
-        <v>297575.2</v>
+        <v>297575.20000000001164</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="5">
-        <v>437444.6</v>
+        <v>437444.59999999997672</v>
       </c>
       <c r="C28" s="5">
-        <v>461358.4</v>
+        <v>461358.40000000002328</v>
       </c>
       <c r="D28" s="5">
-        <v>488327.7</v>
+        <v>488327.70000000001164</v>
       </c>
       <c r="E28" s="5">
-        <v>484421.3</v>
+        <v>484421.29999999998836</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="5">
-        <v>367032.7</v>
+        <v>367032.70000000001164</v>
       </c>
       <c r="C29" s="5">
-        <v>389384.8</v>
+        <v>389384.79999999998836</v>
       </c>
       <c r="D29" s="5">
         <v>408445.5</v>
       </c>
       <c r="E29" s="5">
-        <v>344137.9</v>
+        <v>344137.90000000002328</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="5">
-        <v>127124.6</v>
+        <v>127124.60000000000582</v>
       </c>
       <c r="C30" s="4">
         <v>134078.0</v>
       </c>
       <c r="D30" s="4">
         <v>132263.0</v>
       </c>
       <c r="E30" s="5">
-        <v>135827.3</v>
+        <v>135827.29999999998836</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="5">
-        <v>282097.1</v>
+        <v>282097.099999999976717</v>
       </c>
       <c r="C31" s="4">
         <v>330036.0</v>
       </c>
       <c r="D31" s="5">
-        <v>225338.1</v>
+        <v>225338.10000000000582</v>
       </c>
       <c r="E31" s="5">
-        <v>179549.2</v>
+        <v>179549.20000000001164</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="5">
-        <v>191170.7</v>
+        <v>191170.70000000001164</v>
       </c>
       <c r="C32" s="5">
-        <v>202439.7</v>
+        <v>202439.70000000001164</v>
       </c>
       <c r="D32" s="5">
         <v>206911.5</v>
       </c>
       <c r="E32" s="5">
-        <v>203115.7</v>
+        <v>203115.70000000001164</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="5">
-        <v>1202992.1</v>
+        <v>1202992.10000000009313</v>
       </c>
       <c r="C33" s="5">
-        <v>1925156.2</v>
+        <v>1925156.19999999995343</v>
       </c>
       <c r="D33" s="5">
         <v>1055877.5</v>
       </c>
       <c r="E33" s="5">
-        <v>866374.2</v>
+        <v>866374.19999999995343</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="5">
-        <v>1807282.1</v>
+        <v>1807282.10000000009313</v>
       </c>
       <c r="C34" s="5">
-        <v>3006126.2</v>
+        <v>3006126.20000000018626</v>
       </c>
       <c r="D34" s="5">
         <v>1562783.5</v>
       </c>
       <c r="E34" s="5">
         <v>1212787.5</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="5">
-        <v>300709.6</v>
+        <v>300709.59999999997672</v>
       </c>
       <c r="C35" s="5">
-        <v>305868.6</v>
+        <v>305868.59999999997672</v>
       </c>
       <c r="D35" s="5">
-        <v>327944.4</v>
+        <v>327944.40000000002328</v>
       </c>
       <c r="E35" s="5">
-        <v>344156.6</v>
+        <v>344156.59999999997672</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5">
-        <v>247454.1</v>
+        <v>247454.10000000000582</v>
       </c>
       <c r="C36" s="5">
-        <v>255463.9</v>
+        <v>255463.89999999999418</v>
       </c>
       <c r="D36" s="5">
         <v>269998.5</v>
       </c>
       <c r="E36" s="5">
-        <v>287100.4</v>
+        <v>287100.40000000002328</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="5">
-        <v>253143.7</v>
+        <v>253143.70000000001164</v>
       </c>
       <c r="C37" s="5">
-        <v>256867.6</v>
+        <v>256867.60000000000582</v>
       </c>
       <c r="D37" s="5">
-        <v>227727.3</v>
+        <v>227727.29999999998836</v>
       </c>
       <c r="E37" s="5">
-        <v>247178.4</v>
+        <v>247178.39999999999418</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="5">
         <v>162035.5</v>
       </c>
       <c r="C38" s="5">
-        <v>146330.6</v>
+        <v>146330.60000000000582</v>
       </c>
       <c r="D38" s="5">
-        <v>143639.7</v>
+        <v>143639.70000000001164</v>
       </c>
       <c r="E38" s="5">
-        <v>215369.1</v>
+        <v>215369.10000000000582</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="5">
         <v>176121.5</v>
       </c>
       <c r="C39" s="5">
-        <v>191270.4</v>
+        <v>191270.39999999999418</v>
       </c>
       <c r="D39" s="5">
-        <v>193419.3</v>
+        <v>193419.29999999998836</v>
       </c>
       <c r="E39" s="5">
-        <v>195244.9</v>
+        <v>195244.89999999999418</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="5">
-        <v>263529.7</v>
+        <v>263529.70000000001164</v>
       </c>
       <c r="C40" s="4">
         <v>285110.0</v>
       </c>
       <c r="D40" s="5">
-        <v>270811.9</v>
+        <v>270811.90000000002328</v>
       </c>
       <c r="E40" s="5">
-        <v>265811.8</v>
+        <v>265811.79999999998836</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="5">
-        <v>255580.7</v>
+        <v>255580.70000000001164</v>
       </c>
       <c r="C41" s="5">
-        <v>263820.6</v>
+        <v>263820.59999999997672</v>
       </c>
       <c r="D41" s="5">
-        <v>267843.6</v>
+        <v>267843.59999999997672</v>
       </c>
       <c r="E41" s="5">
-        <v>274407.6</v>
+        <v>274407.59999999997672</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="5">
-        <v>130640.3</v>
+        <v>130640.30000000000291</v>
       </c>
       <c r="C42" s="5">
-        <v>145066.6</v>
+        <v>145066.60000000000582</v>
       </c>
       <c r="D42" s="4">
         <v>153411.0</v>
       </c>
       <c r="E42" s="5">
-        <v>157064.4</v>
+        <v>157064.39999999999418</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="4">
         <v>105297.0</v>
       </c>
       <c r="C43" s="5">
-        <v>115324.3</v>
+        <v>115324.30000000000291</v>
       </c>
       <c r="D43" s="5">
-        <v>114511.7</v>
+        <v>114511.69999999999709</v>
       </c>
       <c r="E43" s="5">
-        <v>113728.7</v>
+        <v>113728.69999999999709</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="5">
-        <v>120284.7</v>
+        <v>120284.69999999999709</v>
       </c>
       <c r="C44" s="5">
-        <v>124755.1</v>
+        <v>124755.10000000000582</v>
       </c>
       <c r="D44" s="5">
-        <v>132049.8</v>
+        <v>132049.79999999998836</v>
       </c>
       <c r="E44" s="5">
-        <v>135845.6</v>
+        <v>135845.60000000000582</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="5">
         <v>164319.5</v>
       </c>
       <c r="C45" s="5">
-        <v>184893.1</v>
+        <v>184893.10000000000582</v>
       </c>
       <c r="D45" s="5">
-        <v>173444.4</v>
+        <v>173444.39999999999418</v>
       </c>
       <c r="E45" s="5">
-        <v>165421.2</v>
+        <v>165421.20000000001164</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="5">
-        <v>70998.1</v>
+        <v>70998.10000000000582</v>
       </c>
       <c r="C46" s="5">
-        <v>75895.3</v>
+        <v>75895.30000000000291</v>
       </c>
       <c r="D46" s="5">
-        <v>79354.1</v>
+        <v>79354.10000000000582</v>
       </c>
       <c r="E46" s="5">
-        <v>81262.2</v>
+        <v>81262.19999999999709</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="5">
-        <v>125012.4</v>
+        <v>125012.39999999999418</v>
       </c>
       <c r="C47" s="5">
         <v>147181.5</v>
       </c>
       <c r="D47" s="4">
         <v>151592.0</v>
       </c>
       <c r="E47" s="5">
-        <v>155484.9</v>
+        <v>155484.89999999999418</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="5">
-        <v>108569.3</v>
+        <v>108569.30000000000291</v>
       </c>
       <c r="C48" s="5">
-        <v>126024.9</v>
+        <v>126024.89999999999418</v>
       </c>
       <c r="D48" s="5">
         <v>129468.5</v>
       </c>
       <c r="E48" s="5">
-        <v>131022.2</v>
+        <v>131022.19999999999709</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="5">
-        <v>97703.2</v>
+        <v>97703.19999999999709</v>
       </c>
       <c r="C49" s="5">
-        <v>126821.2</v>
+        <v>126821.19999999999709</v>
       </c>
       <c r="D49" s="5">
         <v>122316.5</v>
       </c>
       <c r="E49" s="5">
-        <v>96431.9</v>
+        <v>96431.89999999999418</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="5">
         <v>226831.5</v>
       </c>
       <c r="C50" s="5">
-        <v>431916.6</v>
+        <v>431916.59999999997672</v>
       </c>
       <c r="D50" s="5">
-        <v>441379.9</v>
+        <v>441379.90000000002328</v>
       </c>
       <c r="E50" s="5">
-        <v>430382.6</v>
+        <v>430382.59999999997672</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="5">
-        <v>189009.2</v>
+        <v>189009.20000000001164</v>
       </c>
       <c r="C51" s="5">
-        <v>211557.9</v>
+        <v>211557.89999999999418</v>
       </c>
       <c r="D51" s="5">
-        <v>218205.9</v>
+        <v>218205.89999999999418</v>
       </c>
       <c r="E51" s="5">
         <v>225014.5</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="5">
-        <v>79947.9</v>
+        <v>79947.89999999999418</v>
       </c>
       <c r="C52" s="5">
-        <v>82032.7</v>
+        <v>82032.69999999999709</v>
       </c>
       <c r="D52" s="5">
-        <v>82992.4</v>
+        <v>82992.39999999999418</v>
       </c>
       <c r="E52" s="5">
-        <v>92355.1</v>
+        <v>92355.10000000000582</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="5">
         <v>66037.5</v>
       </c>
       <c r="C53" s="5">
-        <v>75771.7</v>
+        <v>75771.69999999999709</v>
       </c>
       <c r="D53" s="5">
-        <v>83920.4</v>
+        <v>83920.39999999999418</v>
       </c>
       <c r="E53" s="5">
-        <v>89148.1</v>
+        <v>89148.10000000000582</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="5">
-        <v>80508.1</v>
+        <v>80508.10000000000582</v>
       </c>
       <c r="C54" s="5">
-        <v>94596.2</v>
+        <v>94596.19999999999709</v>
       </c>
       <c r="D54" s="5">
-        <v>104072.8</v>
+        <v>104072.80000000000291</v>
       </c>
       <c r="E54" s="5">
-        <v>111302.1</v>
+        <v>111302.10000000000582</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="5">
-        <v>56811.7</v>
+        <v>56811.69999999999709</v>
       </c>
       <c r="C55" s="5">
-        <v>63080.7</v>
+        <v>63080.69999999999709</v>
       </c>
       <c r="D55" s="5">
-        <v>70023.6</v>
+        <v>70023.60000000000582</v>
       </c>
       <c r="E55" s="5">
         <v>73612.5</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="5">
-        <v>144708.7</v>
+        <v>144708.70000000001164</v>
       </c>
       <c r="C56" s="5">
-        <v>147609.8</v>
+        <v>147609.79999999998836</v>
       </c>
       <c r="D56" s="5">
-        <v>149433.8</v>
+        <v>149433.79999999998836</v>
       </c>
       <c r="E56" s="4">
         <v>159154.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="5">
-        <v>156405.7</v>
+        <v>156405.70000000001164</v>
       </c>
       <c r="C57" s="5">
         <v>165305.5</v>
       </c>
       <c r="D57" s="5">
-        <v>167830.2</v>
+        <v>167830.20000000001164</v>
       </c>
       <c r="E57" s="5">
-        <v>177829.9</v>
+        <v>177829.89999999999418</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="5">
         <v>78992.5</v>
       </c>
       <c r="C58" s="5">
         <v>82018.5</v>
       </c>
       <c r="D58" s="5">
-        <v>90532.9</v>
+        <v>90532.89999999999418</v>
       </c>
       <c r="E58" s="4">
         <v>89889.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="5">
         <v>199023.5</v>
       </c>
       <c r="C59" s="5">
-        <v>191966.8</v>
+        <v>191966.79999999998836</v>
       </c>
       <c r="D59" s="5">
-        <v>186013.3</v>
+        <v>186013.29999999998836</v>
       </c>
       <c r="E59" s="5">
-        <v>198629.1</v>
+        <v>198629.10000000000582</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="5">
-        <v>327931.3</v>
+        <v>327931.29999999998836</v>
       </c>
       <c r="C60" s="5">
-        <v>335377.2</v>
+        <v>335377.20000000001164</v>
       </c>
       <c r="D60" s="5">
-        <v>348920.4</v>
+        <v>348920.40000000002328</v>
       </c>
       <c r="E60" s="5">
-        <v>367198.4</v>
+        <v>367198.40000000002328</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="5">
-        <v>119421.9</v>
+        <v>119421.89999999999418</v>
       </c>
       <c r="C61" s="4">
         <v>122295.0</v>
       </c>
       <c r="D61" s="5">
         <v>121793.5</v>
       </c>
       <c r="E61" s="5">
-        <v>128035.6</v>
+        <v>128035.60000000000582</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="5">
-        <v>134584.9</v>
+        <v>134584.89999999999418</v>
       </c>
       <c r="C62" s="5">
-        <v>138947.6</v>
+        <v>138947.60000000000582</v>
       </c>
       <c r="D62" s="5">
-        <v>143098.8</v>
+        <v>143098.79999999998836</v>
       </c>
       <c r="E62" s="5">
         <v>165647.5</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="5">
-        <v>259098.9</v>
+        <v>259098.89999999999418</v>
       </c>
       <c r="C63" s="4">
         <v>317592.0</v>
       </c>
       <c r="D63" s="5">
-        <v>332226.2</v>
+        <v>332226.20000000001164</v>
       </c>
       <c r="E63" s="5">
-        <v>332695.3</v>
+        <v>332695.29999999998836</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="5">
-        <v>293310.3</v>
+        <v>293310.29999999998836</v>
       </c>
       <c r="C64" s="4">
         <v>332163.0</v>
       </c>
       <c r="D64" s="4">
         <v>418760.0</v>
       </c>
       <c r="E64" s="5">
-        <v>420735.2</v>
+        <v>420735.20000000001164</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="5">
-        <v>243167.4</v>
+        <v>243167.39999999999418</v>
       </c>
       <c r="C65" s="5">
-        <v>410814.9</v>
+        <v>410814.90000000002328</v>
       </c>
       <c r="D65" s="5">
-        <v>317460.2</v>
+        <v>317460.20000000001164</v>
       </c>
       <c r="E65" s="5">
-        <v>308432.4</v>
+        <v>308432.40000000002328</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="5">
-        <v>183093.6</v>
+        <v>183093.60000000000582</v>
       </c>
       <c r="C66" s="5">
         <v>189284.5</v>
       </c>
       <c r="D66" s="5">
-        <v>130932.3</v>
+        <v>130932.30000000000291</v>
       </c>
       <c r="E66" s="5">
-        <v>138486.3</v>
+        <v>138486.29999999998836</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="5">
-        <v>103984.7</v>
+        <v>103984.69999999999709</v>
       </c>
       <c r="C67" s="5">
-        <v>110622.3</v>
+        <v>110622.30000000000291</v>
       </c>
       <c r="D67" s="5">
-        <v>111306.4</v>
+        <v>111306.39999999999418</v>
       </c>
       <c r="E67" s="5">
-        <v>118250.3</v>
+        <v>118250.30000000000291</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="5">
-        <v>307598.1</v>
+        <v>307598.099999999976717</v>
       </c>
       <c r="C68" s="5">
-        <v>333682.4</v>
+        <v>333682.40000000002328</v>
       </c>
       <c r="D68" s="5">
-        <v>305041.7</v>
+        <v>305041.70000000001164</v>
       </c>
       <c r="E68" s="5">
-        <v>314464.1</v>
+        <v>314464.099999999976717</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="5">
-        <v>91996.1</v>
+        <v>91996.10000000000582</v>
       </c>
       <c r="C69" s="5">
         <v>97157.5</v>
       </c>
       <c r="D69" s="4">
         <v>101402.0</v>
       </c>
       <c r="E69" s="5">
-        <v>108291.9</v>
+        <v>108291.89999999999418</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="5">
-        <v>108775.3</v>
+        <v>108775.30000000000291</v>
       </c>
       <c r="C70" s="4">
         <v>108402.0</v>
       </c>
       <c r="D70" s="5">
-        <v>111999.3</v>
+        <v>111999.30000000000291</v>
       </c>
       <c r="E70" s="5">
-        <v>112325.8</v>
+        <v>112325.80000000000291</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="5">
-        <v>103030.3</v>
+        <v>103030.30000000000291</v>
       </c>
       <c r="C71" s="5">
-        <v>109093.7</v>
+        <v>109093.69999999999709</v>
       </c>
       <c r="D71" s="5">
         <v>110495.5</v>
       </c>
       <c r="E71" s="4">
         <v>113198.0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="5">
-        <v>142246.4</v>
+        <v>142246.39999999999418</v>
       </c>
       <c r="C72" s="5">
-        <v>154949.7</v>
+        <v>154949.70000000001164</v>
       </c>
       <c r="D72" s="5">
-        <v>166463.3</v>
+        <v>166463.29999999998836</v>
       </c>
       <c r="E72" s="5">
-        <v>169488.1</v>
+        <v>169488.10000000000582</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>72</v>
       </c>
       <c r="B73" s="5">
-        <v>65827.4</v>
+        <v>65827.39999999999418</v>
       </c>
       <c r="C73" s="5">
-        <v>68870.4</v>
+        <v>68870.39999999999418</v>
       </c>
       <c r="D73" s="5">
-        <v>73441.3</v>
+        <v>73441.30000000000291</v>
       </c>
       <c r="E73" s="5">
-        <v>75532.3</v>
+        <v>75532.30000000000291</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>73</v>
       </c>
       <c r="B74" s="5">
-        <v>42000.6</v>
+        <v>42000.59999999999854</v>
       </c>
       <c r="C74" s="5">
-        <v>44543.2</v>
+        <v>44543.19999999999709</v>
       </c>
       <c r="D74" s="5">
-        <v>45894.6</v>
+        <v>45894.59999999999854</v>
       </c>
       <c r="E74" s="5">
-        <v>46742.9</v>
+        <v>46742.90000000000146</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="5">
-        <v>73316.3</v>
+        <v>73316.30000000000291</v>
       </c>
       <c r="C75" s="5">
-        <v>79566.1</v>
+        <v>79566.10000000000582</v>
       </c>
       <c r="D75" s="5">
-        <v>83035.9</v>
+        <v>83035.89999999999418</v>
       </c>
       <c r="E75" s="5">
-        <v>90956.1</v>
+        <v>90956.10000000000582</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>75</v>
       </c>
       <c r="B76" s="5">
-        <v>421304.4</v>
+        <v>421304.40000000002328</v>
       </c>
       <c r="C76" s="5">
-        <v>427124.7</v>
+        <v>427124.70000000001164</v>
       </c>
       <c r="D76" s="4">
         <v>429181.0</v>
       </c>
       <c r="E76" s="5">
-        <v>430216.2</v>
+        <v>430216.20000000001164</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="5">
-        <v>53624.8</v>
+        <v>53624.80000000000291</v>
       </c>
       <c r="C77" s="5">
         <v>55302.5</v>
       </c>
       <c r="D77" s="5">
-        <v>58287.4</v>
+        <v>58287.40000000000146</v>
       </c>
       <c r="E77" s="5">
-        <v>65021.4</v>
+        <v>65021.40000000000146</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>77</v>
       </c>
       <c r="B78" s="5">
-        <v>72449.9</v>
+        <v>72449.89999999999418</v>
       </c>
       <c r="C78" s="5">
-        <v>93785.1</v>
+        <v>93785.10000000000582</v>
       </c>
       <c r="D78" s="5">
-        <v>96217.7</v>
+        <v>96217.69999999999709</v>
       </c>
       <c r="E78" s="5">
-        <v>97607.2</v>
+        <v>97607.19999999999709</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>78</v>
       </c>
       <c r="B79" s="5">
-        <v>41676.2</v>
+        <v>41676.19999999999709</v>
       </c>
       <c r="C79" s="5">
-        <v>43227.2</v>
+        <v>43227.19999999999709</v>
       </c>
       <c r="D79" s="5">
-        <v>44938.7</v>
+        <v>44938.69999999999709</v>
       </c>
       <c r="E79" s="5">
-        <v>49764.4</v>
+        <v>49764.40000000000146</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>79</v>
       </c>
       <c r="B80" s="5">
-        <v>49611.8</v>
+        <v>49611.80000000000291</v>
       </c>
       <c r="C80" s="5">
-        <v>52217.6</v>
+        <v>52217.59999999999854</v>
       </c>
       <c r="D80" s="5">
         <v>53858.5</v>
       </c>
       <c r="E80" s="5">
-        <v>58873.2</v>
+        <v>58873.19999999999709</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>80</v>
       </c>
       <c r="B81" s="5">
-        <v>69555.2</v>
+        <v>69555.19999999999709</v>
       </c>
       <c r="C81" s="4">
         <v>83295.0</v>
       </c>
       <c r="D81" s="5">
-        <v>84942.3</v>
+        <v>84942.30000000000291</v>
       </c>
       <c r="E81" s="5">
-        <v>102725.6</v>
+        <v>102725.60000000000582</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>81</v>
       </c>
       <c r="B82" s="5">
-        <v>36947.9</v>
+        <v>36947.90000000000146</v>
       </c>
       <c r="C82" s="5">
-        <v>41469.3</v>
+        <v>41469.30000000000291</v>
       </c>
       <c r="D82" s="5">
         <v>44954.5</v>
       </c>
       <c r="E82" s="5">
-        <v>47370.6</v>
+        <v>47370.59999999999854</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="5">
-        <v>70212.4</v>
+        <v>70212.39999999999418</v>
       </c>
       <c r="C83" s="5">
-        <v>70295.4</v>
+        <v>70295.39999999999418</v>
       </c>
       <c r="D83" s="5">
-        <v>71337.4</v>
+        <v>71337.39999999999418</v>
       </c>
       <c r="E83" s="5">
-        <v>77643.3</v>
+        <v>77643.30000000000291</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="5">
-        <v>82090.1</v>
+        <v>82090.10000000000582</v>
       </c>
       <c r="C84" s="5">
-        <v>83152.8</v>
+        <v>83152.80000000000291</v>
       </c>
       <c r="D84" s="4">
         <v>82443.0</v>
       </c>
       <c r="E84" s="4">
         <v>89662.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>84</v>
       </c>
       <c r="B85" s="5">
-        <v>59745.7</v>
+        <v>59745.69999999999709</v>
       </c>
       <c r="C85" s="5">
-        <v>62658.6</v>
+        <v>62658.59999999999854</v>
       </c>
       <c r="D85" s="5">
-        <v>67275.7</v>
+        <v>67275.69999999999709</v>
       </c>
       <c r="E85" s="5">
         <v>73096.5</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="5">
-        <v>39247.9</v>
+        <v>39247.90000000000146</v>
       </c>
       <c r="C86" s="5">
         <v>47498.5</v>
       </c>
       <c r="D86" s="4">
         <v>50050.0</v>
       </c>
       <c r="E86" s="5">
-        <v>54664.1</v>
+        <v>54664.099999999998545</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>86</v>
       </c>
       <c r="B87" s="5">
-        <v>69043.6</v>
+        <v>69043.60000000000582</v>
       </c>
       <c r="C87" s="5">
-        <v>81454.2</v>
+        <v>81454.19999999999709</v>
       </c>
       <c r="D87" s="4">
         <v>82441.0</v>
       </c>
       <c r="E87" s="5">
-        <v>86183.2</v>
+        <v>86183.19999999999709</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>87</v>
       </c>
       <c r="B88" s="5">
         <v>39240.5</v>
       </c>
       <c r="C88" s="5">
-        <v>46910.4</v>
+        <v>46910.40000000000146</v>
       </c>
       <c r="D88" s="5">
-        <v>48320.8</v>
+        <v>48320.80000000000291</v>
       </c>
       <c r="E88" s="5">
         <v>48688.5</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>88</v>
       </c>
       <c r="B89" s="5">
-        <v>69398.3</v>
+        <v>69398.30000000000291</v>
       </c>
       <c r="C89" s="5">
-        <v>84648.6</v>
+        <v>84648.60000000000582</v>
       </c>
       <c r="D89" s="5">
-        <v>96774.1</v>
+        <v>96774.10000000000582</v>
       </c>
       <c r="E89" s="5">
-        <v>102709.4</v>
+        <v>102709.39999999999418</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>89</v>
       </c>
       <c r="B90" s="5">
-        <v>200536.3</v>
+        <v>200536.29999999998836</v>
       </c>
       <c r="C90" s="5">
-        <v>230263.9</v>
+        <v>230263.89999999999418</v>
       </c>
       <c r="D90" s="5">
-        <v>242562.3</v>
+        <v>242562.29999999998836</v>
       </c>
       <c r="E90" s="4">
         <v>268206.0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>90</v>
       </c>
       <c r="B91" s="5">
-        <v>72207.6</v>
+        <v>72207.60000000000582</v>
       </c>
       <c r="C91" s="5">
         <v>84056.5</v>
       </c>
       <c r="D91" s="5">
-        <v>82842.9</v>
+        <v>82842.89999999999418</v>
       </c>
       <c r="E91" s="5">
-        <v>86784.7</v>
+        <v>86784.69999999999709</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>91</v>
       </c>
       <c r="B92" s="5">
-        <v>36483.3</v>
+        <v>36483.30000000000291</v>
       </c>
       <c r="C92" s="5">
-        <v>40614.2</v>
+        <v>40614.19999999999709</v>
       </c>
       <c r="D92" s="5">
-        <v>42670.2</v>
+        <v>42670.19999999999709</v>
       </c>
       <c r="E92" s="4">
         <v>44490.0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>92</v>
       </c>
       <c r="B93" s="5">
-        <v>64866.9</v>
+        <v>64866.90000000000146</v>
       </c>
       <c r="C93" s="4">
         <v>70495.0</v>
       </c>
       <c r="D93" s="5">
-        <v>74098.9</v>
+        <v>74098.89999999999418</v>
       </c>
       <c r="E93" s="5">
-        <v>73341.3</v>
+        <v>73341.30000000000291</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>93</v>
       </c>
       <c r="B94" s="5">
-        <v>35091.3</v>
+        <v>35091.30000000000291</v>
       </c>
       <c r="C94" s="5">
-        <v>39198.4</v>
+        <v>39198.40000000000146</v>
       </c>
       <c r="D94" s="5">
-        <v>41004.3</v>
+        <v>41004.30000000000291</v>
       </c>
       <c r="E94" s="5">
-        <v>42961.1</v>
+        <v>42961.099999999998545</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6" t="s">
         <v>94</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>