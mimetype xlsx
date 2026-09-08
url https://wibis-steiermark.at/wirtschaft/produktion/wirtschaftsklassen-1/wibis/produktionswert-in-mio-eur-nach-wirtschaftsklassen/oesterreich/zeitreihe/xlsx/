--- v0 (2026-07-26)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Produktionswert in Mio. € nach Wirtschaftsklassen</t>
   </si>
   <si>
     <t>Österreich, Zeitreihe 2021-2024</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
@@ -305,51 +305,51 @@
   <si>
     <t>…92 Spiel-, Wett- und Lotteriewesen</t>
   </si>
   <si>
     <t>…93 Dienstleistungen Sport/Unterhaltung</t>
   </si>
   <si>
     <t>S Sonstige Dienstleistungen (ohne S 94)</t>
   </si>
   <si>
     <t>…95 Reparatur von Gebrauchsgütern</t>
   </si>
   <si>
     <t>…96 Sonst. Dienstleistungen a. n. g.</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria, Leistungs- und Strukturerhebung</t>
   </si>
   <si>
     <t>Erläuterungen: Die Leistungs- und Strukturerhebung erstreckt sich über den gesamten produzierenden Bereich und einen Großteil der Dienstleistungen (ohne Öffentliche Verwaltung, Verteidigung, Sozialversicherung und sonstige persönliche Dienstleistungen). Sie ist als Konzentrationsstichprobe konzipiert. Bei den veröffentlichten Daten zur Leistungs- und Strukturerhebung (z.B. Produktionswert, Bruttowertschöpfung zu Faktorkosten…) kam es, bedingt durch eine Änderung der maßgeblichen Rechtsgrundlagen der Leistungs- und Strukturdaten auf EU-Ebene (Verordnung (EU) 2019/2152 über europäische Unternehmensstatistiken sowie die neue nationale Leistungs- und Strukturstatistik-Verordnung 2022) zu umfangreichen konzeptionellen Änderungen ab dem Berichtsjahr 2021. Entsprechend sind die Ergebnisse ab dem Berichtsjahr 2021 mit den Werten aus den Vorjahren nur bedingt vergleichbar und daher wurde ab dem Berichtsjahr 2021 eine neue Zeitreihe eingeführt, die sich entsprechend am neuen Datenwürfel der Statistik Austria orientiert. Nähere Informationen zu den konzeptionellen Änderungen sind den Statistischen Nachrichten (05/2023) der Statistik Austria zu entnehmen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -687,51 +687,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F97" sqref="F97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="50" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -739,1556 +739,1556 @@
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2021</v>
       </c>
       <c r="C5" s="3">
         <v>2022</v>
       </c>
       <c r="D5" s="3">
         <v>2023</v>
       </c>
       <c r="E5" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>602734.6</v>
+        <v>602734.59999999997672</v>
       </c>
       <c r="C6" s="4">
-        <v>731716.1</v>
+        <v>731716.099999999976717</v>
       </c>
       <c r="D6" s="4">
-        <v>710104.9</v>
+        <v>710104.90000000002328</v>
       </c>
       <c r="E6" s="4">
-        <v>697365.7</v>
+        <v>697365.69999999995343</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>2376.7</v>
+        <v>2376.69999999999982</v>
       </c>
       <c r="C7" s="4">
-        <v>2624.1</v>
+        <v>2624.099999999999909</v>
       </c>
       <c r="D7" s="4">
         <v>26166.5</v>
       </c>
       <c r="E7" s="4">
-        <v>21993.6</v>
+        <v>21993.59999999999854</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
         <v>210734.0</v>
       </c>
       <c r="C8" s="4">
-        <v>247591.7</v>
+        <v>247591.70000000001164</v>
       </c>
       <c r="D8" s="4">
-        <v>241519.6</v>
+        <v>241519.60000000000582</v>
       </c>
       <c r="E8" s="4">
-        <v>233922.4</v>
+        <v>233922.39999999999418</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>18616.0</v>
       </c>
       <c r="C9" s="4">
-        <v>22334.9</v>
+        <v>22334.90000000000146</v>
       </c>
       <c r="D9" s="4">
-        <v>23601.7</v>
+        <v>23601.70000000000073</v>
       </c>
       <c r="E9" s="4">
-        <v>23807.3</v>
+        <v>23807.29999999999927</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>7868.5</v>
       </c>
       <c r="C10" s="4">
-        <v>9841.4</v>
+        <v>9841.39999999999964</v>
       </c>
       <c r="D10" s="5">
         <v>10202.0</v>
       </c>
       <c r="E10" s="4">
-        <v>10298.9</v>
+        <v>10298.89999999999964</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="4">
-        <v>1556.7</v>
+        <v>1556.70000000000005</v>
       </c>
       <c r="C12" s="4">
-        <v>1747.9</v>
+        <v>1747.90000000000009</v>
       </c>
       <c r="D12" s="4">
-        <v>1661.8</v>
+        <v>1661.79999999999995</v>
       </c>
       <c r="E12" s="4">
-        <v>1326.3</v>
+        <v>1326.29999999999995</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="4">
-        <v>515.6</v>
+        <v>515.60000000000002</v>
       </c>
       <c r="C13" s="4">
-        <v>588.9</v>
+        <v>588.89999999999998</v>
       </c>
       <c r="D13" s="4">
-        <v>596.9</v>
+        <v>596.89999999999998</v>
       </c>
       <c r="E13" s="4">
-        <v>597.6</v>
+        <v>597.60000000000002</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="4">
-        <v>649.1</v>
+        <v>649.10000000000002</v>
       </c>
       <c r="C14" s="4">
-        <v>674.7</v>
+        <v>674.70000000000005</v>
       </c>
       <c r="D14" s="4">
-        <v>685.7</v>
+        <v>685.70000000000005</v>
       </c>
       <c r="E14" s="4">
-        <v>605.7</v>
+        <v>605.70000000000005</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="4">
-        <v>11233.8</v>
+        <v>11233.79999999999927</v>
       </c>
       <c r="C15" s="4">
-        <v>12521.6</v>
+        <v>12521.60000000000036</v>
       </c>
       <c r="D15" s="4">
-        <v>10650.7</v>
+        <v>10650.70000000000073</v>
       </c>
       <c r="E15" s="4">
-        <v>10344.9</v>
+        <v>10344.89999999999964</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="5">
         <v>7864.0</v>
       </c>
       <c r="C16" s="4">
-        <v>10456.2</v>
+        <v>10456.20000000000073</v>
       </c>
       <c r="D16" s="4">
-        <v>8226.4</v>
+        <v>8226.39999999999964</v>
       </c>
       <c r="E16" s="4">
-        <v>8475.3</v>
+        <v>8475.29999999999927</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4">
-        <v>1714.7</v>
+        <v>1714.70000000000005</v>
       </c>
       <c r="C17" s="5">
         <v>1866.0</v>
       </c>
       <c r="D17" s="4">
-        <v>1753.9</v>
+        <v>1753.90000000000009</v>
       </c>
       <c r="E17" s="4">
         <v>1678.5</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="4">
-        <v>5599.1</v>
+        <v>5599.10000000000036</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="4">
-        <v>16581.8</v>
+        <v>16581.79999999999927</v>
       </c>
       <c r="C19" s="4">
-        <v>19248.6</v>
+        <v>19248.59999999999854</v>
       </c>
       <c r="D19" s="4">
-        <v>15156.6</v>
+        <v>15156.60000000000036</v>
       </c>
       <c r="E19" s="4">
-        <v>15717.8</v>
+        <v>15717.79999999999927</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="4">
-        <v>4947.7</v>
+        <v>4947.69999999999982</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="4">
-        <v>7173.8</v>
+        <v>7173.80000000000018</v>
       </c>
       <c r="C21" s="4">
-        <v>7947.2</v>
+        <v>7947.19999999999982</v>
       </c>
       <c r="D21" s="4">
-        <v>7773.1</v>
+        <v>7773.10000000000036</v>
       </c>
       <c r="E21" s="4">
         <v>7658.5</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="5">
         <v>7423.0</v>
       </c>
       <c r="C22" s="4">
-        <v>7600.6</v>
+        <v>7600.60000000000036</v>
       </c>
       <c r="D22" s="4">
-        <v>7223.9</v>
+        <v>7223.89999999999964</v>
       </c>
       <c r="E22" s="4">
-        <v>6798.3</v>
+        <v>6798.30000000000018</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="4">
-        <v>17464.2</v>
+        <v>17464.20000000000073</v>
       </c>
       <c r="C23" s="4">
-        <v>24176.9</v>
+        <v>24176.90000000000146</v>
       </c>
       <c r="D23" s="4">
-        <v>21941.2</v>
+        <v>21941.20000000000073</v>
       </c>
       <c r="E23" s="4">
-        <v>21054.7</v>
+        <v>21054.70000000000073</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="4">
-        <v>17287.2</v>
+        <v>17287.20000000000073</v>
       </c>
       <c r="C24" s="4">
         <v>20248.5</v>
       </c>
       <c r="D24" s="4">
-        <v>18498.3</v>
+        <v>18498.29999999999927</v>
       </c>
       <c r="E24" s="4">
-        <v>16832.7</v>
+        <v>16832.70000000000073</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="4">
-        <v>8965.3</v>
+        <v>8965.29999999999927</v>
       </c>
       <c r="C25" s="4">
-        <v>10926.3</v>
+        <v>10926.29999999999927</v>
       </c>
       <c r="D25" s="4">
-        <v>11747.9</v>
+        <v>11747.89999999999964</v>
       </c>
       <c r="E25" s="4">
-        <v>11107.9</v>
+        <v>11107.89999999999964</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="5">
         <v>12577.0</v>
       </c>
       <c r="C26" s="4">
-        <v>14270.9</v>
+        <v>14270.89999999999964</v>
       </c>
       <c r="D26" s="4">
-        <v>15245.8</v>
+        <v>15245.79999999999927</v>
       </c>
       <c r="E26" s="4">
-        <v>14036.6</v>
+        <v>14036.60000000000036</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="4">
-        <v>27218.1</v>
+        <v>27218.099999999998545</v>
       </c>
       <c r="C27" s="4">
-        <v>30637.3</v>
+        <v>30637.29999999999927</v>
       </c>
       <c r="D27" s="4">
-        <v>33144.6</v>
+        <v>33144.59999999999854</v>
       </c>
       <c r="E27" s="4">
-        <v>31798.3</v>
+        <v>31798.29999999999927</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="4">
-        <v>16573.9</v>
+        <v>16573.90000000000146</v>
       </c>
       <c r="C28" s="4">
         <v>17085.5</v>
       </c>
       <c r="D28" s="4">
-        <v>18322.1</v>
+        <v>18322.099999999998545</v>
       </c>
       <c r="E28" s="4">
-        <v>17470.2</v>
+        <v>17470.20000000000073</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="5">
         <v>5112.0</v>
       </c>
       <c r="C29" s="4">
-        <v>5804.9</v>
+        <v>5804.89999999999964</v>
       </c>
       <c r="D29" s="4">
-        <v>6489.8</v>
+        <v>6489.80000000000018</v>
       </c>
       <c r="E29" s="4">
-        <v>5857.2</v>
+        <v>5857.19999999999982</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="4">
-        <v>3397.2</v>
+        <v>3397.19999999999982</v>
       </c>
       <c r="C30" s="4">
         <v>3566.5</v>
       </c>
       <c r="D30" s="4">
-        <v>3404.7</v>
+        <v>3404.69999999999982</v>
       </c>
       <c r="E30" s="4">
-        <v>3341.9</v>
+        <v>3341.90000000000009</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="4">
         <v>5767.5</v>
       </c>
       <c r="C31" s="4">
-        <v>6931.1</v>
+        <v>6931.10000000000036</v>
       </c>
       <c r="D31" s="4">
-        <v>4893.7</v>
+        <v>4893.69999999999982</v>
       </c>
       <c r="E31" s="4">
-        <v>3866.8</v>
+        <v>3866.80000000000018</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="4">
-        <v>4628.1</v>
+        <v>4628.10000000000036</v>
       </c>
       <c r="C32" s="5">
         <v>5096.0</v>
       </c>
       <c r="D32" s="5">
         <v>5052.0</v>
       </c>
       <c r="E32" s="4">
-        <v>4701.9</v>
+        <v>4701.89999999999964</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="4">
-        <v>69707.4</v>
+        <v>69707.39999999999418</v>
       </c>
       <c r="C33" s="4">
-        <v>115101.2</v>
+        <v>115101.19999999999709</v>
       </c>
       <c r="D33" s="5">
         <v>65552.0</v>
       </c>
       <c r="E33" s="4">
-        <v>54187.4</v>
+        <v>54187.40000000000146</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="4">
-        <v>63943.4</v>
+        <v>63943.40000000000146</v>
       </c>
       <c r="C34" s="4">
-        <v>108987.1</v>
+        <v>108987.10000000000582</v>
       </c>
       <c r="D34" s="4">
         <v>59790.5</v>
       </c>
       <c r="E34" s="4">
-        <v>48237.4</v>
+        <v>48237.40000000000146</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="4">
-        <v>545.8</v>
+        <v>545.79999999999995</v>
       </c>
       <c r="C35" s="4">
-        <v>549.3</v>
+        <v>549.29999999999995</v>
       </c>
       <c r="D35" s="4">
         <v>595.5</v>
       </c>
       <c r="E35" s="4">
-        <v>619.8</v>
+        <v>619.79999999999995</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="4">
-        <v>934.6</v>
+        <v>934.60000000000002</v>
       </c>
       <c r="C36" s="4">
-        <v>976.9</v>
+        <v>976.89999999999998</v>
       </c>
       <c r="D36" s="4">
-        <v>1057.6</v>
+        <v>1057.59999999999991</v>
       </c>
       <c r="E36" s="4">
-        <v>1089.8</v>
+        <v>1089.79999999999995</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="4">
-        <v>4260.7</v>
+        <v>4260.69999999999982</v>
       </c>
       <c r="C37" s="4">
-        <v>4570.2</v>
+        <v>4570.19999999999982</v>
       </c>
       <c r="D37" s="4">
-        <v>4088.8</v>
+        <v>4088.80000000000018</v>
       </c>
       <c r="E37" s="4">
-        <v>4208.2</v>
+        <v>4208.19999999999982</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="4">
         <v>22.8</v>
       </c>
       <c r="C38" s="4">
         <v>17.7</v>
       </c>
       <c r="D38" s="4">
         <v>19.5</v>
       </c>
       <c r="E38" s="4">
         <v>32.1</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="4">
-        <v>62102.2</v>
+        <v>62102.19999999999709</v>
       </c>
       <c r="C39" s="4">
         <v>69007.5</v>
       </c>
       <c r="D39" s="4">
-        <v>69509.1</v>
+        <v>69509.10000000000582</v>
       </c>
       <c r="E39" s="4">
         <v>68819.5</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="4">
-        <v>22317.8</v>
+        <v>22317.79999999999927</v>
       </c>
       <c r="C40" s="4">
         <v>24377.5</v>
       </c>
       <c r="D40" s="4">
-        <v>22479.3</v>
+        <v>22479.29999999999927</v>
       </c>
       <c r="E40" s="5">
         <v>21161.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="4">
-        <v>9784.1</v>
+        <v>9784.10000000000036</v>
       </c>
       <c r="C41" s="4">
-        <v>10431.7</v>
+        <v>10431.70000000000073</v>
       </c>
       <c r="D41" s="4">
-        <v>10843.4</v>
+        <v>10843.39999999999964</v>
       </c>
       <c r="E41" s="5">
         <v>11226.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="4">
-        <v>30000.2</v>
+        <v>30000.20000000000073</v>
       </c>
       <c r="C42" s="4">
-        <v>34198.3</v>
+        <v>34198.30000000000291</v>
       </c>
       <c r="D42" s="4">
-        <v>36186.4</v>
+        <v>36186.40000000000146</v>
       </c>
       <c r="E42" s="4">
         <v>36432.5</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="4">
-        <v>74699.6</v>
+        <v>74699.60000000000582</v>
       </c>
       <c r="C43" s="4">
-        <v>83103.7</v>
+        <v>83103.69999999999709</v>
       </c>
       <c r="D43" s="5">
         <v>82459.0</v>
       </c>
       <c r="E43" s="4">
         <v>81202.5</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="4">
-        <v>10747.2</v>
+        <v>10747.20000000000073</v>
       </c>
       <c r="C44" s="4">
-        <v>11205.4</v>
+        <v>11205.39999999999964</v>
       </c>
       <c r="D44" s="4">
-        <v>12044.3</v>
+        <v>12044.29999999999927</v>
       </c>
       <c r="E44" s="4">
-        <v>12558.9</v>
+        <v>12558.89999999999964</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="4">
-        <v>35090.1</v>
+        <v>35090.099999999998545</v>
       </c>
       <c r="C45" s="4">
         <v>40752.5</v>
       </c>
       <c r="D45" s="4">
         <v>37808.5</v>
       </c>
       <c r="E45" s="4">
-        <v>35645.6</v>
+        <v>35645.59999999999854</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="4">
-        <v>28862.3</v>
+        <v>28862.29999999999927</v>
       </c>
       <c r="C46" s="4">
-        <v>31145.8</v>
+        <v>31145.79999999999927</v>
       </c>
       <c r="D46" s="4">
-        <v>32606.3</v>
+        <v>32606.29999999999927</v>
       </c>
       <c r="E46" s="5">
         <v>32998.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="4">
-        <v>26673.3</v>
+        <v>26673.29999999999927</v>
       </c>
       <c r="C47" s="4">
-        <v>32523.1</v>
+        <v>32523.099999999998545</v>
       </c>
       <c r="D47" s="4">
-        <v>34343.8</v>
+        <v>34343.80000000000291</v>
       </c>
       <c r="E47" s="4">
-        <v>35568.9</v>
+        <v>35568.90000000000146</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="5">
         <v>14723.0</v>
       </c>
       <c r="C48" s="4">
-        <v>17764.9</v>
+        <v>17764.90000000000146</v>
       </c>
       <c r="D48" s="4">
-        <v>18844.4</v>
+        <v>18844.40000000000146</v>
       </c>
       <c r="E48" s="4">
-        <v>19287.1</v>
+        <v>19287.099999999998545</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="4">
         <v>60.6</v>
       </c>
       <c r="C49" s="4">
         <v>87.3</v>
       </c>
       <c r="D49" s="4">
         <v>89.7</v>
       </c>
       <c r="E49" s="4">
         <v>87.8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="4">
         <v>1798.5</v>
       </c>
       <c r="C50" s="4">
-        <v>3087.8</v>
+        <v>3087.80000000000018</v>
       </c>
       <c r="D50" s="4">
-        <v>3430.8</v>
+        <v>3430.80000000000018</v>
       </c>
       <c r="E50" s="4">
-        <v>3528.7</v>
+        <v>3528.69999999999982</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="4">
-        <v>7899.6</v>
+        <v>7899.60000000000036</v>
       </c>
       <c r="C51" s="4">
-        <v>9249.1</v>
+        <v>9249.10000000000036</v>
       </c>
       <c r="D51" s="4">
-        <v>9621.8</v>
+        <v>9621.79999999999927</v>
       </c>
       <c r="E51" s="4">
-        <v>10133.8</v>
+        <v>10133.79999999999927</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="4">
         <v>2191.5</v>
       </c>
       <c r="C52" s="4">
-        <v>2334.2</v>
+        <v>2334.19999999999982</v>
       </c>
       <c r="D52" s="4">
-        <v>2357.1</v>
+        <v>2357.099999999999909</v>
       </c>
       <c r="E52" s="4">
         <v>2531.5</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="4">
-        <v>18127.8</v>
+        <v>18127.79999999999927</v>
       </c>
       <c r="C53" s="4">
-        <v>23792.4</v>
+        <v>23792.40000000000146</v>
       </c>
       <c r="D53" s="4">
-        <v>27175.7</v>
+        <v>27175.70000000000073</v>
       </c>
       <c r="E53" s="4">
-        <v>28872.8</v>
+        <v>28872.79999999999927</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="4">
-        <v>8604.3</v>
+        <v>8604.29999999999927</v>
       </c>
       <c r="C54" s="4">
-        <v>11961.2</v>
+        <v>11961.20000000000073</v>
       </c>
       <c r="D54" s="4">
-        <v>13754.9</v>
+        <v>13754.89999999999964</v>
       </c>
       <c r="E54" s="4">
-        <v>14858.9</v>
+        <v>14858.89999999999964</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="4">
         <v>9523.5</v>
       </c>
       <c r="C55" s="4">
-        <v>11831.2</v>
+        <v>11831.20000000000073</v>
       </c>
       <c r="D55" s="4">
-        <v>13420.8</v>
+        <v>13420.79999999999927</v>
       </c>
       <c r="E55" s="4">
-        <v>14013.9</v>
+        <v>14013.89999999999964</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="4">
-        <v>20110.9</v>
+        <v>20110.90000000000146</v>
       </c>
       <c r="C56" s="4">
-        <v>21577.9</v>
+        <v>21577.90000000000146</v>
       </c>
       <c r="D56" s="4">
-        <v>22604.4</v>
+        <v>22604.40000000000146</v>
       </c>
       <c r="E56" s="4">
-        <v>23982.6</v>
+        <v>23982.59999999999854</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="4">
-        <v>2412.7</v>
+        <v>2412.69999999999982</v>
       </c>
       <c r="C57" s="4">
-        <v>2724.6</v>
+        <v>2724.59999999999991</v>
       </c>
       <c r="D57" s="5">
         <v>2782.0</v>
       </c>
       <c r="E57" s="4">
-        <v>2851.3</v>
+        <v>2851.30000000000018</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="4">
-        <v>865.2</v>
+        <v>865.20000000000005</v>
       </c>
       <c r="C58" s="4">
-        <v>936.7</v>
+        <v>936.70000000000005</v>
       </c>
       <c r="D58" s="4">
-        <v>1083.8</v>
+        <v>1083.79999999999995</v>
       </c>
       <c r="E58" s="4">
-        <v>1135.8</v>
+        <v>1135.79999999999995</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="4">
-        <v>288.2</v>
+        <v>288.19999999999999</v>
       </c>
       <c r="C59" s="5">
         <v>283.0</v>
       </c>
       <c r="D59" s="4">
-        <v>279.2</v>
+        <v>279.19999999999999</v>
       </c>
       <c r="E59" s="4">
-        <v>299.3</v>
+        <v>299.30000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="4">
-        <v>4522.8</v>
+        <v>4522.80000000000018</v>
       </c>
       <c r="C60" s="4">
-        <v>4594.3</v>
+        <v>4594.30000000000018</v>
       </c>
       <c r="D60" s="4">
-        <v>4870.6</v>
+        <v>4870.60000000000036</v>
       </c>
       <c r="E60" s="4">
-        <v>5197.7</v>
+        <v>5197.69999999999982</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="4">
-        <v>8511.4</v>
+        <v>8511.39999999999964</v>
       </c>
       <c r="C61" s="4">
-        <v>9452.2</v>
+        <v>9452.20000000000073</v>
       </c>
       <c r="D61" s="4">
         <v>10060.5</v>
       </c>
       <c r="E61" s="4">
-        <v>10618.1</v>
+        <v>10618.10000000000036</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="4">
         <v>3510.5</v>
       </c>
       <c r="C62" s="4">
-        <v>3587.2</v>
+        <v>3587.19999999999982</v>
       </c>
       <c r="D62" s="4">
-        <v>3528.4</v>
+        <v>3528.40000000000009</v>
       </c>
       <c r="E62" s="4">
-        <v>3880.3</v>
+        <v>3880.30000000000018</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="4">
-        <v>31795.8</v>
+        <v>31795.79999999999927</v>
       </c>
       <c r="C63" s="5">
         <v>38945.0</v>
       </c>
       <c r="D63" s="4">
-        <v>40825.3</v>
+        <v>40825.30000000000291</v>
       </c>
       <c r="E63" s="4">
-        <v>41663.4</v>
+        <v>41663.40000000000146</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="4">
-        <v>20543.7</v>
+        <v>20543.70000000000073</v>
       </c>
       <c r="C64" s="4">
-        <v>23076.4</v>
+        <v>23076.40000000000146</v>
       </c>
       <c r="D64" s="4">
-        <v>28940.1</v>
+        <v>28940.099999999998545</v>
       </c>
       <c r="E64" s="4">
-        <v>29409.4</v>
+        <v>29409.40000000000146</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="4">
-        <v>6506.7</v>
+        <v>6506.69999999999982</v>
       </c>
       <c r="C65" s="4">
-        <v>10769.9</v>
+        <v>10769.89999999999964</v>
       </c>
       <c r="D65" s="4">
-        <v>8244.8</v>
+        <v>8244.79999999999927</v>
       </c>
       <c r="E65" s="4">
-        <v>8333.2</v>
+        <v>8333.20000000000073</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="4">
-        <v>4745.4</v>
+        <v>4745.39999999999964</v>
       </c>
       <c r="C66" s="4">
-        <v>5098.8</v>
+        <v>5098.80000000000018</v>
       </c>
       <c r="D66" s="4">
-        <v>3640.4</v>
+        <v>3640.40000000000009</v>
       </c>
       <c r="E66" s="4">
-        <v>3920.8</v>
+        <v>3920.80000000000018</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="4">
-        <v>61177.3</v>
+        <v>61177.30000000000291</v>
       </c>
       <c r="C67" s="4">
-        <v>68084.6</v>
+        <v>68084.60000000000582</v>
       </c>
       <c r="D67" s="4">
-        <v>68797.8</v>
+        <v>68797.80000000000291</v>
       </c>
       <c r="E67" s="4">
-        <v>72648.4</v>
+        <v>72648.39999999999418</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="4">
-        <v>18391.9</v>
+        <v>18391.90000000000146</v>
       </c>
       <c r="C68" s="4">
-        <v>21207.2</v>
+        <v>21207.20000000000073</v>
       </c>
       <c r="D68" s="4">
-        <v>19781.6</v>
+        <v>19781.59999999999854</v>
       </c>
       <c r="E68" s="4">
-        <v>20891.4</v>
+        <v>20891.40000000000146</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="4">
-        <v>6817.2</v>
+        <v>6817.19999999999982</v>
       </c>
       <c r="C69" s="5">
         <v>7330.0</v>
       </c>
       <c r="D69" s="4">
-        <v>7840.3</v>
+        <v>7840.30000000000018</v>
       </c>
       <c r="E69" s="4">
-        <v>8416.2</v>
+        <v>8416.20000000000073</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="4">
-        <v>4749.1</v>
+        <v>4749.10000000000036</v>
       </c>
       <c r="C70" s="4">
-        <v>5111.9</v>
+        <v>5111.89999999999964</v>
       </c>
       <c r="D70" s="4">
-        <v>5565.7</v>
+        <v>5565.69999999999982</v>
       </c>
       <c r="E70" s="4">
-        <v>5667.4</v>
+        <v>5667.39999999999964</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="4">
-        <v>7481.1</v>
+        <v>7481.10000000000036</v>
       </c>
       <c r="C71" s="4">
-        <v>8068.6</v>
+        <v>8068.60000000000036</v>
       </c>
       <c r="D71" s="4">
-        <v>8276.6</v>
+        <v>8276.60000000000036</v>
       </c>
       <c r="E71" s="4">
-        <v>8476.7</v>
+        <v>8476.70000000000073</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="4">
-        <v>1731.3</v>
+        <v>1731.29999999999995</v>
       </c>
       <c r="C72" s="4">
-        <v>2057.4</v>
+        <v>2057.40000000000009</v>
       </c>
       <c r="D72" s="4">
-        <v>2284.2</v>
+        <v>2284.19999999999982</v>
       </c>
       <c r="E72" s="4">
-        <v>2329.4</v>
+        <v>2329.40000000000009</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>72</v>
       </c>
       <c r="B73" s="4">
-        <v>2459.2</v>
+        <v>2459.19999999999982</v>
       </c>
       <c r="C73" s="4">
-        <v>2715.9</v>
+        <v>2715.90000000000009</v>
       </c>
       <c r="D73" s="5">
         <v>3003.0</v>
       </c>
       <c r="E73" s="4">
-        <v>3198.2</v>
+        <v>3198.19999999999982</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>73</v>
       </c>
       <c r="B74" s="4">
-        <v>1134.3</v>
+        <v>1134.29999999999995</v>
       </c>
       <c r="C74" s="4">
-        <v>1191.8</v>
+        <v>1191.79999999999995</v>
       </c>
       <c r="D74" s="5">
         <v>1294.0</v>
       </c>
       <c r="E74" s="4">
-        <v>1342.6</v>
+        <v>1342.59999999999991</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="4">
-        <v>480.3</v>
+        <v>480.30000000000001</v>
       </c>
       <c r="C75" s="4">
-        <v>547.6</v>
+        <v>547.60000000000002</v>
       </c>
       <c r="D75" s="4">
-        <v>588.1</v>
+        <v>588.10000000000002</v>
       </c>
       <c r="E75" s="4">
         <v>646.5</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>75</v>
       </c>
       <c r="B76" s="4">
-        <v>4849.6</v>
+        <v>4849.60000000000036</v>
       </c>
       <c r="C76" s="4">
-        <v>5020.4</v>
+        <v>5020.39999999999964</v>
       </c>
       <c r="D76" s="4">
-        <v>5241.6</v>
+        <v>5241.60000000000036</v>
       </c>
       <c r="E76" s="4">
-        <v>5766.2</v>
+        <v>5766.19999999999982</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="4">
-        <v>4697.1</v>
+        <v>4697.10000000000036</v>
       </c>
       <c r="C77" s="4">
-        <v>5192.6</v>
+        <v>5192.60000000000036</v>
       </c>
       <c r="D77" s="5">
         <v>5045.0</v>
       </c>
       <c r="E77" s="4">
-        <v>4920.8</v>
+        <v>4920.80000000000018</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>77</v>
       </c>
       <c r="B78" s="4">
-        <v>750.4</v>
+        <v>750.39999999999998</v>
       </c>
       <c r="C78" s="4">
-        <v>1044.7</v>
+        <v>1044.70000000000005</v>
       </c>
       <c r="D78" s="4">
-        <v>1145.4</v>
+        <v>1145.40000000000009</v>
       </c>
       <c r="E78" s="4">
-        <v>1181.4</v>
+        <v>1181.40000000000009</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>78</v>
       </c>
       <c r="B79" s="4">
-        <v>604.1</v>
+        <v>604.10000000000002</v>
       </c>
       <c r="C79" s="4">
-        <v>662.7</v>
+        <v>662.70000000000005</v>
       </c>
       <c r="D79" s="5">
         <v>658.0</v>
       </c>
       <c r="E79" s="4">
-        <v>726.7</v>
+        <v>726.70000000000005</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>79</v>
       </c>
       <c r="B80" s="4">
-        <v>5195.6</v>
+        <v>5195.60000000000036</v>
       </c>
       <c r="C80" s="5">
         <v>5827.0</v>
       </c>
       <c r="D80" s="4">
         <v>6044.5</v>
       </c>
       <c r="E80" s="4">
-        <v>6719.9</v>
+        <v>6719.89999999999964</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>80</v>
       </c>
       <c r="B81" s="5">
         <v>1836.0</v>
       </c>
       <c r="C81" s="4">
-        <v>2106.9</v>
+        <v>2106.90000000000009</v>
       </c>
       <c r="D81" s="4">
-        <v>2029.9</v>
+        <v>2029.90000000000009</v>
       </c>
       <c r="E81" s="4">
-        <v>2364.9</v>
+        <v>2364.90000000000009</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>81</v>
       </c>
       <c r="B82" s="4">
-        <v>1645.2</v>
+        <v>1645.20000000000005</v>
       </c>
       <c r="C82" s="4">
-        <v>2019.2</v>
+        <v>2019.20000000000005</v>
       </c>
       <c r="D82" s="5">
         <v>2260.0</v>
       </c>
       <c r="E82" s="4">
-        <v>2462.8</v>
+        <v>2462.80000000000018</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="4">
-        <v>16437.4</v>
+        <v>16437.40000000000146</v>
       </c>
       <c r="C83" s="4">
         <v>19015.5</v>
       </c>
       <c r="D83" s="4">
-        <v>20013.8</v>
+        <v>20013.79999999999927</v>
       </c>
       <c r="E83" s="4">
         <v>22462.5</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="4">
-        <v>12368.4</v>
+        <v>12368.39999999999964</v>
       </c>
       <c r="C84" s="4">
-        <v>12911.9</v>
+        <v>12911.89999999999964</v>
       </c>
       <c r="D84" s="4">
         <v>13263.5</v>
       </c>
       <c r="E84" s="4">
-        <v>14858.6</v>
+        <v>14858.60000000000036</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>84</v>
       </c>
       <c r="B85" s="4">
         <v>2314.5</v>
       </c>
       <c r="C85" s="4">
         <v>2605.5</v>
       </c>
       <c r="D85" s="4">
-        <v>2971.2</v>
+        <v>2971.19999999999982</v>
       </c>
       <c r="E85" s="4">
-        <v>3363.7</v>
+        <v>3363.69999999999982</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="4">
-        <v>1754.4</v>
+        <v>1754.40000000000009</v>
       </c>
       <c r="C86" s="4">
-        <v>3498.1</v>
+        <v>3498.099999999999909</v>
       </c>
       <c r="D86" s="5">
         <v>3779.0</v>
       </c>
       <c r="E86" s="4">
-        <v>4240.2</v>
+        <v>4240.19999999999982</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>86</v>
       </c>
       <c r="B87" s="4">
-        <v>4085.4</v>
+        <v>4085.40000000000009</v>
       </c>
       <c r="C87" s="4">
-        <v>4923.9</v>
+        <v>4923.89999999999964</v>
       </c>
       <c r="D87" s="5">
         <v>5339.0</v>
       </c>
       <c r="E87" s="4">
-        <v>5792.2</v>
+        <v>5792.19999999999982</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>87</v>
       </c>
       <c r="B88" s="4">
-        <v>1056.4</v>
+        <v>1056.40000000000009</v>
       </c>
       <c r="C88" s="4">
-        <v>1210.9</v>
+        <v>1210.90000000000009</v>
       </c>
       <c r="D88" s="4">
-        <v>1334.6</v>
+        <v>1334.59999999999991</v>
       </c>
       <c r="E88" s="4">
         <v>1407.5</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>88</v>
       </c>
       <c r="B89" s="4">
-        <v>156.3</v>
+        <v>156.30000000000001</v>
       </c>
       <c r="C89" s="4">
-        <v>240.1</v>
+        <v>240.099999999999994</v>
       </c>
       <c r="D89" s="4">
         <v>292.5</v>
       </c>
       <c r="E89" s="5">
         <v>305.0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>89</v>
       </c>
       <c r="B90" s="4">
-        <v>1104.2</v>
+        <v>1104.20000000000005</v>
       </c>
       <c r="C90" s="4">
-        <v>1259.8</v>
+        <v>1259.79999999999995</v>
       </c>
       <c r="D90" s="4">
         <v>1344.5</v>
       </c>
       <c r="E90" s="4">
         <v>1498.5</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>90</v>
       </c>
       <c r="B91" s="4">
-        <v>1768.7</v>
+        <v>1768.70000000000005</v>
       </c>
       <c r="C91" s="5">
         <v>2213.0</v>
       </c>
       <c r="D91" s="4">
-        <v>2367.3</v>
+        <v>2367.30000000000018</v>
       </c>
       <c r="E91" s="4">
-        <v>2581.2</v>
+        <v>2581.19999999999982</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>91</v>
       </c>
       <c r="B92" s="4">
-        <v>3061.6</v>
+        <v>3061.59999999999991</v>
       </c>
       <c r="C92" s="4">
-        <v>3406.2</v>
+        <v>3406.19999999999982</v>
       </c>
       <c r="D92" s="5">
         <v>3539.0</v>
       </c>
       <c r="E92" s="4">
         <v>3786.5</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>92</v>
       </c>
       <c r="B93" s="4">
         <v>254.5</v>
       </c>
       <c r="C93" s="4">
         <v>267.5</v>
       </c>
       <c r="D93" s="4">
-        <v>309.4</v>
+        <v>309.39999999999998</v>
       </c>
       <c r="E93" s="4">
-        <v>314.1</v>
+        <v>314.10000000000002</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>93</v>
       </c>
       <c r="B94" s="4">
-        <v>2807.1</v>
+        <v>2807.099999999999909</v>
       </c>
       <c r="C94" s="4">
-        <v>3138.8</v>
+        <v>3138.80000000000018</v>
       </c>
       <c r="D94" s="4">
-        <v>3229.6</v>
+        <v>3229.59999999999991</v>
       </c>
       <c r="E94" s="4">
-        <v>3472.3</v>
+        <v>3472.30000000000018</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6" t="s">
         <v>94</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>