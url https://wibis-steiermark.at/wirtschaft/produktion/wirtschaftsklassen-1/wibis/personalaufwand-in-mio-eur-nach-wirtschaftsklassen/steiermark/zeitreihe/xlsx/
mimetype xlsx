--- v0 (2026-07-26)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Personalaufwand in Mio. € nach Wirtschaftsklassen</t>
   </si>
   <si>
     <t>Steiermark, Zeitreihe 2021-2024</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
@@ -305,51 +305,51 @@
   <si>
     <t>…92 Spiel-, Wett- und Lotteriewesen</t>
   </si>
   <si>
     <t>…93 Dienstleistungen Sport/Unterhaltung</t>
   </si>
   <si>
     <t>S Sonstige Dienstleistungen (ohne S 94)</t>
   </si>
   <si>
     <t>…95 Reparatur von Gebrauchsgütern</t>
   </si>
   <si>
     <t>…96 Sonst. Dienstleistungen a. n. g.</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria, Leistungs- und Strukturerhebung</t>
   </si>
   <si>
     <t>Erläuterungen: Die Leistungs- und Strukturerhebung erstreckt sich über den gesamten produzierenden Bereich und einen Großteil der Dienstleistungen (ohne Öffentliche Verwaltung, Verteidigung, Sozialversicherung und sonstige persönliche Dienstleistungen). Sie ist als Konzentrationsstichprobe konzipiert. Bei den veröffentlichten Daten zur Leistungs- und Strukturerhebung (z.B. Produktionswert, Bruttowertschöpfung zu Faktorkosten…) kam es, bedingt durch eine Änderung der maßgeblichen Rechtsgrundlagen der Leistungs- und Strukturdaten auf EU-Ebene (Verordnung (EU) 2019/2152 über europäische Unternehmensstatistiken sowie die neue nationale Leistungs- und Strukturstatistik-Verordnung 2022) zu umfangreichen konzeptionellen Änderungen ab dem Berichtsjahr 2021. Entsprechend sind die Ergebnisse ab dem Berichtsjahr 2021 mit den Werten aus den Vorjahren nur bedingt vergleichbar und daher wurde ab dem Berichtsjahr 2021 eine neue Zeitreihe eingeführt, die sich entsprechend am neuen Datenwürfel der Statistik Austria orientiert. Nähere Informationen zu den konzeptionellen Änderungen sind den Statistischen Nachrichten (05/2023) der Statistik Austria zu entnehmen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -687,51 +687,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F97" sqref="F97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="50" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -739,108 +739,108 @@
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2021</v>
       </c>
       <c r="C5" s="3">
         <v>2022</v>
       </c>
       <c r="D5" s="3">
         <v>2023</v>
       </c>
       <c r="E5" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>18133.3</v>
+        <v>18133.29999999999927</v>
       </c>
       <c r="C6" s="4">
-        <v>19924.6</v>
+        <v>19924.59999999999854</v>
       </c>
       <c r="D6" s="5">
         <v>21875.0</v>
       </c>
       <c r="E6" s="4">
-        <v>23163.1</v>
+        <v>23163.099999999998545</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>69.8</v>
       </c>
       <c r="C7" s="4">
-        <v>74.4</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="D7" s="4">
         <v>70.8</v>
       </c>
       <c r="E7" s="4">
-        <v>76.9</v>
+        <v>76.90000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>7519.3</v>
+        <v>7519.30000000000018</v>
       </c>
       <c r="C8" s="4">
-        <v>7980.9</v>
+        <v>7980.89999999999964</v>
       </c>
       <c r="D8" s="4">
-        <v>8989.6</v>
+        <v>8989.60000000000036</v>
       </c>
       <c r="E8" s="4">
-        <v>9506.1</v>
+        <v>9506.10000000000036</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>416.9</v>
+        <v>416.89999999999998</v>
       </c>
       <c r="C9" s="4">
-        <v>443.6</v>
+        <v>443.60000000000002</v>
       </c>
       <c r="D9" s="4">
-        <v>499.6</v>
+        <v>499.60000000000002</v>
       </c>
       <c r="E9" s="4">
         <v>579.5</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>26.3</v>
       </c>
       <c r="C10" s="4">
         <v>23.9</v>
       </c>
       <c r="D10" s="4">
         <v>23.9</v>
       </c>
       <c r="E10" s="4">
         <v>27.5</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>9</v>
@@ -875,791 +875,791 @@
         <v>68.2</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="4">
         <v>7.4</v>
       </c>
       <c r="C13" s="4">
         <v>7.6</v>
       </c>
       <c r="D13" s="4">
         <v>7.9</v>
       </c>
       <c r="E13" s="4">
         <v>7.8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="4">
-        <v>77.9</v>
+        <v>77.90000000000001</v>
       </c>
       <c r="C14" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="D14" s="4">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="E14" s="4">
         <v>71.2</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="5">
         <v>305.0</v>
       </c>
       <c r="C15" s="4">
-        <v>329.1</v>
+        <v>329.10000000000002</v>
       </c>
       <c r="D15" s="5">
         <v>331.0</v>
       </c>
       <c r="E15" s="4">
-        <v>326.4</v>
+        <v>326.39999999999998</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="4">
-        <v>377.3</v>
+        <v>377.30000000000001</v>
       </c>
       <c r="C16" s="4">
         <v>371.5</v>
       </c>
       <c r="D16" s="4">
-        <v>443.1</v>
+        <v>443.10000000000002</v>
       </c>
       <c r="E16" s="4">
-        <v>446.1</v>
+        <v>446.10000000000002</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4">
         <v>32.5</v>
       </c>
       <c r="C17" s="4">
         <v>35.1</v>
       </c>
       <c r="D17" s="4">
         <v>35.1</v>
       </c>
       <c r="E17" s="4">
         <v>35.3</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="4">
-        <v>94.4</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="C19" s="4">
-        <v>105.9</v>
+        <v>105.90000000000001</v>
       </c>
       <c r="D19" s="4">
         <v>108.7</v>
       </c>
       <c r="E19" s="4">
-        <v>129.7</v>
+        <v>129.69999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="4">
-        <v>169.4</v>
+        <v>169.40000000000001</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="4">
-        <v>109.6</v>
+        <v>109.59999999999999</v>
       </c>
       <c r="C21" s="4">
         <v>108.3</v>
       </c>
       <c r="D21" s="4">
-        <v>118.9</v>
+        <v>118.90000000000001</v>
       </c>
       <c r="E21" s="4">
-        <v>116.4</v>
+        <v>116.40000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="4">
-        <v>204.7</v>
+        <v>204.69999999999999</v>
       </c>
       <c r="C22" s="4">
-        <v>198.1</v>
+        <v>198.099999999999994</v>
       </c>
       <c r="D22" s="5">
         <v>229.0</v>
       </c>
       <c r="E22" s="4">
-        <v>238.4</v>
+        <v>238.40000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="4">
         <v>957.5</v>
       </c>
       <c r="C23" s="4">
         <v>1043.5</v>
       </c>
       <c r="D23" s="4">
-        <v>1188.1</v>
+        <v>1188.099999999999909</v>
       </c>
       <c r="E23" s="4">
-        <v>1238.9</v>
+        <v>1238.90000000000009</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="4">
-        <v>747.1</v>
+        <v>747.10000000000002</v>
       </c>
       <c r="C24" s="5">
         <v>785.0</v>
       </c>
       <c r="D24" s="4">
-        <v>853.9</v>
+        <v>853.89999999999998</v>
       </c>
       <c r="E24" s="4">
         <v>836.5</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="4">
-        <v>817.2</v>
+        <v>817.20000000000005</v>
       </c>
       <c r="C25" s="4">
-        <v>890.8</v>
+        <v>890.79999999999995</v>
       </c>
       <c r="D25" s="4">
         <v>974.5</v>
       </c>
       <c r="E25" s="4">
-        <v>1038.2</v>
+        <v>1038.20000000000005</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="4">
-        <v>494.8</v>
+        <v>494.80000000000001</v>
       </c>
       <c r="C26" s="4">
-        <v>510.6</v>
+        <v>510.60000000000002</v>
       </c>
       <c r="D26" s="5">
         <v>559.0</v>
       </c>
       <c r="E26" s="4">
-        <v>587.9</v>
+        <v>587.89999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="4">
-        <v>1178.6</v>
+        <v>1178.59999999999991</v>
       </c>
       <c r="C27" s="4">
-        <v>1330.6</v>
+        <v>1330.59999999999991</v>
       </c>
       <c r="D27" s="4">
-        <v>1527.3</v>
+        <v>1527.29999999999995</v>
       </c>
       <c r="E27" s="4">
-        <v>1713.4</v>
+        <v>1713.40000000000009</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="4">
-        <v>1057.1</v>
+        <v>1057.099999999999909</v>
       </c>
       <c r="C28" s="4">
-        <v>1080.1</v>
+        <v>1080.099999999999909</v>
       </c>
       <c r="D28" s="4">
-        <v>1308.6</v>
+        <v>1308.59999999999991</v>
       </c>
       <c r="E28" s="4">
-        <v>1348.2</v>
+        <v>1348.20000000000005</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="4">
         <v>7.6</v>
       </c>
       <c r="C29" s="4">
         <v>9.9</v>
       </c>
       <c r="D29" s="4">
         <v>12.3</v>
       </c>
       <c r="E29" s="4">
         <v>12.5</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="4">
-        <v>159.9</v>
+        <v>159.90000000000001</v>
       </c>
       <c r="C30" s="4">
-        <v>163.1</v>
+        <v>163.099999999999994</v>
       </c>
       <c r="D30" s="5">
         <v>168.0</v>
       </c>
       <c r="E30" s="4">
-        <v>171.2</v>
+        <v>171.19999999999999</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="4">
         <v>52.8</v>
       </c>
       <c r="C31" s="4">
         <v>56.5</v>
       </c>
       <c r="D31" s="4">
         <v>60.6</v>
       </c>
       <c r="E31" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="4">
-        <v>165.1</v>
+        <v>165.099999999999994</v>
       </c>
       <c r="C32" s="4">
-        <v>177.8</v>
+        <v>177.80000000000001</v>
       </c>
       <c r="D32" s="4">
-        <v>188.1</v>
+        <v>188.099999999999994</v>
       </c>
       <c r="E32" s="4">
-        <v>201.9</v>
+        <v>201.90000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="4">
-        <v>483.4</v>
+        <v>483.39999999999998</v>
       </c>
       <c r="C33" s="4">
-        <v>499.7</v>
+        <v>499.69999999999999</v>
       </c>
       <c r="D33" s="4">
-        <v>540.2</v>
+        <v>540.20000000000005</v>
       </c>
       <c r="E33" s="4">
         <v>537.5</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="4">
-        <v>300.8</v>
+        <v>300.80000000000001</v>
       </c>
       <c r="C34" s="4">
         <v>303.5</v>
       </c>
       <c r="D34" s="4">
-        <v>321.6</v>
+        <v>321.60000000000002</v>
       </c>
       <c r="E34" s="4">
-        <v>333.9</v>
+        <v>333.89999999999998</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="5">
         <v>16.0</v>
       </c>
       <c r="C35" s="5">
         <v>17.0</v>
       </c>
       <c r="D35" s="4">
         <v>18.9</v>
       </c>
       <c r="E35" s="4">
         <v>20.7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="4">
         <v>32.4</v>
       </c>
       <c r="C36" s="4">
         <v>34.3</v>
       </c>
       <c r="D36" s="4">
         <v>36.9</v>
       </c>
       <c r="E36" s="4">
         <v>30.3</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="4">
-        <v>162.7</v>
+        <v>162.69999999999999</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="4">
         <v>0.1</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="4">
-        <v>2052.6</v>
+        <v>2052.59999999999991</v>
       </c>
       <c r="C39" s="4">
-        <v>2248.8</v>
+        <v>2248.80000000000018</v>
       </c>
       <c r="D39" s="4">
-        <v>2354.1</v>
+        <v>2354.099999999999909</v>
       </c>
       <c r="E39" s="4">
-        <v>2541.6</v>
+        <v>2541.59999999999991</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="5">
         <v>495.0</v>
       </c>
       <c r="C40" s="4">
-        <v>537.9</v>
+        <v>537.89999999999998</v>
       </c>
       <c r="D40" s="4">
-        <v>516.8</v>
+        <v>516.79999999999995</v>
       </c>
       <c r="E40" s="4">
-        <v>526.6</v>
+        <v>526.60000000000002</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="4">
         <v>309.5</v>
       </c>
       <c r="C41" s="5">
         <v>355.0</v>
       </c>
       <c r="D41" s="4">
         <v>385.5</v>
       </c>
       <c r="E41" s="4">
-        <v>468.1</v>
+        <v>468.10000000000002</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="4">
-        <v>1248.1</v>
+        <v>1248.099999999999909</v>
       </c>
       <c r="C42" s="4">
-        <v>1355.9</v>
+        <v>1355.90000000000009</v>
       </c>
       <c r="D42" s="4">
-        <v>1451.8</v>
+        <v>1451.79999999999995</v>
       </c>
       <c r="E42" s="4">
-        <v>1546.9</v>
+        <v>1546.90000000000009</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="5">
         <v>2001.0</v>
       </c>
       <c r="C43" s="4">
-        <v>2181.4</v>
+        <v>2181.40000000000009</v>
       </c>
       <c r="D43" s="4">
-        <v>2339.1</v>
+        <v>2339.099999999999909</v>
       </c>
       <c r="E43" s="4">
-        <v>2436.2</v>
+        <v>2436.19999999999982</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="4">
-        <v>369.9</v>
+        <v>369.89999999999998</v>
       </c>
       <c r="C44" s="4">
-        <v>402.8</v>
+        <v>402.80000000000001</v>
       </c>
       <c r="D44" s="4">
-        <v>439.6</v>
+        <v>439.60000000000002</v>
       </c>
       <c r="E44" s="4">
         <v>480.5</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="4">
-        <v>754.6</v>
+        <v>754.60000000000002</v>
       </c>
       <c r="C45" s="4">
         <v>826.5</v>
       </c>
       <c r="D45" s="4">
-        <v>886.2</v>
+        <v>886.20000000000005</v>
       </c>
       <c r="E45" s="4">
-        <v>887.6</v>
+        <v>887.60000000000002</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="4">
         <v>876.5</v>
       </c>
       <c r="C46" s="4">
-        <v>952.1</v>
+        <v>952.10000000000002</v>
       </c>
       <c r="D46" s="4">
-        <v>1013.3</v>
+        <v>1013.29999999999995</v>
       </c>
       <c r="E46" s="4">
-        <v>1068.1</v>
+        <v>1068.099999999999909</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="4">
-        <v>729.1</v>
+        <v>729.10000000000002</v>
       </c>
       <c r="C47" s="4">
-        <v>800.1</v>
+        <v>800.10000000000002</v>
       </c>
       <c r="D47" s="4">
-        <v>864.7</v>
+        <v>864.70000000000005</v>
       </c>
       <c r="E47" s="4">
-        <v>922.7</v>
+        <v>922.70000000000005</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="5">
         <v>615.0</v>
       </c>
       <c r="C48" s="4">
-        <v>669.6</v>
+        <v>669.60000000000002</v>
       </c>
       <c r="D48" s="5">
         <v>716.0</v>
       </c>
       <c r="E48" s="4">
-        <v>753.2</v>
+        <v>753.20000000000005</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="5">
         <v>105.0</v>
       </c>
       <c r="C51" s="4">
         <v>119.3</v>
       </c>
       <c r="D51" s="4">
-        <v>138.2</v>
+        <v>138.19999999999999</v>
       </c>
       <c r="E51" s="4">
-        <v>150.2</v>
+        <v>150.19999999999999</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="4">
         <v>8.1</v>
       </c>
       <c r="C52" s="4">
         <v>9.9</v>
       </c>
       <c r="D52" s="4">
         <v>9.6</v>
       </c>
       <c r="E52" s="4">
         <v>18.2</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="4">
-        <v>657.1</v>
+        <v>657.10000000000002</v>
       </c>
       <c r="C53" s="4">
-        <v>784.7</v>
+        <v>784.70000000000005</v>
       </c>
       <c r="D53" s="4">
-        <v>845.1</v>
+        <v>845.10000000000002</v>
       </c>
       <c r="E53" s="4">
-        <v>900.1</v>
+        <v>900.10000000000002</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="4">
-        <v>317.1</v>
+        <v>317.10000000000002</v>
       </c>
       <c r="C54" s="4">
-        <v>358.2</v>
+        <v>358.19999999999999</v>
       </c>
       <c r="D54" s="4">
-        <v>403.2</v>
+        <v>403.19999999999999</v>
       </c>
       <c r="E54" s="4">
-        <v>425.2</v>
+        <v>425.19999999999999</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="5">
         <v>340.0</v>
       </c>
       <c r="C55" s="4">
         <v>426.5</v>
       </c>
       <c r="D55" s="4">
-        <v>441.9</v>
+        <v>441.89999999999998</v>
       </c>
       <c r="E55" s="4">
-        <v>474.9</v>
+        <v>474.89999999999998</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="4">
-        <v>643.1</v>
+        <v>643.10000000000002</v>
       </c>
       <c r="C56" s="5">
         <v>692.0</v>
       </c>
       <c r="D56" s="4">
         <v>716.5</v>
       </c>
       <c r="E56" s="4">
-        <v>751.3</v>
+        <v>751.29999999999995</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="4">
-        <v>75.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="C57" s="4">
-        <v>105.6</v>
+        <v>105.59999999999999</v>
       </c>
       <c r="D57" s="4">
         <v>105.3</v>
       </c>
       <c r="E57" s="4">
-        <v>113.6</v>
+        <v>113.59999999999999</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="4">
         <v>12.1</v>
       </c>
       <c r="C58" s="4">
         <v>11.8</v>
       </c>
       <c r="D58" s="4">
         <v>11.7</v>
       </c>
       <c r="E58" s="4">
         <v>20.9</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="5">
         <v>2.0</v>
@@ -1674,247 +1674,247 @@
         <v>9.9</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="4">
         <v>8.2</v>
       </c>
       <c r="C60" s="4">
         <v>9.5</v>
       </c>
       <c r="D60" s="4">
         <v>10.8</v>
       </c>
       <c r="E60" s="4">
         <v>12.3</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="4">
-        <v>492.6</v>
+        <v>492.60000000000002</v>
       </c>
       <c r="C61" s="4">
-        <v>508.7</v>
+        <v>508.69999999999999</v>
       </c>
       <c r="D61" s="4">
-        <v>532.6</v>
+        <v>532.60000000000002</v>
       </c>
       <c r="E61" s="4">
-        <v>537.2</v>
+        <v>537.20000000000005</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="4">
         <v>52.4</v>
       </c>
       <c r="C62" s="4">
         <v>54.1</v>
       </c>
       <c r="D62" s="4">
         <v>53.6</v>
       </c>
       <c r="E62" s="4">
         <v>57.4</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="5">
         <v>645.0</v>
       </c>
       <c r="C63" s="4">
-        <v>681.8</v>
+        <v>681.79999999999995</v>
       </c>
       <c r="D63" s="4">
-        <v>766.8</v>
+        <v>766.79999999999995</v>
       </c>
       <c r="E63" s="4">
         <v>793.5</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>10</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="4">
         <v>63.5</v>
       </c>
       <c r="C66" s="4">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="D66" s="4">
-        <v>73.1</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="E66" s="4">
         <v>74.8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="4">
         <v>2265.5</v>
       </c>
       <c r="C67" s="4">
-        <v>2372.4</v>
+        <v>2372.40000000000009</v>
       </c>
       <c r="D67" s="4">
-        <v>2522.9</v>
+        <v>2522.90000000000009</v>
       </c>
       <c r="E67" s="5">
         <v>2582.0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="4">
-        <v>165.6</v>
+        <v>165.59999999999999</v>
       </c>
       <c r="C68" s="4">
-        <v>176.4</v>
+        <v>176.40000000000001</v>
       </c>
       <c r="D68" s="4">
         <v>209.5</v>
       </c>
       <c r="E68" s="4">
-        <v>227.7</v>
+        <v>227.69999999999999</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="4">
-        <v>219.8</v>
+        <v>219.80000000000001</v>
       </c>
       <c r="C69" s="4">
-        <v>241.6</v>
+        <v>241.59999999999999</v>
       </c>
       <c r="D69" s="4">
-        <v>249.4</v>
+        <v>249.40000000000001</v>
       </c>
       <c r="E69" s="4">
-        <v>268.4</v>
+        <v>268.39999999999998</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="4">
         <v>85.5</v>
       </c>
       <c r="C70" s="4">
         <v>97.5</v>
       </c>
       <c r="D70" s="4">
         <v>169.5</v>
       </c>
       <c r="E70" s="4">
-        <v>168.3</v>
+        <v>168.30000000000001</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="4">
-        <v>490.8</v>
+        <v>490.80000000000001</v>
       </c>
       <c r="C71" s="4">
-        <v>531.1</v>
+        <v>531.10000000000002</v>
       </c>
       <c r="D71" s="4">
-        <v>563.3</v>
+        <v>563.29999999999995</v>
       </c>
       <c r="E71" s="4">
-        <v>594.2</v>
+        <v>594.20000000000005</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="4">
-        <v>221.6</v>
+        <v>221.59999999999999</v>
       </c>
       <c r="C72" s="4">
-        <v>242.7</v>
+        <v>242.69999999999999</v>
       </c>
       <c r="D72" s="4">
-        <v>291.8</v>
+        <v>291.80000000000001</v>
       </c>
       <c r="E72" s="4">
-        <v>308.8</v>
+        <v>308.80000000000001</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>72</v>
       </c>
       <c r="B73" s="5">
         <v>46.0</v>
       </c>
       <c r="C73" s="5">
         <v>60.0</v>
       </c>
       <c r="D73" s="4">
         <v>60.4</v>
       </c>
       <c r="E73" s="4">
         <v>53.4</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>73</v>
       </c>
       <c r="B74" s="4">
         <v>29.2</v>
@@ -1946,230 +1946,230 @@
         <v>22.0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>75</v>
       </c>
       <c r="B76" s="4">
         <v>24.8</v>
       </c>
       <c r="C76" s="4">
         <v>28.2</v>
       </c>
       <c r="D76" s="4">
         <v>30.9</v>
       </c>
       <c r="E76" s="4">
         <v>35.3</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="4">
-        <v>522.7</v>
+        <v>522.70000000000005</v>
       </c>
       <c r="C77" s="4">
         <v>587.5</v>
       </c>
       <c r="D77" s="4">
-        <v>498.6</v>
+        <v>498.60000000000002</v>
       </c>
       <c r="E77" s="4">
-        <v>460.3</v>
+        <v>460.30000000000001</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>77</v>
       </c>
       <c r="B78" s="4">
         <v>15.2</v>
       </c>
       <c r="C78" s="5">
         <v>25.0</v>
       </c>
       <c r="D78" s="4">
         <v>44.7</v>
       </c>
       <c r="E78" s="4">
         <v>24.3</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>78</v>
       </c>
       <c r="B79" s="4">
         <v>13.5</v>
       </c>
       <c r="C79" s="4">
         <v>14.9</v>
       </c>
       <c r="D79" s="4">
         <v>17.1</v>
       </c>
       <c r="E79" s="4">
         <v>16.9</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>79</v>
       </c>
       <c r="B80" s="4">
-        <v>368.7</v>
+        <v>368.69999999999999</v>
       </c>
       <c r="C80" s="4">
-        <v>264.7</v>
+        <v>264.69999999999999</v>
       </c>
       <c r="D80" s="4">
-        <v>296.3</v>
+        <v>296.30000000000001</v>
       </c>
       <c r="E80" s="4">
         <v>332.5</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>80</v>
       </c>
       <c r="B81" s="4">
         <v>46.9</v>
       </c>
       <c r="C81" s="4">
         <v>54.9</v>
       </c>
       <c r="D81" s="4">
         <v>39.6</v>
       </c>
       <c r="E81" s="5">
         <v>42.0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>81</v>
       </c>
       <c r="B82" s="4">
         <v>80.8</v>
       </c>
       <c r="C82" s="4">
-        <v>112.1</v>
+        <v>112.099999999999994</v>
       </c>
       <c r="D82" s="4">
         <v>119.8</v>
       </c>
       <c r="E82" s="4">
-        <v>132.7</v>
+        <v>132.69999999999999</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="4">
-        <v>751.1</v>
+        <v>751.10000000000002</v>
       </c>
       <c r="C83" s="4">
-        <v>1229.6</v>
+        <v>1229.59999999999991</v>
       </c>
       <c r="D83" s="4">
-        <v>1443.4</v>
+        <v>1443.40000000000009</v>
       </c>
       <c r="E83" s="4">
-        <v>1658.8</v>
+        <v>1658.79999999999995</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="4">
-        <v>351.1</v>
+        <v>351.10000000000002</v>
       </c>
       <c r="C84" s="4">
-        <v>487.6</v>
+        <v>487.60000000000002</v>
       </c>
       <c r="D84" s="4">
-        <v>517.2</v>
+        <v>517.20000000000005</v>
       </c>
       <c r="E84" s="4">
-        <v>604.1</v>
+        <v>604.10000000000002</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>84</v>
       </c>
       <c r="B85" s="4">
         <v>199.5</v>
       </c>
       <c r="C85" s="4">
-        <v>228.2</v>
+        <v>228.19999999999999</v>
       </c>
       <c r="D85" s="5">
         <v>349.0</v>
       </c>
       <c r="E85" s="4">
-        <v>396.1</v>
+        <v>396.10000000000002</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="4">
-        <v>200.4</v>
+        <v>200.40000000000001</v>
       </c>
       <c r="C86" s="4">
-        <v>513.9</v>
+        <v>513.89999999999998</v>
       </c>
       <c r="D86" s="4">
-        <v>577.2</v>
+        <v>577.20000000000005</v>
       </c>
       <c r="E86" s="4">
-        <v>658.6</v>
+        <v>658.60000000000002</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>86</v>
       </c>
       <c r="B87" s="4">
         <v>93.7</v>
       </c>
       <c r="C87" s="4">
         <v>114.8</v>
       </c>
       <c r="D87" s="4">
-        <v>133.4</v>
+        <v>133.40000000000001</v>
       </c>
       <c r="E87" s="4">
-        <v>139.7</v>
+        <v>139.69999999999999</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>87</v>
       </c>
       <c r="B88" s="4">
         <v>6.7</v>
       </c>
       <c r="C88" s="4">
         <v>8.2</v>
       </c>
       <c r="D88" s="4">
         <v>9.7</v>
       </c>
       <c r="E88" s="5">
         <v>10.0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>88</v>
       </c>
       <c r="B89" s="4">
         <v>5.5</v>
@@ -2184,111 +2184,111 @@
         <v>6.7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>89</v>
       </c>
       <c r="B90" s="4">
         <v>9.9</v>
       </c>
       <c r="C90" s="4">
         <v>17.2</v>
       </c>
       <c r="D90" s="5">
         <v>20.0</v>
       </c>
       <c r="E90" s="4">
         <v>17.9</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>90</v>
       </c>
       <c r="B91" s="4">
-        <v>71.6</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="C91" s="4">
-        <v>82.9</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="D91" s="4">
-        <v>97.1</v>
+        <v>97.099999999999994</v>
       </c>
       <c r="E91" s="5">
         <v>105.0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>91</v>
       </c>
       <c r="B92" s="4">
-        <v>141.9</v>
+        <v>141.90000000000001</v>
       </c>
       <c r="C92" s="4">
-        <v>152.1</v>
+        <v>152.099999999999994</v>
       </c>
       <c r="D92" s="4">
-        <v>168.6</v>
+        <v>168.59999999999999</v>
       </c>
       <c r="E92" s="4">
-        <v>183.8</v>
+        <v>183.80000000000001</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>92</v>
       </c>
       <c r="B93" s="4">
         <v>9.5</v>
       </c>
       <c r="C93" s="4">
         <v>10.7</v>
       </c>
       <c r="D93" s="4">
         <v>15.4</v>
       </c>
       <c r="E93" s="5">
         <v>17.0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>93</v>
       </c>
       <c r="B94" s="4">
-        <v>132.4</v>
+        <v>132.40000000000001</v>
       </c>
       <c r="C94" s="4">
-        <v>141.4</v>
+        <v>141.40000000000001</v>
       </c>
       <c r="D94" s="4">
-        <v>153.2</v>
+        <v>153.19999999999999</v>
       </c>
       <c r="E94" s="4">
-        <v>166.8</v>
+        <v>166.80000000000001</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6" t="s">
         <v>94</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>