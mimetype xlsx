--- v0 (2026-07-26)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Personalaufwand in Mio. € nach Wirtschaftsklassen</t>
   </si>
   <si>
     <t>Österreich, Zeitreihe 2021-2024</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
@@ -305,51 +305,51 @@
   <si>
     <t>…92 Spiel-, Wett- und Lotteriewesen</t>
   </si>
   <si>
     <t>…93 Dienstleistungen Sport/Unterhaltung</t>
   </si>
   <si>
     <t>S Sonstige Dienstleistungen (ohne S 94)</t>
   </si>
   <si>
     <t>…95 Reparatur von Gebrauchsgütern</t>
   </si>
   <si>
     <t>…96 Sonst. Dienstleistungen a. n. g.</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria, Leistungs- und Strukturerhebung</t>
   </si>
   <si>
     <t>Erläuterungen: Die Leistungs- und Strukturerhebung erstreckt sich über den gesamten produzierenden Bereich und einen Großteil der Dienstleistungen (ohne Öffentliche Verwaltung, Verteidigung, Sozialversicherung und sonstige persönliche Dienstleistungen). Sie ist als Konzentrationsstichprobe konzipiert. Bei den veröffentlichten Daten zur Leistungs- und Strukturerhebung (z.B. Produktionswert, Bruttowertschöpfung zu Faktorkosten…) kam es, bedingt durch eine Änderung der maßgeblichen Rechtsgrundlagen der Leistungs- und Strukturdaten auf EU-Ebene (Verordnung (EU) 2019/2152 über europäische Unternehmensstatistiken sowie die neue nationale Leistungs- und Strukturstatistik-Verordnung 2022) zu umfangreichen konzeptionellen Änderungen ab dem Berichtsjahr 2021. Entsprechend sind die Ergebnisse ab dem Berichtsjahr 2021 mit den Werten aus den Vorjahren nur bedingt vergleichbar und daher wurde ab dem Berichtsjahr 2021 eine neue Zeitreihe eingeführt, die sich entsprechend am neuen Datenwürfel der Statistik Austria orientiert. Nähere Informationen zu den konzeptionellen Änderungen sind den Statistischen Nachrichten (05/2023) der Statistik Austria zu entnehmen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -687,51 +687,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F97" sqref="F97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="50" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -739,1556 +739,1556 @@
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2021</v>
       </c>
       <c r="C5" s="3">
         <v>2022</v>
       </c>
       <c r="D5" s="3">
         <v>2023</v>
       </c>
       <c r="E5" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>154486.2</v>
+        <v>154486.20000000001164</v>
       </c>
       <c r="C6" s="4">
-        <v>169706.4</v>
+        <v>169706.39999999999418</v>
       </c>
       <c r="D6" s="4">
-        <v>184034.7</v>
+        <v>184034.70000000001164</v>
       </c>
       <c r="E6" s="4">
-        <v>194094.7</v>
+        <v>194094.70000000001164</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>529.4</v>
+        <v>529.39999999999998</v>
       </c>
       <c r="C7" s="4">
         <v>538.5</v>
       </c>
       <c r="D7" s="4">
-        <v>739.3</v>
+        <v>739.29999999999995</v>
       </c>
       <c r="E7" s="4">
-        <v>788.1</v>
+        <v>788.10000000000002</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>43655.8</v>
+        <v>43655.80000000000291</v>
       </c>
       <c r="C8" s="4">
-        <v>46469.4</v>
+        <v>46469.40000000000146</v>
       </c>
       <c r="D8" s="4">
-        <v>50779.9</v>
+        <v>50779.90000000000146</v>
       </c>
       <c r="E8" s="4">
-        <v>53275.4</v>
+        <v>53275.40000000000146</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>3382.8</v>
+        <v>3382.80000000000018</v>
       </c>
       <c r="C9" s="4">
-        <v>3728.6</v>
+        <v>3728.59999999999991</v>
       </c>
       <c r="D9" s="4">
-        <v>4046.3</v>
+        <v>4046.30000000000018</v>
       </c>
       <c r="E9" s="4">
-        <v>4397.4</v>
+        <v>4397.39999999999964</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>733.3</v>
+        <v>733.29999999999995</v>
       </c>
       <c r="C10" s="4">
-        <v>835.6</v>
+        <v>835.60000000000002</v>
       </c>
       <c r="D10" s="4">
-        <v>943.7</v>
+        <v>943.70000000000005</v>
       </c>
       <c r="E10" s="4">
-        <v>961.2</v>
+        <v>961.20000000000005</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="4">
         <v>358.5</v>
       </c>
       <c r="C12" s="4">
-        <v>379.1</v>
+        <v>379.10000000000002</v>
       </c>
       <c r="D12" s="5">
         <v>394.0</v>
       </c>
       <c r="E12" s="4">
-        <v>353.8</v>
+        <v>353.80000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="4">
         <v>134.5</v>
       </c>
       <c r="C13" s="4">
         <v>145.5</v>
       </c>
       <c r="D13" s="4">
         <v>143.5</v>
       </c>
       <c r="E13" s="4">
         <v>145.5</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="4">
-        <v>143.9</v>
+        <v>143.90000000000001</v>
       </c>
       <c r="C14" s="4">
-        <v>145.1</v>
+        <v>145.099999999999994</v>
       </c>
       <c r="D14" s="4">
-        <v>145.4</v>
+        <v>145.40000000000001</v>
       </c>
       <c r="E14" s="4">
-        <v>148.9</v>
+        <v>148.90000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="4">
-        <v>1823.4</v>
+        <v>1823.40000000000009</v>
       </c>
       <c r="C15" s="4">
-        <v>1877.7</v>
+        <v>1877.70000000000005</v>
       </c>
       <c r="D15" s="4">
-        <v>2006.3</v>
+        <v>2006.29999999999995</v>
       </c>
       <c r="E15" s="4">
-        <v>2044.8</v>
+        <v>2044.79999999999995</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="4">
         <v>1392.5</v>
       </c>
       <c r="C16" s="4">
-        <v>1429.1</v>
+        <v>1429.099999999999909</v>
       </c>
       <c r="D16" s="5">
         <v>1549.0</v>
       </c>
       <c r="E16" s="4">
-        <v>1594.4</v>
+        <v>1594.40000000000009</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4">
-        <v>502.9</v>
+        <v>502.89999999999998</v>
       </c>
       <c r="C17" s="5">
         <v>527.0</v>
       </c>
       <c r="D17" s="4">
-        <v>531.8</v>
+        <v>531.79999999999995</v>
       </c>
       <c r="E17" s="4">
-        <v>521.2</v>
+        <v>521.20000000000005</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="5">
         <v>365.0</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="4">
         <v>1632.5</v>
       </c>
       <c r="C19" s="4">
-        <v>1669.9</v>
+        <v>1669.90000000000009</v>
       </c>
       <c r="D19" s="4">
-        <v>1824.3</v>
+        <v>1824.29999999999995</v>
       </c>
       <c r="E19" s="5">
         <v>1958.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="4">
-        <v>1425.2</v>
+        <v>1425.20000000000005</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="4">
         <v>1923.5</v>
       </c>
       <c r="C21" s="4">
-        <v>2018.6</v>
+        <v>2018.59999999999991</v>
       </c>
       <c r="D21" s="4">
-        <v>2266.3</v>
+        <v>2266.30000000000018</v>
       </c>
       <c r="E21" s="4">
-        <v>2314.4</v>
+        <v>2314.40000000000009</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="4">
         <v>2053.5</v>
       </c>
       <c r="C22" s="5">
         <v>1994.0</v>
       </c>
       <c r="D22" s="4">
-        <v>2084.4</v>
+        <v>2084.40000000000009</v>
       </c>
       <c r="E22" s="4">
-        <v>2125.1</v>
+        <v>2125.099999999999909</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="4">
-        <v>3224.2</v>
+        <v>3224.19999999999982</v>
       </c>
       <c r="C23" s="4">
-        <v>3595.8</v>
+        <v>3595.80000000000018</v>
       </c>
       <c r="D23" s="5">
         <v>4014.0</v>
       </c>
       <c r="E23" s="4">
-        <v>4283.7</v>
+        <v>4283.69999999999982</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="4">
-        <v>4702.9</v>
+        <v>4702.89999999999964</v>
       </c>
       <c r="C24" s="4">
-        <v>4947.1</v>
+        <v>4947.10000000000036</v>
       </c>
       <c r="D24" s="4">
-        <v>5217.4</v>
+        <v>5217.39999999999964</v>
       </c>
       <c r="E24" s="4">
         <v>5218.5</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="4">
-        <v>2386.7</v>
+        <v>2386.69999999999982</v>
       </c>
       <c r="C25" s="4">
-        <v>2615.1</v>
+        <v>2615.099999999999909</v>
       </c>
       <c r="D25" s="4">
         <v>2912.5</v>
       </c>
       <c r="E25" s="4">
-        <v>3236.1</v>
+        <v>3236.099999999999909</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="4">
-        <v>3423.2</v>
+        <v>3423.19999999999982</v>
       </c>
       <c r="C26" s="4">
-        <v>3674.6</v>
+        <v>3674.59999999999991</v>
       </c>
       <c r="D26" s="4">
-        <v>4105.2</v>
+        <v>4105.19999999999982</v>
       </c>
       <c r="E26" s="4">
-        <v>4313.6</v>
+        <v>4313.60000000000036</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="4">
-        <v>6831.6</v>
+        <v>6831.60000000000036</v>
       </c>
       <c r="C27" s="4">
-        <v>7361.3</v>
+        <v>7361.30000000000018</v>
       </c>
       <c r="D27" s="4">
-        <v>8265.7</v>
+        <v>8265.70000000000073</v>
       </c>
       <c r="E27" s="4">
-        <v>8957.3</v>
+        <v>8957.29999999999927</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="4">
-        <v>2663.3</v>
+        <v>2663.30000000000018</v>
       </c>
       <c r="C28" s="4">
-        <v>2632.6</v>
+        <v>2632.59999999999991</v>
       </c>
       <c r="D28" s="4">
-        <v>2927.1</v>
+        <v>2927.099999999999909</v>
       </c>
       <c r="E28" s="4">
-        <v>2966.3</v>
+        <v>2966.30000000000018</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="4">
-        <v>1051.6</v>
+        <v>1051.59999999999991</v>
       </c>
       <c r="C29" s="4">
         <v>1185.5</v>
       </c>
       <c r="D29" s="4">
-        <v>1323.7</v>
+        <v>1323.70000000000005</v>
       </c>
       <c r="E29" s="4">
-        <v>1468.8</v>
+        <v>1468.79999999999995</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="4">
-        <v>1066.7</v>
+        <v>1066.70000000000005</v>
       </c>
       <c r="C30" s="4">
-        <v>1113.4</v>
+        <v>1113.40000000000009</v>
       </c>
       <c r="D30" s="4">
-        <v>1125.3</v>
+        <v>1125.29999999999995</v>
       </c>
       <c r="E30" s="4">
-        <v>1148.3</v>
+        <v>1148.29999999999995</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="4">
-        <v>940.1</v>
+        <v>940.10000000000002</v>
       </c>
       <c r="C31" s="4">
-        <v>1016.7</v>
+        <v>1016.70000000000005</v>
       </c>
       <c r="D31" s="4">
-        <v>1114.6</v>
+        <v>1114.59999999999991</v>
       </c>
       <c r="E31" s="4">
-        <v>1137.3</v>
+        <v>1137.29999999999995</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="4">
-        <v>1494.1</v>
+        <v>1494.099999999999909</v>
       </c>
       <c r="C32" s="4">
-        <v>1594.9</v>
+        <v>1594.90000000000009</v>
       </c>
       <c r="D32" s="5">
         <v>1630.0</v>
       </c>
       <c r="E32" s="4">
-        <v>1573.4</v>
+        <v>1573.40000000000009</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="4">
-        <v>4404.3</v>
+        <v>4404.30000000000018</v>
       </c>
       <c r="C33" s="4">
-        <v>4940.7</v>
+        <v>4940.69999999999982</v>
       </c>
       <c r="D33" s="4">
-        <v>5104.4</v>
+        <v>5104.39999999999964</v>
       </c>
       <c r="E33" s="4">
-        <v>5254.1</v>
+        <v>5254.10000000000036</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="4">
-        <v>3113.2</v>
+        <v>3113.19999999999982</v>
       </c>
       <c r="C34" s="4">
         <v>3572.5</v>
       </c>
       <c r="D34" s="4">
-        <v>3632.3</v>
+        <v>3632.30000000000018</v>
       </c>
       <c r="E34" s="4">
         <v>3716.5</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="4">
-        <v>106.9</v>
+        <v>106.90000000000001</v>
       </c>
       <c r="C35" s="4">
-        <v>111.6</v>
+        <v>111.59999999999999</v>
       </c>
       <c r="D35" s="4">
         <v>120.5</v>
       </c>
       <c r="E35" s="4">
-        <v>132.8</v>
+        <v>132.80000000000001</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="4">
-        <v>273.2</v>
+        <v>273.19999999999999</v>
       </c>
       <c r="C36" s="4">
-        <v>271.8</v>
+        <v>271.80000000000001</v>
       </c>
       <c r="D36" s="4">
-        <v>288.3</v>
+        <v>288.30000000000001</v>
       </c>
       <c r="E36" s="4">
-        <v>312.2</v>
+        <v>312.19999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="4">
-        <v>904.8</v>
+        <v>904.79999999999995</v>
       </c>
       <c r="C37" s="4">
-        <v>977.9</v>
+        <v>977.89999999999998</v>
       </c>
       <c r="D37" s="4">
-        <v>1055.7</v>
+        <v>1055.70000000000005</v>
       </c>
       <c r="E37" s="4">
         <v>1083.5</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="4">
         <v>6.3</v>
       </c>
       <c r="C38" s="4">
         <v>6.9</v>
       </c>
       <c r="D38" s="4">
         <v>7.6</v>
       </c>
       <c r="E38" s="4">
         <v>9.1</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="4">
-        <v>16824.2</v>
+        <v>16824.20000000000073</v>
       </c>
       <c r="C39" s="4">
-        <v>18048.3</v>
+        <v>18048.29999999999927</v>
       </c>
       <c r="D39" s="4">
-        <v>19323.7</v>
+        <v>19323.70000000000073</v>
       </c>
       <c r="E39" s="5">
         <v>20199.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="4">
-        <v>4777.7</v>
+        <v>4777.69999999999982</v>
       </c>
       <c r="C40" s="4">
-        <v>5124.4</v>
+        <v>5124.39999999999964</v>
       </c>
       <c r="D40" s="4">
-        <v>5216.8</v>
+        <v>5216.80000000000018</v>
       </c>
       <c r="E40" s="4">
-        <v>5402.2</v>
+        <v>5402.19999999999982</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="4">
-        <v>2818.7</v>
+        <v>2818.69999999999982</v>
       </c>
       <c r="C41" s="4">
-        <v>2977.7</v>
+        <v>2977.69999999999982</v>
       </c>
       <c r="D41" s="4">
-        <v>3251.3</v>
+        <v>3251.30000000000018</v>
       </c>
       <c r="E41" s="4">
-        <v>3591.2</v>
+        <v>3591.19999999999982</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="4">
-        <v>9227.9</v>
+        <v>9227.89999999999964</v>
       </c>
       <c r="C42" s="4">
-        <v>9946.2</v>
+        <v>9946.20000000000073</v>
       </c>
       <c r="D42" s="4">
-        <v>10855.6</v>
+        <v>10855.60000000000036</v>
       </c>
       <c r="E42" s="4">
-        <v>11205.6</v>
+        <v>11205.60000000000036</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="4">
-        <v>27262.8</v>
+        <v>27262.79999999999927</v>
       </c>
       <c r="C43" s="4">
-        <v>29494.6</v>
+        <v>29494.59999999999854</v>
       </c>
       <c r="D43" s="4">
-        <v>31374.6</v>
+        <v>31374.59999999999854</v>
       </c>
       <c r="E43" s="4">
-        <v>33004.7</v>
+        <v>33004.69999999999709</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="4">
-        <v>3589.8</v>
+        <v>3589.80000000000018</v>
       </c>
       <c r="C44" s="4">
-        <v>3771.9</v>
+        <v>3771.90000000000009</v>
       </c>
       <c r="D44" s="4">
-        <v>4114.4</v>
+        <v>4114.39999999999964</v>
       </c>
       <c r="E44" s="4">
-        <v>4405.7</v>
+        <v>4405.69999999999982</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="4">
-        <v>11515.7</v>
+        <v>11515.70000000000073</v>
       </c>
       <c r="C45" s="4">
-        <v>12659.6</v>
+        <v>12659.60000000000036</v>
       </c>
       <c r="D45" s="4">
-        <v>13217.8</v>
+        <v>13217.79999999999927</v>
       </c>
       <c r="E45" s="4">
-        <v>13870.9</v>
+        <v>13870.89999999999964</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="4">
-        <v>12157.3</v>
+        <v>12157.29999999999927</v>
       </c>
       <c r="C46" s="5">
         <v>13063.0</v>
       </c>
       <c r="D46" s="4">
         <v>14042.5</v>
       </c>
       <c r="E46" s="4">
-        <v>14728.1</v>
+        <v>14728.10000000000036</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="5">
         <v>10088.0</v>
       </c>
       <c r="C47" s="5">
         <v>10981.0</v>
       </c>
       <c r="D47" s="5">
         <v>12129.0</v>
       </c>
       <c r="E47" s="4">
-        <v>13048.3</v>
+        <v>13048.29999999999927</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="4">
-        <v>5766.6</v>
+        <v>5766.60000000000036</v>
       </c>
       <c r="C48" s="4">
-        <v>6282.9</v>
+        <v>6282.89999999999964</v>
       </c>
       <c r="D48" s="4">
         <v>7044.5</v>
       </c>
       <c r="E48" s="4">
-        <v>7525.4</v>
+        <v>7525.39999999999964</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="4">
         <v>19.5</v>
       </c>
       <c r="C49" s="4">
         <v>24.1</v>
       </c>
       <c r="D49" s="4">
         <v>26.5</v>
       </c>
       <c r="E49" s="4">
         <v>31.2</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="4">
-        <v>515.3</v>
+        <v>515.29999999999995</v>
       </c>
       <c r="C50" s="4">
-        <v>556.8</v>
+        <v>556.79999999999995</v>
       </c>
       <c r="D50" s="4">
-        <v>668.2</v>
+        <v>668.20000000000005</v>
       </c>
       <c r="E50" s="4">
-        <v>725.1</v>
+        <v>725.10000000000002</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="5">
         <v>2496.0</v>
       </c>
       <c r="C51" s="4">
-        <v>2798.1</v>
+        <v>2798.099999999999909</v>
       </c>
       <c r="D51" s="4">
-        <v>3011.2</v>
+        <v>3011.19999999999982</v>
       </c>
       <c r="E51" s="4">
         <v>3270.5</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="4">
-        <v>1290.7</v>
+        <v>1290.70000000000005</v>
       </c>
       <c r="C52" s="4">
-        <v>1319.1</v>
+        <v>1319.099999999999909</v>
       </c>
       <c r="D52" s="4">
-        <v>1378.7</v>
+        <v>1378.70000000000005</v>
       </c>
       <c r="E52" s="4">
-        <v>1496.1</v>
+        <v>1496.099999999999909</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="4">
-        <v>6067.3</v>
+        <v>6067.30000000000018</v>
       </c>
       <c r="C53" s="4">
         <v>7977.5</v>
       </c>
       <c r="D53" s="4">
-        <v>8926.8</v>
+        <v>8926.79999999999927</v>
       </c>
       <c r="E53" s="4">
-        <v>9521.3</v>
+        <v>9521.29999999999927</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="4">
-        <v>2864.3</v>
+        <v>2864.30000000000018</v>
       </c>
       <c r="C54" s="4">
-        <v>3930.8</v>
+        <v>3930.80000000000018</v>
       </c>
       <c r="D54" s="4">
-        <v>4470.8</v>
+        <v>4470.80000000000018</v>
       </c>
       <c r="E54" s="4">
-        <v>4806.1</v>
+        <v>4806.10000000000036</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="5">
         <v>3203.0</v>
       </c>
       <c r="C55" s="4">
-        <v>4046.7</v>
+        <v>4046.69999999999982</v>
       </c>
       <c r="D55" s="4">
-        <v>4455.9</v>
+        <v>4455.89999999999964</v>
       </c>
       <c r="E55" s="4">
-        <v>4715.1</v>
+        <v>4715.10000000000036</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="4">
-        <v>8101.8</v>
+        <v>8101.80000000000018</v>
       </c>
       <c r="C56" s="4">
         <v>8973.5</v>
       </c>
       <c r="D56" s="4">
-        <v>9837.6</v>
+        <v>9837.60000000000036</v>
       </c>
       <c r="E56" s="4">
-        <v>10464.4</v>
+        <v>10464.39999999999964</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="4">
-        <v>987.8</v>
+        <v>987.79999999999995</v>
       </c>
       <c r="C57" s="5">
         <v>1122.0</v>
       </c>
       <c r="D57" s="4">
-        <v>1232.7</v>
+        <v>1232.70000000000005</v>
       </c>
       <c r="E57" s="4">
-        <v>1265.3</v>
+        <v>1265.29999999999995</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="4">
-        <v>317.1</v>
+        <v>317.10000000000002</v>
       </c>
       <c r="C58" s="4">
-        <v>348.4</v>
+        <v>348.39999999999998</v>
       </c>
       <c r="D58" s="4">
-        <v>390.9</v>
+        <v>390.89999999999998</v>
       </c>
       <c r="E58" s="4">
         <v>451.5</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="4">
-        <v>78.6</v>
+        <v>78.59999999999999</v>
       </c>
       <c r="C59" s="4">
-        <v>84.9</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="D59" s="4">
         <v>89.8</v>
       </c>
       <c r="E59" s="4">
         <v>92.8</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="4">
-        <v>1162.7</v>
+        <v>1162.70000000000005</v>
       </c>
       <c r="C60" s="4">
-        <v>1193.1</v>
+        <v>1193.099999999999909</v>
       </c>
       <c r="D60" s="4">
         <v>1328.5</v>
       </c>
       <c r="E60" s="4">
-        <v>1382.7</v>
+        <v>1382.70000000000005</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="4">
         <v>4090.5</v>
       </c>
       <c r="C61" s="4">
-        <v>4711.1</v>
+        <v>4711.10000000000036</v>
       </c>
       <c r="D61" s="4">
-        <v>5192.7</v>
+        <v>5192.69999999999982</v>
       </c>
       <c r="E61" s="4">
         <v>5542.5</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="4">
-        <v>1465.1</v>
+        <v>1465.099999999999909</v>
       </c>
       <c r="C62" s="4">
-        <v>1513.9</v>
+        <v>1513.90000000000009</v>
       </c>
       <c r="D62" s="4">
-        <v>1602.9</v>
+        <v>1602.90000000000009</v>
       </c>
       <c r="E62" s="4">
         <v>1729.5</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="4">
-        <v>9137.1</v>
+        <v>9137.10000000000036</v>
       </c>
       <c r="C63" s="5">
         <v>9162.0</v>
       </c>
       <c r="D63" s="4">
-        <v>10200.2</v>
+        <v>10200.20000000000073</v>
       </c>
       <c r="E63" s="4">
-        <v>10729.4</v>
+        <v>10729.39999999999964</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="4">
-        <v>6101.2</v>
+        <v>6101.19999999999982</v>
       </c>
       <c r="C64" s="5">
         <v>6062.0</v>
       </c>
       <c r="D64" s="4">
-        <v>7061.4</v>
+        <v>7061.39999999999964</v>
       </c>
       <c r="E64" s="4">
-        <v>7282.1</v>
+        <v>7282.10000000000036</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="4">
-        <v>2093.2</v>
+        <v>2093.19999999999982</v>
       </c>
       <c r="C65" s="4">
-        <v>2144.1</v>
+        <v>2144.099999999999909</v>
       </c>
       <c r="D65" s="4">
-        <v>2113.8</v>
+        <v>2113.80000000000018</v>
       </c>
       <c r="E65" s="4">
-        <v>2309.2</v>
+        <v>2309.19999999999982</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="4">
-        <v>942.8</v>
+        <v>942.79999999999995</v>
       </c>
       <c r="C66" s="4">
-        <v>955.9</v>
+        <v>955.89999999999998</v>
       </c>
       <c r="D66" s="5">
         <v>1025.0</v>
       </c>
       <c r="E66" s="4">
-        <v>1138.1</v>
+        <v>1138.099999999999909</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="4">
-        <v>19966.3</v>
+        <v>19966.29999999999927</v>
       </c>
       <c r="C67" s="4">
-        <v>22272.3</v>
+        <v>22272.29999999999927</v>
       </c>
       <c r="D67" s="4">
-        <v>23577.4</v>
+        <v>23577.40000000000146</v>
       </c>
       <c r="E67" s="4">
-        <v>24641.1</v>
+        <v>24641.099999999998545</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="4">
-        <v>2102.1</v>
+        <v>2102.099999999999909</v>
       </c>
       <c r="C68" s="4">
-        <v>2239.1</v>
+        <v>2239.099999999999909</v>
       </c>
       <c r="D68" s="4">
-        <v>2377.3</v>
+        <v>2377.30000000000018</v>
       </c>
       <c r="E68" s="4">
-        <v>2461.8</v>
+        <v>2461.80000000000018</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="4">
-        <v>2530.8</v>
+        <v>2530.80000000000018</v>
       </c>
       <c r="C69" s="4">
-        <v>2730.4</v>
+        <v>2730.40000000000009</v>
       </c>
       <c r="D69" s="4">
-        <v>2943.4</v>
+        <v>2943.40000000000009</v>
       </c>
       <c r="E69" s="4">
-        <v>3142.8</v>
+        <v>3142.80000000000018</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="4">
-        <v>1741.3</v>
+        <v>1741.29999999999995</v>
       </c>
       <c r="C70" s="4">
         <v>2068.5</v>
       </c>
       <c r="D70" s="4">
-        <v>2353.6</v>
+        <v>2353.59999999999991</v>
       </c>
       <c r="E70" s="4">
-        <v>2448.8</v>
+        <v>2448.80000000000018</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="5">
         <v>2896.0</v>
       </c>
       <c r="C71" s="4">
         <v>3147.5</v>
       </c>
       <c r="D71" s="4">
-        <v>3403.4</v>
+        <v>3403.40000000000009</v>
       </c>
       <c r="E71" s="4">
-        <v>3620.2</v>
+        <v>3620.19999999999982</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="5">
         <v>758.0</v>
       </c>
       <c r="C72" s="4">
-        <v>878.8</v>
+        <v>878.79999999999995</v>
       </c>
       <c r="D72" s="4">
-        <v>993.9</v>
+        <v>993.89999999999998</v>
       </c>
       <c r="E72" s="4">
-        <v>1043.1</v>
+        <v>1043.099999999999909</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>72</v>
       </c>
       <c r="B73" s="4">
-        <v>858.9</v>
+        <v>858.89999999999998</v>
       </c>
       <c r="C73" s="4">
-        <v>956.4</v>
+        <v>956.39999999999998</v>
       </c>
       <c r="D73" s="4">
-        <v>1007.9</v>
+        <v>1007.89999999999998</v>
       </c>
       <c r="E73" s="4">
-        <v>1063.3</v>
+        <v>1063.29999999999995</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>73</v>
       </c>
       <c r="B74" s="4">
-        <v>248.4</v>
+        <v>248.40000000000001</v>
       </c>
       <c r="C74" s="4">
-        <v>281.4</v>
+        <v>281.39999999999998</v>
       </c>
       <c r="D74" s="4">
         <v>292.5</v>
       </c>
       <c r="E74" s="4">
-        <v>291.8</v>
+        <v>291.80000000000001</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="4">
-        <v>103.1</v>
+        <v>103.099999999999994</v>
       </c>
       <c r="C75" s="4">
-        <v>121.1</v>
+        <v>121.099999999999994</v>
       </c>
       <c r="D75" s="4">
-        <v>136.1</v>
+        <v>136.099999999999994</v>
       </c>
       <c r="E75" s="4">
-        <v>152.9</v>
+        <v>152.90000000000001</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>75</v>
       </c>
       <c r="B76" s="4">
-        <v>431.8</v>
+        <v>431.80000000000001</v>
       </c>
       <c r="C76" s="4">
-        <v>439.4</v>
+        <v>439.39999999999998</v>
       </c>
       <c r="D76" s="4">
-        <v>492.3</v>
+        <v>492.30000000000001</v>
       </c>
       <c r="E76" s="4">
-        <v>556.2</v>
+        <v>556.20000000000005</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="4">
-        <v>3920.6</v>
+        <v>3920.59999999999991</v>
       </c>
       <c r="C77" s="4">
-        <v>4374.9</v>
+        <v>4374.89999999999964</v>
       </c>
       <c r="D77" s="4">
         <v>4318.5</v>
       </c>
       <c r="E77" s="4">
-        <v>4154.8</v>
+        <v>4154.80000000000018</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>77</v>
       </c>
       <c r="B78" s="4">
-        <v>328.8</v>
+        <v>328.80000000000001</v>
       </c>
       <c r="C78" s="4">
-        <v>402.9</v>
+        <v>402.89999999999998</v>
       </c>
       <c r="D78" s="4">
-        <v>451.9</v>
+        <v>451.89999999999998</v>
       </c>
       <c r="E78" s="4">
-        <v>484.4</v>
+        <v>484.39999999999998</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>78</v>
       </c>
       <c r="B79" s="4">
-        <v>429.3</v>
+        <v>429.30000000000001</v>
       </c>
       <c r="C79" s="4">
         <v>468.5</v>
       </c>
       <c r="D79" s="4">
-        <v>479.9</v>
+        <v>479.89999999999998</v>
       </c>
       <c r="E79" s="5">
         <v>515.0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>79</v>
       </c>
       <c r="B80" s="4">
-        <v>2792.1</v>
+        <v>2792.099999999999909</v>
       </c>
       <c r="C80" s="4">
-        <v>3257.8</v>
+        <v>3257.80000000000018</v>
       </c>
       <c r="D80" s="4">
         <v>3437.5</v>
       </c>
       <c r="E80" s="4">
-        <v>3766.2</v>
+        <v>3766.19999999999982</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>80</v>
       </c>
       <c r="B81" s="4">
-        <v>825.1</v>
+        <v>825.10000000000002</v>
       </c>
       <c r="C81" s="4">
         <v>905.5</v>
       </c>
       <c r="D81" s="4">
-        <v>889.2</v>
+        <v>889.20000000000005</v>
       </c>
       <c r="E81" s="4">
-        <v>939.9</v>
+        <v>939.89999999999998</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>81</v>
       </c>
       <c r="B82" s="4">
-        <v>704.7</v>
+        <v>704.70000000000005</v>
       </c>
       <c r="C82" s="4">
-        <v>953.6</v>
+        <v>953.60000000000002</v>
       </c>
       <c r="D82" s="4">
-        <v>1015.4</v>
+        <v>1015.39999999999998</v>
       </c>
       <c r="E82" s="4">
         <v>1089.5</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="4">
-        <v>5539.1</v>
+        <v>5539.10000000000036</v>
       </c>
       <c r="C83" s="4">
-        <v>7394.4</v>
+        <v>7394.39999999999964</v>
       </c>
       <c r="D83" s="4">
-        <v>8326.2</v>
+        <v>8326.20000000000073</v>
       </c>
       <c r="E83" s="4">
-        <v>9189.1</v>
+        <v>9189.10000000000036</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="4">
-        <v>2715.1</v>
+        <v>2715.099999999999909</v>
       </c>
       <c r="C84" s="4">
-        <v>3277.8</v>
+        <v>3277.80000000000018</v>
       </c>
       <c r="D84" s="4">
-        <v>3649.7</v>
+        <v>3649.69999999999982</v>
       </c>
       <c r="E84" s="4">
         <v>3960.5</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>84</v>
       </c>
       <c r="B85" s="4">
-        <v>1705.8</v>
+        <v>1705.79999999999995</v>
       </c>
       <c r="C85" s="5">
         <v>1862.0</v>
       </c>
       <c r="D85" s="4">
-        <v>2186.2</v>
+        <v>2186.19999999999982</v>
       </c>
       <c r="E85" s="4">
-        <v>2428.6</v>
+        <v>2428.59999999999991</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="4">
-        <v>1118.2</v>
+        <v>1118.20000000000005</v>
       </c>
       <c r="C86" s="4">
-        <v>2254.6</v>
+        <v>2254.59999999999991</v>
       </c>
       <c r="D86" s="4">
-        <v>2490.4</v>
+        <v>2490.40000000000009</v>
       </c>
       <c r="E86" s="5">
         <v>2800.0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>86</v>
       </c>
       <c r="B87" s="4">
-        <v>1171.6</v>
+        <v>1171.59999999999991</v>
       </c>
       <c r="C87" s="4">
-        <v>1347.7</v>
+        <v>1347.70000000000005</v>
       </c>
       <c r="D87" s="4">
-        <v>1448.1</v>
+        <v>1448.099999999999909</v>
       </c>
       <c r="E87" s="4">
-        <v>1571.7</v>
+        <v>1571.70000000000005</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>87</v>
       </c>
       <c r="B88" s="4">
-        <v>200.2</v>
+        <v>200.19999999999999</v>
       </c>
       <c r="C88" s="4">
-        <v>236.6</v>
+        <v>236.59999999999999</v>
       </c>
       <c r="D88" s="4">
-        <v>256.9</v>
+        <v>256.89999999999998</v>
       </c>
       <c r="E88" s="4">
-        <v>282.7</v>
+        <v>282.69999999999999</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>88</v>
       </c>
       <c r="B89" s="4">
-        <v>74.4</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="C89" s="4">
         <v>102.7</v>
       </c>
       <c r="D89" s="4">
         <v>116.8</v>
       </c>
       <c r="E89" s="4">
         <v>127.7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>89</v>
       </c>
       <c r="B90" s="4">
-        <v>326.1</v>
+        <v>326.10000000000002</v>
       </c>
       <c r="C90" s="4">
-        <v>356.9</v>
+        <v>356.89999999999998</v>
       </c>
       <c r="D90" s="4">
-        <v>376.9</v>
+        <v>376.89999999999998</v>
       </c>
       <c r="E90" s="4">
-        <v>399.8</v>
+        <v>399.80000000000001</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>90</v>
       </c>
       <c r="B91" s="4">
-        <v>570.8</v>
+        <v>570.79999999999995</v>
       </c>
       <c r="C91" s="4">
         <v>651.5</v>
       </c>
       <c r="D91" s="4">
         <v>697.5</v>
       </c>
       <c r="E91" s="4">
         <v>761.5</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>91</v>
       </c>
       <c r="B92" s="4">
-        <v>1033.7</v>
+        <v>1033.70000000000005</v>
       </c>
       <c r="C92" s="4">
-        <v>1153.1</v>
+        <v>1153.099999999999909</v>
       </c>
       <c r="D92" s="4">
-        <v>1252.1</v>
+        <v>1252.099999999999909</v>
       </c>
       <c r="E92" s="4">
-        <v>1318.6</v>
+        <v>1318.59999999999991</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>92</v>
       </c>
       <c r="B93" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="C93" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="D93" s="4">
-        <v>81.4</v>
+        <v>81.40000000000001</v>
       </c>
       <c r="E93" s="4">
         <v>89.3</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>93</v>
       </c>
       <c r="B94" s="4">
-        <v>964.6</v>
+        <v>964.60000000000002</v>
       </c>
       <c r="C94" s="4">
-        <v>1085.9</v>
+        <v>1085.90000000000009</v>
       </c>
       <c r="D94" s="4">
-        <v>1170.7</v>
+        <v>1170.70000000000005</v>
       </c>
       <c r="E94" s="4">
-        <v>1229.4</v>
+        <v>1229.40000000000009</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6" t="s">
         <v>94</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>