--- v0 (2026-07-26)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Investitionen in Mio. € nach Wirtschaftsklassen</t>
   </si>
   <si>
     <t>Steiermark, Zeitreihe 2021-2024</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
@@ -305,51 +305,51 @@
   <si>
     <t>…92 Spiel-, Wett- und Lotteriewesen</t>
   </si>
   <si>
     <t>…93 Dienstleistungen Sport/Unterhaltung</t>
   </si>
   <si>
     <t>S Sonstige Dienstleistungen (ohne S 94)</t>
   </si>
   <si>
     <t>…95 Reparatur von Gebrauchsgütern</t>
   </si>
   <si>
     <t>…96 Sonst. Dienstleistungen a. n. g.</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria, Leistungs- und Strukturerhebung</t>
   </si>
   <si>
     <t>Erläuterungen: Die Leistungs- und Strukturerhebung erstreckt sich über den gesamten produzierenden Bereich und einen Großteil der Dienstleistungen (ohne Öffentliche Verwaltung, Verteidigung, Sozialversicherung und sonstige persönliche Dienstleistungen). Sie ist als Konzentrationsstichprobe konzipiert. Bei den veröffentlichten Daten zur Leistungs- und Strukturerhebung (z.B. Produktionswert, Bruttowertschöpfung zu Faktorkosten…) kam es, bedingt durch eine Änderung der maßgeblichen Rechtsgrundlagen der Leistungs- und Strukturdaten auf EU-Ebene (Verordnung (EU) 2019/2152 über europäische Unternehmensstatistiken sowie die neue nationale Leistungs- und Strukturstatistik-Verordnung 2022) zu umfangreichen konzeptionellen Änderungen ab dem Berichtsjahr 2021. Entsprechend sind die Ergebnisse ab dem Berichtsjahr 2021 mit den Werten aus den Vorjahren nur bedingt vergleichbar und daher wurde ab dem Berichtsjahr 2021 eine neue Zeitreihe eingeführt, die sich entsprechend am neuen Datenwürfel der Statistik Austria orientiert. Nähere Informationen zu den konzeptionellen Änderungen sind den Statistischen Nachrichten (05/2023) der Statistik Austria zu entnehmen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -687,51 +687,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F97" sqref="F97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="50" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -739,105 +739,105 @@
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2021</v>
       </c>
       <c r="C5" s="3">
         <v>2022</v>
       </c>
       <c r="D5" s="3">
         <v>2023</v>
       </c>
       <c r="E5" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>4559.3</v>
+        <v>4559.30000000000018</v>
       </c>
       <c r="C6" s="4">
-        <v>5656.8</v>
+        <v>5656.80000000000018</v>
       </c>
       <c r="D6" s="4">
-        <v>6021.4</v>
+        <v>6021.39999999999964</v>
       </c>
       <c r="E6" s="4">
-        <v>5329.8</v>
+        <v>5329.80000000000018</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>37.3</v>
       </c>
       <c r="C7" s="4">
         <v>24.6</v>
       </c>
       <c r="D7" s="4">
         <v>22.1</v>
       </c>
       <c r="E7" s="4">
         <v>17.2</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>1828.2</v>
+        <v>1828.20000000000005</v>
       </c>
       <c r="C8" s="5">
         <v>2208.0</v>
       </c>
       <c r="D8" s="5">
         <v>2403.0</v>
       </c>
       <c r="E8" s="4">
-        <v>1719.2</v>
+        <v>1719.20000000000005</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>122.8</v>
       </c>
       <c r="C9" s="4">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="D9" s="4">
         <v>78.2</v>
       </c>
       <c r="E9" s="5">
         <v>105.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>11.3</v>
       </c>
       <c r="C10" s="4">
         <v>6.4</v>
       </c>
       <c r="D10" s="4">
         <v>7.8</v>
       </c>
       <c r="E10" s="4">
         <v>9.8</v>
       </c>
     </row>
@@ -892,77 +892,77 @@
         <v>0.4</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="5">
         <v>4.0</v>
       </c>
       <c r="C14" s="4">
         <v>4.1</v>
       </c>
       <c r="D14" s="4">
         <v>3.2</v>
       </c>
       <c r="E14" s="4">
         <v>11.3</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="4">
-        <v>190.7</v>
+        <v>190.69999999999999</v>
       </c>
       <c r="C15" s="4">
-        <v>224.7</v>
+        <v>224.69999999999999</v>
       </c>
       <c r="D15" s="4">
-        <v>146.6</v>
+        <v>146.59999999999999</v>
       </c>
       <c r="E15" s="4">
         <v>118.3</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="5">
         <v>192.0</v>
       </c>
       <c r="C16" s="4">
-        <v>541.2</v>
+        <v>541.20000000000005</v>
       </c>
       <c r="D16" s="4">
-        <v>239.4</v>
+        <v>239.40000000000001</v>
       </c>
       <c r="E16" s="4">
-        <v>178.4</v>
+        <v>178.40000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="4">
         <v>5.8</v>
       </c>
       <c r="C17" s="4">
         <v>9.1</v>
       </c>
       <c r="D17" s="4">
         <v>8.7</v>
       </c>
       <c r="E17" s="4">
         <v>8.7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
@@ -977,190 +977,190 @@
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="4">
         <v>57.2</v>
       </c>
       <c r="C19" s="4">
         <v>35.9</v>
       </c>
       <c r="D19" s="4">
         <v>30.9</v>
       </c>
       <c r="E19" s="4">
         <v>31.5</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="4">
-        <v>91.9</v>
+        <v>91.90000000000001</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="4">
         <v>25.7</v>
       </c>
       <c r="C21" s="4">
         <v>26.8</v>
       </c>
       <c r="D21" s="4">
         <v>33.5</v>
       </c>
       <c r="E21" s="5">
         <v>13.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="4">
-        <v>96.6</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="C22" s="4">
         <v>44.8</v>
       </c>
       <c r="D22" s="4">
         <v>44.5</v>
       </c>
       <c r="E22" s="4">
         <v>40.8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="4">
-        <v>247.2</v>
+        <v>247.19999999999999</v>
       </c>
       <c r="C23" s="4">
-        <v>263.8</v>
+        <v>263.80000000000001</v>
       </c>
       <c r="D23" s="4">
-        <v>317.9</v>
+        <v>317.89999999999998</v>
       </c>
       <c r="E23" s="4">
         <v>332.5</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="4">
-        <v>135.6</v>
+        <v>135.59999999999999</v>
       </c>
       <c r="C24" s="4">
-        <v>153.7</v>
+        <v>153.69999999999999</v>
       </c>
       <c r="D24" s="4">
-        <v>165.8</v>
+        <v>165.80000000000001</v>
       </c>
       <c r="E24" s="4">
-        <v>144.6</v>
+        <v>144.59999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="4">
-        <v>144.8</v>
+        <v>144.80000000000001</v>
       </c>
       <c r="C25" s="4">
-        <v>192.1</v>
+        <v>192.099999999999994</v>
       </c>
       <c r="D25" s="5">
         <v>683.0</v>
       </c>
       <c r="E25" s="4">
         <v>121.7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="4">
         <v>63.4</v>
       </c>
       <c r="C26" s="4">
         <v>69.5</v>
       </c>
       <c r="D26" s="4">
-        <v>78.1</v>
+        <v>78.099999999999994</v>
       </c>
       <c r="E26" s="4">
-        <v>103.6</v>
+        <v>103.59999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="4">
-        <v>176.3</v>
+        <v>176.30000000000001</v>
       </c>
       <c r="C27" s="4">
-        <v>195.7</v>
+        <v>195.69999999999999</v>
       </c>
       <c r="D27" s="4">
         <v>225.5</v>
       </c>
       <c r="E27" s="4">
-        <v>210.2</v>
+        <v>210.19999999999999</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="4">
-        <v>200.7</v>
+        <v>200.69999999999999</v>
       </c>
       <c r="C28" s="4">
-        <v>191.2</v>
+        <v>191.19999999999999</v>
       </c>
       <c r="D28" s="4">
         <v>222.5</v>
       </c>
       <c r="E28" s="5">
         <v>179.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="4">
         <v>3.7</v>
       </c>
       <c r="C29" s="4">
         <v>1.3</v>
       </c>
       <c r="D29" s="4">
         <v>2.9</v>
       </c>
       <c r="E29" s="4">
         <v>1.1</v>
       </c>
     </row>
@@ -1198,77 +1198,77 @@
         <v>7.7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="4">
         <v>16.5</v>
       </c>
       <c r="C32" s="4">
         <v>10.5</v>
       </c>
       <c r="D32" s="4">
         <v>10.5</v>
       </c>
       <c r="E32" s="4">
         <v>13.9</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="4">
-        <v>415.6</v>
+        <v>415.60000000000002</v>
       </c>
       <c r="C33" s="4">
-        <v>521.8</v>
+        <v>521.79999999999995</v>
       </c>
       <c r="D33" s="4">
-        <v>569.1</v>
+        <v>569.10000000000002</v>
       </c>
       <c r="E33" s="4">
-        <v>624.4</v>
+        <v>624.39999999999998</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="4">
-        <v>326.2</v>
+        <v>326.19999999999999</v>
       </c>
       <c r="C34" s="4">
-        <v>410.1</v>
+        <v>410.10000000000002</v>
       </c>
       <c r="D34" s="4">
-        <v>443.9</v>
+        <v>443.89999999999998</v>
       </c>
       <c r="E34" s="4">
-        <v>514.6</v>
+        <v>514.60000000000002</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="4">
         <v>14.9</v>
       </c>
       <c r="C35" s="4">
         <v>16.6</v>
       </c>
       <c r="D35" s="4">
         <v>27.6</v>
       </c>
       <c r="E35" s="4">
         <v>26.5</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="4">
         <v>17.3</v>
@@ -1300,213 +1300,213 @@
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="4">
-        <v>264.2</v>
+        <v>264.19999999999999</v>
       </c>
       <c r="C39" s="4">
-        <v>307.6</v>
+        <v>307.60000000000002</v>
       </c>
       <c r="D39" s="4">
-        <v>293.1</v>
+        <v>293.10000000000002</v>
       </c>
       <c r="E39" s="4">
-        <v>323.7</v>
+        <v>323.69999999999999</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="4">
         <v>75.8</v>
       </c>
       <c r="C40" s="5">
         <v>91.0</v>
       </c>
       <c r="D40" s="4">
         <v>72.5</v>
       </c>
       <c r="E40" s="4">
         <v>62.3</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="5">
         <v>39.0</v>
       </c>
       <c r="C41" s="5">
         <v>47.0</v>
       </c>
       <c r="D41" s="5">
         <v>52.0</v>
       </c>
       <c r="E41" s="4">
-        <v>111.9</v>
+        <v>111.90000000000001</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="4">
-        <v>149.3</v>
+        <v>149.30000000000001</v>
       </c>
       <c r="C42" s="4">
         <v>169.5</v>
       </c>
       <c r="D42" s="4">
-        <v>168.6</v>
+        <v>168.59999999999999</v>
       </c>
       <c r="E42" s="4">
         <v>149.5</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="4">
-        <v>367.4</v>
+        <v>367.39999999999998</v>
       </c>
       <c r="C43" s="4">
-        <v>675.2</v>
+        <v>675.20000000000005</v>
       </c>
       <c r="D43" s="4">
-        <v>376.6</v>
+        <v>376.60000000000002</v>
       </c>
       <c r="E43" s="4">
         <v>330.5</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="4">
         <v>62.9</v>
       </c>
       <c r="C44" s="4">
-        <v>339.9</v>
+        <v>339.89999999999998</v>
       </c>
       <c r="D44" s="4">
         <v>62.2</v>
       </c>
       <c r="E44" s="5">
         <v>82.0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="4">
         <v>159.5</v>
       </c>
       <c r="C45" s="5">
         <v>178.0</v>
       </c>
       <c r="D45" s="4">
-        <v>170.1</v>
+        <v>170.099999999999994</v>
       </c>
       <c r="E45" s="4">
-        <v>143.2</v>
+        <v>143.19999999999999</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="5">
         <v>145.0</v>
       </c>
       <c r="C46" s="4">
-        <v>157.3</v>
+        <v>157.30000000000001</v>
       </c>
       <c r="D46" s="4">
-        <v>144.3</v>
+        <v>144.30000000000001</v>
       </c>
       <c r="E46" s="4">
         <v>105.3</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="4">
-        <v>324.9</v>
+        <v>324.89999999999998</v>
       </c>
       <c r="C47" s="4">
-        <v>377.1</v>
+        <v>377.10000000000002</v>
       </c>
       <c r="D47" s="4">
         <v>373.5</v>
       </c>
       <c r="E47" s="4">
-        <v>395.7</v>
+        <v>395.69999999999999</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="5">
         <v>263.0</v>
       </c>
       <c r="C48" s="4">
-        <v>310.6</v>
+        <v>310.60000000000002</v>
       </c>
       <c r="D48" s="4">
-        <v>320.1</v>
+        <v>320.10000000000002</v>
       </c>
       <c r="E48" s="4">
-        <v>331.2</v>
+        <v>331.19999999999999</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>10</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>10</v>
@@ -1544,85 +1544,85 @@
       </c>
       <c r="B52" s="4">
         <v>0.5</v>
       </c>
       <c r="C52" s="4">
         <v>0.8</v>
       </c>
       <c r="D52" s="4">
         <v>0.6</v>
       </c>
       <c r="E52" s="5">
         <v>1.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="4">
         <v>176.5</v>
       </c>
       <c r="C53" s="4">
         <v>189.5</v>
       </c>
       <c r="D53" s="4">
-        <v>179.4</v>
+        <v>179.40000000000001</v>
       </c>
       <c r="E53" s="4">
-        <v>154.1</v>
+        <v>154.099999999999994</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="4">
-        <v>101.1</v>
+        <v>101.099999999999994</v>
       </c>
       <c r="C54" s="4">
         <v>122.5</v>
       </c>
       <c r="D54" s="4">
         <v>109.7</v>
       </c>
       <c r="E54" s="5">
         <v>111.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="4">
         <v>75.3</v>
       </c>
       <c r="C55" s="5">
         <v>67.0</v>
       </c>
       <c r="D55" s="4">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="E55" s="4">
         <v>43.1</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="4">
         <v>65.3</v>
       </c>
       <c r="C56" s="4">
         <v>59.6</v>
       </c>
       <c r="D56" s="4">
         <v>57.5</v>
       </c>
       <c r="E56" s="4">
         <v>53.8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>56</v>
@@ -1711,51 +1711,51 @@
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="4">
         <v>9.8</v>
       </c>
       <c r="C62" s="4">
         <v>6.5</v>
       </c>
       <c r="D62" s="4">
         <v>10.8</v>
       </c>
       <c r="E62" s="4">
         <v>5.4</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="5">
         <v>161.0</v>
       </c>
       <c r="C63" s="4">
-        <v>137.1</v>
+        <v>137.099999999999994</v>
       </c>
       <c r="D63" s="4">
         <v>114.8</v>
       </c>
       <c r="E63" s="4">
         <v>125.8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>10</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1776,128 +1776,128 @@
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="4">
         <v>3.5</v>
       </c>
       <c r="C66" s="4">
         <v>13.5</v>
       </c>
       <c r="D66" s="4">
         <v>7.8</v>
       </c>
       <c r="E66" s="4">
         <v>6.1</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="4">
-        <v>788.7</v>
+        <v>788.70000000000005</v>
       </c>
       <c r="C67" s="4">
-        <v>1000.2</v>
+        <v>1000.20000000000005</v>
       </c>
       <c r="D67" s="4">
-        <v>1443.6</v>
+        <v>1443.59999999999991</v>
       </c>
       <c r="E67" s="4">
-        <v>1376.3</v>
+        <v>1376.29999999999995</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="4">
-        <v>439.6</v>
+        <v>439.60000000000002</v>
       </c>
       <c r="C68" s="4">
-        <v>490.3</v>
+        <v>490.30000000000001</v>
       </c>
       <c r="D68" s="4">
-        <v>457.6</v>
+        <v>457.60000000000002</v>
       </c>
       <c r="E68" s="4">
-        <v>491.7</v>
+        <v>491.69999999999999</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="4">
         <v>16.3</v>
       </c>
       <c r="C69" s="4">
         <v>16.8</v>
       </c>
       <c r="D69" s="5">
         <v>15.0</v>
       </c>
       <c r="E69" s="4">
         <v>11.9</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="5">
         <v>37.0</v>
       </c>
       <c r="C70" s="4">
         <v>63.1</v>
       </c>
       <c r="D70" s="4">
         <v>32.5</v>
       </c>
       <c r="E70" s="4">
         <v>26.1</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="4">
         <v>43.5</v>
       </c>
       <c r="C71" s="4">
         <v>47.6</v>
       </c>
       <c r="D71" s="4">
-        <v>563.6</v>
+        <v>563.60000000000002</v>
       </c>
       <c r="E71" s="4">
-        <v>516.8</v>
+        <v>516.79999999999995</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="4">
         <v>29.5</v>
       </c>
       <c r="C72" s="5">
         <v>48.0</v>
       </c>
       <c r="D72" s="4">
         <v>61.5</v>
       </c>
       <c r="E72" s="4">
         <v>67.3</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>72</v>
       </c>
       <c r="B73" s="4">
         <v>4.4</v>
@@ -1929,60 +1929,60 @@
         <v>2.6</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="4">
         <v>2.8</v>
       </c>
       <c r="C75" s="4">
         <v>2.4</v>
       </c>
       <c r="D75" s="4">
         <v>2.4</v>
       </c>
       <c r="E75" s="4">
         <v>4.5</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>75</v>
       </c>
       <c r="B76" s="4">
-        <v>171.3</v>
+        <v>171.30000000000001</v>
       </c>
       <c r="C76" s="4">
-        <v>263.1</v>
+        <v>263.10000000000002</v>
       </c>
       <c r="D76" s="4">
-        <v>251.6</v>
+        <v>251.59999999999999</v>
       </c>
       <c r="E76" s="4">
-        <v>194.4</v>
+        <v>194.40000000000001</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="5">
         <v>4.0</v>
       </c>
       <c r="C77" s="4">
         <v>6.6</v>
       </c>
       <c r="D77" s="5">
         <v>4.0</v>
       </c>
       <c r="E77" s="4">
         <v>4.7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>77</v>
       </c>
       <c r="B78" s="4">
         <v>0.7</v>
@@ -2051,74 +2051,74 @@
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>81</v>
       </c>
       <c r="B82" s="4">
         <v>7.7</v>
       </c>
       <c r="C82" s="4">
         <v>7.9</v>
       </c>
       <c r="D82" s="4">
         <v>5.9</v>
       </c>
       <c r="E82" s="4">
         <v>5.7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="4">
         <v>61.9</v>
       </c>
       <c r="C83" s="4">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="D83" s="5">
         <v>89.0</v>
       </c>
       <c r="E83" s="4">
         <v>127.5</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="5">
         <v>44.0</v>
       </c>
       <c r="C84" s="4">
         <v>51.3</v>
       </c>
       <c r="D84" s="4">
         <v>56.6</v>
       </c>
       <c r="E84" s="4">
-        <v>87.6</v>
+        <v>87.59999999999999</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>84</v>
       </c>
       <c r="B85" s="4">
         <v>9.3</v>
       </c>
       <c r="C85" s="4">
         <v>18.4</v>
       </c>
       <c r="D85" s="4">
         <v>11.1</v>
       </c>
       <c r="E85" s="4">
         <v>6.8</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="4">
         <v>8.6</v>