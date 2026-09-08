--- v0 (2026-07-26)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Investitionen in Mio. € nach Wirtschaftsklassen</t>
   </si>
   <si>
     <t>Steiermark, Veränderung 2021-2024 in %</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
@@ -320,51 +320,51 @@
   <si>
     <t>…92 Spiel-, Wett- und Lotteriewesen</t>
   </si>
   <si>
     <t>…93 Dienstleistungen Sport/Unterhaltung</t>
   </si>
   <si>
     <t>S Sonstige Dienstleistungen (ohne S 94)</t>
   </si>
   <si>
     <t>…95 Reparatur von Gebrauchsgütern</t>
   </si>
   <si>
     <t>…96 Sonst. Dienstleistungen a. n. g.</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria, Leistungs- und Strukturerhebung</t>
   </si>
   <si>
     <t>Erläuterungen: Die Leistungs- und Strukturerhebung erstreckt sich über den gesamten produzierenden Bereich und einen Großteil der Dienstleistungen (ohne Öffentliche Verwaltung, Verteidigung, Sozialversicherung und sonstige persönliche Dienstleistungen). Sie ist als Konzentrationsstichprobe konzipiert. Bei den veröffentlichten Daten zur Leistungs- und Strukturerhebung (z.B. Produktionswert, Bruttowertschöpfung zu Faktorkosten…) kam es, bedingt durch eine Änderung der maßgeblichen Rechtsgrundlagen der Leistungs- und Strukturdaten auf EU-Ebene (Verordnung (EU) 2019/2152 über europäische Unternehmensstatistiken sowie die neue nationale Leistungs- und Strukturstatistik-Verordnung 2022) zu umfangreichen konzeptionellen Änderungen ab dem Berichtsjahr 2021. Entsprechend sind die Ergebnisse ab dem Berichtsjahr 2021 mit den Werten aus den Vorjahren nur bedingt vergleichbar und daher wurde ab dem Berichtsjahr 2021 eine neue Zeitreihe eingeführt, die sich entsprechend am neuen Datenwürfel der Statistik Austria orientiert. Nähere Informationen zu den konzeptionellen Änderungen sind den Statistischen Nachrichten (05/2023) der Statistik Austria zu entnehmen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -702,51 +702,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G97" sqref="G97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="7" max="7" width="60" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7">
@@ -920,97 +920,97 @@
       </c>
       <c r="B13" s="4">
         <v>-7.2</v>
       </c>
       <c r="C13" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="5">
         <v>-20.0</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="5">
         <v>-20.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="4">
         <v>41.4</v>
       </c>
       <c r="C14" s="4">
-        <v>253.1</v>
+        <v>253.099999999999994</v>
       </c>
       <c r="D14" s="5">
         <v>-22.0</v>
       </c>
       <c r="E14" s="4">
         <v>2.5</v>
       </c>
       <c r="F14" s="4">
         <v>182.5</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="4">
         <v>-14.7</v>
       </c>
       <c r="C15" s="4">
         <v>-19.3</v>
       </c>
       <c r="D15" s="4">
         <v>-34.8</v>
       </c>
       <c r="E15" s="4">
         <v>17.8</v>
       </c>
       <c r="F15" s="5">
         <v>-38.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="4">
         <v>-2.4</v>
       </c>
       <c r="C16" s="4">
         <v>-25.5</v>
       </c>
       <c r="D16" s="4">
         <v>-55.8</v>
       </c>
       <c r="E16" s="4">
-        <v>181.9</v>
+        <v>181.90000000000001</v>
       </c>
       <c r="F16" s="4">
         <v>-7.1</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="4">
         <v>14.5</v>
       </c>
       <c r="C17" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="4">
         <v>-4.4</v>
       </c>
       <c r="E17" s="4">
         <v>56.9</v>
       </c>
       <c r="F17" s="5">
         <v>50.0</v>
       </c>
     </row>
@@ -1223,54 +1223,54 @@
       </c>
       <c r="C28" s="4">
         <v>-19.6</v>
       </c>
       <c r="D28" s="4">
         <v>16.4</v>
       </c>
       <c r="E28" s="4">
         <v>-4.7</v>
       </c>
       <c r="F28" s="4">
         <v>-10.8</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="4">
         <v>-33.3</v>
       </c>
       <c r="C29" s="4">
         <v>-62.1</v>
       </c>
       <c r="D29" s="4">
-        <v>123.1</v>
+        <v>123.099999999999994</v>
       </c>
       <c r="E29" s="4">
-        <v>-64.9</v>
+        <v>-64.90000000000001</v>
       </c>
       <c r="F29" s="4">
         <v>-70.3</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="4">
         <v>-7.3</v>
       </c>
       <c r="C30" s="4">
         <v>4.1</v>
       </c>
       <c r="D30" s="4">
         <v>-7.5</v>
       </c>
       <c r="E30" s="4">
         <v>-17.2</v>
       </c>
       <c r="F30" s="4">
         <v>-20.3</v>
       </c>
     </row>
@@ -1349,51 +1349,51 @@
       </c>
       <c r="E34" s="4">
         <v>25.7</v>
       </c>
       <c r="F34" s="4">
         <v>57.8</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="4">
         <v>21.2</v>
       </c>
       <c r="C35" s="5">
         <v>-4.0</v>
       </c>
       <c r="D35" s="4">
         <v>66.3</v>
       </c>
       <c r="E35" s="4">
         <v>11.4</v>
       </c>
       <c r="F35" s="4">
-        <v>77.9</v>
+        <v>77.90000000000001</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="4">
         <v>17.1</v>
       </c>
       <c r="C36" s="4">
         <v>0.7</v>
       </c>
       <c r="D36" s="4">
         <v>8.2</v>
       </c>
       <c r="E36" s="4">
         <v>47.4</v>
       </c>
       <c r="F36" s="4">
         <v>60.7</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>41</v>
@@ -1469,51 +1469,51 @@
       </c>
       <c r="E40" s="4">
         <v>20.1</v>
       </c>
       <c r="F40" s="4">
         <v>-17.8</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="4">
         <v>42.1</v>
       </c>
       <c r="C41" s="4">
         <v>115.2</v>
       </c>
       <c r="D41" s="4">
         <v>10.6</v>
       </c>
       <c r="E41" s="4">
         <v>20.5</v>
       </c>
       <c r="F41" s="4">
-        <v>186.9</v>
+        <v>186.90000000000001</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>-11.3</v>
       </c>
       <c r="D42" s="4">
         <v>-0.5</v>
       </c>
       <c r="E42" s="4">
         <v>13.5</v>
       </c>
       <c r="F42" s="4">
         <v>0.1</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>47</v>
@@ -1526,51 +1526,51 @@
       </c>
       <c r="D43" s="4">
         <v>-44.2</v>
       </c>
       <c r="E43" s="4">
         <v>83.8</v>
       </c>
       <c r="F43" s="5">
         <v>-10.0</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="4">
         <v>9.2</v>
       </c>
       <c r="C44" s="4">
         <v>31.8</v>
       </c>
       <c r="D44" s="4">
         <v>-81.7</v>
       </c>
       <c r="E44" s="4">
-        <v>440.4</v>
+        <v>440.39999999999998</v>
       </c>
       <c r="F44" s="4">
         <v>30.4</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45" s="4">
         <v>-3.5</v>
       </c>
       <c r="C45" s="4">
         <v>-15.8</v>
       </c>
       <c r="D45" s="4">
         <v>-4.4</v>
       </c>
       <c r="E45" s="4">
         <v>11.6</v>
       </c>
       <c r="F45" s="4">
         <v>-10.2</v>
       </c>
     </row>
@@ -1837,63 +1837,63 @@
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="5">
         <v>300.0</v>
       </c>
       <c r="D59" t="s">
         <v>15</v>
       </c>
       <c r="E59" s="5">
         <v>-100.0</v>
       </c>
       <c r="F59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="C60" s="4">
         <v>25.5</v>
       </c>
       <c r="D60" s="4">
         <v>71.3</v>
       </c>
       <c r="E60" s="4">
         <v>116.2</v>
       </c>
       <c r="F60" s="4">
-        <v>364.9</v>
+        <v>364.89999999999998</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61" s="4">
         <v>-22.5</v>
       </c>
       <c r="C61" s="4">
         <v>-14.2</v>
       </c>
       <c r="D61" s="4">
         <v>-34.1</v>
       </c>
       <c r="E61" s="4">
         <v>-17.8</v>
       </c>
       <c r="F61" s="4">
         <v>-53.5</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>66</v>
@@ -1966,51 +1966,51 @@
       </c>
       <c r="D65" t="s">
         <v>15</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>70</v>
       </c>
       <c r="B66" s="4">
         <v>20.3</v>
       </c>
       <c r="C66" s="4">
         <v>-21.8</v>
       </c>
       <c r="D66" s="4">
         <v>-42.2</v>
       </c>
       <c r="E66" s="4">
-        <v>285.7</v>
+        <v>285.69999999999999</v>
       </c>
       <c r="F66" s="4">
         <v>74.3</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>71</v>
       </c>
       <c r="B67" s="4">
         <v>20.4</v>
       </c>
       <c r="C67" s="4">
         <v>-4.7</v>
       </c>
       <c r="D67" s="4">
         <v>44.3</v>
       </c>
       <c r="E67" s="4">
         <v>26.8</v>
       </c>
       <c r="F67" s="4">
         <v>74.5</v>
       </c>
     </row>
@@ -2057,83 +2057,83 @@
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>74</v>
       </c>
       <c r="B70" s="5">
         <v>-11.0</v>
       </c>
       <c r="C70" s="4">
         <v>-19.7</v>
       </c>
       <c r="D70" s="4">
         <v>-48.5</v>
       </c>
       <c r="E70" s="4">
         <v>70.5</v>
       </c>
       <c r="F70" s="4">
         <v>-29.5</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>75</v>
       </c>
       <c r="B71" s="4">
-        <v>128.2</v>
+        <v>128.19999999999999</v>
       </c>
       <c r="C71" s="4">
         <v>-8.3</v>
       </c>
       <c r="D71" s="5">
         <v>1084.0</v>
       </c>
       <c r="E71" s="4">
         <v>9.4</v>
       </c>
       <c r="F71" s="5">
         <v>1088.0</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>76</v>
       </c>
       <c r="B72" s="4">
         <v>31.6</v>
       </c>
       <c r="C72" s="4">
         <v>9.4</v>
       </c>
       <c r="D72" s="4">
         <v>28.1</v>
       </c>
       <c r="E72" s="4">
         <v>62.7</v>
       </c>
       <c r="F72" s="4">
-        <v>128.1</v>
+        <v>128.099999999999994</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>77</v>
       </c>
       <c r="B73" s="4">
         <v>17.3</v>
       </c>
       <c r="C73" s="4">
         <v>47.9</v>
       </c>
       <c r="D73" s="4">
         <v>-51.5</v>
       </c>
       <c r="E73" s="5">
         <v>125.0</v>
       </c>
       <c r="F73" s="4">
         <v>61.4</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>78</v>
@@ -2200,60 +2200,60 @@
       </c>
       <c r="B77" s="4">
         <v>5.5</v>
       </c>
       <c r="C77" s="4">
         <v>17.5</v>
       </c>
       <c r="D77" s="4">
         <v>-39.4</v>
       </c>
       <c r="E77" s="5">
         <v>65.0</v>
       </c>
       <c r="F77" s="4">
         <v>17.5</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>82</v>
       </c>
       <c r="B78" s="5">
         <v>37.0</v>
       </c>
       <c r="C78" s="4">
-        <v>-85.1</v>
+        <v>-85.099999999999994</v>
       </c>
       <c r="D78" s="4">
-        <v>332.1</v>
+        <v>332.10000000000002</v>
       </c>
       <c r="E78" s="5">
         <v>300.0</v>
       </c>
       <c r="F78" s="4">
-        <v>157.1</v>
+        <v>157.099999999999994</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
         <v>83</v>
       </c>
       <c r="B79" s="4">
         <v>-5.9</v>
       </c>
       <c r="C79" s="4">
         <v>-28.6</v>
       </c>
       <c r="D79" s="5">
         <v>-30.0</v>
       </c>
       <c r="E79" s="4">
         <v>66.7</v>
       </c>
       <c r="F79" s="4">
         <v>-16.7</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
         <v>84</v>
@@ -2329,91 +2329,91 @@
       </c>
       <c r="E83" s="4">
         <v>47.7</v>
       </c>
       <c r="F83" s="5">
         <v>106.0</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
         <v>88</v>
       </c>
       <c r="B84" s="4">
         <v>25.8</v>
       </c>
       <c r="C84" s="4">
         <v>54.8</v>
       </c>
       <c r="D84" s="4">
         <v>10.3</v>
       </c>
       <c r="E84" s="4">
         <v>16.6</v>
       </c>
       <c r="F84" s="4">
-        <v>99.1</v>
+        <v>99.099999999999994</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
         <v>89</v>
       </c>
       <c r="B85" s="4">
         <v>-9.9</v>
       </c>
       <c r="C85" s="4">
         <v>-38.7</v>
       </c>
       <c r="D85" s="4">
         <v>-39.7</v>
       </c>
       <c r="E85" s="4">
         <v>97.8</v>
       </c>
       <c r="F85" s="4">
         <v>-26.9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>90</v>
       </c>
       <c r="B86" s="4">
         <v>56.6</v>
       </c>
       <c r="C86" s="4">
         <v>54.9</v>
       </c>
       <c r="D86" s="4">
         <v>-1.8</v>
       </c>
       <c r="E86" s="4">
-        <v>152.3</v>
+        <v>152.30000000000001</v>
       </c>
       <c r="F86" s="4">
-        <v>283.7</v>
+        <v>283.69999999999999</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>91</v>
       </c>
       <c r="B87" s="4">
         <v>5.9</v>
       </c>
       <c r="C87" s="4">
         <v>-4.4</v>
       </c>
       <c r="D87" s="4">
         <v>-2.3</v>
       </c>
       <c r="E87" s="5">
         <v>27.0</v>
       </c>
       <c r="F87" s="4">
         <v>18.6</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>92</v>
@@ -2483,91 +2483,91 @@
       </c>
       <c r="C91" s="4">
         <v>2.9</v>
       </c>
       <c r="D91" s="4">
         <v>-11.2</v>
       </c>
       <c r="E91" s="4">
         <v>51.9</v>
       </c>
       <c r="F91" s="4">
         <v>38.8</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>96</v>
       </c>
       <c r="B92" s="4">
         <v>9.7</v>
       </c>
       <c r="C92" s="4">
         <v>-29.4</v>
       </c>
       <c r="D92" s="4">
-        <v>216.7</v>
+        <v>216.69999999999999</v>
       </c>
       <c r="E92" s="5">
         <v>-41.0</v>
       </c>
       <c r="F92" s="4">
         <v>31.9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>97</v>
       </c>
       <c r="B93" s="4">
         <v>33.4</v>
       </c>
       <c r="C93" s="4">
         <v>-32.1</v>
       </c>
       <c r="D93" s="4">
-        <v>211.1</v>
+        <v>211.099999999999994</v>
       </c>
       <c r="E93" s="4">
         <v>12.5</v>
       </c>
       <c r="F93" s="4">
         <v>137.5</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>98</v>
       </c>
       <c r="B94" s="4">
         <v>8.8</v>
       </c>
       <c r="C94" s="4">
         <v>-29.4</v>
       </c>
       <c r="D94" s="4">
-        <v>217.6</v>
+        <v>217.59999999999999</v>
       </c>
       <c r="E94" s="4">
         <v>-42.5</v>
       </c>
       <c r="F94" s="4">
         <v>28.9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="6" t="s">
         <v>99</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="6" t="s">
         <v>100</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>