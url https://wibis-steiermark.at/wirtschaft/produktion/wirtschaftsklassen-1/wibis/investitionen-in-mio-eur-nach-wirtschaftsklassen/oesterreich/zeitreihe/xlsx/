--- v0 (2026-07-26)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Investitionen in Mio. € nach Wirtschaftsklassen</t>
   </si>
   <si>
     <t>Österreich, Zeitreihe 2021-2024</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
@@ -305,51 +305,51 @@
   <si>
     <t>…92 Spiel-, Wett- und Lotteriewesen</t>
   </si>
   <si>
     <t>…93 Dienstleistungen Sport/Unterhaltung</t>
   </si>
   <si>
     <t>S Sonstige Dienstleistungen (ohne S 94)</t>
   </si>
   <si>
     <t>…95 Reparatur von Gebrauchsgütern</t>
   </si>
   <si>
     <t>…96 Sonst. Dienstleistungen a. n. g.</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria, Leistungs- und Strukturerhebung</t>
   </si>
   <si>
     <t>Erläuterungen: Die Leistungs- und Strukturerhebung erstreckt sich über den gesamten produzierenden Bereich und einen Großteil der Dienstleistungen (ohne Öffentliche Verwaltung, Verteidigung, Sozialversicherung und sonstige persönliche Dienstleistungen). Sie ist als Konzentrationsstichprobe konzipiert. Bei den veröffentlichten Daten zur Leistungs- und Strukturerhebung (z.B. Produktionswert, Bruttowertschöpfung zu Faktorkosten…) kam es, bedingt durch eine Änderung der maßgeblichen Rechtsgrundlagen der Leistungs- und Strukturdaten auf EU-Ebene (Verordnung (EU) 2019/2152 über europäische Unternehmensstatistiken sowie die neue nationale Leistungs- und Strukturstatistik-Verordnung 2022) zu umfangreichen konzeptionellen Änderungen ab dem Berichtsjahr 2021. Entsprechend sind die Ergebnisse ab dem Berichtsjahr 2021 mit den Werten aus den Vorjahren nur bedingt vergleichbar und daher wurde ab dem Berichtsjahr 2021 eine neue Zeitreihe eingeführt, die sich entsprechend am neuen Datenwürfel der Statistik Austria orientiert. Nähere Informationen zu den konzeptionellen Änderungen sind den Statistischen Nachrichten (05/2023) der Statistik Austria zu entnehmen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -687,51 +687,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F97" sqref="F97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="50" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -739,128 +739,128 @@
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2021</v>
       </c>
       <c r="C5" s="3">
         <v>2022</v>
       </c>
       <c r="D5" s="3">
         <v>2023</v>
       </c>
       <c r="E5" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>46067.3</v>
+        <v>46067.30000000000291</v>
       </c>
       <c r="C6" s="4">
-        <v>54711.3</v>
+        <v>54711.30000000000291</v>
       </c>
       <c r="D6" s="4">
-        <v>57458.8</v>
+        <v>57458.80000000000291</v>
       </c>
       <c r="E6" s="4">
         <v>56596.5</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>296.4</v>
+        <v>296.39999999999998</v>
       </c>
       <c r="C7" s="4">
-        <v>267.1</v>
+        <v>267.10000000000002</v>
       </c>
       <c r="D7" s="4">
         <v>336.5</v>
       </c>
       <c r="E7" s="4">
-        <v>279.4</v>
+        <v>279.39999999999998</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>10750.9</v>
+        <v>10750.89999999999964</v>
       </c>
       <c r="C8" s="5">
         <v>12471.0</v>
       </c>
       <c r="D8" s="5">
         <v>14125.0</v>
       </c>
       <c r="E8" s="4">
         <v>11618.5</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>1016.3</v>
+        <v>1016.29999999999995</v>
       </c>
       <c r="C9" s="4">
         <v>1126.5</v>
       </c>
       <c r="D9" s="4">
-        <v>967.4</v>
+        <v>967.39999999999998</v>
       </c>
       <c r="E9" s="4">
-        <v>1003.7</v>
+        <v>1003.70000000000005</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>307.3</v>
+        <v>307.30000000000001</v>
       </c>
       <c r="C10" s="4">
-        <v>301.4</v>
+        <v>301.39999999999998</v>
       </c>
       <c r="D10" s="4">
-        <v>551.4</v>
+        <v>551.39999999999998</v>
       </c>
       <c r="E10" s="4">
-        <v>468.1</v>
+        <v>468.10000000000002</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="4">
         <v>56.1</v>
@@ -892,1284 +892,1284 @@
         <v>8.7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="4">
         <v>13.4</v>
       </c>
       <c r="C14" s="4">
         <v>15.4</v>
       </c>
       <c r="D14" s="4">
         <v>14.5</v>
       </c>
       <c r="E14" s="5">
         <v>17.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="4">
-        <v>695.8</v>
+        <v>695.79999999999995</v>
       </c>
       <c r="C15" s="4">
-        <v>952.4</v>
+        <v>952.39999999999998</v>
       </c>
       <c r="D15" s="4">
-        <v>835.3</v>
+        <v>835.29999999999995</v>
       </c>
       <c r="E15" s="5">
         <v>564.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="4">
-        <v>463.3</v>
+        <v>463.30000000000001</v>
       </c>
       <c r="C16" s="4">
-        <v>810.7</v>
+        <v>810.70000000000005</v>
       </c>
       <c r="D16" s="4">
-        <v>546.8</v>
+        <v>546.79999999999995</v>
       </c>
       <c r="E16" s="4">
         <v>512.5</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="5">
         <v>100.0</v>
       </c>
       <c r="C17" s="4">
-        <v>147.4</v>
+        <v>147.40000000000001</v>
       </c>
       <c r="D17" s="4">
         <v>111.3</v>
       </c>
       <c r="E17" s="4">
         <v>69.2</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="5">
         <v>323.0</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="4">
-        <v>513.8</v>
+        <v>513.79999999999995</v>
       </c>
       <c r="C19" s="4">
-        <v>621.8</v>
+        <v>621.79999999999995</v>
       </c>
       <c r="D19" s="4">
-        <v>726.3</v>
+        <v>726.29999999999995</v>
       </c>
       <c r="E19" s="4">
-        <v>780.6</v>
+        <v>780.60000000000002</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="5">
         <v>641.0</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="4">
-        <v>473.7</v>
+        <v>473.69999999999999</v>
       </c>
       <c r="C21" s="4">
-        <v>429.7</v>
+        <v>429.69999999999999</v>
       </c>
       <c r="D21" s="4">
-        <v>446.6</v>
+        <v>446.60000000000002</v>
       </c>
       <c r="E21" s="4">
-        <v>371.1</v>
+        <v>371.10000000000002</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="4">
-        <v>688.1</v>
+        <v>688.10000000000002</v>
       </c>
       <c r="C22" s="4">
-        <v>562.3</v>
+        <v>562.29999999999995</v>
       </c>
       <c r="D22" s="4">
-        <v>491.6</v>
+        <v>491.60000000000002</v>
       </c>
       <c r="E22" s="4">
-        <v>495.7</v>
+        <v>495.69999999999999</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="5">
         <v>722.0</v>
       </c>
       <c r="C23" s="4">
-        <v>963.8</v>
+        <v>963.79999999999995</v>
       </c>
       <c r="D23" s="4">
-        <v>1332.7</v>
+        <v>1332.70000000000005</v>
       </c>
       <c r="E23" s="4">
-        <v>1468.4</v>
+        <v>1468.40000000000009</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="4">
-        <v>1107.4</v>
+        <v>1107.40000000000009</v>
       </c>
       <c r="C24" s="5">
         <v>1191.0</v>
       </c>
       <c r="D24" s="4">
         <v>1209.5</v>
       </c>
       <c r="E24" s="4">
-        <v>875.6</v>
+        <v>875.60000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="4">
-        <v>740.4</v>
+        <v>740.39999999999998</v>
       </c>
       <c r="C25" s="4">
-        <v>939.7</v>
+        <v>939.70000000000005</v>
       </c>
       <c r="D25" s="4">
-        <v>1554.9</v>
+        <v>1554.90000000000009</v>
       </c>
       <c r="E25" s="4">
-        <v>593.2</v>
+        <v>593.20000000000005</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="4">
-        <v>510.2</v>
+        <v>510.19999999999999</v>
       </c>
       <c r="C26" s="4">
-        <v>598.6</v>
+        <v>598.60000000000002</v>
       </c>
       <c r="D26" s="4">
-        <v>631.1</v>
+        <v>631.10000000000002</v>
       </c>
       <c r="E26" s="4">
-        <v>579.9</v>
+        <v>579.89999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="4">
-        <v>1073.1</v>
+        <v>1073.099999999999909</v>
       </c>
       <c r="C27" s="4">
-        <v>1200.1</v>
+        <v>1200.099999999999909</v>
       </c>
       <c r="D27" s="4">
-        <v>1332.3</v>
+        <v>1332.29999999999995</v>
       </c>
       <c r="E27" s="4">
-        <v>1231.3</v>
+        <v>1231.29999999999995</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="4">
-        <v>693.1</v>
+        <v>693.10000000000002</v>
       </c>
       <c r="C28" s="4">
-        <v>725.3</v>
+        <v>725.29999999999995</v>
       </c>
       <c r="D28" s="4">
-        <v>806.8</v>
+        <v>806.79999999999995</v>
       </c>
       <c r="E28" s="5">
         <v>841.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="4">
-        <v>153.7</v>
+        <v>153.69999999999999</v>
       </c>
       <c r="C29" s="4">
-        <v>180.2</v>
+        <v>180.19999999999999</v>
       </c>
       <c r="D29" s="4">
         <v>216.5</v>
       </c>
       <c r="E29" s="4">
-        <v>233.4</v>
+        <v>233.40000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="4">
-        <v>174.3</v>
+        <v>174.30000000000001</v>
       </c>
       <c r="C30" s="4">
         <v>172.5</v>
       </c>
       <c r="D30" s="4">
-        <v>192.8</v>
+        <v>192.80000000000001</v>
       </c>
       <c r="E30" s="4">
-        <v>135.1</v>
+        <v>135.099999999999994</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="4">
         <v>155.5</v>
       </c>
       <c r="C31" s="4">
         <v>149.5</v>
       </c>
       <c r="D31" s="4">
-        <v>183.3</v>
+        <v>183.30000000000001</v>
       </c>
       <c r="E31" s="4">
-        <v>174.4</v>
+        <v>174.40000000000001</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="4">
         <v>116.3</v>
       </c>
       <c r="C32" s="4">
-        <v>134.9</v>
+        <v>134.90000000000001</v>
       </c>
       <c r="D32" s="4">
-        <v>136.2</v>
+        <v>136.19999999999999</v>
       </c>
       <c r="E32" s="4">
-        <v>107.6</v>
+        <v>107.59999999999999</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="4">
-        <v>3792.8</v>
+        <v>3792.80000000000018</v>
       </c>
       <c r="C33" s="4">
-        <v>4984.2</v>
+        <v>4984.19999999999982</v>
       </c>
       <c r="D33" s="4">
-        <v>5245.9</v>
+        <v>5245.89999999999964</v>
       </c>
       <c r="E33" s="4">
-        <v>5813.8</v>
+        <v>5813.80000000000018</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="4">
-        <v>3097.1</v>
+        <v>3097.099999999999909</v>
       </c>
       <c r="C34" s="4">
-        <v>4289.6</v>
+        <v>4289.60000000000036</v>
       </c>
       <c r="D34" s="4">
-        <v>4484.9</v>
+        <v>4484.89999999999964</v>
       </c>
       <c r="E34" s="4">
-        <v>4992.6</v>
+        <v>4992.60000000000036</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="4">
-        <v>112.4</v>
+        <v>112.40000000000001</v>
       </c>
       <c r="C35" s="4">
-        <v>128.7</v>
+        <v>128.69999999999999</v>
       </c>
       <c r="D35" s="4">
-        <v>150.2</v>
+        <v>150.19999999999999</v>
       </c>
       <c r="E35" s="5">
         <v>163.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="4">
-        <v>149.6</v>
+        <v>149.59999999999999</v>
       </c>
       <c r="C36" s="4">
-        <v>127.1</v>
+        <v>127.099999999999994</v>
       </c>
       <c r="D36" s="4">
-        <v>154.4</v>
+        <v>154.40000000000001</v>
       </c>
       <c r="E36" s="4">
-        <v>188.9</v>
+        <v>188.90000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="4">
-        <v>433.1</v>
+        <v>433.10000000000002</v>
       </c>
       <c r="C37" s="4">
-        <v>437.7</v>
+        <v>437.69999999999999</v>
       </c>
       <c r="D37" s="4">
-        <v>456.1</v>
+        <v>456.10000000000002</v>
       </c>
       <c r="E37" s="4">
-        <v>465.3</v>
+        <v>465.30000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="4">
         <v>0.6</v>
       </c>
       <c r="C38" s="4">
         <v>1.1</v>
       </c>
       <c r="D38" s="4">
         <v>0.4</v>
       </c>
       <c r="E38" s="5">
         <v>4.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="4">
         <v>2347.5</v>
       </c>
       <c r="C39" s="4">
-        <v>2731.3</v>
+        <v>2731.30000000000018</v>
       </c>
       <c r="D39" s="4">
-        <v>2614.4</v>
+        <v>2614.40000000000009</v>
       </c>
       <c r="E39" s="4">
-        <v>2797.2</v>
+        <v>2797.19999999999982</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="4">
-        <v>846.8</v>
+        <v>846.79999999999995</v>
       </c>
       <c r="C40" s="4">
         <v>1084.5</v>
       </c>
       <c r="D40" s="5">
         <v>987.0</v>
       </c>
       <c r="E40" s="4">
-        <v>1102.1</v>
+        <v>1102.099999999999909</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="4">
-        <v>395.9</v>
+        <v>395.89999999999998</v>
       </c>
       <c r="C41" s="4">
-        <v>371.3</v>
+        <v>371.30000000000001</v>
       </c>
       <c r="D41" s="4">
         <v>380.5</v>
       </c>
       <c r="E41" s="4">
-        <v>504.4</v>
+        <v>504.39999999999998</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="4">
-        <v>1104.8</v>
+        <v>1104.79999999999995</v>
       </c>
       <c r="C42" s="4">
-        <v>1275.6</v>
+        <v>1275.59999999999991</v>
       </c>
       <c r="D42" s="4">
-        <v>1246.9</v>
+        <v>1246.90000000000009</v>
       </c>
       <c r="E42" s="4">
-        <v>1190.7</v>
+        <v>1190.70000000000005</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="4">
-        <v>5386.2</v>
+        <v>5386.19999999999982</v>
       </c>
       <c r="C43" s="4">
-        <v>6485.7</v>
+        <v>6485.69999999999982</v>
       </c>
       <c r="D43" s="4">
-        <v>6294.1</v>
+        <v>6294.10000000000036</v>
       </c>
       <c r="E43" s="4">
-        <v>5733.7</v>
+        <v>5733.69999999999982</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="4">
-        <v>1117.3</v>
+        <v>1117.29999999999995</v>
       </c>
       <c r="C44" s="4">
-        <v>1598.6</v>
+        <v>1598.59999999999991</v>
       </c>
       <c r="D44" s="4">
-        <v>1288.3</v>
+        <v>1288.29999999999995</v>
       </c>
       <c r="E44" s="4">
-        <v>794.1</v>
+        <v>794.10000000000002</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="4">
-        <v>2151.1</v>
+        <v>2151.099999999999909</v>
       </c>
       <c r="C45" s="5">
         <v>2541.0</v>
       </c>
       <c r="D45" s="4">
-        <v>2638.1</v>
+        <v>2638.099999999999909</v>
       </c>
       <c r="E45" s="4">
-        <v>2404.9</v>
+        <v>2404.90000000000009</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="4">
-        <v>2117.8</v>
+        <v>2117.80000000000018</v>
       </c>
       <c r="C46" s="4">
-        <v>2346.2</v>
+        <v>2346.19999999999982</v>
       </c>
       <c r="D46" s="4">
-        <v>2367.7</v>
+        <v>2367.69999999999982</v>
       </c>
       <c r="E46" s="4">
-        <v>2534.7</v>
+        <v>2534.69999999999982</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="4">
-        <v>4047.6</v>
+        <v>4047.59999999999991</v>
       </c>
       <c r="C47" s="4">
-        <v>4188.2</v>
+        <v>4188.19999999999982</v>
       </c>
       <c r="D47" s="4">
-        <v>4997.7</v>
+        <v>4997.69999999999982</v>
       </c>
       <c r="E47" s="4">
-        <v>6084.3</v>
+        <v>6084.30000000000018</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="4">
-        <v>2827.4</v>
+        <v>2827.40000000000009</v>
       </c>
       <c r="C48" s="5">
         <v>2901.0</v>
       </c>
       <c r="D48" s="4">
-        <v>3355.6</v>
+        <v>3355.59999999999991</v>
       </c>
       <c r="E48" s="4">
         <v>4085.5</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="4">
         <v>33.7</v>
       </c>
       <c r="C49" s="4">
         <v>22.2</v>
       </c>
       <c r="D49" s="4">
         <v>10.5</v>
       </c>
       <c r="E49" s="4">
         <v>23.7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="4">
         <v>54.2</v>
       </c>
       <c r="C50" s="5">
         <v>106.0</v>
       </c>
       <c r="D50" s="4">
-        <v>167.9</v>
+        <v>167.90000000000001</v>
       </c>
       <c r="E50" s="4">
-        <v>356.4</v>
+        <v>356.39999999999998</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="5">
         <v>951.0</v>
       </c>
       <c r="C51" s="4">
-        <v>988.8</v>
+        <v>988.79999999999995</v>
       </c>
       <c r="D51" s="4">
-        <v>1288.6</v>
+        <v>1288.59999999999991</v>
       </c>
       <c r="E51" s="4">
-        <v>1446.4</v>
+        <v>1446.40000000000009</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="4">
-        <v>181.2</v>
+        <v>181.19999999999999</v>
       </c>
       <c r="C52" s="4">
-        <v>170.2</v>
+        <v>170.19999999999999</v>
       </c>
       <c r="D52" s="4">
-        <v>175.2</v>
+        <v>175.19999999999999</v>
       </c>
       <c r="E52" s="4">
-        <v>172.2</v>
+        <v>172.19999999999999</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="4">
-        <v>1530.8</v>
+        <v>1530.79999999999995</v>
       </c>
       <c r="C53" s="4">
         <v>2388.5</v>
       </c>
       <c r="D53" s="4">
-        <v>2346.6</v>
+        <v>2346.59999999999991</v>
       </c>
       <c r="E53" s="5">
         <v>2367.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="4">
-        <v>1023.1</v>
+        <v>1023.10000000000002</v>
       </c>
       <c r="C54" s="4">
-        <v>1746.7</v>
+        <v>1746.70000000000005</v>
       </c>
       <c r="D54" s="4">
-        <v>1728.7</v>
+        <v>1728.70000000000005</v>
       </c>
       <c r="E54" s="4">
-        <v>1806.9</v>
+        <v>1806.90000000000009</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="4">
-        <v>507.7</v>
+        <v>507.69999999999999</v>
       </c>
       <c r="C55" s="4">
-        <v>641.9</v>
+        <v>641.89999999999998</v>
       </c>
       <c r="D55" s="4">
-        <v>617.9</v>
+        <v>617.89999999999998</v>
       </c>
       <c r="E55" s="4">
-        <v>560.2</v>
+        <v>560.20000000000005</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="4">
-        <v>1717.1</v>
+        <v>1717.099999999999909</v>
       </c>
       <c r="C56" s="4">
-        <v>2113.8</v>
+        <v>2113.80000000000018</v>
       </c>
       <c r="D56" s="5">
         <v>2218.0</v>
       </c>
       <c r="E56" s="4">
-        <v>2264.4</v>
+        <v>2264.40000000000009</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="4">
         <v>62.2</v>
       </c>
       <c r="C57" s="4">
-        <v>84.4</v>
+        <v>84.40000000000001</v>
       </c>
       <c r="D57" s="5">
         <v>64.0</v>
       </c>
       <c r="E57" s="4">
-        <v>121.9</v>
+        <v>121.90000000000001</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="4">
         <v>58.3</v>
       </c>
       <c r="C58" s="4">
         <v>53.7</v>
       </c>
       <c r="D58" s="4">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="E58" s="4">
         <v>56.3</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="4">
         <v>43.3</v>
       </c>
       <c r="C59" s="4">
         <v>39.3</v>
       </c>
       <c r="D59" s="4">
         <v>39.9</v>
       </c>
       <c r="E59" s="4">
         <v>35.3</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="4">
-        <v>977.6</v>
+        <v>977.60000000000002</v>
       </c>
       <c r="C60" s="4">
-        <v>1249.6</v>
+        <v>1249.59999999999991</v>
       </c>
       <c r="D60" s="4">
-        <v>1370.9</v>
+        <v>1370.90000000000009</v>
       </c>
       <c r="E60" s="4">
-        <v>1342.6</v>
+        <v>1342.59999999999991</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="4">
-        <v>402.6</v>
+        <v>402.60000000000002</v>
       </c>
       <c r="C61" s="4">
-        <v>403.3</v>
+        <v>403.30000000000001</v>
       </c>
       <c r="D61" s="5">
         <v>402.0</v>
       </c>
       <c r="E61" s="4">
-        <v>305.4</v>
+        <v>305.39999999999998</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="4">
-        <v>173.2</v>
+        <v>173.19999999999999</v>
       </c>
       <c r="C62" s="4">
-        <v>283.4</v>
+        <v>283.39999999999998</v>
       </c>
       <c r="D62" s="4">
-        <v>271.2</v>
+        <v>271.19999999999999</v>
       </c>
       <c r="E62" s="5">
         <v>403.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="4">
-        <v>2815.7</v>
+        <v>2815.69999999999982</v>
       </c>
       <c r="C63" s="4">
-        <v>2890.3</v>
+        <v>2890.30000000000018</v>
       </c>
       <c r="D63" s="4">
-        <v>3077.1</v>
+        <v>3077.099999999999909</v>
       </c>
       <c r="E63" s="4">
-        <v>2867.7</v>
+        <v>2867.69999999999982</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="4">
         <v>2106.5</v>
       </c>
       <c r="C64" s="4">
-        <v>2275.4</v>
+        <v>2275.40000000000009</v>
       </c>
       <c r="D64" s="4">
-        <v>2684.6</v>
+        <v>2684.59999999999991</v>
       </c>
       <c r="E64" s="4">
-        <v>2387.7</v>
+        <v>2387.69999999999982</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="4">
-        <v>630.2</v>
+        <v>630.20000000000005</v>
       </c>
       <c r="C65" s="4">
-        <v>519.9</v>
+        <v>519.89999999999998</v>
       </c>
       <c r="D65" s="4">
-        <v>303.8</v>
+        <v>303.80000000000001</v>
       </c>
       <c r="E65" s="4">
-        <v>379.7</v>
+        <v>379.69999999999999</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="4">
-        <v>78.9</v>
+        <v>78.90000000000001</v>
       </c>
       <c r="C66" s="4">
-        <v>95.1</v>
+        <v>95.099999999999994</v>
       </c>
       <c r="D66" s="4">
         <v>88.7</v>
       </c>
       <c r="E66" s="4">
         <v>100.3</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="4">
-        <v>12250.2</v>
+        <v>12250.20000000000073</v>
       </c>
       <c r="C67" s="5">
         <v>14696.0</v>
       </c>
       <c r="D67" s="4">
-        <v>14510.4</v>
+        <v>14510.39999999999964</v>
       </c>
       <c r="E67" s="5">
         <v>15067.0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="4">
-        <v>6686.4</v>
+        <v>6686.39999999999964</v>
       </c>
       <c r="C68" s="4">
         <v>8226.5</v>
       </c>
       <c r="D68" s="4">
-        <v>7561.2</v>
+        <v>7561.19999999999982</v>
       </c>
       <c r="E68" s="4">
-        <v>7664.4</v>
+        <v>7664.39999999999964</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="4">
         <v>152.5</v>
       </c>
       <c r="C69" s="4">
-        <v>200.7</v>
+        <v>200.69999999999999</v>
       </c>
       <c r="D69" s="4">
-        <v>190.9</v>
+        <v>190.90000000000001</v>
       </c>
       <c r="E69" s="4">
-        <v>170.7</v>
+        <v>170.69999999999999</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="4">
-        <v>178.8</v>
+        <v>178.80000000000001</v>
       </c>
       <c r="C70" s="5">
         <v>311.0</v>
       </c>
       <c r="D70" s="4">
         <v>288.5</v>
       </c>
       <c r="E70" s="4">
-        <v>342.9</v>
+        <v>342.89999999999998</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="5">
         <v>307.0</v>
       </c>
       <c r="C71" s="4">
-        <v>345.6</v>
+        <v>345.60000000000002</v>
       </c>
       <c r="D71" s="4">
-        <v>883.4</v>
+        <v>883.39999999999998</v>
       </c>
       <c r="E71" s="4">
-        <v>774.1</v>
+        <v>774.10000000000002</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="4">
-        <v>163.1</v>
+        <v>163.099999999999994</v>
       </c>
       <c r="C72" s="4">
-        <v>265.3</v>
+        <v>265.30000000000001</v>
       </c>
       <c r="D72" s="4">
-        <v>244.2</v>
+        <v>244.19999999999999</v>
       </c>
       <c r="E72" s="4">
         <v>200.5</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>72</v>
       </c>
       <c r="B73" s="4">
         <v>63.9</v>
       </c>
       <c r="C73" s="4">
-        <v>97.6</v>
+        <v>97.59999999999999</v>
       </c>
       <c r="D73" s="4">
         <v>100.7</v>
       </c>
       <c r="E73" s="4">
-        <v>81.4</v>
+        <v>81.40000000000001</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>73</v>
       </c>
       <c r="B74" s="4">
         <v>44.8</v>
       </c>
       <c r="C74" s="4">
         <v>42.6</v>
       </c>
       <c r="D74" s="5">
         <v>61.0</v>
       </c>
       <c r="E74" s="4">
         <v>31.3</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="4">
         <v>18.1</v>
       </c>
       <c r="C75" s="4">
         <v>20.7</v>
       </c>
       <c r="D75" s="4">
         <v>17.2</v>
       </c>
       <c r="E75" s="4">
         <v>20.3</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>75</v>
       </c>
       <c r="B76" s="4">
-        <v>4055.3</v>
+        <v>4055.30000000000018</v>
       </c>
       <c r="C76" s="4">
-        <v>4622.2</v>
+        <v>4622.19999999999982</v>
       </c>
       <c r="D76" s="4">
-        <v>4602.3</v>
+        <v>4602.30000000000018</v>
       </c>
       <c r="E76" s="4">
-        <v>5097.8</v>
+        <v>5097.80000000000018</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="5">
         <v>40.0</v>
       </c>
       <c r="C77" s="4">
         <v>57.4</v>
       </c>
       <c r="D77" s="4">
         <v>73.5</v>
       </c>
       <c r="E77" s="4">
         <v>49.1</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>77</v>
       </c>
       <c r="B78" s="4">
         <v>21.6</v>
       </c>
       <c r="C78" s="4">
         <v>42.1</v>
       </c>
       <c r="D78" s="4">
         <v>59.8</v>
       </c>
       <c r="E78" s="4">
-        <v>70.9</v>
+        <v>70.90000000000001</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>78</v>
       </c>
       <c r="B79" s="4">
         <v>10.3</v>
       </c>
       <c r="C79" s="5">
         <v>19.0</v>
       </c>
       <c r="D79" s="4">
         <v>18.9</v>
       </c>
       <c r="E79" s="4">
         <v>19.1</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>79</v>
       </c>
       <c r="B80" s="4">
-        <v>432.6</v>
+        <v>432.60000000000002</v>
       </c>
       <c r="C80" s="4">
-        <v>338.9</v>
+        <v>338.89999999999998</v>
       </c>
       <c r="D80" s="4">
-        <v>343.7</v>
+        <v>343.69999999999999</v>
       </c>
       <c r="E80" s="4">
         <v>372.5</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>80</v>
       </c>
       <c r="B81" s="4">
-        <v>75.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="C81" s="4">
         <v>106.5</v>
       </c>
       <c r="D81" s="4">
         <v>65.2</v>
       </c>
       <c r="E81" s="5">
         <v>172.0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>81</v>
       </c>
       <c r="B82" s="4">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="C82" s="4">
         <v>108.7</v>
       </c>
       <c r="D82" s="4">
-        <v>128.8</v>
+        <v>128.80000000000001</v>
       </c>
       <c r="E82" s="4">
-        <v>133.1</v>
+        <v>133.099999999999994</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="4">
-        <v>561.7</v>
+        <v>561.70000000000005</v>
       </c>
       <c r="C83" s="4">
-        <v>715.1</v>
+        <v>715.10000000000002</v>
       </c>
       <c r="D83" s="4">
-        <v>719.4</v>
+        <v>719.39999999999998</v>
       </c>
       <c r="E83" s="5">
         <v>801.0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="4">
         <v>365.5</v>
       </c>
       <c r="C84" s="4">
-        <v>419.3</v>
+        <v>419.30000000000001</v>
       </c>
       <c r="D84" s="5">
         <v>409.0</v>
       </c>
       <c r="E84" s="4">
         <v>451.5</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>84</v>
       </c>
       <c r="B85" s="4">
         <v>121.7</v>
       </c>
       <c r="C85" s="4">
-        <v>168.9</v>
+        <v>168.90000000000001</v>
       </c>
       <c r="D85" s="4">
-        <v>153.9</v>
+        <v>153.90000000000001</v>
       </c>
       <c r="E85" s="4">
-        <v>152.8</v>
+        <v>152.80000000000001</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="4">
         <v>74.5</v>
       </c>
       <c r="C86" s="5">
         <v>127.0</v>
       </c>
       <c r="D86" s="4">
         <v>156.5</v>
       </c>
       <c r="E86" s="4">
-        <v>196.7</v>
+        <v>196.69999999999999</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>86</v>
       </c>
       <c r="B87" s="4">
-        <v>312.8</v>
+        <v>312.80000000000001</v>
       </c>
       <c r="C87" s="4">
-        <v>458.2</v>
+        <v>458.19999999999999</v>
       </c>
       <c r="D87" s="4">
-        <v>571.9</v>
+        <v>571.89999999999998</v>
       </c>
       <c r="E87" s="4">
-        <v>508.6</v>
+        <v>508.60000000000002</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>87</v>
       </c>
       <c r="B88" s="4">
         <v>89.3</v>
       </c>
       <c r="C88" s="4">
         <v>44.9</v>
       </c>
       <c r="D88" s="4">
         <v>56.5</v>
       </c>
       <c r="E88" s="4">
         <v>63.7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>88</v>
       </c>
       <c r="B89" s="4">
         <v>19.1</v>
@@ -2184,111 +2184,111 @@
         <v>50.3</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>89</v>
       </c>
       <c r="B90" s="4">
         <v>33.2</v>
       </c>
       <c r="C90" s="4">
         <v>46.3</v>
       </c>
       <c r="D90" s="4">
         <v>54.6</v>
       </c>
       <c r="E90" s="5">
         <v>52.0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>90</v>
       </c>
       <c r="B91" s="4">
-        <v>171.1</v>
+        <v>171.099999999999994</v>
       </c>
       <c r="C91" s="4">
-        <v>301.4</v>
+        <v>301.39999999999998</v>
       </c>
       <c r="D91" s="4">
-        <v>425.2</v>
+        <v>425.19999999999999</v>
       </c>
       <c r="E91" s="4">
-        <v>342.6</v>
+        <v>342.60000000000002</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>91</v>
       </c>
       <c r="B92" s="4">
-        <v>168.7</v>
+        <v>168.69999999999999</v>
       </c>
       <c r="C92" s="5">
         <v>213.0</v>
       </c>
       <c r="D92" s="4">
-        <v>272.9</v>
+        <v>272.89999999999998</v>
       </c>
       <c r="E92" s="4">
-        <v>261.1</v>
+        <v>261.10000000000002</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>92</v>
       </c>
       <c r="B93" s="4">
         <v>5.1</v>
       </c>
       <c r="C93" s="4">
         <v>12.9</v>
       </c>
       <c r="D93" s="4">
         <v>10.1</v>
       </c>
       <c r="E93" s="4">
         <v>13.6</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>93</v>
       </c>
       <c r="B94" s="4">
-        <v>163.7</v>
+        <v>163.69999999999999</v>
       </c>
       <c r="C94" s="4">
-        <v>200.1</v>
+        <v>200.099999999999994</v>
       </c>
       <c r="D94" s="4">
-        <v>262.8</v>
+        <v>262.80000000000001</v>
       </c>
       <c r="E94" s="4">
-        <v>247.4</v>
+        <v>247.40000000000001</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="6" t="s">
         <v>94</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>