--- v0 (2026-07-26)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Beschäftigte nach Wirtschaftsklassen</t>
   </si>
   <si>
     <t>Österreich, Zeitreihe 2021-2024</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
@@ -305,51 +305,51 @@
   <si>
     <t>…92 Spiel-, Wett- und Lotteriewesen</t>
   </si>
   <si>
     <t>…93 Dienstleistungen Sport/Unterhaltung</t>
   </si>
   <si>
     <t>S Sonstige Dienstleistungen (ohne S 94)</t>
   </si>
   <si>
     <t>…95 Reparatur von Gebrauchsgütern</t>
   </si>
   <si>
     <t>…96 Sonst. Dienstleistungen a. n. g.</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria, Leistungs- und Strukturerhebung</t>
   </si>
   <si>
     <t>Erläuterungen: Die Leistungs- und Strukturerhebung erstreckt sich über den gesamten produzierenden Bereich und einen Großteil der Dienstleistungen (ohne Öffentliche Verwaltung, Verteidigung, Sozialversicherung und sonstige persönliche Dienstleistungen). Sie ist als Konzentrationsstichprobe konzipiert. Bei den veröffentlichten Daten zur Leistungs- und Strukturerhebung (z.B. Produktionswert, Bruttowertschöpfung zu Faktorkosten…) kam es, bedingt durch eine Änderung der maßgeblichen Rechtsgrundlagen der Leistungs- und Strukturdaten auf EU-Ebene (Verordnung (EU) 2019/2152 über europäische Unternehmensstatistiken sowie die neue nationale Leistungs- und Strukturstatistik-Verordnung 2022) zu umfangreichen konzeptionellen Änderungen ab dem Berichtsjahr 2021. Entsprechend sind die Ergebnisse ab dem Berichtsjahr 2021 mit den Werten aus den Vorjahren nur bedingt vergleichbar und daher wurde ab dem Berichtsjahr 2021 eine neue Zeitreihe eingeführt, die sich entsprechend am neuen Datenwürfel der Statistik Austria orientiert. Nähere Informationen zu den konzeptionellen Änderungen sind den Statistischen Nachrichten (05/2023) der Statistik Austria zu entnehmen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +684,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F97" sqref="F97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="50" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">