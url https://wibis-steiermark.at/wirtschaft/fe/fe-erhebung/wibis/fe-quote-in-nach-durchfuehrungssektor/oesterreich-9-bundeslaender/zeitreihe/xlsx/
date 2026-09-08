--- v0 (2026-05-19)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F&amp;E-Erhebung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>F&amp;E-Quote in % nach Durchführungssektor</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2023</t>
   </si>
   <si>
     <t>Insgesamt</t>
   </si>
   <si>
@@ -72,57 +72,57 @@
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Unternehmenssektor</t>
   </si>
   <si>
     <t>Öffentl. u. Privater gemeinnütziger Sektor</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, jeweilige F&amp;E-Erhebungen.</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen: Regionale Zuordnung nach dem F&amp;E-Standort/den F&amp;E-Standorten des Unternehmens; Konzept ESVG 2010, VGR-Revisionsstand: September 2025. 
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="#,##0.0            "/>
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="#,##0.0              "/>
+    <numFmt numFmtId="164" formatCode="#,##0.0000000000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000000000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.000000000000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.00000000000"/>
+    <numFmt numFmtId="168" formatCode="#,##0.000000000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -461,51 +461,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="N44" sqref="N44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="14" max="14" width="130" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:14">
@@ -537,81 +537,81 @@
       </c>
       <c r="H5" s="3">
         <v>2013</v>
       </c>
       <c r="I5" s="3">
         <v>2015</v>
       </c>
       <c r="J5" s="3">
         <v>2017</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2021</v>
       </c>
       <c r="M5" s="3">
         <v>2023</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>2.0811029464032</v>
+        <v>2.08110294640318</v>
       </c>
       <c r="C6" s="4">
-        <v>2.1823822866693</v>
+        <v>2.18238228666927</v>
       </c>
       <c r="D6" s="4">
-        <v>2.3759981799995</v>
+        <v>2.37599817999955</v>
       </c>
       <c r="E6" s="4">
         <v>2.4336003940356</v>
       </c>
       <c r="F6" s="4">
-        <v>2.6127922899041</v>
+        <v>2.61279228990408</v>
       </c>
       <c r="G6" s="4">
-        <v>2.6856655644504</v>
+        <v>2.68566556445044</v>
       </c>
       <c r="H6" s="4">
-        <v>2.9799254028743</v>
+        <v>2.97992540287429</v>
       </c>
       <c r="I6" s="4">
-        <v>3.0691718992996</v>
+        <v>3.06917189929959</v>
       </c>
       <c r="J6" s="4">
-        <v>3.0737635960196</v>
+        <v>3.07376359601955</v>
       </c>
       <c r="K6" s="4">
-        <v>3.1440515330788</v>
+        <v>3.14405153307877</v>
       </c>
       <c r="L6" s="4">
-        <v>3.2556572492006</v>
+        <v>3.25565724920058</v>
       </c>
       <c r="M6" s="4">
         <v>3.2237631242453</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
         <v>0.55062439961575</v>
       </c>
       <c r="C7" s="5">
         <v>0.46608821402748</v>
       </c>
       <c r="D7" s="5">
         <v>0.52331961591221</v>
       </c>
       <c r="E7" s="5">
         <v>0.57203662062319</v>
       </c>
       <c r="F7" s="5">
         <v>0.70479268484944</v>
       </c>
       <c r="G7" s="5">
@@ -619,371 +619,371 @@
       </c>
       <c r="H7" s="5">
         <v>0.90946657663741</v>
       </c>
       <c r="I7" s="5">
         <v>0.98907083488401</v>
       </c>
       <c r="J7" s="5">
         <v>0.86399535423926</v>
       </c>
       <c r="K7" s="5">
         <v>0.88421749200397</v>
       </c>
       <c r="L7" s="5">
         <v>0.84216726809595</v>
       </c>
       <c r="M7" s="5">
         <v>0.75465887974515</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
-        <v>1.721467081783</v>
+        <v>1.72146708178297</v>
       </c>
       <c r="C8" s="4">
-        <v>2.0626772546795</v>
+        <v>2.06267725467952</v>
       </c>
       <c r="D8" s="4">
-        <v>2.4531860993829</v>
+        <v>2.45318609938292</v>
       </c>
       <c r="E8" s="4">
-        <v>2.2923974839724</v>
+        <v>2.29239748397242</v>
       </c>
       <c r="F8" s="4">
         <v>2.3262390849834</v>
       </c>
       <c r="G8" s="4">
-        <v>2.6477050113895</v>
+        <v>2.64770501138952</v>
       </c>
       <c r="H8" s="4">
-        <v>2.8287580240022</v>
+        <v>2.82875802400223</v>
       </c>
       <c r="I8" s="4">
-        <v>3.0908745247148</v>
+        <v>3.09087452471483</v>
       </c>
       <c r="J8" s="4">
-        <v>2.9053563435619</v>
+        <v>2.90535634356194</v>
       </c>
       <c r="K8" s="4">
         <v>3.1823773133229</v>
       </c>
       <c r="L8" s="4">
-        <v>2.9979928220125</v>
+        <v>2.99799282201249</v>
       </c>
       <c r="M8" s="4">
-        <v>3.1903818953324</v>
+        <v>3.19038189533239</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>0.91609168721892</v>
       </c>
       <c r="C9" s="5">
         <v>0.95586095605936</v>
       </c>
       <c r="D9" s="4">
         <v>1.2444084592145</v>
       </c>
       <c r="E9" s="4">
-        <v>1.3031496597101</v>
+        <v>1.30314965971013</v>
       </c>
       <c r="F9" s="4">
-        <v>1.4721370404065</v>
+        <v>1.47213704040651</v>
       </c>
       <c r="G9" s="4">
-        <v>1.5233658375341</v>
+        <v>1.52336583753409</v>
       </c>
       <c r="H9" s="4">
-        <v>1.6057500892255</v>
+        <v>1.60575008922552</v>
       </c>
       <c r="I9" s="4">
-        <v>1.7393424942822</v>
+        <v>1.73934249428215</v>
       </c>
       <c r="J9" s="6">
         <v>1.798869920654</v>
       </c>
       <c r="K9" s="4">
-        <v>1.7920028476507</v>
+        <v>1.79200284765069</v>
       </c>
       <c r="L9" s="4">
-        <v>1.8279319041614</v>
+        <v>1.82793190416141</v>
       </c>
       <c r="M9" s="4">
-        <v>1.7941716143245</v>
+        <v>1.79417161432448</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>1.6870445775116</v>
+        <v>1.68704457751164</v>
       </c>
       <c r="C10" s="4">
-        <v>1.8631231380338</v>
+        <v>1.86312313803376</v>
       </c>
       <c r="D10" s="4">
         <v>2.2108422780094</v>
       </c>
       <c r="E10" s="4">
-        <v>2.2619719778158</v>
+        <v>2.26197197781577</v>
       </c>
       <c r="F10" s="4">
-        <v>2.4717099428713</v>
+        <v>2.47170994287129</v>
       </c>
       <c r="G10" s="6">
-        <v>2.595053304098</v>
+        <v>2.59505330409799</v>
       </c>
       <c r="H10" s="4">
-        <v>3.1306299652321</v>
+        <v>3.13062996523212</v>
       </c>
       <c r="I10" s="4">
-        <v>3.1221113685172</v>
+        <v>3.12211136851717</v>
       </c>
       <c r="J10" s="4">
-        <v>3.4538003215535</v>
+        <v>3.45380032155354</v>
       </c>
       <c r="K10" s="4">
         <v>3.4711682759423</v>
       </c>
       <c r="L10" s="6">
-        <v>3.519753051696</v>
+        <v>3.51975305169601</v>
       </c>
       <c r="M10" s="4">
-        <v>3.5447724840388</v>
+        <v>3.54477248403882</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>1.0139432176656</v>
+        <v>1.01394321766562</v>
       </c>
       <c r="C11" s="4">
-        <v>1.0550932900684</v>
+        <v>1.05509329006837</v>
       </c>
       <c r="D11" s="4">
-        <v>1.2030083420229</v>
+        <v>1.20300834202294</v>
       </c>
       <c r="E11" s="4">
-        <v>1.1744647722849</v>
+        <v>1.17446477228494</v>
       </c>
       <c r="F11" s="4">
-        <v>1.3403411868218</v>
+        <v>1.34034118682178</v>
       </c>
       <c r="G11" s="6">
-        <v>1.402945351313</v>
+        <v>1.40294535131299</v>
       </c>
       <c r="H11" s="4">
-        <v>1.5301581857933</v>
+        <v>1.53015818579329</v>
       </c>
       <c r="I11" s="4">
-        <v>1.5431402439024</v>
+        <v>1.54314024390244</v>
       </c>
       <c r="J11" s="4">
-        <v>1.6462413139608</v>
+        <v>1.64624131396083</v>
       </c>
       <c r="K11" s="4">
         <v>1.7436302879978</v>
       </c>
       <c r="L11" s="4">
-        <v>1.7783016304348</v>
+        <v>1.77830163043478</v>
       </c>
       <c r="M11" s="4">
-        <v>1.6052107534019</v>
+        <v>1.60521075340192</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="7">
-        <v>3.52085436758</v>
+        <v>3.52085436757999</v>
       </c>
       <c r="C12" s="4">
-        <v>3.4062964261804</v>
+        <v>3.40629642618038</v>
       </c>
       <c r="D12" s="4">
-        <v>3.6735448660261</v>
+        <v>3.67354486602607</v>
       </c>
       <c r="E12" s="4">
-        <v>3.9615367918385</v>
+        <v>3.96153679183851</v>
       </c>
       <c r="F12" s="4">
-        <v>4.0365262472179</v>
+        <v>4.03652624721785</v>
       </c>
       <c r="G12" s="4">
-        <v>4.3614714375392</v>
+        <v>4.36147143753923</v>
       </c>
       <c r="H12" s="4">
-        <v>4.8484672381229</v>
+        <v>4.84846723812291</v>
       </c>
       <c r="I12" s="4">
-        <v>5.1127596303413</v>
+        <v>5.11275963034129</v>
       </c>
       <c r="J12" s="4">
-        <v>4.8460349616758</v>
+        <v>4.84603496167582</v>
       </c>
       <c r="K12" s="4">
-        <v>5.1171214668283</v>
+        <v>5.11712146682826</v>
       </c>
       <c r="L12" s="6">
-        <v>5.119132853717</v>
+        <v>5.11913285371703</v>
       </c>
       <c r="M12" s="6">
         <v>5.317588687265</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>1.7295291176164</v>
+        <v>1.72952911761642</v>
       </c>
       <c r="C13" s="4">
-        <v>2.0655372796218</v>
+        <v>2.06553727962179</v>
       </c>
       <c r="D13" s="4">
-        <v>2.4058724031747</v>
+        <v>2.40587240317474</v>
       </c>
       <c r="E13" s="4">
-        <v>2.3623914661374</v>
+        <v>2.36239146613744</v>
       </c>
       <c r="F13" s="6">
-        <v>2.766948532401</v>
+        <v>2.76694853240101</v>
       </c>
       <c r="G13" s="6">
         <v>2.742791492594</v>
       </c>
       <c r="H13" s="4">
-        <v>3.2027730556736</v>
+        <v>3.20277305567361</v>
       </c>
       <c r="I13" s="4">
-        <v>3.1786189409905</v>
+        <v>3.17861894099052</v>
       </c>
       <c r="J13" s="4">
-        <v>2.9697880563138</v>
+        <v>2.96978805631384</v>
       </c>
       <c r="K13" s="4">
-        <v>2.8987433843716</v>
+        <v>2.89874338437155</v>
       </c>
       <c r="L13" s="4">
-        <v>3.2748590489122</v>
+        <v>3.27485904891224</v>
       </c>
       <c r="M13" s="4">
-        <v>2.9148429086482</v>
+        <v>2.91484290864822</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>1.2862837506136</v>
+        <v>1.28628375061365</v>
       </c>
       <c r="C14" s="4">
-        <v>1.2742883463841</v>
+        <v>1.27428834638415</v>
       </c>
       <c r="D14" s="4">
-        <v>1.2738684319404</v>
+        <v>1.27386843194042</v>
       </c>
       <c r="E14" s="4">
         <v>1.3427448232913</v>
       </c>
       <c r="F14" s="4">
         <v>1.5660794975875</v>
       </c>
       <c r="G14" s="4">
-        <v>1.4698739733786</v>
+        <v>1.46987397337865</v>
       </c>
       <c r="H14" s="6">
-        <v>1.645267571885</v>
+        <v>1.64526757188498</v>
       </c>
       <c r="I14" s="4">
-        <v>1.7885705812574</v>
+        <v>1.78857058125741</v>
       </c>
       <c r="J14" s="6">
-        <v>1.788857625211</v>
+        <v>1.78885762521103</v>
       </c>
       <c r="K14" s="4">
-        <v>1.8430256766135</v>
+        <v>1.84302567661346</v>
       </c>
       <c r="L14" s="4">
-        <v>1.8719175418125</v>
+        <v>1.87191754181252</v>
       </c>
       <c r="M14" s="4">
         <v>1.9274256318497</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>3.0398858236536</v>
+        <v>3.03988582365364</v>
       </c>
       <c r="C15" s="4">
-        <v>3.1987127328206</v>
+        <v>3.19871273282055</v>
       </c>
       <c r="D15" s="4">
-        <v>3.1631172950761</v>
+        <v>3.16311729507606</v>
       </c>
       <c r="E15" s="4">
-        <v>3.2276280861014</v>
+        <v>3.22762808610137</v>
       </c>
       <c r="F15" s="4">
-        <v>3.3966438748717</v>
+        <v>3.39664387487171</v>
       </c>
       <c r="G15" s="4">
-        <v>3.3598510622212</v>
+        <v>3.35985106222121</v>
       </c>
       <c r="H15" s="4">
-        <v>3.5876695437731</v>
+        <v>3.58766954377312</v>
       </c>
       <c r="I15" s="4">
-        <v>3.6742427056011</v>
+        <v>3.67424270560108</v>
       </c>
       <c r="J15" s="4">
         <v>3.6494700186667</v>
       </c>
       <c r="K15" s="4">
         <v>3.7106450990938</v>
       </c>
       <c r="L15" s="4">
-        <v>3.9799656161565</v>
+        <v>3.97996561615654</v>
       </c>
       <c r="M15" s="4">
-        <v>3.9099288947426</v>
+        <v>3.90992889474255</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3">
         <v>2002</v>
       </c>
       <c r="C18" s="3">
         <v>2004</v>
       </c>
       <c r="D18" s="3">
         <v>2006</v>
       </c>
       <c r="E18" s="3">
         <v>2007</v>
       </c>
       <c r="F18" s="3">
         <v>2009</v>
@@ -993,453 +993,453 @@
       </c>
       <c r="H18" s="3">
         <v>2013</v>
       </c>
       <c r="I18" s="3">
         <v>2015</v>
       </c>
       <c r="J18" s="3">
         <v>2017</v>
       </c>
       <c r="K18" s="3">
         <v>2019</v>
       </c>
       <c r="L18" s="3">
         <v>2021</v>
       </c>
       <c r="M18" s="3">
         <v>2023</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="4">
-        <v>1.3909599800967</v>
+        <v>1.39095998009667</v>
       </c>
       <c r="C19" s="4">
         <v>1.4785272426437</v>
       </c>
       <c r="D19" s="4">
-        <v>1.6728496544255</v>
+        <v>1.67284965442553</v>
       </c>
       <c r="E19" s="4">
-        <v>1.7171238944325</v>
+        <v>1.71712389443248</v>
       </c>
       <c r="F19" s="4">
-        <v>1.7790305790956</v>
+        <v>1.77903057909555</v>
       </c>
       <c r="G19" s="4">
-        <v>1.8473233668758</v>
+        <v>1.84732336687575</v>
       </c>
       <c r="H19" s="4">
-        <v>2.1103950285188</v>
+        <v>2.11039502851877</v>
       </c>
       <c r="I19" s="4">
-        <v>2.1920019644298</v>
+        <v>2.19200196442979</v>
       </c>
       <c r="J19" s="4">
-        <v>2.1477134183694</v>
+        <v>2.14771341836943</v>
       </c>
       <c r="K19" s="4">
-        <v>2.2110154735701</v>
+        <v>2.21101547357009</v>
       </c>
       <c r="L19" s="4">
-        <v>2.2420241192819</v>
+        <v>2.24202411928189</v>
       </c>
       <c r="M19" s="6">
-        <v>2.222136209628</v>
+        <v>2.22213620962797</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="5">
         <v>0.49963496637848</v>
       </c>
       <c r="C20" s="5">
         <v>0.39425162689805</v>
       </c>
       <c r="D20" s="5">
         <v>0.44977709190672</v>
       </c>
       <c r="E20" s="5">
         <v>0.50334082878252</v>
       </c>
       <c r="F20" s="5">
         <v>0.62448368279994</v>
       </c>
       <c r="G20" s="4">
         <v>0.6512104283054</v>
       </c>
       <c r="H20" s="4">
         <v>0.8036326806212</v>
       </c>
       <c r="I20" s="5">
         <v>0.85108547326634</v>
       </c>
       <c r="J20" s="5">
         <v>0.75241579558653</v>
       </c>
       <c r="K20" s="4">
         <v>0.7206352707621</v>
       </c>
       <c r="L20" s="5">
         <v>0.66558055614519</v>
       </c>
       <c r="M20" s="5">
         <v>0.59677019732767</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="4">
-        <v>1.4720403979042</v>
+        <v>1.47204039790417</v>
       </c>
       <c r="C21" s="4">
-        <v>1.8264534883721</v>
+        <v>1.82645348837209</v>
       </c>
       <c r="D21" s="4">
-        <v>2.1869503085417</v>
+        <v>2.18695030854173</v>
       </c>
       <c r="E21" s="4">
-        <v>2.0261219305673</v>
+        <v>2.02612193056732</v>
       </c>
       <c r="F21" s="4">
-        <v>1.9874861640635</v>
+        <v>1.98748616406346</v>
       </c>
       <c r="G21" s="4">
-        <v>2.3467312072893</v>
+        <v>2.34673120728929</v>
       </c>
       <c r="H21" s="4">
-        <v>2.5114485068379</v>
+        <v>2.51144850683785</v>
       </c>
       <c r="I21" s="4">
-        <v>2.8246673003802</v>
+        <v>2.82466730038023</v>
       </c>
       <c r="J21" s="4">
-        <v>2.6077087581439</v>
+        <v>2.60770875814393</v>
       </c>
       <c r="K21" s="4">
-        <v>2.8896648559064</v>
+        <v>2.88966485590645</v>
       </c>
       <c r="L21" s="4">
-        <v>2.6479551597324</v>
+        <v>2.64795515973238</v>
       </c>
       <c r="M21" s="6">
         <v>2.882171145686</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="4">
         <v>0.8575511388365</v>
       </c>
       <c r="C22" s="5">
         <v>0.89369857940266</v>
       </c>
       <c r="D22" s="4">
-        <v>1.1436616314199</v>
+        <v>1.14366163141994</v>
       </c>
       <c r="E22" s="4">
         <v>1.1972121102494</v>
       </c>
       <c r="F22" s="4">
-        <v>1.3025584130295</v>
+        <v>1.30255841302949</v>
       </c>
       <c r="G22" s="4">
-        <v>1.3051008181142</v>
+        <v>1.30510081811421</v>
       </c>
       <c r="H22" s="4">
         <v>1.3419954792402</v>
       </c>
       <c r="I22" s="4">
-        <v>1.3962290113241</v>
+        <v>1.39622901132412</v>
       </c>
       <c r="J22" s="4">
-        <v>1.3557156596709</v>
+        <v>1.35571565967094</v>
       </c>
       <c r="K22" s="4">
-        <v>1.3411912672046</v>
+        <v>1.34119126720456</v>
       </c>
       <c r="L22" s="4">
-        <v>1.2945602143758</v>
+        <v>1.29456021437579</v>
       </c>
       <c r="M22" s="4">
-        <v>1.2530706821052</v>
+        <v>1.25307068210515</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="4">
-        <v>1.4580678642715</v>
+        <v>1.45806786427146</v>
       </c>
       <c r="C23" s="4">
-        <v>1.6553723932473</v>
+        <v>1.65537239324727</v>
       </c>
       <c r="D23" s="4">
-        <v>2.0073250243946</v>
+        <v>2.0073250243945702</v>
       </c>
       <c r="E23" s="4">
-        <v>2.0461115049414</v>
+        <v>2.04611150494141</v>
       </c>
       <c r="F23" s="4">
-        <v>2.2129086146802</v>
+        <v>2.21290861468022</v>
       </c>
       <c r="G23" s="4">
-        <v>2.3237335551187</v>
+        <v>2.32373355511871</v>
       </c>
       <c r="H23" s="4">
-        <v>2.8411215795068</v>
+        <v>2.84112157950676</v>
       </c>
       <c r="I23" s="4">
-        <v>2.8424810186516</v>
+        <v>2.84248101865161</v>
       </c>
       <c r="J23" s="4">
-        <v>3.1465574855774</v>
+        <v>3.14655748557738</v>
       </c>
       <c r="K23" s="6">
-        <v>3.135865518846</v>
+        <v>3.13586551884598</v>
       </c>
       <c r="L23" s="6">
-        <v>3.144966811048</v>
+        <v>3.14496681104798</v>
       </c>
       <c r="M23" s="4">
-        <v>3.1621778548671</v>
+        <v>3.16217785486708</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="5">
         <v>0.61063722397476</v>
       </c>
       <c r="C24" s="5">
         <v>0.64209641905203</v>
       </c>
       <c r="D24" s="5">
         <v>0.80129301355579</v>
       </c>
       <c r="E24" s="5">
         <v>0.76091864538731</v>
       </c>
       <c r="F24" s="5">
         <v>0.83618144491153</v>
       </c>
       <c r="G24" s="5">
         <v>0.89592352732434</v>
       </c>
       <c r="H24" s="5">
         <v>0.97161229476572</v>
       </c>
       <c r="I24" s="5">
         <v>0.99218148267009</v>
       </c>
       <c r="J24" s="4">
-        <v>1.1062205046264</v>
+        <v>1.10622050462636</v>
       </c>
       <c r="K24" s="4">
-        <v>1.1341601212622</v>
+        <v>1.13416012126223</v>
       </c>
       <c r="L24" s="4">
-        <v>1.1761005434783</v>
+        <v>1.17610054347826</v>
       </c>
       <c r="M24" s="4">
-        <v>1.0671479145923</v>
+        <v>1.06714791459232</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="4">
         <v>2.4498276642412</v>
       </c>
       <c r="C25" s="4">
-        <v>2.3849077055504</v>
+        <v>2.38490770555042</v>
       </c>
       <c r="D25" s="4">
-        <v>2.6207565245159</v>
+        <v>2.62075652451592</v>
       </c>
       <c r="E25" s="4">
-        <v>2.9212475580638</v>
+        <v>2.92124755806382</v>
       </c>
       <c r="F25" s="4">
-        <v>2.8707942022691</v>
+        <v>2.87079420226915</v>
       </c>
       <c r="G25" s="4">
-        <v>3.1718920276208</v>
+        <v>3.17189202762084</v>
       </c>
       <c r="H25" s="4">
-        <v>3.6286890406315</v>
+        <v>3.62868904063151</v>
       </c>
       <c r="I25" s="4">
-        <v>3.8702877664928</v>
+        <v>3.87028776649282</v>
       </c>
       <c r="J25" s="4">
         <v>3.5784799816211</v>
       </c>
       <c r="K25" s="4">
-        <v>3.8697153915321</v>
+        <v>3.86971539153212</v>
       </c>
       <c r="L25" s="4">
-        <v>3.7926503597122</v>
+        <v>3.79265035971223</v>
       </c>
       <c r="M25" s="4">
-        <v>4.0039463789439</v>
+        <v>4.0039463789439296</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="5">
         <v>0.88130013543077</v>
       </c>
       <c r="C26" s="4">
         <v>0.9985620013789</v>
       </c>
       <c r="D26" s="6">
-        <v>1.340733833543</v>
+        <v>1.34073383354296</v>
       </c>
       <c r="E26" s="7">
         <v>1.26110559828</v>
       </c>
       <c r="F26" s="4">
         <v>1.5432352223758</v>
       </c>
       <c r="G26" s="4">
-        <v>1.5593467527535</v>
+        <v>1.55934675275351</v>
       </c>
       <c r="H26" s="4">
-        <v>2.0320866978326</v>
+        <v>2.03208669783255</v>
       </c>
       <c r="I26" s="4">
-        <v>2.0202976817703</v>
+        <v>2.02029768177028</v>
       </c>
       <c r="J26" s="6">
-        <v>1.848544612459</v>
+        <v>1.84854461245898</v>
       </c>
       <c r="K26" s="4">
-        <v>1.8052981631902</v>
+        <v>1.80529816319022</v>
       </c>
       <c r="L26" s="6">
-        <v>1.996779525932</v>
+        <v>1.99677952593205</v>
       </c>
       <c r="M26" s="4">
-        <v>1.7812754600365</v>
+        <v>1.78127546003652</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="4">
-        <v>1.2159548355425</v>
+        <v>1.21595483554246</v>
       </c>
       <c r="C27" s="4">
-        <v>1.1496269000461</v>
+        <v>1.14962690004606</v>
       </c>
       <c r="D27" s="4">
-        <v>1.1853040959868</v>
+        <v>1.18530409598676</v>
       </c>
       <c r="E27" s="4">
-        <v>1.2368908609684</v>
+        <v>1.23689086096839</v>
       </c>
       <c r="F27" s="4">
-        <v>1.4396109366623</v>
+        <v>1.43961093666233</v>
       </c>
       <c r="G27" s="4">
-        <v>1.3449518549986</v>
+        <v>1.34495185499858</v>
       </c>
       <c r="H27" s="6">
-        <v>1.514357028754</v>
+        <v>1.51435702875399</v>
       </c>
       <c r="I27" s="4">
-        <v>1.6597805456702</v>
+        <v>1.65978054567023</v>
       </c>
       <c r="J27" s="4">
-        <v>1.6493640967923</v>
+        <v>1.64936409679235</v>
       </c>
       <c r="K27" s="4">
-        <v>1.7154753643303</v>
+        <v>1.71547536433033</v>
       </c>
       <c r="L27" s="4">
-        <v>1.7498346946713</v>
+        <v>1.74983469467133</v>
       </c>
       <c r="M27" s="4">
-        <v>1.7993826884366</v>
+        <v>1.79938268843659</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="4">
-        <v>1.6072366684266</v>
+        <v>1.60723666842661</v>
       </c>
       <c r="C28" s="4">
         <v>1.7259042654631</v>
       </c>
       <c r="D28" s="4">
-        <v>1.7282012832528</v>
+        <v>1.72820128325283</v>
       </c>
       <c r="E28" s="4">
-        <v>1.7491726841345</v>
+        <v>1.74917268413452</v>
       </c>
       <c r="F28" s="4">
-        <v>1.6977754674984</v>
+        <v>1.69777546749837</v>
       </c>
       <c r="G28" s="4">
-        <v>1.6487802726746</v>
+        <v>1.64878027267458</v>
       </c>
       <c r="H28" s="4">
-        <v>1.8172247927629</v>
+        <v>1.81722479276288</v>
       </c>
       <c r="I28" s="4">
-        <v>1.8924096469441</v>
+        <v>1.89240964694413</v>
       </c>
       <c r="J28" s="4">
-        <v>1.7540482714203</v>
+        <v>1.75404827142031</v>
       </c>
       <c r="K28" s="4">
         <v>1.8101255289569</v>
       </c>
       <c r="L28" s="4">
-        <v>1.9609984836339</v>
+        <v>1.96099848363387</v>
       </c>
       <c r="M28" s="4">
-        <v>1.8623117127781</v>
+        <v>1.86231171277811</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3">
         <v>2002</v>
       </c>
       <c r="C31" s="3">
         <v>2004</v>
       </c>
       <c r="D31" s="3">
         <v>2006</v>
       </c>
       <c r="E31" s="3">
         <v>2007</v>
       </c>
       <c r="F31" s="3">
         <v>2009</v>
@@ -1479,54 +1479,54 @@
       <c r="D32" s="5">
         <v>0.70314852557401</v>
       </c>
       <c r="E32" s="5">
         <v>0.71647649960313</v>
       </c>
       <c r="F32" s="5">
         <v>0.83376171080853</v>
       </c>
       <c r="G32" s="5">
         <v>0.83834219757469</v>
       </c>
       <c r="H32" s="5">
         <v>0.86953037435553</v>
       </c>
       <c r="I32" s="4">
         <v>0.8771699348698</v>
       </c>
       <c r="J32" s="5">
         <v>0.92605017765012</v>
       </c>
       <c r="K32" s="5">
         <v>0.93303605950868</v>
       </c>
       <c r="L32" s="4">
-        <v>1.0136331299187</v>
+        <v>1.01363312991869</v>
       </c>
       <c r="M32" s="4">
-        <v>1.0016269146173</v>
+        <v>1.00162691461733</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="8">
         <v>0.038040345821326</v>
       </c>
       <c r="C33" s="8">
         <v>0.071836587129429</v>
       </c>
       <c r="D33" s="8">
         <v>0.073542524005487</v>
       </c>
       <c r="E33" s="8">
         <v>0.068695791840668</v>
       </c>
       <c r="F33" s="8">
         <v>0.080309002049503</v>
       </c>
       <c r="G33" s="8">
         <v>0.089056009167741</v>
       </c>
       <c r="H33" s="5">
@@ -1695,122 +1695,122 @@
       </c>
       <c r="H37" s="5">
         <v>0.55854589102757</v>
       </c>
       <c r="I37" s="5">
         <v>0.55095876123235</v>
       </c>
       <c r="J37" s="5">
         <v>0.54002080933447</v>
       </c>
       <c r="K37" s="5">
         <v>0.60947016673557</v>
       </c>
       <c r="L37" s="5">
         <v>0.60220108695652</v>
       </c>
       <c r="M37" s="4">
         <v>0.5380628388096</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="4">
-        <v>1.0710267033388</v>
+        <v>1.07102670333879</v>
       </c>
       <c r="C38" s="7">
-        <v>1.02138872063</v>
+        <v>1.02138872062996</v>
       </c>
       <c r="D38" s="4">
-        <v>1.0527883415101</v>
+        <v>1.05278834151015</v>
       </c>
       <c r="E38" s="4">
-        <v>1.0402892337747</v>
+        <v>1.04028923377469</v>
       </c>
       <c r="F38" s="4">
         <v>1.1657320449487</v>
       </c>
       <c r="G38" s="4">
-        <v>1.1895794099184</v>
+        <v>1.18957940991839</v>
       </c>
       <c r="H38" s="4">
         <v>1.2197781974914</v>
       </c>
       <c r="I38" s="4">
-        <v>1.2424718638485</v>
+        <v>1.24247186384848</v>
       </c>
       <c r="J38" s="4">
-        <v>1.2675549800547</v>
+        <v>1.26755498005472</v>
       </c>
       <c r="K38" s="4">
-        <v>1.2474060752961</v>
+        <v>1.24740607529614</v>
       </c>
       <c r="L38" s="4">
         <v>1.3264824940048</v>
       </c>
       <c r="M38" s="4">
-        <v>1.3136423083211</v>
+        <v>1.31364230832107</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="5">
         <v>0.84822898218564</v>
       </c>
       <c r="C39" s="4">
-        <v>1.0669752782429</v>
+        <v>1.06697527824288</v>
       </c>
       <c r="D39" s="4">
-        <v>1.0651385696318</v>
+        <v>1.06513856963178</v>
       </c>
       <c r="E39" s="4">
-        <v>1.1012858678574</v>
+        <v>1.10128586785744</v>
       </c>
       <c r="F39" s="4">
-        <v>1.2237133100252</v>
+        <v>1.22371331002521</v>
       </c>
       <c r="G39" s="4">
-        <v>1.1834447398405</v>
+        <v>1.18344473984049</v>
       </c>
       <c r="H39" s="4">
-        <v>1.1706863578411</v>
+        <v>1.17068635784105</v>
       </c>
       <c r="I39" s="4">
-        <v>1.1583212592202</v>
+        <v>1.15832125922023</v>
       </c>
       <c r="J39" s="4">
-        <v>1.1212434438549</v>
+        <v>1.12124344385486</v>
       </c>
       <c r="K39" s="4">
-        <v>1.0934452211813</v>
+        <v>1.09344522118133</v>
       </c>
       <c r="L39" s="4">
-        <v>1.2780795229802</v>
+        <v>1.27807952298019</v>
       </c>
       <c r="M39" s="4">
         <v>1.1335674486117</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="8">
         <v>0.070328915071183</v>
       </c>
       <c r="C40" s="5">
         <v>0.12466144633809</v>
       </c>
       <c r="D40" s="8">
         <v>0.088564335953662</v>
       </c>
       <c r="E40" s="4">
         <v>0.1058539623229</v>
       </c>
       <c r="F40" s="5">
         <v>0.12646856092517</v>
       </c>
       <c r="G40" s="5">
@@ -1818,84 +1818,84 @@
       </c>
       <c r="H40" s="5">
         <v>0.13091054313099</v>
       </c>
       <c r="I40" s="5">
         <v>0.12879003558719</v>
       </c>
       <c r="J40" s="5">
         <v>0.13949352841868</v>
       </c>
       <c r="K40" s="5">
         <v>0.12755031228314</v>
       </c>
       <c r="L40" s="5">
         <v>0.12208284714119</v>
       </c>
       <c r="M40" s="5">
         <v>0.12804294341311</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="6">
-        <v>1.432649155227</v>
+        <v>1.43264915522703</v>
       </c>
       <c r="C41" s="4">
-        <v>1.4728084673574</v>
+        <v>1.47280846735745</v>
       </c>
       <c r="D41" s="4">
-        <v>1.4349160118232</v>
+        <v>1.43491601182323</v>
       </c>
       <c r="E41" s="4">
-        <v>1.4784554019669</v>
+        <v>1.47845540196685</v>
       </c>
       <c r="F41" s="4">
-        <v>1.6988684073733</v>
+        <v>1.69886840737335</v>
       </c>
       <c r="G41" s="4">
-        <v>1.7110707895466</v>
+        <v>1.71107078954663</v>
       </c>
       <c r="H41" s="4">
-        <v>1.7704447510102</v>
+        <v>1.77044475101024</v>
       </c>
       <c r="I41" s="4">
-        <v>1.7818330586569</v>
+        <v>1.78183305865695</v>
       </c>
       <c r="J41" s="4">
-        <v>1.8954217472464</v>
+        <v>1.89542174724639</v>
       </c>
       <c r="K41" s="4">
-        <v>1.9005195701369</v>
+        <v>1.90051957013689</v>
       </c>
       <c r="L41" s="4">
-        <v>2.0189671325227</v>
+        <v>2.01896713252267</v>
       </c>
       <c r="M41" s="4">
-        <v>2.0476171819644</v>
+        <v>2.04761718196444</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N43" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="9" t="s">
         <v>17</v>
       </c>
       <c r="N44" s="9" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A30:M30"/>