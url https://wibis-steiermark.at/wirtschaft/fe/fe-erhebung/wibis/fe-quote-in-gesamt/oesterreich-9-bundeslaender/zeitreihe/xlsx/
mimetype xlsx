--- v0 (2026-05-01)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F&amp;E-Erhebung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>F&amp;E-Quote in % Gesamt</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2023</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -66,56 +66,56 @@
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, jeweilige F&amp;E-Erhebungen.</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen: Regionale Zuordnung nach dem F&amp;E-Standort/den F&amp;E-Standorten des Unternehmens; Konzept ESVG 2010, VGR-Revisionsstand: September 2025. 
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="#,##0.0            "/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0.0          "/>
+    <numFmt numFmtId="164" formatCode="#,##0.0000000000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000000000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.000000000000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.00000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -453,51 +453,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="N18" sqref="N18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="14" max="14" width="130" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:14">
@@ -529,81 +529,81 @@
       </c>
       <c r="H5" s="3">
         <v>2013</v>
       </c>
       <c r="I5" s="3">
         <v>2015</v>
       </c>
       <c r="J5" s="3">
         <v>2017</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2021</v>
       </c>
       <c r="M5" s="3">
         <v>2023</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>2.0811029464032</v>
+        <v>2.08110294640318</v>
       </c>
       <c r="C6" s="4">
-        <v>2.1823822866693</v>
+        <v>2.18238228666927</v>
       </c>
       <c r="D6" s="4">
-        <v>2.3759981799995</v>
+        <v>2.37599817999955</v>
       </c>
       <c r="E6" s="4">
         <v>2.4336003940356</v>
       </c>
       <c r="F6" s="4">
-        <v>2.6127922899041</v>
+        <v>2.61279228990408</v>
       </c>
       <c r="G6" s="4">
-        <v>2.6856655644504</v>
+        <v>2.68566556445044</v>
       </c>
       <c r="H6" s="4">
-        <v>2.9799254028743</v>
+        <v>2.97992540287429</v>
       </c>
       <c r="I6" s="4">
-        <v>3.0691718992996</v>
+        <v>3.06917189929959</v>
       </c>
       <c r="J6" s="4">
-        <v>3.0737635960196</v>
+        <v>3.07376359601955</v>
       </c>
       <c r="K6" s="4">
-        <v>3.1440515330788</v>
+        <v>3.14405153307877</v>
       </c>
       <c r="L6" s="4">
-        <v>3.2556572492006</v>
+        <v>3.25565724920058</v>
       </c>
       <c r="M6" s="4">
         <v>3.2237631242453</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
         <v>0.55062439961575</v>
       </c>
       <c r="C7" s="5">
         <v>0.46608821402748</v>
       </c>
       <c r="D7" s="5">
         <v>0.52331961591221</v>
       </c>
       <c r="E7" s="5">
         <v>0.57203662062319</v>
       </c>
       <c r="F7" s="5">
         <v>0.70479268484944</v>
       </c>
       <c r="G7" s="5">
@@ -611,371 +611,371 @@
       </c>
       <c r="H7" s="5">
         <v>0.90946657663741</v>
       </c>
       <c r="I7" s="5">
         <v>0.98907083488401</v>
       </c>
       <c r="J7" s="5">
         <v>0.86399535423926</v>
       </c>
       <c r="K7" s="5">
         <v>0.88421749200397</v>
       </c>
       <c r="L7" s="5">
         <v>0.84216726809595</v>
       </c>
       <c r="M7" s="5">
         <v>0.75465887974515</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
-        <v>1.721467081783</v>
+        <v>1.72146708178297</v>
       </c>
       <c r="C8" s="4">
-        <v>2.0626772546795</v>
+        <v>2.06267725467952</v>
       </c>
       <c r="D8" s="4">
-        <v>2.4531860993829</v>
+        <v>2.45318609938292</v>
       </c>
       <c r="E8" s="4">
-        <v>2.2923974839724</v>
+        <v>2.29239748397242</v>
       </c>
       <c r="F8" s="4">
         <v>2.3262390849834</v>
       </c>
       <c r="G8" s="4">
-        <v>2.6477050113895</v>
+        <v>2.64770501138952</v>
       </c>
       <c r="H8" s="4">
-        <v>2.8287580240022</v>
+        <v>2.82875802400223</v>
       </c>
       <c r="I8" s="4">
-        <v>3.0908745247148</v>
+        <v>3.09087452471483</v>
       </c>
       <c r="J8" s="4">
-        <v>2.9053563435619</v>
+        <v>2.90535634356194</v>
       </c>
       <c r="K8" s="4">
         <v>3.1823773133229</v>
       </c>
       <c r="L8" s="4">
-        <v>2.9979928220125</v>
+        <v>2.99799282201249</v>
       </c>
       <c r="M8" s="4">
-        <v>3.1903818953324</v>
+        <v>3.19038189533239</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>0.91609168721892</v>
       </c>
       <c r="C9" s="5">
         <v>0.95586095605936</v>
       </c>
       <c r="D9" s="4">
         <v>1.2444084592145</v>
       </c>
       <c r="E9" s="4">
-        <v>1.3031496597101</v>
+        <v>1.30314965971013</v>
       </c>
       <c r="F9" s="4">
-        <v>1.4721370404065</v>
+        <v>1.47213704040651</v>
       </c>
       <c r="G9" s="4">
-        <v>1.5233658375341</v>
+        <v>1.52336583753409</v>
       </c>
       <c r="H9" s="4">
-        <v>1.6057500892255</v>
+        <v>1.60575008922552</v>
       </c>
       <c r="I9" s="4">
-        <v>1.7393424942822</v>
+        <v>1.73934249428215</v>
       </c>
       <c r="J9" s="6">
         <v>1.798869920654</v>
       </c>
       <c r="K9" s="4">
-        <v>1.7920028476507</v>
+        <v>1.79200284765069</v>
       </c>
       <c r="L9" s="4">
-        <v>1.8279319041614</v>
+        <v>1.82793190416141</v>
       </c>
       <c r="M9" s="4">
-        <v>1.7941716143245</v>
+        <v>1.79417161432448</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>1.6870445775116</v>
+        <v>1.68704457751164</v>
       </c>
       <c r="C10" s="4">
-        <v>1.8631231380338</v>
+        <v>1.86312313803376</v>
       </c>
       <c r="D10" s="4">
         <v>2.2108422780094</v>
       </c>
       <c r="E10" s="4">
-        <v>2.2619719778158</v>
+        <v>2.26197197781577</v>
       </c>
       <c r="F10" s="4">
-        <v>2.4717099428713</v>
+        <v>2.47170994287129</v>
       </c>
       <c r="G10" s="6">
-        <v>2.595053304098</v>
+        <v>2.59505330409799</v>
       </c>
       <c r="H10" s="4">
-        <v>3.1306299652321</v>
+        <v>3.13062996523212</v>
       </c>
       <c r="I10" s="4">
-        <v>3.1221113685172</v>
+        <v>3.12211136851717</v>
       </c>
       <c r="J10" s="4">
-        <v>3.4538003215535</v>
+        <v>3.45380032155354</v>
       </c>
       <c r="K10" s="4">
         <v>3.4711682759423</v>
       </c>
       <c r="L10" s="6">
-        <v>3.519753051696</v>
+        <v>3.51975305169601</v>
       </c>
       <c r="M10" s="4">
-        <v>3.5447724840388</v>
+        <v>3.54477248403882</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>1.0139432176656</v>
+        <v>1.01394321766562</v>
       </c>
       <c r="C11" s="4">
-        <v>1.0550932900684</v>
+        <v>1.05509329006837</v>
       </c>
       <c r="D11" s="4">
-        <v>1.2030083420229</v>
+        <v>1.20300834202294</v>
       </c>
       <c r="E11" s="4">
-        <v>1.1744647722849</v>
+        <v>1.17446477228494</v>
       </c>
       <c r="F11" s="4">
-        <v>1.3403411868218</v>
+        <v>1.34034118682178</v>
       </c>
       <c r="G11" s="6">
-        <v>1.402945351313</v>
+        <v>1.40294535131299</v>
       </c>
       <c r="H11" s="4">
-        <v>1.5301581857933</v>
+        <v>1.53015818579329</v>
       </c>
       <c r="I11" s="4">
-        <v>1.5431402439024</v>
+        <v>1.54314024390244</v>
       </c>
       <c r="J11" s="4">
-        <v>1.6462413139608</v>
+        <v>1.64624131396083</v>
       </c>
       <c r="K11" s="4">
         <v>1.7436302879978</v>
       </c>
       <c r="L11" s="4">
-        <v>1.7783016304348</v>
+        <v>1.77830163043478</v>
       </c>
       <c r="M11" s="4">
-        <v>1.6052107534019</v>
+        <v>1.60521075340192</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="7">
-        <v>3.52085436758</v>
+        <v>3.52085436757999</v>
       </c>
       <c r="C12" s="4">
-        <v>3.4062964261804</v>
+        <v>3.40629642618038</v>
       </c>
       <c r="D12" s="4">
-        <v>3.6735448660261</v>
+        <v>3.67354486602607</v>
       </c>
       <c r="E12" s="4">
-        <v>3.9615367918385</v>
+        <v>3.96153679183851</v>
       </c>
       <c r="F12" s="4">
-        <v>4.0365262472179</v>
+        <v>4.03652624721785</v>
       </c>
       <c r="G12" s="4">
-        <v>4.3614714375392</v>
+        <v>4.36147143753923</v>
       </c>
       <c r="H12" s="4">
-        <v>4.8484672381229</v>
+        <v>4.84846723812291</v>
       </c>
       <c r="I12" s="4">
-        <v>5.1127596303413</v>
+        <v>5.11275963034129</v>
       </c>
       <c r="J12" s="4">
-        <v>4.8460349616758</v>
+        <v>4.84603496167582</v>
       </c>
       <c r="K12" s="4">
-        <v>5.1171214668283</v>
+        <v>5.11712146682826</v>
       </c>
       <c r="L12" s="6">
-        <v>5.119132853717</v>
+        <v>5.11913285371703</v>
       </c>
       <c r="M12" s="6">
         <v>5.317588687265</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>1.7295291176164</v>
+        <v>1.72952911761642</v>
       </c>
       <c r="C13" s="4">
-        <v>2.0655372796218</v>
+        <v>2.06553727962179</v>
       </c>
       <c r="D13" s="4">
-        <v>2.4058724031747</v>
+        <v>2.40587240317474</v>
       </c>
       <c r="E13" s="4">
-        <v>2.3623914661374</v>
+        <v>2.36239146613744</v>
       </c>
       <c r="F13" s="6">
-        <v>2.766948532401</v>
+        <v>2.76694853240101</v>
       </c>
       <c r="G13" s="6">
         <v>2.742791492594</v>
       </c>
       <c r="H13" s="4">
-        <v>3.2027730556736</v>
+        <v>3.20277305567361</v>
       </c>
       <c r="I13" s="4">
-        <v>3.1786189409905</v>
+        <v>3.17861894099052</v>
       </c>
       <c r="J13" s="4">
-        <v>2.9697880563138</v>
+        <v>2.96978805631384</v>
       </c>
       <c r="K13" s="4">
-        <v>2.8987433843716</v>
+        <v>2.89874338437155</v>
       </c>
       <c r="L13" s="4">
-        <v>3.2748590489122</v>
+        <v>3.27485904891224</v>
       </c>
       <c r="M13" s="4">
-        <v>2.9148429086482</v>
+        <v>2.91484290864822</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>1.2862837506136</v>
+        <v>1.28628375061365</v>
       </c>
       <c r="C14" s="4">
-        <v>1.2742883463841</v>
+        <v>1.27428834638415</v>
       </c>
       <c r="D14" s="4">
-        <v>1.2738684319404</v>
+        <v>1.27386843194042</v>
       </c>
       <c r="E14" s="4">
         <v>1.3427448232913</v>
       </c>
       <c r="F14" s="4">
         <v>1.5660794975875</v>
       </c>
       <c r="G14" s="4">
-        <v>1.4698739733786</v>
+        <v>1.46987397337865</v>
       </c>
       <c r="H14" s="6">
-        <v>1.645267571885</v>
+        <v>1.64526757188498</v>
       </c>
       <c r="I14" s="4">
-        <v>1.7885705812574</v>
+        <v>1.78857058125741</v>
       </c>
       <c r="J14" s="6">
-        <v>1.788857625211</v>
+        <v>1.78885762521103</v>
       </c>
       <c r="K14" s="4">
-        <v>1.8430256766135</v>
+        <v>1.84302567661346</v>
       </c>
       <c r="L14" s="4">
-        <v>1.8719175418125</v>
+        <v>1.87191754181252</v>
       </c>
       <c r="M14" s="4">
         <v>1.9274256318497</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>3.0398858236536</v>
+        <v>3.03988582365364</v>
       </c>
       <c r="C15" s="4">
-        <v>3.1987127328206</v>
+        <v>3.19871273282055</v>
       </c>
       <c r="D15" s="4">
-        <v>3.1631172950761</v>
+        <v>3.16311729507606</v>
       </c>
       <c r="E15" s="4">
-        <v>3.2276280861014</v>
+        <v>3.22762808610137</v>
       </c>
       <c r="F15" s="4">
-        <v>3.3966438748717</v>
+        <v>3.39664387487171</v>
       </c>
       <c r="G15" s="4">
-        <v>3.3598510622212</v>
+        <v>3.35985106222121</v>
       </c>
       <c r="H15" s="4">
-        <v>3.5876695437731</v>
+        <v>3.58766954377312</v>
       </c>
       <c r="I15" s="4">
-        <v>3.6742427056011</v>
+        <v>3.67424270560108</v>
       </c>
       <c r="J15" s="4">
         <v>3.6494700186667</v>
       </c>
       <c r="K15" s="4">
         <v>3.7106450990938</v>
       </c>
       <c r="L15" s="4">
-        <v>3.9799656161565</v>
+        <v>3.97996561615654</v>
       </c>
       <c r="M15" s="4">
-        <v>3.9099288947426</v>
+        <v>3.90992889474255</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="8" t="s">
         <v>14</v>
       </c>
       <c r="N17" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="8" t="s">
         <v>15</v>
       </c>
       <c r="N18" s="8" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A18:M18"/>