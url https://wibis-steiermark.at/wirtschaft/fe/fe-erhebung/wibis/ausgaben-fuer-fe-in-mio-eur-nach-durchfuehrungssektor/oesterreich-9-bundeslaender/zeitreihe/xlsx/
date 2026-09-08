--- v0 (2026-05-19)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F&amp;E-Erhebung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Ausgaben für F&amp;E in Mio. € nach Durchführungssektor</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2023</t>
   </si>
   <si>
     <t>Insgesamt</t>
   </si>
   <si>
@@ -72,55 +72,54 @@
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Unternehmenssektor</t>
   </si>
   <si>
     <t>Öffentl. u. Privater gemeinnütziger Sektor</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, jeweilige F&amp;E-Erhebungen.</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen: Regionalisierung nach den F&amp;E-Standorten der Unternehmen. 
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0.000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -151,52 +150,52 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="166" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -458,51 +457,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="N44" sqref="N44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="14" max="14" width="130" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:14">
@@ -534,453 +533,453 @@
       </c>
       <c r="H5" s="3">
         <v>2013</v>
       </c>
       <c r="I5" s="3">
         <v>2015</v>
       </c>
       <c r="J5" s="3">
         <v>2017</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2021</v>
       </c>
       <c r="M5" s="3">
         <v>2023</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>4684.313</v>
+        <v>4684.3130000000001</v>
       </c>
       <c r="C6" s="4">
-        <v>5249.546</v>
+        <v>5249.54600000000028</v>
       </c>
       <c r="D6" s="4">
-        <v>6318.587</v>
+        <v>6318.58700000000044</v>
       </c>
       <c r="E6" s="4">
-        <v>6867.815</v>
+        <v>6867.8149999999996</v>
       </c>
       <c r="F6" s="4">
-        <v>7479.745</v>
+        <v>7479.74499999999989</v>
       </c>
       <c r="G6" s="4">
-        <v>8276.335</v>
+        <v>8276.33499999999913</v>
       </c>
       <c r="H6" s="4">
-        <v>9571.282</v>
+        <v>9571.28199999999924</v>
       </c>
       <c r="I6" s="4">
-        <v>10499.146</v>
+        <v>10499.14600000000064</v>
       </c>
       <c r="J6" s="5">
-        <v>11289.78</v>
+        <v>11289.78000000000065</v>
       </c>
       <c r="K6" s="4">
-        <v>12441.232</v>
+        <v>12441.23199999999997</v>
       </c>
       <c r="L6" s="4">
-        <v>13225.489</v>
+        <v>13225.48899999999958</v>
       </c>
       <c r="M6" s="4">
-        <v>15404.333</v>
+        <v>15404.33300000000054</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
         <v>28.66</v>
       </c>
       <c r="C7" s="4">
         <v>25.784</v>
       </c>
       <c r="D7" s="5">
         <v>30.52</v>
       </c>
       <c r="E7" s="4">
         <v>35.615</v>
       </c>
       <c r="F7" s="4">
         <v>44.705</v>
       </c>
       <c r="G7" s="4">
         <v>51.678</v>
       </c>
       <c r="H7" s="4">
         <v>67.346</v>
       </c>
       <c r="I7" s="4">
         <v>79.729</v>
       </c>
       <c r="J7" s="5">
         <v>74.39</v>
       </c>
       <c r="K7" s="4">
         <v>80.172</v>
       </c>
       <c r="L7" s="4">
         <v>79.349</v>
       </c>
       <c r="M7" s="4">
-        <v>85.284</v>
+        <v>85.28400000000001</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
-        <v>226.7</v>
+        <v>226.69999999999999</v>
       </c>
       <c r="C8" s="5">
-        <v>290.92</v>
+        <v>290.92000000000002</v>
       </c>
       <c r="D8" s="4">
-        <v>377.668</v>
+        <v>377.66800000000001</v>
       </c>
       <c r="E8" s="4">
-        <v>379.025</v>
+        <v>379.024999999999977</v>
       </c>
       <c r="F8" s="4">
-        <v>378.293</v>
+        <v>378.29300000000001</v>
       </c>
       <c r="G8" s="4">
-        <v>464.937</v>
+        <v>464.93700000000001</v>
       </c>
       <c r="H8" s="4">
-        <v>506.772</v>
+        <v>506.77199999999999</v>
       </c>
       <c r="I8" s="4">
-        <v>585.288</v>
+        <v>585.28800000000001</v>
       </c>
       <c r="J8" s="5">
-        <v>584.18</v>
+        <v>584.17999999999995</v>
       </c>
       <c r="K8" s="4">
-        <v>691.276</v>
+        <v>691.27599999999995</v>
       </c>
       <c r="L8" s="4">
-        <v>676.617</v>
+        <v>676.61699999999996</v>
       </c>
       <c r="M8" s="5">
-        <v>902.24</v>
+        <v>902.24000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>315.731</v>
+        <v>315.73099999999999</v>
       </c>
       <c r="C9" s="4">
-        <v>361.325</v>
+        <v>361.32499999999999</v>
       </c>
       <c r="D9" s="4">
-        <v>514.874</v>
+        <v>514.87400000000002</v>
       </c>
       <c r="E9" s="4">
-        <v>576.344</v>
+        <v>576.34400000000005</v>
       </c>
       <c r="F9" s="4">
-        <v>663.448</v>
+        <v>663.44799999999998</v>
       </c>
       <c r="G9" s="5">
         <v>737.37</v>
       </c>
       <c r="H9" s="4">
-        <v>809.844</v>
+        <v>809.84400000000005</v>
       </c>
       <c r="I9" s="4">
-        <v>935.401</v>
+        <v>935.40099999999995</v>
       </c>
       <c r="J9" s="5">
-        <v>1047.41</v>
+        <v>1047.41000000000008</v>
       </c>
       <c r="K9" s="4">
-        <v>1132.725</v>
+        <v>1132.72499999999991</v>
       </c>
       <c r="L9" s="5">
-        <v>1159.64</v>
+        <v>1159.6400000000001</v>
       </c>
       <c r="M9" s="4">
-        <v>1335.689</v>
+        <v>1335.68900000000008</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>633.907</v>
+        <v>633.90700000000004</v>
       </c>
       <c r="C10" s="4">
-        <v>750.466</v>
+        <v>750.46600000000001</v>
       </c>
       <c r="D10" s="4">
-        <v>996.913</v>
+        <v>996.91300000000001</v>
       </c>
       <c r="E10" s="4">
-        <v>1084.887</v>
+        <v>1084.88699999999994</v>
       </c>
       <c r="F10" s="4">
-        <v>1198.458</v>
+        <v>1198.45800000000008</v>
       </c>
       <c r="G10" s="4">
-        <v>1372.887</v>
+        <v>1372.88699999999994</v>
       </c>
       <c r="H10" s="4">
-        <v>1737.844</v>
+        <v>1737.84400000000005</v>
       </c>
       <c r="I10" s="4">
-        <v>1846.323</v>
+        <v>1846.32300000000009</v>
       </c>
       <c r="J10" s="5">
-        <v>2191.16</v>
+        <v>2191.15999999999985</v>
       </c>
       <c r="K10" s="4">
-        <v>2387.053</v>
+        <v>2387.052999999999884</v>
       </c>
       <c r="L10" s="4">
-        <v>2502.826</v>
+        <v>2502.82600000000002</v>
       </c>
       <c r="M10" s="4">
-        <v>2881.581</v>
+        <v>2881.58100000000013</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="5">
-        <v>160.71</v>
+        <v>160.71000000000001</v>
       </c>
       <c r="C11" s="4">
-        <v>182.088</v>
+        <v>182.087999999999994</v>
       </c>
       <c r="D11" s="4">
-        <v>230.737</v>
+        <v>230.73699999999999</v>
       </c>
       <c r="E11" s="4">
         <v>241.376</v>
       </c>
       <c r="F11" s="4">
-        <v>274.207</v>
+        <v>274.20699999999999</v>
       </c>
       <c r="G11" s="5">
-        <v>316.28</v>
+        <v>316.27999999999997</v>
       </c>
       <c r="H11" s="5">
         <v>356.94</v>
       </c>
       <c r="I11" s="4">
-        <v>384.674</v>
+        <v>384.67399999999998</v>
       </c>
       <c r="J11" s="5">
-        <v>443.02</v>
+        <v>443.019999999999982</v>
       </c>
       <c r="K11" s="4">
-        <v>506.141</v>
+        <v>506.14100000000002</v>
       </c>
       <c r="L11" s="4">
-        <v>523.532</v>
+        <v>523.53200000000004</v>
       </c>
       <c r="M11" s="5">
         <v>580.38</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>1011.295</v>
+        <v>1011.29499999999996</v>
       </c>
       <c r="C12" s="4">
-        <v>1068.453</v>
+        <v>1068.45299999999997</v>
       </c>
       <c r="D12" s="4">
-        <v>1265.426</v>
+        <v>1265.42599999999993</v>
       </c>
       <c r="E12" s="4">
-        <v>1460.064</v>
+        <v>1460.064000000000078</v>
       </c>
       <c r="F12" s="4">
-        <v>1487.137</v>
+        <v>1487.13699999999994</v>
       </c>
       <c r="G12" s="4">
-        <v>1736.956</v>
+        <v>1736.9559999999999</v>
       </c>
       <c r="H12" s="5">
-        <v>2002.32</v>
+        <v>2002.31999999999994</v>
       </c>
       <c r="I12" s="4">
-        <v>2235.094</v>
+        <v>2235.094000000000051</v>
       </c>
       <c r="J12" s="5">
-        <v>2320.33</v>
+        <v>2320.32999999999993</v>
       </c>
       <c r="K12" s="4">
-        <v>2617.817</v>
+        <v>2617.81700000000001</v>
       </c>
       <c r="L12" s="4">
-        <v>2668.348</v>
+        <v>2668.34799999999996</v>
       </c>
       <c r="M12" s="4">
-        <v>3252.769</v>
+        <v>3252.76899999999978</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>332.035</v>
+        <v>332.035000000000025</v>
       </c>
       <c r="C13" s="4">
         <v>419.428</v>
       </c>
       <c r="D13" s="4">
-        <v>554.722</v>
+        <v>554.72199999999998</v>
       </c>
       <c r="E13" s="4">
-        <v>571.368</v>
+        <v>571.36800000000005</v>
       </c>
       <c r="F13" s="4">
-        <v>680.614</v>
+        <v>680.61400000000003</v>
       </c>
       <c r="G13" s="4">
-        <v>722.177</v>
+        <v>722.17700000000002</v>
       </c>
       <c r="H13" s="4">
-        <v>904.335</v>
+        <v>904.33500000000004</v>
       </c>
       <c r="I13" s="4">
-        <v>965.283</v>
+        <v>965.28300000000002</v>
       </c>
       <c r="J13" s="5">
-        <v>968.24</v>
+        <v>968.24000000000001</v>
       </c>
       <c r="K13" s="4">
-        <v>1024.213</v>
+        <v>1024.21299999999997</v>
       </c>
       <c r="L13" s="4">
-        <v>1109.424</v>
+        <v>1109.42399999999998</v>
       </c>
       <c r="M13" s="4">
-        <v>1245.046</v>
+        <v>1245.046000000000049</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>131.008</v>
+        <v>131.0080000000000098</v>
       </c>
       <c r="C14" s="4">
-        <v>138.324</v>
+        <v>138.32400000000001</v>
       </c>
       <c r="D14" s="4">
         <v>153.947</v>
       </c>
       <c r="E14" s="4">
         <v>172.489</v>
       </c>
       <c r="F14" s="4">
         <v>204.483</v>
       </c>
       <c r="G14" s="4">
-        <v>207.605</v>
+        <v>207.60499999999999</v>
       </c>
       <c r="H14" s="4">
         <v>247.185</v>
       </c>
       <c r="I14" s="4">
         <v>301.553</v>
       </c>
       <c r="J14" s="5">
         <v>317.88</v>
       </c>
       <c r="K14" s="4">
-        <v>345.254</v>
+        <v>345.25400000000002</v>
       </c>
       <c r="L14" s="4">
-        <v>385.016</v>
+        <v>385.01600000000002</v>
       </c>
       <c r="M14" s="4">
-        <v>430.876</v>
+        <v>430.87599999999998</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>1842.414</v>
+        <v>1842.41399999999999</v>
       </c>
       <c r="C15" s="4">
-        <v>2012.758</v>
+        <v>2012.75800000000004</v>
       </c>
       <c r="D15" s="5">
-        <v>2193.78</v>
+        <v>2193.7800000000002</v>
       </c>
       <c r="E15" s="4">
-        <v>2346.647</v>
+        <v>2346.64699999999993</v>
       </c>
       <c r="F15" s="6">
-        <v>2548.4</v>
+        <v>2548.40000000000009</v>
       </c>
       <c r="G15" s="4">
-        <v>2666.445</v>
+        <v>2666.44500000000016</v>
       </c>
       <c r="H15" s="4">
-        <v>2938.696</v>
+        <v>2938.69599999999991</v>
       </c>
       <c r="I15" s="4">
-        <v>3165.801</v>
+        <v>3165.80099999999993</v>
       </c>
       <c r="J15" s="5">
-        <v>3343.17</v>
+        <v>3343.17000000000007</v>
       </c>
       <c r="K15" s="4">
-        <v>3656.581</v>
+        <v>3656.58100000000013</v>
       </c>
       <c r="L15" s="4">
-        <v>4120.737</v>
+        <v>4120.73700000000008</v>
       </c>
       <c r="M15" s="4">
-        <v>4690.468</v>
+        <v>4690.46799999999985</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3">
         <v>2002</v>
       </c>
       <c r="C18" s="3">
         <v>2004</v>
       </c>
       <c r="D18" s="3">
         <v>2006</v>
       </c>
       <c r="E18" s="3">
         <v>2007</v>
       </c>
       <c r="F18" s="3">
         <v>2009</v>
@@ -990,453 +989,453 @@
       </c>
       <c r="H18" s="3">
         <v>2013</v>
       </c>
       <c r="I18" s="3">
         <v>2015</v>
       </c>
       <c r="J18" s="3">
         <v>2017</v>
       </c>
       <c r="K18" s="3">
         <v>2019</v>
       </c>
       <c r="L18" s="3">
         <v>2021</v>
       </c>
       <c r="M18" s="3">
         <v>2023</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="4">
-        <v>3130.884</v>
+        <v>3130.88400000000001</v>
       </c>
       <c r="C19" s="4">
-        <v>3556.479</v>
+        <v>3556.47899999999981</v>
       </c>
       <c r="D19" s="4">
-        <v>4448.676</v>
+        <v>4448.67600000000039</v>
       </c>
       <c r="E19" s="4">
-        <v>4845.861</v>
+        <v>4845.86099999999988</v>
       </c>
       <c r="F19" s="4">
-        <v>5092.902</v>
+        <v>5092.90200000000004</v>
       </c>
       <c r="G19" s="4">
-        <v>5692.841</v>
+        <v>5692.84100000000035</v>
       </c>
       <c r="H19" s="5">
-        <v>6778.42</v>
+        <v>6778.42000000000007</v>
       </c>
       <c r="I19" s="4">
-        <v>7498.488</v>
+        <v>7498.48800000000028</v>
       </c>
       <c r="J19" s="4">
-        <v>7888.444</v>
+        <v>7888.44400000000041</v>
       </c>
       <c r="K19" s="4">
-        <v>8749.143</v>
+        <v>8749.14300000000003</v>
       </c>
       <c r="L19" s="4">
-        <v>9107.797</v>
+        <v>9107.79700000000048</v>
       </c>
       <c r="M19" s="4">
-        <v>10618.189</v>
+        <v>10618.18900000000031</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="4">
-        <v>26.006</v>
+        <v>26.0060000000000002</v>
       </c>
       <c r="C20" s="5">
         <v>21.81</v>
       </c>
       <c r="D20" s="4">
         <v>26.231</v>
       </c>
       <c r="E20" s="4">
         <v>31.338</v>
       </c>
       <c r="F20" s="4">
         <v>39.611</v>
       </c>
       <c r="G20" s="4">
         <v>45.461</v>
       </c>
       <c r="H20" s="4">
         <v>59.509</v>
       </c>
       <c r="I20" s="4">
-        <v>68.606</v>
+        <v>68.60599999999999</v>
       </c>
       <c r="J20" s="4">
         <v>64.783</v>
       </c>
       <c r="K20" s="5">
         <v>65.34</v>
       </c>
       <c r="L20" s="4">
         <v>62.711</v>
       </c>
       <c r="M20" s="4">
         <v>67.441</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="4">
-        <v>193.853</v>
+        <v>193.85300000000001</v>
       </c>
       <c r="C21" s="4">
-        <v>257.603</v>
+        <v>257.60300000000001</v>
       </c>
       <c r="D21" s="4">
-        <v>336.681</v>
+        <v>336.68099999999998</v>
       </c>
       <c r="E21" s="4">
-        <v>334.999</v>
+        <v>334.99900000000002</v>
       </c>
       <c r="F21" s="4">
-        <v>323.205</v>
+        <v>323.20499999999998</v>
       </c>
       <c r="G21" s="4">
-        <v>412.086</v>
+        <v>412.086000000000013</v>
       </c>
       <c r="H21" s="4">
-        <v>449.926</v>
+        <v>449.92599999999999</v>
       </c>
       <c r="I21" s="4">
-        <v>534.879</v>
+        <v>534.87900000000002</v>
       </c>
       <c r="J21" s="4">
-        <v>524.332</v>
+        <v>524.33199999999999</v>
       </c>
       <c r="K21" s="4">
-        <v>627.693</v>
+        <v>627.69299999999998</v>
       </c>
       <c r="L21" s="4">
-        <v>597.617</v>
+        <v>597.61699999999996</v>
       </c>
       <c r="M21" s="4">
-        <v>815.078</v>
+        <v>815.077999999999975</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="4">
-        <v>295.555</v>
+        <v>295.55500000000001</v>
       </c>
       <c r="C22" s="4">
         <v>337.827</v>
       </c>
       <c r="D22" s="5">
         <v>473.19</v>
       </c>
       <c r="E22" s="4">
-        <v>529.491</v>
+        <v>529.49099999999999</v>
       </c>
       <c r="F22" s="4">
-        <v>587.024</v>
+        <v>587.024000000000001</v>
       </c>
       <c r="G22" s="4">
         <v>631.721</v>
       </c>
       <c r="H22" s="4">
         <v>676.822</v>
       </c>
       <c r="I22" s="4">
-        <v>750.878</v>
+        <v>750.87800000000004</v>
       </c>
       <c r="J22" s="4">
-        <v>789.379</v>
+        <v>789.37900000000002</v>
       </c>
       <c r="K22" s="4">
-        <v>847.767</v>
+        <v>847.76700000000005</v>
       </c>
       <c r="L22" s="4">
-        <v>821.269</v>
+        <v>821.26900000000001</v>
       </c>
       <c r="M22" s="4">
-        <v>932.861</v>
+        <v>932.86099999999999</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="4">
-        <v>547.869</v>
+        <v>547.86900000000003</v>
       </c>
       <c r="C23" s="4">
-        <v>666.784</v>
+        <v>666.78399999999999</v>
       </c>
       <c r="D23" s="4">
-        <v>905.143</v>
+        <v>905.14300000000003</v>
       </c>
       <c r="E23" s="4">
-        <v>981.356</v>
+        <v>981.35599999999999</v>
       </c>
       <c r="F23" s="4">
-        <v>1072.973</v>
+        <v>1072.97299999999996</v>
       </c>
       <c r="G23" s="4">
-        <v>1229.348</v>
+        <v>1229.34799999999996</v>
       </c>
       <c r="H23" s="4">
-        <v>1577.135</v>
+        <v>1577.13499999999999</v>
       </c>
       <c r="I23" s="4">
-        <v>1680.958</v>
+        <v>1680.95800000000008</v>
       </c>
       <c r="J23" s="4">
-        <v>1996.239</v>
+        <v>1996.23900000000003</v>
       </c>
       <c r="K23" s="4">
-        <v>2156.472</v>
+        <v>2156.47200000000021</v>
       </c>
       <c r="L23" s="4">
-        <v>2236.323</v>
+        <v>2236.32299999999987</v>
       </c>
       <c r="M23" s="4">
-        <v>2570.566</v>
+        <v>2570.5659999999998</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="4">
         <v>96.786</v>
       </c>
       <c r="C24" s="4">
         <v>110.813</v>
       </c>
       <c r="D24" s="4">
-        <v>153.688</v>
+        <v>153.68799999999999</v>
       </c>
       <c r="E24" s="4">
-        <v>156.384</v>
+        <v>156.38399999999999</v>
       </c>
       <c r="F24" s="4">
-        <v>171.066</v>
+        <v>171.066000000000003</v>
       </c>
       <c r="G24" s="4">
         <v>201.977</v>
       </c>
       <c r="H24" s="4">
         <v>226.648</v>
       </c>
       <c r="I24" s="4">
-        <v>247.331</v>
+        <v>247.33099999999999</v>
       </c>
       <c r="J24" s="4">
-        <v>297.695</v>
+        <v>297.69499999999999</v>
       </c>
       <c r="K24" s="4">
-        <v>329.224</v>
+        <v>329.22399999999999</v>
       </c>
       <c r="L24" s="4">
-        <v>346.244</v>
+        <v>346.24400000000003</v>
       </c>
       <c r="M24" s="4">
-        <v>385.838</v>
+        <v>385.83800000000002</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="4">
-        <v>703.664</v>
+        <v>703.66399999999999</v>
       </c>
       <c r="C25" s="4">
-        <v>748.074</v>
+        <v>748.073999999999955</v>
       </c>
       <c r="D25" s="4">
-        <v>902.772</v>
+        <v>902.77200000000005</v>
       </c>
       <c r="E25" s="4">
-        <v>1076.655</v>
+        <v>1076.65499999999997</v>
       </c>
       <c r="F25" s="4">
-        <v>1057.658</v>
+        <v>1057.6579999999999</v>
       </c>
       <c r="G25" s="4">
-        <v>1263.206</v>
+        <v>1263.2059999999999</v>
       </c>
       <c r="H25" s="4">
-        <v>1498.576</v>
+        <v>1498.57600000000002</v>
       </c>
       <c r="I25" s="4">
-        <v>1691.935</v>
+        <v>1691.93499999999995</v>
       </c>
       <c r="J25" s="4">
-        <v>1713.412</v>
+        <v>1713.41200000000003</v>
       </c>
       <c r="K25" s="4">
-        <v>1979.669</v>
+        <v>1979.6690000000001</v>
       </c>
       <c r="L25" s="4">
-        <v>1976.919</v>
+        <v>1976.9190000000001</v>
       </c>
       <c r="M25" s="4">
-        <v>2449.214</v>
+        <v>2449.21399999999994</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="4">
-        <v>169.192</v>
+        <v>169.19200000000001</v>
       </c>
       <c r="C26" s="4">
         <v>202.768</v>
       </c>
       <c r="D26" s="4">
-        <v>309.133</v>
+        <v>309.13299999999998</v>
       </c>
       <c r="E26" s="4">
-        <v>305.011</v>
+        <v>305.011000000000024</v>
       </c>
       <c r="F26" s="4">
-        <v>379.605</v>
+        <v>379.60500000000002</v>
       </c>
       <c r="G26" s="4">
-        <v>410.576</v>
+        <v>410.57600000000002</v>
       </c>
       <c r="H26" s="5">
-        <v>573.78</v>
+        <v>573.77999999999997</v>
       </c>
       <c r="I26" s="4">
         <v>613.524</v>
       </c>
       <c r="J26" s="4">
-        <v>602.681</v>
+        <v>602.68100000000004</v>
       </c>
       <c r="K26" s="4">
-        <v>637.866</v>
+        <v>637.86599999999999</v>
       </c>
       <c r="L26" s="4">
-        <v>676.449</v>
+        <v>676.44899999999996</v>
       </c>
       <c r="M26" s="4">
-        <v>760.854</v>
+        <v>760.85400000000004</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="4">
         <v>123.845</v>
       </c>
       <c r="C27" s="4">
         <v>124.792</v>
       </c>
       <c r="D27" s="4">
         <v>143.244</v>
       </c>
       <c r="E27" s="4">
-        <v>158.891</v>
+        <v>158.89099999999999</v>
       </c>
       <c r="F27" s="5">
         <v>187.97</v>
       </c>
       <c r="G27" s="4">
-        <v>189.961</v>
+        <v>189.96100000000001</v>
       </c>
       <c r="H27" s="4">
         <v>227.517</v>
       </c>
       <c r="I27" s="4">
         <v>279.839</v>
       </c>
       <c r="J27" s="4">
-        <v>293.092</v>
+        <v>293.091999999999985</v>
       </c>
       <c r="K27" s="5">
-        <v>321.36</v>
+        <v>321.36000000000001</v>
       </c>
       <c r="L27" s="4">
-        <v>359.906</v>
+        <v>359.90600000000001</v>
       </c>
       <c r="M27" s="4">
-        <v>402.252</v>
+        <v>402.25200000000001</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="4">
-        <v>974.114</v>
+        <v>974.11400000000003</v>
       </c>
       <c r="C28" s="4">
-        <v>1086.008</v>
+        <v>1086.0080000000000382</v>
       </c>
       <c r="D28" s="4">
-        <v>1198.594</v>
+        <v>1198.59400000000005</v>
       </c>
       <c r="E28" s="4">
-        <v>1271.736</v>
+        <v>1271.7360000000001</v>
       </c>
       <c r="F28" s="5">
-        <v>1273.79</v>
+        <v>1273.78999999999996</v>
       </c>
       <c r="G28" s="4">
-        <v>1308.505</v>
+        <v>1308.50500000000011</v>
       </c>
       <c r="H28" s="4">
-        <v>1488.507</v>
+        <v>1488.50700000000006</v>
       </c>
       <c r="I28" s="4">
-        <v>1630.538</v>
+        <v>1630.53800000000001</v>
       </c>
       <c r="J28" s="4">
-        <v>1606.831</v>
+        <v>1606.8309999999999</v>
       </c>
       <c r="K28" s="4">
-        <v>1783.752</v>
+        <v>1783.75199999999995</v>
       </c>
       <c r="L28" s="4">
-        <v>2030.359</v>
+        <v>2030.35899999999992</v>
       </c>
       <c r="M28" s="4">
-        <v>2234.085</v>
+        <v>2234.085000000000036</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3">
         <v>2002</v>
       </c>
       <c r="C31" s="3">
         <v>2004</v>
       </c>
       <c r="D31" s="3">
         <v>2006</v>
       </c>
       <c r="E31" s="3">
         <v>2007</v>
       </c>
       <c r="F31" s="3">
         <v>2009</v>
@@ -1446,84 +1445,84 @@
       </c>
       <c r="H31" s="3">
         <v>2013</v>
       </c>
       <c r="I31" s="3">
         <v>2015</v>
       </c>
       <c r="J31" s="3">
         <v>2017</v>
       </c>
       <c r="K31" s="3">
         <v>2019</v>
       </c>
       <c r="L31" s="3">
         <v>2021</v>
       </c>
       <c r="M31" s="3">
         <v>2023</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="4">
-        <v>1553.429</v>
+        <v>1553.42900000000009</v>
       </c>
       <c r="C32" s="4">
-        <v>1693.067</v>
+        <v>1693.067000000000007</v>
       </c>
       <c r="D32" s="4">
-        <v>1869.911</v>
+        <v>1869.91100000000006</v>
       </c>
       <c r="E32" s="4">
-        <v>2021.954</v>
+        <v>2021.95399999999995</v>
       </c>
       <c r="F32" s="4">
-        <v>2386.843</v>
+        <v>2386.84299999999985</v>
       </c>
       <c r="G32" s="4">
-        <v>2583.494</v>
+        <v>2583.49400000000014</v>
       </c>
       <c r="H32" s="4">
-        <v>2792.862</v>
+        <v>2792.86200000000008</v>
       </c>
       <c r="I32" s="4">
-        <v>3000.658</v>
+        <v>3000.6579999999999</v>
       </c>
       <c r="J32" s="4">
-        <v>3401.336</v>
+        <v>3401.33599999999979</v>
       </c>
       <c r="K32" s="4">
-        <v>3692.089</v>
+        <v>3692.088999999999942</v>
       </c>
       <c r="L32" s="4">
-        <v>4117.692</v>
+        <v>4117.69200000000001</v>
       </c>
       <c r="M32" s="4">
-        <v>4786.144</v>
+        <v>4786.14400000000023</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="5">
         <v>1.98</v>
       </c>
       <c r="C33" s="4">
         <v>3.974</v>
       </c>
       <c r="D33" s="4">
         <v>4.289</v>
       </c>
       <c r="E33" s="4">
         <v>4.277</v>
       </c>
       <c r="F33" s="4">
         <v>5.094</v>
       </c>
       <c r="G33" s="4">
         <v>6.217</v>
       </c>
       <c r="H33" s="4">
@@ -1537,362 +1536,362 @@
       </c>
       <c r="K33" s="4">
         <v>14.832</v>
       </c>
       <c r="L33" s="4">
         <v>16.638</v>
       </c>
       <c r="M33" s="4">
         <v>17.843</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="4">
         <v>32.847</v>
       </c>
       <c r="C34" s="4">
         <v>33.317</v>
       </c>
       <c r="D34" s="4">
         <v>40.987</v>
       </c>
       <c r="E34" s="4">
-        <v>44.026</v>
+        <v>44.026000000000003</v>
       </c>
       <c r="F34" s="4">
-        <v>55.088</v>
+        <v>55.088000000000001</v>
       </c>
       <c r="G34" s="4">
         <v>52.851</v>
       </c>
       <c r="H34" s="4">
         <v>56.846</v>
       </c>
       <c r="I34" s="4">
         <v>50.409</v>
       </c>
       <c r="J34" s="4">
         <v>59.848</v>
       </c>
       <c r="K34" s="4">
         <v>63.583</v>
       </c>
       <c r="L34" s="7">
         <v>79</v>
       </c>
       <c r="M34" s="4">
-        <v>87.162</v>
+        <v>87.16200000000001</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="4">
         <v>20.176</v>
       </c>
       <c r="C35" s="4">
         <v>23.498</v>
       </c>
       <c r="D35" s="4">
         <v>41.684</v>
       </c>
       <c r="E35" s="4">
         <v>46.853</v>
       </c>
       <c r="F35" s="4">
-        <v>76.424</v>
+        <v>76.42400000000001</v>
       </c>
       <c r="G35" s="4">
         <v>105.649</v>
       </c>
       <c r="H35" s="4">
-        <v>133.022</v>
+        <v>133.021999999999991</v>
       </c>
       <c r="I35" s="4">
         <v>184.523</v>
       </c>
       <c r="J35" s="4">
-        <v>258.031</v>
+        <v>258.031000000000006</v>
       </c>
       <c r="K35" s="4">
-        <v>284.958</v>
+        <v>284.95800000000003</v>
       </c>
       <c r="L35" s="4">
-        <v>338.371</v>
+        <v>338.37099999999998</v>
       </c>
       <c r="M35" s="4">
-        <v>402.828</v>
+        <v>402.82799999999997</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="4">
-        <v>86.038</v>
+        <v>86.037999999999997</v>
       </c>
       <c r="C36" s="4">
         <v>83.682</v>
       </c>
       <c r="D36" s="5">
         <v>91.77</v>
       </c>
       <c r="E36" s="4">
-        <v>103.531</v>
+        <v>103.53100000000001</v>
       </c>
       <c r="F36" s="4">
         <v>125.485</v>
       </c>
       <c r="G36" s="4">
-        <v>143.539</v>
+        <v>143.53899999999999</v>
       </c>
       <c r="H36" s="4">
         <v>160.709</v>
       </c>
       <c r="I36" s="4">
-        <v>165.365</v>
+        <v>165.36500000000001</v>
       </c>
       <c r="J36" s="4">
-        <v>194.921</v>
+        <v>194.92099999999999</v>
       </c>
       <c r="K36" s="4">
-        <v>230.581</v>
+        <v>230.58099999999999</v>
       </c>
       <c r="L36" s="4">
-        <v>266.503</v>
+        <v>266.50299999999999</v>
       </c>
       <c r="M36" s="4">
-        <v>311.015</v>
+        <v>311.014999999999986</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="4">
         <v>63.924</v>
       </c>
       <c r="C37" s="4">
-        <v>71.275</v>
+        <v>71.27500000000001</v>
       </c>
       <c r="D37" s="4">
-        <v>77.049</v>
+        <v>77.049000000000007</v>
       </c>
       <c r="E37" s="4">
         <v>84.992</v>
       </c>
       <c r="F37" s="4">
-        <v>103.141</v>
+        <v>103.14100000000001</v>
       </c>
       <c r="G37" s="4">
         <v>114.303</v>
       </c>
       <c r="H37" s="4">
         <v>130.292</v>
       </c>
       <c r="I37" s="4">
-        <v>137.343</v>
+        <v>137.34299999999999</v>
       </c>
       <c r="J37" s="4">
-        <v>145.325</v>
+        <v>145.32499999999999</v>
       </c>
       <c r="K37" s="4">
         <v>176.917</v>
       </c>
       <c r="L37" s="4">
-        <v>177.288</v>
+        <v>177.28800000000001</v>
       </c>
       <c r="M37" s="4">
         <v>194.542</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="4">
-        <v>307.631</v>
+        <v>307.63099999999997</v>
       </c>
       <c r="C38" s="4">
-        <v>320.379</v>
+        <v>320.37900000000002</v>
       </c>
       <c r="D38" s="4">
         <v>362.654</v>
       </c>
       <c r="E38" s="4">
-        <v>383.409</v>
+        <v>383.40899999999999</v>
       </c>
       <c r="F38" s="4">
-        <v>429.479</v>
+        <v>429.47899999999998</v>
       </c>
       <c r="G38" s="5">
         <v>473.75</v>
       </c>
       <c r="H38" s="4">
-        <v>503.744</v>
+        <v>503.74400000000003</v>
       </c>
       <c r="I38" s="4">
-        <v>543.159</v>
+        <v>543.15899999999999</v>
       </c>
       <c r="J38" s="4">
-        <v>606.918</v>
+        <v>606.91800000000001</v>
       </c>
       <c r="K38" s="4">
-        <v>638.148</v>
+        <v>638.14800000000002</v>
       </c>
       <c r="L38" s="4">
-        <v>691.429</v>
+        <v>691.42899999999997</v>
       </c>
       <c r="M38" s="4">
-        <v>803.555</v>
+        <v>803.55499999999995</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="4">
-        <v>162.843</v>
+        <v>162.84299999999999</v>
       </c>
       <c r="C39" s="5">
         <v>216.66</v>
       </c>
       <c r="D39" s="4">
         <v>245.589</v>
       </c>
       <c r="E39" s="4">
-        <v>266.357</v>
+        <v>266.35700000000003</v>
       </c>
       <c r="F39" s="4">
-        <v>301.009</v>
+        <v>301.0090000000000146</v>
       </c>
       <c r="G39" s="4">
         <v>311.601</v>
       </c>
       <c r="H39" s="4">
-        <v>330.555</v>
+        <v>330.55500000000001</v>
       </c>
       <c r="I39" s="4">
-        <v>351.759</v>
+        <v>351.75900000000001</v>
       </c>
       <c r="J39" s="4">
-        <v>365.559</v>
+        <v>365.55900000000003</v>
       </c>
       <c r="K39" s="4">
-        <v>386.347</v>
+        <v>386.34699999999998</v>
       </c>
       <c r="L39" s="4">
-        <v>432.975</v>
+        <v>432.97500000000002</v>
       </c>
       <c r="M39" s="4">
-        <v>484.192</v>
+        <v>484.19200000000001</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="4">
         <v>7.163</v>
       </c>
       <c r="C40" s="4">
         <v>13.532</v>
       </c>
       <c r="D40" s="4">
         <v>10.703</v>
       </c>
       <c r="E40" s="4">
         <v>13.598</v>
       </c>
       <c r="F40" s="4">
         <v>16.513</v>
       </c>
       <c r="G40" s="4">
         <v>17.644</v>
       </c>
       <c r="H40" s="4">
         <v>19.668</v>
       </c>
       <c r="I40" s="4">
         <v>21.714</v>
       </c>
       <c r="J40" s="4">
         <v>24.788</v>
       </c>
       <c r="K40" s="4">
         <v>23.894</v>
       </c>
       <c r="L40" s="5">
         <v>25.11</v>
       </c>
       <c r="M40" s="4">
         <v>28.624</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="6">
-        <v>868.3</v>
+        <v>868.29999999999995</v>
       </c>
       <c r="C41" s="5">
         <v>926.75</v>
       </c>
       <c r="D41" s="4">
-        <v>995.186</v>
+        <v>995.18600000000004</v>
       </c>
       <c r="E41" s="4">
-        <v>1074.911</v>
+        <v>1074.91100000000006</v>
       </c>
       <c r="F41" s="5">
-        <v>1274.61</v>
+        <v>1274.6099999999999</v>
       </c>
       <c r="G41" s="5">
-        <v>1357.94</v>
+        <v>1357.94000000000005</v>
       </c>
       <c r="H41" s="4">
-        <v>1450.189</v>
+        <v>1450.18900000000008</v>
       </c>
       <c r="I41" s="4">
-        <v>1535.263</v>
+        <v>1535.26299999999992</v>
       </c>
       <c r="J41" s="4">
-        <v>1736.339</v>
+        <v>1736.33899999999994</v>
       </c>
       <c r="K41" s="4">
-        <v>1872.829</v>
+        <v>1872.82899999999995</v>
       </c>
       <c r="L41" s="4">
-        <v>2090.378</v>
+        <v>2090.37800000000016</v>
       </c>
       <c r="M41" s="4">
-        <v>2456.383</v>
+        <v>2456.38299999999981</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="8" t="s">
         <v>16</v>
       </c>
       <c r="N43" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="8" t="s">
         <v>17</v>
       </c>
       <c r="N44" s="8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A30:M30"/>