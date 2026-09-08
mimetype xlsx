--- v0 (2026-05-01)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="F&amp;E-Erhebung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Ausgaben für F&amp;E in Mio. € Gesamt</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2023</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -66,55 +66,54 @@
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, jeweilige F&amp;E-Erhebungen.</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen: Regionalisierung nach den F&amp;E-Standorten der Unternehmen.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0.000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -145,52 +144,52 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="166" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -451,51 +450,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="N18" sqref="N18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="14" max="14" width="130" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:14">
@@ -527,453 +526,453 @@
       </c>
       <c r="H5" s="3">
         <v>2013</v>
       </c>
       <c r="I5" s="3">
         <v>2015</v>
       </c>
       <c r="J5" s="3">
         <v>2017</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2021</v>
       </c>
       <c r="M5" s="3">
         <v>2023</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>4684.313</v>
+        <v>4684.3130000000001</v>
       </c>
       <c r="C6" s="4">
-        <v>5249.546</v>
+        <v>5249.54600000000028</v>
       </c>
       <c r="D6" s="4">
-        <v>6318.587</v>
+        <v>6318.58700000000044</v>
       </c>
       <c r="E6" s="4">
-        <v>6867.815</v>
+        <v>6867.8149999999996</v>
       </c>
       <c r="F6" s="4">
-        <v>7479.745</v>
+        <v>7479.74499999999989</v>
       </c>
       <c r="G6" s="4">
-        <v>8276.335</v>
+        <v>8276.33499999999913</v>
       </c>
       <c r="H6" s="4">
-        <v>9571.282</v>
+        <v>9571.28199999999924</v>
       </c>
       <c r="I6" s="4">
-        <v>10499.146</v>
+        <v>10499.14600000000064</v>
       </c>
       <c r="J6" s="5">
-        <v>11289.78</v>
+        <v>11289.78000000000065</v>
       </c>
       <c r="K6" s="4">
-        <v>12441.232</v>
+        <v>12441.23199999999997</v>
       </c>
       <c r="L6" s="4">
-        <v>13225.489</v>
+        <v>13225.48899999999958</v>
       </c>
       <c r="M6" s="4">
-        <v>15404.333</v>
+        <v>15404.33300000000054</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
         <v>28.66</v>
       </c>
       <c r="C7" s="4">
         <v>25.784</v>
       </c>
       <c r="D7" s="5">
         <v>30.52</v>
       </c>
       <c r="E7" s="4">
         <v>35.615</v>
       </c>
       <c r="F7" s="4">
         <v>44.705</v>
       </c>
       <c r="G7" s="4">
         <v>51.678</v>
       </c>
       <c r="H7" s="4">
         <v>67.346</v>
       </c>
       <c r="I7" s="4">
         <v>79.729</v>
       </c>
       <c r="J7" s="5">
         <v>74.39</v>
       </c>
       <c r="K7" s="4">
         <v>80.172</v>
       </c>
       <c r="L7" s="4">
         <v>79.349</v>
       </c>
       <c r="M7" s="4">
-        <v>85.284</v>
+        <v>85.28400000000001</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
-        <v>226.7</v>
+        <v>226.69999999999999</v>
       </c>
       <c r="C8" s="5">
-        <v>290.92</v>
+        <v>290.92000000000002</v>
       </c>
       <c r="D8" s="4">
-        <v>377.668</v>
+        <v>377.66800000000001</v>
       </c>
       <c r="E8" s="4">
-        <v>379.025</v>
+        <v>379.024999999999977</v>
       </c>
       <c r="F8" s="4">
-        <v>378.293</v>
+        <v>378.29300000000001</v>
       </c>
       <c r="G8" s="4">
-        <v>464.937</v>
+        <v>464.93700000000001</v>
       </c>
       <c r="H8" s="4">
-        <v>506.772</v>
+        <v>506.77199999999999</v>
       </c>
       <c r="I8" s="4">
-        <v>585.288</v>
+        <v>585.28800000000001</v>
       </c>
       <c r="J8" s="5">
-        <v>584.18</v>
+        <v>584.17999999999995</v>
       </c>
       <c r="K8" s="4">
-        <v>691.276</v>
+        <v>691.27599999999995</v>
       </c>
       <c r="L8" s="4">
-        <v>676.617</v>
+        <v>676.61699999999996</v>
       </c>
       <c r="M8" s="5">
-        <v>902.24</v>
+        <v>902.24000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>315.731</v>
+        <v>315.73099999999999</v>
       </c>
       <c r="C9" s="4">
-        <v>361.325</v>
+        <v>361.32499999999999</v>
       </c>
       <c r="D9" s="4">
-        <v>514.874</v>
+        <v>514.87400000000002</v>
       </c>
       <c r="E9" s="4">
-        <v>576.344</v>
+        <v>576.34400000000005</v>
       </c>
       <c r="F9" s="4">
-        <v>663.448</v>
+        <v>663.44799999999998</v>
       </c>
       <c r="G9" s="5">
         <v>737.37</v>
       </c>
       <c r="H9" s="4">
-        <v>809.844</v>
+        <v>809.84400000000005</v>
       </c>
       <c r="I9" s="4">
-        <v>935.401</v>
+        <v>935.40099999999995</v>
       </c>
       <c r="J9" s="5">
-        <v>1047.41</v>
+        <v>1047.41000000000008</v>
       </c>
       <c r="K9" s="4">
-        <v>1132.725</v>
+        <v>1132.72499999999991</v>
       </c>
       <c r="L9" s="5">
-        <v>1159.64</v>
+        <v>1159.6400000000001</v>
       </c>
       <c r="M9" s="4">
-        <v>1335.689</v>
+        <v>1335.68900000000008</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>633.907</v>
+        <v>633.90700000000004</v>
       </c>
       <c r="C10" s="4">
-        <v>750.466</v>
+        <v>750.46600000000001</v>
       </c>
       <c r="D10" s="4">
-        <v>996.913</v>
+        <v>996.91300000000001</v>
       </c>
       <c r="E10" s="4">
-        <v>1084.887</v>
+        <v>1084.88699999999994</v>
       </c>
       <c r="F10" s="4">
-        <v>1198.458</v>
+        <v>1198.45800000000008</v>
       </c>
       <c r="G10" s="4">
-        <v>1372.887</v>
+        <v>1372.88699999999994</v>
       </c>
       <c r="H10" s="4">
-        <v>1737.844</v>
+        <v>1737.84400000000005</v>
       </c>
       <c r="I10" s="4">
-        <v>1846.323</v>
+        <v>1846.32300000000009</v>
       </c>
       <c r="J10" s="5">
-        <v>2191.16</v>
+        <v>2191.15999999999985</v>
       </c>
       <c r="K10" s="4">
-        <v>2387.053</v>
+        <v>2387.052999999999884</v>
       </c>
       <c r="L10" s="4">
-        <v>2502.826</v>
+        <v>2502.82600000000002</v>
       </c>
       <c r="M10" s="4">
-        <v>2881.581</v>
+        <v>2881.58100000000013</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="5">
-        <v>160.71</v>
+        <v>160.71000000000001</v>
       </c>
       <c r="C11" s="4">
-        <v>182.088</v>
+        <v>182.087999999999994</v>
       </c>
       <c r="D11" s="4">
-        <v>230.737</v>
+        <v>230.73699999999999</v>
       </c>
       <c r="E11" s="4">
         <v>241.376</v>
       </c>
       <c r="F11" s="4">
-        <v>274.207</v>
+        <v>274.20699999999999</v>
       </c>
       <c r="G11" s="5">
-        <v>316.28</v>
+        <v>316.27999999999997</v>
       </c>
       <c r="H11" s="5">
         <v>356.94</v>
       </c>
       <c r="I11" s="4">
-        <v>384.674</v>
+        <v>384.67399999999998</v>
       </c>
       <c r="J11" s="5">
-        <v>443.02</v>
+        <v>443.019999999999982</v>
       </c>
       <c r="K11" s="4">
-        <v>506.141</v>
+        <v>506.14100000000002</v>
       </c>
       <c r="L11" s="4">
-        <v>523.532</v>
+        <v>523.53200000000004</v>
       </c>
       <c r="M11" s="5">
         <v>580.38</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>1011.295</v>
+        <v>1011.29499999999996</v>
       </c>
       <c r="C12" s="4">
-        <v>1068.453</v>
+        <v>1068.45299999999997</v>
       </c>
       <c r="D12" s="4">
-        <v>1265.426</v>
+        <v>1265.42599999999993</v>
       </c>
       <c r="E12" s="4">
-        <v>1460.064</v>
+        <v>1460.064000000000078</v>
       </c>
       <c r="F12" s="4">
-        <v>1487.137</v>
+        <v>1487.13699999999994</v>
       </c>
       <c r="G12" s="4">
-        <v>1736.956</v>
+        <v>1736.9559999999999</v>
       </c>
       <c r="H12" s="5">
-        <v>2002.32</v>
+        <v>2002.31999999999994</v>
       </c>
       <c r="I12" s="4">
-        <v>2235.094</v>
+        <v>2235.094000000000051</v>
       </c>
       <c r="J12" s="5">
-        <v>2320.33</v>
+        <v>2320.32999999999993</v>
       </c>
       <c r="K12" s="4">
-        <v>2617.817</v>
+        <v>2617.81700000000001</v>
       </c>
       <c r="L12" s="4">
-        <v>2668.348</v>
+        <v>2668.34799999999996</v>
       </c>
       <c r="M12" s="4">
-        <v>3252.769</v>
+        <v>3252.76899999999978</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>332.035</v>
+        <v>332.035000000000025</v>
       </c>
       <c r="C13" s="4">
         <v>419.428</v>
       </c>
       <c r="D13" s="4">
-        <v>554.722</v>
+        <v>554.72199999999998</v>
       </c>
       <c r="E13" s="4">
-        <v>571.368</v>
+        <v>571.36800000000005</v>
       </c>
       <c r="F13" s="4">
-        <v>680.614</v>
+        <v>680.61400000000003</v>
       </c>
       <c r="G13" s="4">
-        <v>722.177</v>
+        <v>722.17700000000002</v>
       </c>
       <c r="H13" s="4">
-        <v>904.335</v>
+        <v>904.33500000000004</v>
       </c>
       <c r="I13" s="4">
-        <v>965.283</v>
+        <v>965.28300000000002</v>
       </c>
       <c r="J13" s="5">
-        <v>968.24</v>
+        <v>968.24000000000001</v>
       </c>
       <c r="K13" s="4">
-        <v>1024.213</v>
+        <v>1024.21299999999997</v>
       </c>
       <c r="L13" s="4">
-        <v>1109.424</v>
+        <v>1109.42399999999998</v>
       </c>
       <c r="M13" s="4">
-        <v>1245.046</v>
+        <v>1245.046000000000049</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>131.008</v>
+        <v>131.0080000000000098</v>
       </c>
       <c r="C14" s="4">
-        <v>138.324</v>
+        <v>138.32400000000001</v>
       </c>
       <c r="D14" s="4">
         <v>153.947</v>
       </c>
       <c r="E14" s="4">
         <v>172.489</v>
       </c>
       <c r="F14" s="4">
         <v>204.483</v>
       </c>
       <c r="G14" s="4">
-        <v>207.605</v>
+        <v>207.60499999999999</v>
       </c>
       <c r="H14" s="4">
         <v>247.185</v>
       </c>
       <c r="I14" s="4">
         <v>301.553</v>
       </c>
       <c r="J14" s="5">
         <v>317.88</v>
       </c>
       <c r="K14" s="4">
-        <v>345.254</v>
+        <v>345.25400000000002</v>
       </c>
       <c r="L14" s="4">
-        <v>385.016</v>
+        <v>385.01600000000002</v>
       </c>
       <c r="M14" s="4">
-        <v>430.876</v>
+        <v>430.87599999999998</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>1842.414</v>
+        <v>1842.41399999999999</v>
       </c>
       <c r="C15" s="4">
-        <v>2012.758</v>
+        <v>2012.75800000000004</v>
       </c>
       <c r="D15" s="5">
-        <v>2193.78</v>
+        <v>2193.7800000000002</v>
       </c>
       <c r="E15" s="4">
-        <v>2346.647</v>
+        <v>2346.64699999999993</v>
       </c>
       <c r="F15" s="6">
-        <v>2548.4</v>
+        <v>2548.40000000000009</v>
       </c>
       <c r="G15" s="4">
-        <v>2666.445</v>
+        <v>2666.44500000000016</v>
       </c>
       <c r="H15" s="4">
-        <v>2938.696</v>
+        <v>2938.69599999999991</v>
       </c>
       <c r="I15" s="4">
-        <v>3165.801</v>
+        <v>3165.80099999999993</v>
       </c>
       <c r="J15" s="5">
-        <v>3343.17</v>
+        <v>3343.17000000000007</v>
       </c>
       <c r="K15" s="4">
-        <v>3656.581</v>
+        <v>3656.58100000000013</v>
       </c>
       <c r="L15" s="4">
-        <v>4120.737</v>
+        <v>4120.73700000000008</v>
       </c>
       <c r="M15" s="4">
-        <v>4690.468</v>
+        <v>4690.46799999999985</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="N17" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="N18" s="7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A18:M18"/>