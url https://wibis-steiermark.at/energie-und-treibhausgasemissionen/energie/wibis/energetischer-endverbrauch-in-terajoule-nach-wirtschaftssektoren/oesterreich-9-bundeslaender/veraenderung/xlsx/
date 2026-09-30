--- v0 (2026-04-30)
+++ v1 (2026-09-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Energie" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Energetischer Endverbrauch in Terajoule nach Wirtschaftssektoren</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 1988-2024 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -197,51 +197,51 @@
   <si>
     <t>Produzierender Bereich</t>
   </si>
   <si>
     <t>Verkehr</t>
   </si>
   <si>
     <t>Öffentliche und Private Dienstleistungen</t>
   </si>
   <si>
     <t>Private Haushalte</t>
   </si>
   <si>
     <t>Landwirtschaft</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
     <t>Erläuterungen: Die Klassifikation der Wirtschaftssektoren erfolgt gemäß IEA, Eurostat und UNECE und basiert auf der Systematik der Wirtschaftstätigkeiten (NACE).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -579,51 +579,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AN83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AN83" sqref="AN83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="40" max="40" width="390" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:40">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:40">
@@ -3472,51 +3472,51 @@
       <c r="AE32" s="5">
         <v>9.7</v>
       </c>
       <c r="AF32" s="5">
         <v>2.2</v>
       </c>
       <c r="AG32" s="5">
         <v>0.6</v>
       </c>
       <c r="AH32" s="5">
         <v>2.2</v>
       </c>
       <c r="AI32" s="5">
         <v>0.7</v>
       </c>
       <c r="AJ32" s="5">
         <v>10.8</v>
       </c>
       <c r="AK32" s="5">
         <v>2.7</v>
       </c>
       <c r="AL32" s="5">
         <v>5.4</v>
       </c>
       <c r="AM32" s="5">
-        <v>79.6</v>
+        <v>79.59999999999999</v>
       </c>
     </row>
     <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="5">
         <v>1.8</v>
       </c>
       <c r="C33" s="5">
         <v>-0.4</v>
       </c>
       <c r="D33" s="5">
         <v>-0.2</v>
       </c>
       <c r="E33" s="5">
         <v>-4.8</v>
       </c>
       <c r="F33" s="5">
         <v>5.5</v>
       </c>
       <c r="G33" s="5">
         <v>-12.7</v>
       </c>
       <c r="H33" s="5">
@@ -3591,51 +3591,51 @@
       <c r="AE33" s="5">
         <v>11.1</v>
       </c>
       <c r="AF33" s="5">
         <v>1.8</v>
       </c>
       <c r="AG33" s="5">
         <v>0.5</v>
       </c>
       <c r="AH33" s="5">
         <v>2.4</v>
       </c>
       <c r="AI33" s="5">
         <v>0.3</v>
       </c>
       <c r="AJ33" s="5">
         <v>11.2</v>
       </c>
       <c r="AK33" s="5">
         <v>2.9</v>
       </c>
       <c r="AL33" s="5">
         <v>4.2</v>
       </c>
       <c r="AM33" s="5">
-        <v>89.4</v>
+        <v>89.40000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:40">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="5">
         <v>1.3</v>
       </c>
       <c r="C34" s="5">
         <v>-2.5</v>
       </c>
       <c r="D34" s="5">
         <v>-0.6</v>
       </c>
       <c r="E34" s="5">
         <v>-7.5</v>
       </c>
       <c r="F34" s="5">
         <v>3.7</v>
       </c>
       <c r="G34" s="5">
         <v>-14.2</v>
       </c>
       <c r="H34" s="5">
@@ -3829,51 +3829,51 @@
       <c r="AE35" s="5">
         <v>9.7</v>
       </c>
       <c r="AF35" s="5">
         <v>3.5</v>
       </c>
       <c r="AG35" s="4">
         <v>1.0</v>
       </c>
       <c r="AH35" s="5">
         <v>2.6</v>
       </c>
       <c r="AI35" s="5">
         <v>1.4</v>
       </c>
       <c r="AJ35" s="5">
         <v>10.5</v>
       </c>
       <c r="AK35" s="5">
         <v>2.7</v>
       </c>
       <c r="AL35" s="5">
         <v>7.2</v>
       </c>
       <c r="AM35" s="5">
-        <v>114.4</v>
+        <v>114.40000000000001</v>
       </c>
     </row>
     <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="5">
         <v>1.7</v>
       </c>
       <c r="C36" s="5">
         <v>-2.1</v>
       </c>
       <c r="D36" s="5">
         <v>-2.5</v>
       </c>
       <c r="E36" s="5">
         <v>-2.3</v>
       </c>
       <c r="F36" s="5">
         <v>4.9</v>
       </c>
       <c r="G36" s="5">
         <v>-13.1</v>
       </c>
       <c r="H36" s="5">
@@ -4067,51 +4067,51 @@
       <c r="AE37" s="5">
         <v>10.6</v>
       </c>
       <c r="AF37" s="5">
         <v>2.6</v>
       </c>
       <c r="AG37" s="5">
         <v>0.9</v>
       </c>
       <c r="AH37" s="5">
         <v>2.7</v>
       </c>
       <c r="AI37" s="5">
         <v>1.3</v>
       </c>
       <c r="AJ37" s="5">
         <v>11.2</v>
       </c>
       <c r="AK37" s="5">
         <v>2.5</v>
       </c>
       <c r="AL37" s="5">
         <v>6.1</v>
       </c>
       <c r="AM37" s="5">
-        <v>77.1</v>
+        <v>77.099999999999994</v>
       </c>
     </row>
     <row r="38" spans="1:40">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="5">
         <v>1.5</v>
       </c>
       <c r="C38" s="5">
         <v>-0.9</v>
       </c>
       <c r="D38" s="4">
         <v>-2.0</v>
       </c>
       <c r="E38" s="5">
         <v>-7.2</v>
       </c>
       <c r="F38" s="4">
         <v>5.0</v>
       </c>
       <c r="G38" s="5">
         <v>-14.5</v>
       </c>
       <c r="H38" s="5">
@@ -4305,51 +4305,51 @@
       <c r="AE39" s="5">
         <v>10.3</v>
       </c>
       <c r="AF39" s="5">
         <v>1.9</v>
       </c>
       <c r="AG39" s="5">
         <v>0.8</v>
       </c>
       <c r="AH39" s="5">
         <v>2.3</v>
       </c>
       <c r="AI39" s="5">
         <v>0.8</v>
       </c>
       <c r="AJ39" s="5">
         <v>10.7</v>
       </c>
       <c r="AK39" s="5">
         <v>2.7</v>
       </c>
       <c r="AL39" s="5">
         <v>5.6</v>
       </c>
       <c r="AM39" s="5">
-        <v>81.9</v>
+        <v>81.90000000000001</v>
       </c>
     </row>
     <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40" s="5">
         <v>1.3</v>
       </c>
       <c r="C40" s="4">
         <v>-1.0</v>
       </c>
       <c r="D40" s="5">
         <v>-1.1</v>
       </c>
       <c r="E40" s="5">
         <v>-4.9</v>
       </c>
       <c r="F40" s="5">
         <v>2.4</v>
       </c>
       <c r="G40" s="5">
         <v>-12.6</v>
       </c>
       <c r="H40" s="5">