--- v0 (2026-05-23)
+++ v1 (2026-07-28)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einwohner nach Nationalität" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Einwohner nach Nationalität</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2025</t>
+    <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
@@ -469,77 +469,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z59"/>
+  <dimension ref="A1:AA59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Z59" sqref="Z59"/>
+      <selection activeCell="AA59" sqref="AA59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
@@ -571,52 +571,55 @@
       </c>
       <c r="R5" s="3">
         <v>2018</v>
       </c>
       <c r="S5" s="3">
         <v>2019</v>
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="Z5" s="3">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>8063640</v>
       </c>
       <c r="C6" s="4">
         <v>8100273</v>
       </c>
       <c r="D6" s="4">
         <v>8142573</v>
       </c>
       <c r="E6" s="4">
         <v>8201359</v>
       </c>
       <c r="F6" s="4">
         <v>8254298</v>
       </c>
       <c r="G6" s="4">
         <v>8282984</v>
       </c>
       <c r="H6" s="4">
         <v>8307989</v>
       </c>
       <c r="I6" s="4">
@@ -648,52 +651,55 @@
       </c>
       <c r="R6" s="4">
         <v>8822267</v>
       </c>
       <c r="S6" s="4">
         <v>8858775</v>
       </c>
       <c r="T6" s="4">
         <v>8901064</v>
       </c>
       <c r="U6" s="4">
         <v>8932664</v>
       </c>
       <c r="V6" s="4">
         <v>8978929</v>
       </c>
       <c r="W6" s="4">
         <v>9104772</v>
       </c>
       <c r="X6" s="4">
         <v>9158750</v>
       </c>
       <c r="Y6" s="4">
         <v>9197213</v>
       </c>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="Z6" s="4">
+        <v>9215956</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>1188117</v>
       </c>
       <c r="C7" s="4">
         <v>1189315</v>
       </c>
       <c r="D7" s="4">
         <v>1192168</v>
       </c>
       <c r="E7" s="4">
         <v>1196780</v>
       </c>
       <c r="F7" s="4">
         <v>1200854</v>
       </c>
       <c r="G7" s="4">
         <v>1202483</v>
       </c>
       <c r="H7" s="4">
         <v>1203701</v>
       </c>
       <c r="I7" s="4">
@@ -725,52 +731,55 @@
       </c>
       <c r="R7" s="4">
         <v>1240214</v>
       </c>
       <c r="S7" s="4">
         <v>1243052</v>
       </c>
       <c r="T7" s="4">
         <v>1246395</v>
       </c>
       <c r="U7" s="4">
         <v>1247077</v>
       </c>
       <c r="V7" s="4">
         <v>1252922</v>
       </c>
       <c r="W7" s="4">
         <v>1265198</v>
       </c>
       <c r="X7" s="4">
         <v>1269801</v>
       </c>
       <c r="Y7" s="4">
         <v>1271716</v>
       </c>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="Z7" s="4">
+        <v>1271764</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>232930</v>
       </c>
       <c r="C8" s="4">
         <v>235485</v>
       </c>
       <c r="D8" s="4">
         <v>237658</v>
       </c>
       <c r="E8" s="4">
         <v>241298</v>
       </c>
       <c r="F8" s="4">
         <v>244997</v>
       </c>
       <c r="G8" s="4">
         <v>247624</v>
       </c>
       <c r="H8" s="4">
         <v>250177</v>
       </c>
       <c r="I8" s="4">
@@ -802,52 +811,55 @@
       </c>
       <c r="R8" s="4">
         <v>286292</v>
       </c>
       <c r="S8" s="4">
         <v>288806</v>
       </c>
       <c r="T8" s="4">
         <v>291072</v>
       </c>
       <c r="U8" s="4">
         <v>291134</v>
       </c>
       <c r="V8" s="4">
         <v>292630</v>
       </c>
       <c r="W8" s="4">
         <v>298479</v>
       </c>
       <c r="X8" s="4">
         <v>302749</v>
       </c>
       <c r="Y8" s="4">
         <v>305314</v>
       </c>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="Z8" s="4">
+        <v>306971</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>61366</v>
       </c>
       <c r="C9" s="4">
         <v>61190</v>
       </c>
       <c r="D9" s="4">
         <v>61256</v>
       </c>
       <c r="E9" s="4">
         <v>61291</v>
       </c>
       <c r="F9" s="4">
         <v>61316</v>
       </c>
       <c r="G9" s="4">
         <v>61212</v>
       </c>
       <c r="H9" s="4">
         <v>61142</v>
       </c>
       <c r="I9" s="4">
@@ -879,52 +891,55 @@
       </c>
       <c r="R9" s="4">
         <v>60734</v>
       </c>
       <c r="S9" s="4">
         <v>60821</v>
       </c>
       <c r="T9" s="4">
         <v>60867</v>
       </c>
       <c r="U9" s="4">
         <v>60871</v>
       </c>
       <c r="V9" s="4">
         <v>61037</v>
       </c>
       <c r="W9" s="4">
         <v>61121</v>
       </c>
       <c r="X9" s="4">
         <v>61218</v>
       </c>
       <c r="Y9" s="4">
         <v>61065</v>
       </c>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="Z9" s="4">
+        <v>60962</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>131947</v>
       </c>
       <c r="C10" s="4">
         <v>133019</v>
       </c>
       <c r="D10" s="4">
         <v>134539</v>
       </c>
       <c r="E10" s="4">
         <v>136326</v>
       </c>
       <c r="F10" s="4">
         <v>137555</v>
       </c>
       <c r="G10" s="4">
         <v>138985</v>
       </c>
       <c r="H10" s="4">
         <v>140153</v>
       </c>
       <c r="I10" s="4">
@@ -956,52 +971,55 @@
       </c>
       <c r="R10" s="4">
         <v>152944</v>
       </c>
       <c r="S10" s="4">
         <v>154260</v>
       </c>
       <c r="T10" s="4">
         <v>156070</v>
       </c>
       <c r="U10" s="4">
         <v>157853</v>
       </c>
       <c r="V10" s="4">
         <v>160412</v>
       </c>
       <c r="W10" s="4">
         <v>162408</v>
       </c>
       <c r="X10" s="4">
         <v>163722</v>
       </c>
       <c r="Y10" s="4">
         <v>164654</v>
       </c>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="Z10" s="4">
+        <v>165656</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>79173</v>
       </c>
       <c r="C11" s="4">
         <v>79492</v>
       </c>
       <c r="D11" s="4">
         <v>79802</v>
       </c>
       <c r="E11" s="4">
         <v>80137</v>
       </c>
       <c r="F11" s="4">
         <v>80401</v>
       </c>
       <c r="G11" s="4">
         <v>80456</v>
       </c>
       <c r="H11" s="4">
         <v>80587</v>
       </c>
       <c r="I11" s="4">
@@ -1033,52 +1051,55 @@
       </c>
       <c r="R11" s="4">
         <v>83681</v>
       </c>
       <c r="S11" s="4">
         <v>84155</v>
       </c>
       <c r="T11" s="4">
         <v>84756</v>
       </c>
       <c r="U11" s="4">
         <v>85294</v>
       </c>
       <c r="V11" s="4">
         <v>86195</v>
       </c>
       <c r="W11" s="4">
         <v>86991</v>
       </c>
       <c r="X11" s="4">
         <v>87701</v>
       </c>
       <c r="Y11" s="4">
         <v>87979</v>
       </c>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="Z11" s="4">
+        <v>88164</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>66445</v>
       </c>
       <c r="C12" s="4">
         <v>65898</v>
       </c>
       <c r="D12" s="4">
         <v>65509</v>
       </c>
       <c r="E12" s="4">
         <v>65094</v>
       </c>
       <c r="F12" s="4">
         <v>64836</v>
       </c>
       <c r="G12" s="4">
         <v>64297</v>
       </c>
       <c r="H12" s="4">
         <v>63770</v>
       </c>
       <c r="I12" s="4">
@@ -1110,52 +1131,55 @@
       </c>
       <c r="R12" s="4">
         <v>60451</v>
       </c>
       <c r="S12" s="4">
         <v>60060</v>
       </c>
       <c r="T12" s="4">
         <v>59700</v>
       </c>
       <c r="U12" s="4">
         <v>59151</v>
       </c>
       <c r="V12" s="4">
         <v>59131</v>
       </c>
       <c r="W12" s="4">
         <v>59944</v>
       </c>
       <c r="X12" s="4">
         <v>59213</v>
       </c>
       <c r="Y12" s="4">
         <v>59071</v>
       </c>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="Z12" s="4">
+        <v>58697</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>82877</v>
       </c>
       <c r="C13" s="4">
         <v>82368</v>
       </c>
       <c r="D13" s="4">
         <v>82132</v>
       </c>
       <c r="E13" s="4">
         <v>82092</v>
       </c>
       <c r="F13" s="4">
         <v>81940</v>
       </c>
       <c r="G13" s="4">
         <v>81826</v>
       </c>
       <c r="H13" s="4">
         <v>81378</v>
       </c>
       <c r="I13" s="4">
@@ -1187,52 +1211,55 @@
       </c>
       <c r="R13" s="4">
         <v>80082</v>
       </c>
       <c r="S13" s="4">
         <v>79901</v>
       </c>
       <c r="T13" s="4">
         <v>79652</v>
       </c>
       <c r="U13" s="4">
         <v>79592</v>
       </c>
       <c r="V13" s="4">
         <v>79609</v>
       </c>
       <c r="W13" s="4">
         <v>79831</v>
       </c>
       <c r="X13" s="4">
         <v>79678</v>
       </c>
       <c r="Y13" s="4">
         <v>79579</v>
       </c>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="Z13" s="4">
+        <v>79241</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>31301</v>
       </c>
       <c r="C14" s="4">
         <v>30972</v>
       </c>
       <c r="D14" s="4">
         <v>30826</v>
       </c>
       <c r="E14" s="4">
         <v>30659</v>
       </c>
       <c r="F14" s="4">
         <v>30510</v>
       </c>
       <c r="G14" s="4">
         <v>30417</v>
       </c>
       <c r="H14" s="4">
         <v>30169</v>
       </c>
       <c r="I14" s="4">
@@ -1264,52 +1291,55 @@
       </c>
       <c r="R14" s="4">
         <v>27919</v>
       </c>
       <c r="S14" s="4">
         <v>27659</v>
       </c>
       <c r="T14" s="4">
         <v>27543</v>
       </c>
       <c r="U14" s="4">
         <v>27449</v>
       </c>
       <c r="V14" s="4">
         <v>27252</v>
       </c>
       <c r="W14" s="4">
         <v>27314</v>
       </c>
       <c r="X14" s="4">
         <v>27062</v>
       </c>
       <c r="Y14" s="4">
         <v>26898</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="Z14" s="4">
+        <v>26659</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>53420</v>
       </c>
       <c r="C15" s="4">
         <v>53277</v>
       </c>
       <c r="D15" s="4">
         <v>53254</v>
       </c>
       <c r="E15" s="4">
         <v>53202</v>
       </c>
       <c r="F15" s="4">
         <v>53070</v>
       </c>
       <c r="G15" s="4">
         <v>52873</v>
       </c>
       <c r="H15" s="4">
         <v>52686</v>
       </c>
       <c r="I15" s="4">
@@ -1341,52 +1371,55 @@
       </c>
       <c r="R15" s="4">
         <v>51330</v>
       </c>
       <c r="S15" s="4">
         <v>51161</v>
       </c>
       <c r="T15" s="4">
         <v>51044</v>
       </c>
       <c r="U15" s="4">
         <v>50947</v>
       </c>
       <c r="V15" s="4">
         <v>51039</v>
       </c>
       <c r="W15" s="4">
         <v>51239</v>
       </c>
       <c r="X15" s="4">
         <v>51269</v>
       </c>
       <c r="Y15" s="4">
         <v>51172</v>
       </c>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="Z15" s="4">
+        <v>51101</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>86028</v>
       </c>
       <c r="C16" s="4">
         <v>86262</v>
       </c>
       <c r="D16" s="4">
         <v>86267</v>
       </c>
       <c r="E16" s="4">
         <v>86540</v>
       </c>
       <c r="F16" s="4">
         <v>86602</v>
       </c>
       <c r="G16" s="4">
         <v>86757</v>
       </c>
       <c r="H16" s="4">
         <v>86874</v>
       </c>
       <c r="I16" s="4">
@@ -1418,52 +1451,55 @@
       </c>
       <c r="R16" s="4">
         <v>90075</v>
       </c>
       <c r="S16" s="4">
         <v>90343</v>
       </c>
       <c r="T16" s="4">
         <v>90654</v>
       </c>
       <c r="U16" s="4">
         <v>90916</v>
       </c>
       <c r="V16" s="4">
         <v>91510</v>
       </c>
       <c r="W16" s="4">
         <v>92373</v>
       </c>
       <c r="X16" s="4">
         <v>92531</v>
       </c>
       <c r="Y16" s="4">
         <v>92651</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="Z16" s="4">
+        <v>92542</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
         <v>77476</v>
       </c>
       <c r="C17" s="4">
         <v>77058</v>
       </c>
       <c r="D17" s="4">
         <v>76788</v>
       </c>
       <c r="E17" s="4">
         <v>76567</v>
       </c>
       <c r="F17" s="4">
         <v>76256</v>
       </c>
       <c r="G17" s="4">
         <v>75703</v>
       </c>
       <c r="H17" s="4">
         <v>75257</v>
       </c>
       <c r="I17" s="4">
@@ -1495,52 +1531,55 @@
       </c>
       <c r="R17" s="4">
         <v>72471</v>
       </c>
       <c r="S17" s="4">
         <v>72004</v>
       </c>
       <c r="T17" s="4">
         <v>71698</v>
       </c>
       <c r="U17" s="4">
         <v>71356</v>
       </c>
       <c r="V17" s="4">
         <v>71245</v>
       </c>
       <c r="W17" s="4">
         <v>71657</v>
       </c>
       <c r="X17" s="4">
         <v>71580</v>
       </c>
       <c r="Y17" s="4">
         <v>71516</v>
       </c>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="Z17" s="4">
+        <v>71178</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
         <v>107548</v>
       </c>
       <c r="C18" s="4">
         <v>106801</v>
       </c>
       <c r="D18" s="4">
         <v>106448</v>
       </c>
       <c r="E18" s="4">
         <v>105951</v>
       </c>
       <c r="F18" s="4">
         <v>105681</v>
       </c>
       <c r="G18" s="4">
         <v>104947</v>
       </c>
       <c r="H18" s="4">
         <v>104369</v>
       </c>
       <c r="I18" s="4">
@@ -1572,52 +1611,55 @@
       </c>
       <c r="R18" s="4">
         <v>99437</v>
       </c>
       <c r="S18" s="4">
         <v>98984</v>
       </c>
       <c r="T18" s="4">
         <v>98697</v>
       </c>
       <c r="U18" s="4">
         <v>98054</v>
       </c>
       <c r="V18" s="4">
         <v>98242</v>
       </c>
       <c r="W18" s="4">
         <v>98534</v>
       </c>
       <c r="X18" s="4">
         <v>98044</v>
       </c>
       <c r="Y18" s="4">
         <v>97077</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="Z18" s="4">
+        <v>96245</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
         <v>91172</v>
       </c>
       <c r="C19" s="4">
         <v>91047</v>
       </c>
       <c r="D19" s="4">
         <v>91365</v>
       </c>
       <c r="E19" s="4">
         <v>91335</v>
       </c>
       <c r="F19" s="4">
         <v>91453</v>
       </c>
       <c r="G19" s="4">
         <v>91144</v>
       </c>
       <c r="H19" s="4">
         <v>91111</v>
       </c>
       <c r="I19" s="4">
@@ -1649,52 +1691,55 @@
       </c>
       <c r="R19" s="4">
         <v>90452</v>
       </c>
       <c r="S19" s="4">
         <v>90622</v>
       </c>
       <c r="T19" s="4">
         <v>90606</v>
       </c>
       <c r="U19" s="4">
         <v>90619</v>
       </c>
       <c r="V19" s="4">
         <v>90924</v>
       </c>
       <c r="W19" s="4">
         <v>91215</v>
       </c>
       <c r="X19" s="4">
         <v>91133</v>
       </c>
       <c r="Y19" s="4">
         <v>91082</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="Z19" s="4">
+        <v>91015</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="4">
         <v>86434</v>
       </c>
       <c r="C20" s="4">
         <v>86446</v>
       </c>
       <c r="D20" s="4">
         <v>86324</v>
       </c>
       <c r="E20" s="4">
         <v>86288</v>
       </c>
       <c r="F20" s="4">
         <v>86237</v>
       </c>
       <c r="G20" s="4">
         <v>86242</v>
       </c>
       <c r="H20" s="4">
         <v>86028</v>
       </c>
       <c r="I20" s="4">
@@ -1726,57 +1771,60 @@
       </c>
       <c r="R20" s="4">
         <v>84346</v>
       </c>
       <c r="S20" s="4">
         <v>84276</v>
       </c>
       <c r="T20" s="4">
         <v>84036</v>
       </c>
       <c r="U20" s="4">
         <v>83841</v>
       </c>
       <c r="V20" s="4">
         <v>83696</v>
       </c>
       <c r="W20" s="4">
         <v>84092</v>
       </c>
       <c r="X20" s="4">
         <v>83901</v>
       </c>
       <c r="Y20" s="4">
         <v>83658</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="Z20" s="4">
+        <v>83333</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="3">
         <v>2002</v>
       </c>
       <c r="C23" s="3">
         <v>2003</v>
       </c>
       <c r="D23" s="3">
         <v>2004</v>
       </c>
       <c r="E23" s="3">
         <v>2005</v>
       </c>
       <c r="F23" s="3">
         <v>2006</v>
       </c>
       <c r="G23" s="3">
         <v>2007</v>
       </c>
       <c r="H23" s="3">
         <v>2008</v>
       </c>
       <c r="I23" s="3">
@@ -1808,52 +1856,55 @@
       </c>
       <c r="R23" s="3">
         <v>2018</v>
       </c>
       <c r="S23" s="3">
         <v>2019</v>
       </c>
       <c r="T23" s="3">
         <v>2020</v>
       </c>
       <c r="U23" s="3">
         <v>2021</v>
       </c>
       <c r="V23" s="3">
         <v>2022</v>
       </c>
       <c r="W23" s="3">
         <v>2023</v>
       </c>
       <c r="X23" s="3">
         <v>2024</v>
       </c>
       <c r="Y23" s="3">
         <v>2025</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="Z23" s="3">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="4">
         <v>7333379</v>
       </c>
       <c r="C24" s="4">
         <v>7353520</v>
       </c>
       <c r="D24" s="4">
         <v>7388357</v>
       </c>
       <c r="E24" s="4">
         <v>7426958</v>
       </c>
       <c r="F24" s="4">
         <v>7457632</v>
       </c>
       <c r="G24" s="4">
         <v>7478205</v>
       </c>
       <c r="H24" s="4">
         <v>7478310</v>
       </c>
       <c r="I24" s="4">
@@ -1885,52 +1936,55 @@
       </c>
       <c r="R24" s="4">
         <v>7426387</v>
       </c>
       <c r="S24" s="4">
         <v>7419852</v>
       </c>
       <c r="T24" s="4">
         <v>7414841</v>
       </c>
       <c r="U24" s="4">
         <v>7401592</v>
       </c>
       <c r="V24" s="4">
         <v>7392220</v>
       </c>
       <c r="W24" s="4">
         <v>7374952</v>
       </c>
       <c r="X24" s="4">
         <v>7357884</v>
       </c>
       <c r="Y24" s="4">
         <v>7341794</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="Z24" s="4">
+        <v>7334647</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="4">
         <v>1130275</v>
       </c>
       <c r="C25" s="4">
         <v>1129456</v>
       </c>
       <c r="D25" s="4">
         <v>1130937</v>
       </c>
       <c r="E25" s="4">
         <v>1132791</v>
       </c>
       <c r="F25" s="4">
         <v>1134574</v>
       </c>
       <c r="G25" s="4">
         <v>1134589</v>
       </c>
       <c r="H25" s="4">
         <v>1132344</v>
       </c>
       <c r="I25" s="4">
@@ -1962,52 +2016,55 @@
       </c>
       <c r="R25" s="4">
         <v>1108514</v>
       </c>
       <c r="S25" s="4">
         <v>1106031</v>
       </c>
       <c r="T25" s="4">
         <v>1103505</v>
       </c>
       <c r="U25" s="4">
         <v>1099259</v>
       </c>
       <c r="V25" s="4">
         <v>1097015</v>
       </c>
       <c r="W25" s="4">
         <v>1093143</v>
       </c>
       <c r="X25" s="4">
         <v>1090119</v>
       </c>
       <c r="Y25" s="4">
         <v>1086673</v>
       </c>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="Z25" s="4">
+        <v>1083924</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="4">
         <v>207580</v>
       </c>
       <c r="C26" s="4">
         <v>208632</v>
       </c>
       <c r="D26" s="4">
         <v>209799</v>
       </c>
       <c r="E26" s="4">
         <v>211753</v>
       </c>
       <c r="F26" s="4">
         <v>214299</v>
       </c>
       <c r="G26" s="4">
         <v>215771</v>
       </c>
       <c r="H26" s="4">
         <v>216324</v>
       </c>
       <c r="I26" s="4">
@@ -2039,52 +2096,55 @@
       </c>
       <c r="R26" s="4">
         <v>222610</v>
       </c>
       <c r="S26" s="4">
         <v>222016</v>
       </c>
       <c r="T26" s="4">
         <v>221170</v>
       </c>
       <c r="U26" s="4">
         <v>219515</v>
       </c>
       <c r="V26" s="4">
         <v>217841</v>
       </c>
       <c r="W26" s="4">
         <v>216755</v>
       </c>
       <c r="X26" s="4">
         <v>216495</v>
       </c>
       <c r="Y26" s="4">
         <v>215830</v>
       </c>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="Z26" s="4">
+        <v>216103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="4">
         <v>60086</v>
       </c>
       <c r="C27" s="4">
         <v>59856</v>
       </c>
       <c r="D27" s="4">
         <v>59921</v>
       </c>
       <c r="E27" s="4">
         <v>59838</v>
       </c>
       <c r="F27" s="4">
         <v>59786</v>
       </c>
       <c r="G27" s="4">
         <v>59675</v>
       </c>
       <c r="H27" s="4">
         <v>59521</v>
       </c>
       <c r="I27" s="4">
@@ -2116,52 +2176,55 @@
       </c>
       <c r="R27" s="4">
         <v>57830</v>
       </c>
       <c r="S27" s="4">
         <v>57851</v>
       </c>
       <c r="T27" s="4">
         <v>57794</v>
       </c>
       <c r="U27" s="4">
         <v>57695</v>
       </c>
       <c r="V27" s="4">
         <v>57716</v>
       </c>
       <c r="W27" s="4">
         <v>57504</v>
       </c>
       <c r="X27" s="4">
         <v>57412</v>
       </c>
       <c r="Y27" s="4">
         <v>57315</v>
       </c>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="Z27" s="4">
+        <v>57200</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="4">
         <v>127618</v>
       </c>
       <c r="C28" s="4">
         <v>128666</v>
       </c>
       <c r="D28" s="4">
         <v>130039</v>
       </c>
       <c r="E28" s="4">
         <v>131371</v>
       </c>
       <c r="F28" s="4">
         <v>132291</v>
       </c>
       <c r="G28" s="4">
         <v>133418</v>
       </c>
       <c r="H28" s="4">
         <v>134274</v>
       </c>
       <c r="I28" s="4">
@@ -2193,52 +2256,55 @@
       </c>
       <c r="R28" s="4">
         <v>140633</v>
       </c>
       <c r="S28" s="4">
         <v>141297</v>
       </c>
       <c r="T28" s="4">
         <v>142298</v>
       </c>
       <c r="U28" s="4">
         <v>143057</v>
       </c>
       <c r="V28" s="4">
         <v>144425</v>
       </c>
       <c r="W28" s="4">
         <v>144905</v>
       </c>
       <c r="X28" s="4">
         <v>145382</v>
       </c>
       <c r="Y28" s="4">
         <v>145813</v>
       </c>
-    </row>
-    <row r="29" spans="1:26">
+      <c r="Z28" s="4">
+        <v>146199</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="4">
         <v>76634</v>
       </c>
       <c r="C29" s="4">
         <v>76872</v>
       </c>
       <c r="D29" s="4">
         <v>77121</v>
       </c>
       <c r="E29" s="4">
         <v>77342</v>
       </c>
       <c r="F29" s="4">
         <v>77486</v>
       </c>
       <c r="G29" s="4">
         <v>77431</v>
       </c>
       <c r="H29" s="4">
         <v>77469</v>
       </c>
       <c r="I29" s="4">
@@ -2270,52 +2336,55 @@
       </c>
       <c r="R29" s="4">
         <v>77750</v>
       </c>
       <c r="S29" s="4">
         <v>77907</v>
       </c>
       <c r="T29" s="4">
         <v>78114</v>
       </c>
       <c r="U29" s="4">
         <v>78243</v>
       </c>
       <c r="V29" s="4">
         <v>78516</v>
       </c>
       <c r="W29" s="4">
         <v>78524</v>
       </c>
       <c r="X29" s="4">
         <v>78644</v>
       </c>
       <c r="Y29" s="4">
         <v>78643</v>
       </c>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="Z29" s="4">
+        <v>78693</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="4">
         <v>62981</v>
       </c>
       <c r="C30" s="4">
         <v>62343</v>
       </c>
       <c r="D30" s="4">
         <v>61945</v>
       </c>
       <c r="E30" s="4">
         <v>61460</v>
       </c>
       <c r="F30" s="4">
         <v>61016</v>
       </c>
       <c r="G30" s="4">
         <v>60471</v>
       </c>
       <c r="H30" s="4">
         <v>59846</v>
       </c>
       <c r="I30" s="4">
@@ -2347,52 +2416,55 @@
       </c>
       <c r="R30" s="4">
         <v>54370</v>
       </c>
       <c r="S30" s="4">
         <v>53769</v>
       </c>
       <c r="T30" s="4">
         <v>53212</v>
       </c>
       <c r="U30" s="4">
         <v>52531</v>
       </c>
       <c r="V30" s="4">
         <v>51931</v>
       </c>
       <c r="W30" s="4">
         <v>51259</v>
       </c>
       <c r="X30" s="4">
         <v>50616</v>
       </c>
       <c r="Y30" s="4">
         <v>50037</v>
       </c>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="Z30" s="4">
+        <v>49423</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="4">
         <v>78189</v>
       </c>
       <c r="C31" s="4">
         <v>77722</v>
       </c>
       <c r="D31" s="4">
         <v>77541</v>
       </c>
       <c r="E31" s="4">
         <v>77512</v>
       </c>
       <c r="F31" s="4">
         <v>77366</v>
       </c>
       <c r="G31" s="4">
         <v>77149</v>
       </c>
       <c r="H31" s="4">
         <v>76609</v>
       </c>
       <c r="I31" s="4">
@@ -2424,52 +2496,55 @@
       </c>
       <c r="R31" s="4">
         <v>72028</v>
       </c>
       <c r="S31" s="4">
         <v>71575</v>
       </c>
       <c r="T31" s="4">
         <v>71224</v>
       </c>
       <c r="U31" s="4">
         <v>70861</v>
       </c>
       <c r="V31" s="4">
         <v>70581</v>
       </c>
       <c r="W31" s="4">
         <v>70210</v>
       </c>
       <c r="X31" s="4">
         <v>69845</v>
       </c>
       <c r="Y31" s="4">
         <v>69540</v>
       </c>
-    </row>
-    <row r="32" spans="1:26">
+      <c r="Z31" s="4">
+        <v>69189</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="4">
         <v>30537</v>
       </c>
       <c r="C32" s="4">
         <v>30251</v>
       </c>
       <c r="D32" s="4">
         <v>30065</v>
       </c>
       <c r="E32" s="4">
         <v>29900</v>
       </c>
       <c r="F32" s="4">
         <v>29762</v>
       </c>
       <c r="G32" s="4">
         <v>29620</v>
       </c>
       <c r="H32" s="4">
         <v>29305</v>
       </c>
       <c r="I32" s="4">
@@ -2501,52 +2576,55 @@
       </c>
       <c r="R32" s="4">
         <v>26722</v>
       </c>
       <c r="S32" s="4">
         <v>26518</v>
       </c>
       <c r="T32" s="4">
         <v>26370</v>
       </c>
       <c r="U32" s="4">
         <v>26234</v>
       </c>
       <c r="V32" s="4">
         <v>26025</v>
       </c>
       <c r="W32" s="4">
         <v>25848</v>
       </c>
       <c r="X32" s="4">
         <v>25632</v>
       </c>
       <c r="Y32" s="4">
         <v>25421</v>
       </c>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="Z32" s="4">
+        <v>25230</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="4">
         <v>52270</v>
       </c>
       <c r="C33" s="4">
         <v>52090</v>
       </c>
       <c r="D33" s="4">
         <v>52041</v>
       </c>
       <c r="E33" s="4">
         <v>51962</v>
       </c>
       <c r="F33" s="4">
         <v>51838</v>
       </c>
       <c r="G33" s="4">
         <v>51653</v>
       </c>
       <c r="H33" s="4">
         <v>51427</v>
       </c>
       <c r="I33" s="4">
@@ -2578,52 +2656,55 @@
       </c>
       <c r="R33" s="4">
         <v>48881</v>
       </c>
       <c r="S33" s="4">
         <v>48636</v>
       </c>
       <c r="T33" s="4">
         <v>48392</v>
       </c>
       <c r="U33" s="4">
         <v>48149</v>
       </c>
       <c r="V33" s="4">
         <v>48062</v>
       </c>
       <c r="W33" s="4">
         <v>47833</v>
       </c>
       <c r="X33" s="4">
         <v>47598</v>
       </c>
       <c r="Y33" s="4">
         <v>47419</v>
       </c>
-    </row>
-    <row r="34" spans="1:26">
+      <c r="Z33" s="4">
+        <v>47224</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="4">
         <v>84116</v>
       </c>
       <c r="C34" s="4">
         <v>84334</v>
       </c>
       <c r="D34" s="4">
         <v>84439</v>
       </c>
       <c r="E34" s="4">
         <v>84631</v>
       </c>
       <c r="F34" s="4">
         <v>84688</v>
       </c>
       <c r="G34" s="4">
         <v>84766</v>
       </c>
       <c r="H34" s="4">
         <v>84732</v>
       </c>
       <c r="I34" s="4">
@@ -2655,52 +2736,55 @@
       </c>
       <c r="R34" s="4">
         <v>85081</v>
       </c>
       <c r="S34" s="4">
         <v>85088</v>
       </c>
       <c r="T34" s="4">
         <v>85187</v>
       </c>
       <c r="U34" s="4">
         <v>85202</v>
       </c>
       <c r="V34" s="4">
         <v>85420</v>
       </c>
       <c r="W34" s="4">
         <v>85566</v>
       </c>
       <c r="X34" s="4">
         <v>85482</v>
       </c>
       <c r="Y34" s="4">
         <v>85398</v>
       </c>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="Z34" s="4">
+        <v>85200</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="4">
         <v>74349</v>
       </c>
       <c r="C35" s="4">
         <v>73874</v>
       </c>
       <c r="D35" s="4">
         <v>73668</v>
       </c>
       <c r="E35" s="4">
         <v>73419</v>
       </c>
       <c r="F35" s="4">
         <v>72997</v>
       </c>
       <c r="G35" s="4">
         <v>72523</v>
       </c>
       <c r="H35" s="4">
         <v>71908</v>
       </c>
       <c r="I35" s="4">
@@ -2732,52 +2816,55 @@
       </c>
       <c r="R35" s="4">
         <v>66378</v>
       </c>
       <c r="S35" s="4">
         <v>65878</v>
       </c>
       <c r="T35" s="4">
         <v>65459</v>
       </c>
       <c r="U35" s="4">
         <v>64881</v>
       </c>
       <c r="V35" s="4">
         <v>64467</v>
       </c>
       <c r="W35" s="4">
         <v>63984</v>
       </c>
       <c r="X35" s="4">
         <v>63573</v>
       </c>
       <c r="Y35" s="4">
         <v>63159</v>
       </c>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="Z35" s="4">
+        <v>62656</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="4">
         <v>102523</v>
       </c>
       <c r="C36" s="4">
         <v>101656</v>
       </c>
       <c r="D36" s="4">
         <v>101254</v>
       </c>
       <c r="E36" s="4">
         <v>100629</v>
       </c>
       <c r="F36" s="4">
         <v>100213</v>
       </c>
       <c r="G36" s="4">
         <v>99612</v>
       </c>
       <c r="H36" s="4">
         <v>98858</v>
       </c>
       <c r="I36" s="4">
@@ -2809,52 +2896,55 @@
       </c>
       <c r="R36" s="4">
         <v>90079</v>
       </c>
       <c r="S36" s="4">
         <v>89448</v>
       </c>
       <c r="T36" s="4">
         <v>88670</v>
       </c>
       <c r="U36" s="4">
         <v>87713</v>
       </c>
       <c r="V36" s="4">
         <v>87104</v>
       </c>
       <c r="W36" s="4">
         <v>86211</v>
       </c>
       <c r="X36" s="4">
         <v>85366</v>
       </c>
       <c r="Y36" s="4">
         <v>84561</v>
       </c>
-    </row>
-    <row r="37" spans="1:26">
+      <c r="Z36" s="4">
+        <v>83737</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="4">
         <v>89030</v>
       </c>
       <c r="C37" s="4">
         <v>88889</v>
       </c>
       <c r="D37" s="4">
         <v>88966</v>
       </c>
       <c r="E37" s="4">
         <v>88943</v>
       </c>
       <c r="F37" s="4">
         <v>88866</v>
       </c>
       <c r="G37" s="4">
         <v>88637</v>
       </c>
       <c r="H37" s="4">
         <v>88488</v>
       </c>
       <c r="I37" s="4">
@@ -2886,52 +2976,55 @@
       </c>
       <c r="R37" s="4">
         <v>86284</v>
       </c>
       <c r="S37" s="4">
         <v>86407</v>
       </c>
       <c r="T37" s="4">
         <v>86314</v>
       </c>
       <c r="U37" s="4">
         <v>86177</v>
       </c>
       <c r="V37" s="4">
         <v>86242</v>
       </c>
       <c r="W37" s="4">
         <v>86072</v>
       </c>
       <c r="X37" s="4">
         <v>85879</v>
       </c>
       <c r="Y37" s="4">
         <v>85641</v>
       </c>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="Z37" s="4">
+        <v>85485</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="4">
         <v>84362</v>
       </c>
       <c r="C38" s="4">
         <v>84271</v>
       </c>
       <c r="D38" s="4">
         <v>84138</v>
       </c>
       <c r="E38" s="4">
         <v>84031</v>
       </c>
       <c r="F38" s="4">
         <v>83966</v>
       </c>
       <c r="G38" s="4">
         <v>83863</v>
       </c>
       <c r="H38" s="4">
         <v>83583</v>
       </c>
       <c r="I38" s="4">
@@ -2963,57 +3056,60 @@
       </c>
       <c r="R38" s="4">
         <v>79868</v>
       </c>
       <c r="S38" s="4">
         <v>79641</v>
       </c>
       <c r="T38" s="4">
         <v>79301</v>
       </c>
       <c r="U38" s="4">
         <v>79001</v>
       </c>
       <c r="V38" s="4">
         <v>78685</v>
       </c>
       <c r="W38" s="4">
         <v>78472</v>
       </c>
       <c r="X38" s="4">
         <v>78195</v>
       </c>
       <c r="Y38" s="4">
         <v>77896</v>
       </c>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="Z38" s="4">
+        <v>77585</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="3">
         <v>2002</v>
       </c>
       <c r="C41" s="3">
         <v>2003</v>
       </c>
       <c r="D41" s="3">
         <v>2004</v>
       </c>
       <c r="E41" s="3">
         <v>2005</v>
       </c>
       <c r="F41" s="3">
         <v>2006</v>
       </c>
       <c r="G41" s="3">
         <v>2007</v>
       </c>
       <c r="H41" s="3">
         <v>2008</v>
       </c>
       <c r="I41" s="3">
@@ -3045,52 +3141,55 @@
       </c>
       <c r="R41" s="3">
         <v>2018</v>
       </c>
       <c r="S41" s="3">
         <v>2019</v>
       </c>
       <c r="T41" s="3">
         <v>2020</v>
       </c>
       <c r="U41" s="3">
         <v>2021</v>
       </c>
       <c r="V41" s="3">
         <v>2022</v>
       </c>
       <c r="W41" s="3">
         <v>2023</v>
       </c>
       <c r="X41" s="3">
         <v>2024</v>
       </c>
       <c r="Y41" s="3">
         <v>2025</v>
       </c>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="Z41" s="3">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="4">
         <v>730261</v>
       </c>
       <c r="C42" s="4">
         <v>746753</v>
       </c>
       <c r="D42" s="4">
         <v>754216</v>
       </c>
       <c r="E42" s="4">
         <v>774401</v>
       </c>
       <c r="F42" s="4">
         <v>796666</v>
       </c>
       <c r="G42" s="4">
         <v>804779</v>
       </c>
       <c r="H42" s="4">
         <v>829679</v>
       </c>
       <c r="I42" s="4">
@@ -3122,52 +3221,55 @@
       </c>
       <c r="R42" s="4">
         <v>1395880</v>
       </c>
       <c r="S42" s="4">
         <v>1438923</v>
       </c>
       <c r="T42" s="4">
         <v>1486223</v>
       </c>
       <c r="U42" s="4">
         <v>1531072</v>
       </c>
       <c r="V42" s="4">
         <v>1586709</v>
       </c>
       <c r="W42" s="4">
         <v>1729820</v>
       </c>
       <c r="X42" s="4">
         <v>1800866</v>
       </c>
       <c r="Y42" s="4">
         <v>1855419</v>
       </c>
-    </row>
-    <row r="43" spans="1:26">
+      <c r="Z42" s="4">
+        <v>1881309</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="4">
         <v>57842</v>
       </c>
       <c r="C43" s="4">
         <v>59859</v>
       </c>
       <c r="D43" s="4">
         <v>61231</v>
       </c>
       <c r="E43" s="4">
         <v>63989</v>
       </c>
       <c r="F43" s="4">
         <v>66280</v>
       </c>
       <c r="G43" s="4">
         <v>67894</v>
       </c>
       <c r="H43" s="4">
         <v>71357</v>
       </c>
       <c r="I43" s="4">
@@ -3199,52 +3301,55 @@
       </c>
       <c r="R43" s="4">
         <v>131700</v>
       </c>
       <c r="S43" s="4">
         <v>137021</v>
       </c>
       <c r="T43" s="4">
         <v>142890</v>
       </c>
       <c r="U43" s="4">
         <v>147818</v>
       </c>
       <c r="V43" s="4">
         <v>155907</v>
       </c>
       <c r="W43" s="4">
         <v>172055</v>
       </c>
       <c r="X43" s="4">
         <v>179682</v>
       </c>
       <c r="Y43" s="4">
         <v>185043</v>
       </c>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="Z43" s="4">
+        <v>187840</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="4">
         <v>25350</v>
       </c>
       <c r="C44" s="4">
         <v>26853</v>
       </c>
       <c r="D44" s="4">
         <v>27859</v>
       </c>
       <c r="E44" s="4">
         <v>29545</v>
       </c>
       <c r="F44" s="4">
         <v>30698</v>
       </c>
       <c r="G44" s="4">
         <v>31853</v>
       </c>
       <c r="H44" s="4">
         <v>33853</v>
       </c>
       <c r="I44" s="4">
@@ -3276,52 +3381,55 @@
       </c>
       <c r="R44" s="4">
         <v>63682</v>
       </c>
       <c r="S44" s="4">
         <v>66790</v>
       </c>
       <c r="T44" s="4">
         <v>69902</v>
       </c>
       <c r="U44" s="4">
         <v>71619</v>
       </c>
       <c r="V44" s="4">
         <v>74789</v>
       </c>
       <c r="W44" s="4">
         <v>81724</v>
       </c>
       <c r="X44" s="4">
         <v>86254</v>
       </c>
       <c r="Y44" s="4">
         <v>89484</v>
       </c>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="Z44" s="4">
+        <v>90868</v>
+      </c>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="4">
         <v>1280</v>
       </c>
       <c r="C45" s="4">
         <v>1334</v>
       </c>
       <c r="D45" s="4">
         <v>1335</v>
       </c>
       <c r="E45" s="4">
         <v>1453</v>
       </c>
       <c r="F45" s="4">
         <v>1530</v>
       </c>
       <c r="G45" s="4">
         <v>1537</v>
       </c>
       <c r="H45" s="4">
         <v>1621</v>
       </c>
       <c r="I45" s="4">
@@ -3353,52 +3461,55 @@
       </c>
       <c r="R45" s="4">
         <v>2904</v>
       </c>
       <c r="S45" s="4">
         <v>2970</v>
       </c>
       <c r="T45" s="4">
         <v>3073</v>
       </c>
       <c r="U45" s="4">
         <v>3176</v>
       </c>
       <c r="V45" s="4">
         <v>3321</v>
       </c>
       <c r="W45" s="4">
         <v>3617</v>
       </c>
       <c r="X45" s="4">
         <v>3806</v>
       </c>
       <c r="Y45" s="4">
         <v>3750</v>
       </c>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="Z45" s="4">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="4">
         <v>4329</v>
       </c>
       <c r="C46" s="4">
         <v>4353</v>
       </c>
       <c r="D46" s="4">
         <v>4500</v>
       </c>
       <c r="E46" s="4">
         <v>4955</v>
       </c>
       <c r="F46" s="4">
         <v>5264</v>
       </c>
       <c r="G46" s="4">
         <v>5567</v>
       </c>
       <c r="H46" s="4">
         <v>5879</v>
       </c>
       <c r="I46" s="4">
@@ -3430,52 +3541,55 @@
       </c>
       <c r="R46" s="4">
         <v>12311</v>
       </c>
       <c r="S46" s="4">
         <v>12963</v>
       </c>
       <c r="T46" s="4">
         <v>13772</v>
       </c>
       <c r="U46" s="4">
         <v>14796</v>
       </c>
       <c r="V46" s="4">
         <v>15987</v>
       </c>
       <c r="W46" s="4">
         <v>17503</v>
       </c>
       <c r="X46" s="4">
         <v>18340</v>
       </c>
       <c r="Y46" s="4">
         <v>18841</v>
       </c>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="Z46" s="4">
+        <v>19457</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="4">
         <v>2539</v>
       </c>
       <c r="C47" s="4">
         <v>2620</v>
       </c>
       <c r="D47" s="4">
         <v>2681</v>
       </c>
       <c r="E47" s="4">
         <v>2795</v>
       </c>
       <c r="F47" s="4">
         <v>2915</v>
       </c>
       <c r="G47" s="4">
         <v>3025</v>
       </c>
       <c r="H47" s="4">
         <v>3118</v>
       </c>
       <c r="I47" s="4">
@@ -3507,52 +3621,55 @@
       </c>
       <c r="R47" s="4">
         <v>5931</v>
       </c>
       <c r="S47" s="4">
         <v>6248</v>
       </c>
       <c r="T47" s="4">
         <v>6642</v>
       </c>
       <c r="U47" s="4">
         <v>7051</v>
       </c>
       <c r="V47" s="4">
         <v>7679</v>
       </c>
       <c r="W47" s="4">
         <v>8467</v>
       </c>
       <c r="X47" s="4">
         <v>9057</v>
       </c>
       <c r="Y47" s="4">
         <v>9336</v>
       </c>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="Z47" s="4">
+        <v>9471</v>
+      </c>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="4">
         <v>3464</v>
       </c>
       <c r="C48" s="4">
         <v>3555</v>
       </c>
       <c r="D48" s="4">
         <v>3564</v>
       </c>
       <c r="E48" s="4">
         <v>3634</v>
       </c>
       <c r="F48" s="4">
         <v>3820</v>
       </c>
       <c r="G48" s="4">
         <v>3826</v>
       </c>
       <c r="H48" s="4">
         <v>3924</v>
       </c>
       <c r="I48" s="4">
@@ -3584,52 +3701,55 @@
       </c>
       <c r="R48" s="4">
         <v>6081</v>
       </c>
       <c r="S48" s="4">
         <v>6291</v>
       </c>
       <c r="T48" s="4">
         <v>6488</v>
       </c>
       <c r="U48" s="4">
         <v>6620</v>
       </c>
       <c r="V48" s="4">
         <v>7200</v>
       </c>
       <c r="W48" s="4">
         <v>8685</v>
       </c>
       <c r="X48" s="4">
         <v>8597</v>
       </c>
       <c r="Y48" s="4">
         <v>9034</v>
       </c>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="Z48" s="4">
+        <v>9274</v>
+      </c>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="4">
         <v>4688</v>
       </c>
       <c r="C49" s="4">
         <v>4646</v>
       </c>
       <c r="D49" s="4">
         <v>4591</v>
       </c>
       <c r="E49" s="4">
         <v>4580</v>
       </c>
       <c r="F49" s="4">
         <v>4574</v>
       </c>
       <c r="G49" s="4">
         <v>4677</v>
       </c>
       <c r="H49" s="4">
         <v>4769</v>
       </c>
       <c r="I49" s="4">
@@ -3661,52 +3781,55 @@
       </c>
       <c r="R49" s="4">
         <v>8054</v>
       </c>
       <c r="S49" s="4">
         <v>8326</v>
       </c>
       <c r="T49" s="4">
         <v>8428</v>
       </c>
       <c r="U49" s="4">
         <v>8731</v>
       </c>
       <c r="V49" s="4">
         <v>9028</v>
       </c>
       <c r="W49" s="4">
         <v>9621</v>
       </c>
       <c r="X49" s="4">
         <v>9833</v>
       </c>
       <c r="Y49" s="4">
         <v>10039</v>
       </c>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="Z49" s="4">
+        <v>10052</v>
+      </c>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="4">
         <v>764</v>
       </c>
       <c r="C50" s="4">
         <v>721</v>
       </c>
       <c r="D50" s="4">
         <v>761</v>
       </c>
       <c r="E50" s="4">
         <v>759</v>
       </c>
       <c r="F50" s="4">
         <v>748</v>
       </c>
       <c r="G50" s="4">
         <v>797</v>
       </c>
       <c r="H50" s="4">
         <v>864</v>
       </c>
       <c r="I50" s="4">
@@ -3738,52 +3861,55 @@
       </c>
       <c r="R50" s="4">
         <v>1197</v>
       </c>
       <c r="S50" s="4">
         <v>1141</v>
       </c>
       <c r="T50" s="4">
         <v>1173</v>
       </c>
       <c r="U50" s="4">
         <v>1215</v>
       </c>
       <c r="V50" s="4">
         <v>1227</v>
       </c>
       <c r="W50" s="4">
         <v>1466</v>
       </c>
       <c r="X50" s="4">
         <v>1430</v>
       </c>
       <c r="Y50" s="4">
         <v>1477</v>
       </c>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="Z50" s="4">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="4">
         <v>1150</v>
       </c>
       <c r="C51" s="4">
         <v>1187</v>
       </c>
       <c r="D51" s="4">
         <v>1213</v>
       </c>
       <c r="E51" s="4">
         <v>1240</v>
       </c>
       <c r="F51" s="4">
         <v>1232</v>
       </c>
       <c r="G51" s="4">
         <v>1220</v>
       </c>
       <c r="H51" s="4">
         <v>1259</v>
       </c>
       <c r="I51" s="4">
@@ -3815,52 +3941,55 @@
       </c>
       <c r="R51" s="4">
         <v>2449</v>
       </c>
       <c r="S51" s="4">
         <v>2525</v>
       </c>
       <c r="T51" s="4">
         <v>2652</v>
       </c>
       <c r="U51" s="4">
         <v>2798</v>
       </c>
       <c r="V51" s="4">
         <v>2977</v>
       </c>
       <c r="W51" s="4">
         <v>3406</v>
       </c>
       <c r="X51" s="4">
         <v>3671</v>
       </c>
       <c r="Y51" s="4">
         <v>3753</v>
       </c>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="Z51" s="4">
+        <v>3877</v>
+      </c>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="4">
         <v>1912</v>
       </c>
       <c r="C52" s="4">
         <v>1928</v>
       </c>
       <c r="D52" s="4">
         <v>1828</v>
       </c>
       <c r="E52" s="4">
         <v>1909</v>
       </c>
       <c r="F52" s="4">
         <v>1914</v>
       </c>
       <c r="G52" s="4">
         <v>1991</v>
       </c>
       <c r="H52" s="4">
         <v>2142</v>
       </c>
       <c r="I52" s="4">
@@ -3892,52 +4021,55 @@
       </c>
       <c r="R52" s="4">
         <v>4994</v>
       </c>
       <c r="S52" s="4">
         <v>5255</v>
       </c>
       <c r="T52" s="4">
         <v>5467</v>
       </c>
       <c r="U52" s="4">
         <v>5714</v>
       </c>
       <c r="V52" s="4">
         <v>6090</v>
       </c>
       <c r="W52" s="4">
         <v>6807</v>
       </c>
       <c r="X52" s="4">
         <v>7049</v>
       </c>
       <c r="Y52" s="4">
         <v>7253</v>
       </c>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="Z52" s="4">
+        <v>7342</v>
+      </c>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="4">
         <v>3127</v>
       </c>
       <c r="C53" s="4">
         <v>3184</v>
       </c>
       <c r="D53" s="4">
         <v>3120</v>
       </c>
       <c r="E53" s="4">
         <v>3148</v>
       </c>
       <c r="F53" s="4">
         <v>3259</v>
       </c>
       <c r="G53" s="4">
         <v>3180</v>
       </c>
       <c r="H53" s="4">
         <v>3349</v>
       </c>
       <c r="I53" s="4">
@@ -3969,52 +4101,55 @@
       </c>
       <c r="R53" s="4">
         <v>6093</v>
       </c>
       <c r="S53" s="4">
         <v>6126</v>
       </c>
       <c r="T53" s="4">
         <v>6239</v>
       </c>
       <c r="U53" s="4">
         <v>6475</v>
       </c>
       <c r="V53" s="4">
         <v>6778</v>
       </c>
       <c r="W53" s="4">
         <v>7673</v>
       </c>
       <c r="X53" s="4">
         <v>8007</v>
       </c>
       <c r="Y53" s="4">
         <v>8357</v>
       </c>
-    </row>
-    <row r="54" spans="1:26">
+      <c r="Z53" s="4">
+        <v>8522</v>
+      </c>
+    </row>
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="4">
         <v>5025</v>
       </c>
       <c r="C54" s="4">
         <v>5145</v>
       </c>
       <c r="D54" s="4">
         <v>5194</v>
       </c>
       <c r="E54" s="4">
         <v>5322</v>
       </c>
       <c r="F54" s="4">
         <v>5468</v>
       </c>
       <c r="G54" s="4">
         <v>5335</v>
       </c>
       <c r="H54" s="4">
         <v>5511</v>
       </c>
       <c r="I54" s="4">
@@ -4046,52 +4181,55 @@
       </c>
       <c r="R54" s="4">
         <v>9358</v>
       </c>
       <c r="S54" s="4">
         <v>9536</v>
       </c>
       <c r="T54" s="4">
         <v>10027</v>
       </c>
       <c r="U54" s="4">
         <v>10341</v>
       </c>
       <c r="V54" s="4">
         <v>11138</v>
       </c>
       <c r="W54" s="4">
         <v>12323</v>
       </c>
       <c r="X54" s="4">
         <v>12678</v>
       </c>
       <c r="Y54" s="4">
         <v>12516</v>
       </c>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="Z54" s="4">
+        <v>12508</v>
+      </c>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="4">
         <v>2142</v>
       </c>
       <c r="C55" s="4">
         <v>2158</v>
       </c>
       <c r="D55" s="4">
         <v>2399</v>
       </c>
       <c r="E55" s="4">
         <v>2392</v>
       </c>
       <c r="F55" s="4">
         <v>2587</v>
       </c>
       <c r="G55" s="4">
         <v>2507</v>
       </c>
       <c r="H55" s="4">
         <v>2623</v>
       </c>
       <c r="I55" s="4">
@@ -4123,52 +4261,55 @@
       </c>
       <c r="R55" s="4">
         <v>4168</v>
       </c>
       <c r="S55" s="4">
         <v>4215</v>
       </c>
       <c r="T55" s="4">
         <v>4292</v>
       </c>
       <c r="U55" s="4">
         <v>4442</v>
       </c>
       <c r="V55" s="4">
         <v>4682</v>
       </c>
       <c r="W55" s="4">
         <v>5143</v>
       </c>
       <c r="X55" s="4">
         <v>5254</v>
       </c>
       <c r="Y55" s="4">
         <v>5441</v>
       </c>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="Z55" s="4">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>18</v>
       </c>
       <c r="B56" s="4">
         <v>2072</v>
       </c>
       <c r="C56" s="4">
         <v>2175</v>
       </c>
       <c r="D56" s="4">
         <v>2186</v>
       </c>
       <c r="E56" s="4">
         <v>2257</v>
       </c>
       <c r="F56" s="4">
         <v>2271</v>
       </c>
       <c r="G56" s="4">
         <v>2379</v>
       </c>
       <c r="H56" s="4">
         <v>2445</v>
       </c>
       <c r="I56" s="4">
@@ -4200,76 +4341,79 @@
       </c>
       <c r="R56" s="4">
         <v>4478</v>
       </c>
       <c r="S56" s="4">
         <v>4635</v>
       </c>
       <c r="T56" s="4">
         <v>4735</v>
       </c>
       <c r="U56" s="4">
         <v>4840</v>
       </c>
       <c r="V56" s="4">
         <v>5011</v>
       </c>
       <c r="W56" s="4">
         <v>5620</v>
       </c>
       <c r="X56" s="4">
         <v>5706</v>
       </c>
       <c r="Y56" s="4">
         <v>5762</v>
       </c>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="Z56" s="4">
+        <v>5748</v>
+      </c>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="Z58" s="5" t="s">
+      <c r="AA58" s="5" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="Z59" s="5" t="s">
+      <c r="AA59" s="5" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:Y1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A59:Y59"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A4:Z4"/>
+    <mergeCell ref="A22:Z22"/>
+    <mergeCell ref="A40:Z40"/>
+    <mergeCell ref="A58:Z58"/>
+    <mergeCell ref="A59:Z59"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Einwohner nach Nationalität</vt:lpstr>