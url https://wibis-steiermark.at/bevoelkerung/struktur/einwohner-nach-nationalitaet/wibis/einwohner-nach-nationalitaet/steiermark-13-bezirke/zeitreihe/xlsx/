--- v1 (2026-07-28)
+++ v2 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einwohner nach Nationalität" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Einwohner nach Nationalität</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -86,51 +86,51 @@
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Inländer</t>
   </si>
   <si>
     <t>Ausländer</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA</t>
   </si>
   <si>
     <t>Erläuterungen: Melderegisterauswertung, Stichtag 1.1. des Jahres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -465,51 +465,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA59" sqref="AA59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">