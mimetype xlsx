--- v2 (2026-09-09)
+++ v3 (2026-10-14)
@@ -4,61 +4,61 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Einwohner nach Nationalität" sheetId="1" r:id="rId4"/>
+    <sheet name="Einwohner-innen nach Nationalit" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
-    <t>Einwohner nach Nationalität</t>
+    <t>Einwohner:innen nach Nationalität</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
@@ -4394,51 +4394,51 @@
     <mergeCell ref="A59:Z59"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Einwohner nach Nationalität</vt:lpstr>
+      <vt:lpstr>Einwohner-innen nach Nationalit</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>WIBIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Einwohner nach Nationalität</dc:title>
+  <dc:title>Einwohner:innen nach Nationalität</dc:title>
   <dc:description/>
-  <dc:subject>Einwohner nach Nationalität</dc:subject>
+  <dc:subject>Einwohner:innen nach Nationalität</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>