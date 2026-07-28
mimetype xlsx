--- v0 (2026-05-02)
+++ v1 (2026-07-28)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einwohner nach Nationalität" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Ausländeranteil in %</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2025</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
@@ -442,77 +442,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z16"/>
+  <dimension ref="A1:AA16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Z16" sqref="Z16"/>
+      <selection activeCell="AA16" sqref="AA16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
@@ -544,52 +544,55 @@
       </c>
       <c r="R5" s="3">
         <v>2018</v>
       </c>
       <c r="S5" s="3">
         <v>2019</v>
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="Z5" s="3">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>9.1</v>
       </c>
       <c r="C6" s="4">
         <v>9.2</v>
       </c>
       <c r="D6" s="4">
         <v>9.3</v>
       </c>
       <c r="E6" s="4">
         <v>9.4</v>
       </c>
       <c r="F6" s="4">
         <v>9.7</v>
       </c>
       <c r="G6" s="4">
         <v>9.7</v>
       </c>
       <c r="H6" s="5">
         <v>10.0</v>
       </c>
       <c r="I6" s="4">
@@ -621,52 +624,55 @@
       </c>
       <c r="R6" s="4">
         <v>15.8</v>
       </c>
       <c r="S6" s="4">
         <v>16.2</v>
       </c>
       <c r="T6" s="4">
         <v>16.7</v>
       </c>
       <c r="U6" s="4">
         <v>17.1</v>
       </c>
       <c r="V6" s="4">
         <v>17.7</v>
       </c>
       <c r="W6" s="5">
         <v>19.0</v>
       </c>
       <c r="X6" s="4">
         <v>19.7</v>
       </c>
       <c r="Y6" s="4">
         <v>20.2</v>
       </c>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="Z6" s="4">
+        <v>20.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="4">
         <v>4.9</v>
       </c>
       <c r="C7" s="5">
         <v>5.0</v>
       </c>
       <c r="D7" s="4">
         <v>5.1</v>
       </c>
       <c r="E7" s="4">
         <v>5.3</v>
       </c>
       <c r="F7" s="4">
         <v>5.5</v>
       </c>
       <c r="G7" s="4">
         <v>5.6</v>
       </c>
       <c r="H7" s="4">
         <v>5.9</v>
       </c>
       <c r="I7" s="4">
@@ -698,52 +704,55 @@
       </c>
       <c r="R7" s="4">
         <v>10.6</v>
       </c>
       <c r="S7" s="5">
         <v>11.0</v>
       </c>
       <c r="T7" s="4">
         <v>11.5</v>
       </c>
       <c r="U7" s="4">
         <v>11.9</v>
       </c>
       <c r="V7" s="4">
         <v>12.4</v>
       </c>
       <c r="W7" s="4">
         <v>13.6</v>
       </c>
       <c r="X7" s="4">
         <v>14.2</v>
       </c>
       <c r="Y7" s="4">
         <v>14.6</v>
       </c>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="Z7" s="4">
+        <v>14.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="4">
         <v>8.1</v>
       </c>
       <c r="C8" s="4">
         <v>8.5</v>
       </c>
       <c r="D8" s="4">
         <v>8.7</v>
       </c>
       <c r="E8" s="4">
         <v>9.1</v>
       </c>
       <c r="F8" s="4">
         <v>9.4</v>
       </c>
       <c r="G8" s="4">
         <v>9.7</v>
       </c>
       <c r="H8" s="4">
         <v>10.2</v>
       </c>
       <c r="I8" s="4">
@@ -775,52 +784,55 @@
       </c>
       <c r="R8" s="4">
         <v>17.3</v>
       </c>
       <c r="S8" s="5">
         <v>18.0</v>
       </c>
       <c r="T8" s="4">
         <v>18.7</v>
       </c>
       <c r="U8" s="4">
         <v>19.2</v>
       </c>
       <c r="V8" s="5">
         <v>20.0</v>
       </c>
       <c r="W8" s="4">
         <v>21.5</v>
       </c>
       <c r="X8" s="4">
         <v>22.4</v>
       </c>
       <c r="Y8" s="5">
         <v>23.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="Z8" s="4">
+        <v>23.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4">
         <v>5.7</v>
       </c>
       <c r="C9" s="4">
         <v>5.6</v>
       </c>
       <c r="D9" s="4">
         <v>5.6</v>
       </c>
       <c r="E9" s="4">
         <v>5.6</v>
       </c>
       <c r="F9" s="4">
         <v>5.6</v>
       </c>
       <c r="G9" s="4">
         <v>5.7</v>
       </c>
       <c r="H9" s="4">
         <v>5.9</v>
       </c>
       <c r="I9" s="4">
@@ -852,52 +864,55 @@
       </c>
       <c r="R9" s="4">
         <v>10.1</v>
       </c>
       <c r="S9" s="4">
         <v>10.4</v>
       </c>
       <c r="T9" s="4">
         <v>10.6</v>
       </c>
       <c r="U9" s="5">
         <v>11.0</v>
       </c>
       <c r="V9" s="4">
         <v>11.3</v>
       </c>
       <c r="W9" s="4">
         <v>12.1</v>
       </c>
       <c r="X9" s="4">
         <v>12.3</v>
       </c>
       <c r="Y9" s="4">
         <v>12.6</v>
       </c>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="Z9" s="4">
+        <v>12.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="4">
         <v>4.9</v>
       </c>
       <c r="C10" s="5">
         <v>5.0</v>
       </c>
       <c r="D10" s="4">
         <v>5.1</v>
       </c>
       <c r="E10" s="4">
         <v>5.2</v>
       </c>
       <c r="F10" s="4">
         <v>5.4</v>
       </c>
       <c r="G10" s="4">
         <v>5.4</v>
       </c>
       <c r="H10" s="4">
         <v>5.6</v>
       </c>
       <c r="I10" s="4">
@@ -929,52 +944,55 @@
       </c>
       <c r="R10" s="4">
         <v>9.7</v>
       </c>
       <c r="S10" s="5">
         <v>10.0</v>
       </c>
       <c r="T10" s="4">
         <v>10.4</v>
       </c>
       <c r="U10" s="4">
         <v>10.8</v>
       </c>
       <c r="V10" s="4">
         <v>11.7</v>
       </c>
       <c r="W10" s="4">
         <v>13.3</v>
       </c>
       <c r="X10" s="4">
         <v>13.5</v>
       </c>
       <c r="Y10" s="4">
         <v>13.8</v>
       </c>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="Z10" s="4">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="4">
         <v>2.3</v>
       </c>
       <c r="C11" s="4">
         <v>2.4</v>
       </c>
       <c r="D11" s="4">
         <v>2.4</v>
       </c>
       <c r="E11" s="4">
         <v>2.5</v>
       </c>
       <c r="F11" s="4">
         <v>2.6</v>
       </c>
       <c r="G11" s="4">
         <v>2.6</v>
       </c>
       <c r="H11" s="4">
         <v>2.7</v>
       </c>
       <c r="I11" s="4">
@@ -1006,52 +1024,55 @@
       </c>
       <c r="R11" s="4">
         <v>5.1</v>
       </c>
       <c r="S11" s="4">
         <v>5.3</v>
       </c>
       <c r="T11" s="4">
         <v>5.5</v>
       </c>
       <c r="U11" s="4">
         <v>5.7</v>
       </c>
       <c r="V11" s="4">
         <v>5.9</v>
       </c>
       <c r="W11" s="4">
         <v>6.6</v>
       </c>
       <c r="X11" s="4">
         <v>6.7</v>
       </c>
       <c r="Y11" s="4">
         <v>6.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="Z11" s="5">
+        <v>7.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="4">
         <v>2.6</v>
       </c>
       <c r="C12" s="4">
         <v>2.7</v>
       </c>
       <c r="D12" s="4">
         <v>2.7</v>
       </c>
       <c r="E12" s="4">
         <v>2.8</v>
       </c>
       <c r="F12" s="4">
         <v>2.9</v>
       </c>
       <c r="G12" s="5">
         <v>3.0</v>
       </c>
       <c r="H12" s="4">
         <v>3.1</v>
       </c>
       <c r="I12" s="4">
@@ -1083,52 +1104,55 @@
       </c>
       <c r="R12" s="4">
         <v>5.8</v>
       </c>
       <c r="S12" s="5">
         <v>6.0</v>
       </c>
       <c r="T12" s="4">
         <v>6.3</v>
       </c>
       <c r="U12" s="4">
         <v>6.6</v>
       </c>
       <c r="V12" s="5">
         <v>7.0</v>
       </c>
       <c r="W12" s="4">
         <v>7.8</v>
       </c>
       <c r="X12" s="4">
         <v>8.3</v>
       </c>
       <c r="Y12" s="4">
         <v>8.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="Z12" s="4">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="4">
         <v>3.6</v>
       </c>
       <c r="C13" s="4">
         <v>3.6</v>
       </c>
       <c r="D13" s="4">
         <v>3.6</v>
       </c>
       <c r="E13" s="4">
         <v>3.6</v>
       </c>
       <c r="F13" s="4">
         <v>3.8</v>
       </c>
       <c r="G13" s="4">
         <v>3.7</v>
       </c>
       <c r="H13" s="5">
         <v>4.0</v>
       </c>
       <c r="I13" s="4">
@@ -1160,74 +1184,77 @@
       </c>
       <c r="R13" s="4">
         <v>7.3</v>
       </c>
       <c r="S13" s="4">
         <v>7.3</v>
       </c>
       <c r="T13" s="4">
         <v>7.5</v>
       </c>
       <c r="U13" s="4">
         <v>7.8</v>
       </c>
       <c r="V13" s="4">
         <v>8.1</v>
       </c>
       <c r="W13" s="4">
         <v>9.2</v>
       </c>
       <c r="X13" s="4">
         <v>9.6</v>
       </c>
       <c r="Y13" s="5">
         <v>10.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="Z13" s="4">
+        <v>10.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="Z15" s="6" t="s">
+      <c r="AA15" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="Z16" s="6" t="s">
+      <c r="AA16" s="6" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:Y1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:Y16"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A4:Z4"/>
+    <mergeCell ref="A15:Z15"/>
+    <mergeCell ref="A16:Z16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Einwohner nach Nationalität</vt:lpstr>