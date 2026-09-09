--- v1 (2026-07-28)
+++ v2 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einwohner nach Nationalität" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Ausländeranteil in %</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -56,51 +56,51 @@
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA</t>
   </si>
   <si>
     <t>Erläuterungen: Melderegisterauswertung, Stichtag 1.1. des Jahres. Der Ausländeranteil bezieht sich auf die jeweilige regionale Wohnbevölkerung.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -438,51 +438,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA16" sqref="AA16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">