--- v2 (2026-09-09)
+++ v3 (2026-11-05)
@@ -4,64 +4,67 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Einwohner nach Nationalität" sheetId="1" r:id="rId4"/>
+    <sheet name="Einwohner-innen nach Nationalit" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+  <si>
+    <t>Ausländer:innenanteil in %</t>
+  </si>
+  <si>
+    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2026</t>
+  </si>
   <si>
     <t>Ausländeranteil in %</t>
-  </si>
-[...1 lines deleted...]
-    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
@@ -465,56 +468,56 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA16" sqref="AA16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="2" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="3" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
         <v>2009</v>
       </c>
@@ -550,51 +553,51 @@
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
       <c r="Z5" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>9.1</v>
       </c>
       <c r="C6" s="4">
         <v>9.2</v>
       </c>
       <c r="D6" s="4">
         <v>9.3</v>
       </c>
       <c r="E6" s="4">
         <v>9.4</v>
       </c>
       <c r="F6" s="4">
         <v>9.7</v>
       </c>
       <c r="G6" s="4">
         <v>9.7</v>
       </c>
       <c r="H6" s="5">
         <v>10.0</v>
       </c>
       <c r="I6" s="4">
         <v>10.3</v>
       </c>
@@ -630,51 +633,51 @@
       </c>
       <c r="T6" s="4">
         <v>16.7</v>
       </c>
       <c r="U6" s="4">
         <v>17.1</v>
       </c>
       <c r="V6" s="4">
         <v>17.7</v>
       </c>
       <c r="W6" s="5">
         <v>19.0</v>
       </c>
       <c r="X6" s="4">
         <v>19.7</v>
       </c>
       <c r="Y6" s="4">
         <v>20.2</v>
       </c>
       <c r="Z6" s="4">
         <v>20.4</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>4.9</v>
       </c>
       <c r="C7" s="5">
         <v>5.0</v>
       </c>
       <c r="D7" s="4">
         <v>5.1</v>
       </c>
       <c r="E7" s="4">
         <v>5.3</v>
       </c>
       <c r="F7" s="4">
         <v>5.5</v>
       </c>
       <c r="G7" s="4">
         <v>5.6</v>
       </c>
       <c r="H7" s="4">
         <v>5.9</v>
       </c>
       <c r="I7" s="4">
         <v>6.2</v>
       </c>
@@ -710,51 +713,51 @@
       </c>
       <c r="T7" s="4">
         <v>11.5</v>
       </c>
       <c r="U7" s="4">
         <v>11.9</v>
       </c>
       <c r="V7" s="4">
         <v>12.4</v>
       </c>
       <c r="W7" s="4">
         <v>13.6</v>
       </c>
       <c r="X7" s="4">
         <v>14.2</v>
       </c>
       <c r="Y7" s="4">
         <v>14.6</v>
       </c>
       <c r="Z7" s="4">
         <v>14.8</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>8.1</v>
       </c>
       <c r="C8" s="4">
         <v>8.5</v>
       </c>
       <c r="D8" s="4">
         <v>8.7</v>
       </c>
       <c r="E8" s="4">
         <v>9.1</v>
       </c>
       <c r="F8" s="4">
         <v>9.4</v>
       </c>
       <c r="G8" s="4">
         <v>9.7</v>
       </c>
       <c r="H8" s="4">
         <v>10.2</v>
       </c>
       <c r="I8" s="4">
         <v>10.6</v>
       </c>
@@ -790,51 +793,51 @@
       </c>
       <c r="T8" s="4">
         <v>18.7</v>
       </c>
       <c r="U8" s="4">
         <v>19.2</v>
       </c>
       <c r="V8" s="5">
         <v>20.0</v>
       </c>
       <c r="W8" s="4">
         <v>21.5</v>
       </c>
       <c r="X8" s="4">
         <v>22.4</v>
       </c>
       <c r="Y8" s="5">
         <v>23.0</v>
       </c>
       <c r="Z8" s="4">
         <v>23.3</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>5.7</v>
       </c>
       <c r="C9" s="4">
         <v>5.6</v>
       </c>
       <c r="D9" s="4">
         <v>5.6</v>
       </c>
       <c r="E9" s="4">
         <v>5.6</v>
       </c>
       <c r="F9" s="4">
         <v>5.6</v>
       </c>
       <c r="G9" s="4">
         <v>5.7</v>
       </c>
       <c r="H9" s="4">
         <v>5.9</v>
       </c>
       <c r="I9" s="4">
         <v>6.3</v>
       </c>
@@ -870,51 +873,51 @@
       </c>
       <c r="T9" s="4">
         <v>10.6</v>
       </c>
       <c r="U9" s="5">
         <v>11.0</v>
       </c>
       <c r="V9" s="4">
         <v>11.3</v>
       </c>
       <c r="W9" s="4">
         <v>12.1</v>
       </c>
       <c r="X9" s="4">
         <v>12.3</v>
       </c>
       <c r="Y9" s="4">
         <v>12.6</v>
       </c>
       <c r="Z9" s="4">
         <v>12.7</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>4.9</v>
       </c>
       <c r="C10" s="5">
         <v>5.0</v>
       </c>
       <c r="D10" s="4">
         <v>5.1</v>
       </c>
       <c r="E10" s="4">
         <v>5.2</v>
       </c>
       <c r="F10" s="4">
         <v>5.4</v>
       </c>
       <c r="G10" s="4">
         <v>5.4</v>
       </c>
       <c r="H10" s="4">
         <v>5.6</v>
       </c>
       <c r="I10" s="4">
         <v>5.9</v>
       </c>
@@ -950,51 +953,51 @@
       </c>
       <c r="T10" s="4">
         <v>10.4</v>
       </c>
       <c r="U10" s="4">
         <v>10.8</v>
       </c>
       <c r="V10" s="4">
         <v>11.7</v>
       </c>
       <c r="W10" s="4">
         <v>13.3</v>
       </c>
       <c r="X10" s="4">
         <v>13.5</v>
       </c>
       <c r="Y10" s="4">
         <v>13.8</v>
       </c>
       <c r="Z10" s="4">
         <v>14.1</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>2.3</v>
       </c>
       <c r="C11" s="4">
         <v>2.4</v>
       </c>
       <c r="D11" s="4">
         <v>2.4</v>
       </c>
       <c r="E11" s="4">
         <v>2.5</v>
       </c>
       <c r="F11" s="4">
         <v>2.6</v>
       </c>
       <c r="G11" s="4">
         <v>2.6</v>
       </c>
       <c r="H11" s="4">
         <v>2.7</v>
       </c>
       <c r="I11" s="4">
         <v>2.9</v>
       </c>
@@ -1030,51 +1033,51 @@
       </c>
       <c r="T11" s="4">
         <v>5.5</v>
       </c>
       <c r="U11" s="4">
         <v>5.7</v>
       </c>
       <c r="V11" s="4">
         <v>5.9</v>
       </c>
       <c r="W11" s="4">
         <v>6.6</v>
       </c>
       <c r="X11" s="4">
         <v>6.7</v>
       </c>
       <c r="Y11" s="4">
         <v>6.9</v>
       </c>
       <c r="Z11" s="5">
         <v>7.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>2.6</v>
       </c>
       <c r="C12" s="4">
         <v>2.7</v>
       </c>
       <c r="D12" s="4">
         <v>2.7</v>
       </c>
       <c r="E12" s="4">
         <v>2.8</v>
       </c>
       <c r="F12" s="4">
         <v>2.9</v>
       </c>
       <c r="G12" s="5">
         <v>3.0</v>
       </c>
       <c r="H12" s="4">
         <v>3.1</v>
       </c>
       <c r="I12" s="4">
         <v>3.2</v>
       </c>
@@ -1110,51 +1113,51 @@
       </c>
       <c r="T12" s="4">
         <v>6.3</v>
       </c>
       <c r="U12" s="4">
         <v>6.6</v>
       </c>
       <c r="V12" s="5">
         <v>7.0</v>
       </c>
       <c r="W12" s="4">
         <v>7.8</v>
       </c>
       <c r="X12" s="4">
         <v>8.3</v>
       </c>
       <c r="Y12" s="4">
         <v>8.4</v>
       </c>
       <c r="Z12" s="4">
         <v>8.5</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>3.6</v>
       </c>
       <c r="C13" s="4">
         <v>3.6</v>
       </c>
       <c r="D13" s="4">
         <v>3.6</v>
       </c>
       <c r="E13" s="4">
         <v>3.6</v>
       </c>
       <c r="F13" s="4">
         <v>3.8</v>
       </c>
       <c r="G13" s="4">
         <v>3.7</v>
       </c>
       <c r="H13" s="5">
         <v>4.0</v>
       </c>
       <c r="I13" s="4">
         <v>4.2</v>
       </c>
@@ -1190,96 +1193,96 @@
       </c>
       <c r="T13" s="4">
         <v>7.5</v>
       </c>
       <c r="U13" s="4">
         <v>7.8</v>
       </c>
       <c r="V13" s="4">
         <v>8.1</v>
       </c>
       <c r="W13" s="4">
         <v>9.2</v>
       </c>
       <c r="X13" s="4">
         <v>9.6</v>
       </c>
       <c r="Y13" s="5">
         <v>10.0</v>
       </c>
       <c r="Z13" s="4">
         <v>10.2</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AA15" s="6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AA16" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A15:Z15"/>
     <mergeCell ref="A16:Z16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Einwohner nach Nationalität</vt:lpstr>
+      <vt:lpstr>Einwohner-innen nach Nationalit</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>WIBIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Einwohner nach Nationalität</dc:title>
+  <dc:title>Einwohner:innen nach Nationalität</dc:title>
   <dc:description/>
-  <dc:subject>Einwohner nach Nationalität</dc:subject>
+  <dc:subject>Einwohner:innen nach Nationalität</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>