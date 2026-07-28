--- v0 (2026-04-30)
+++ v1 (2026-07-28)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einwohner im erwerbsfähigen Al" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Anteil im erwerbsfähigen Alter in % nach Geschlecht</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2025</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
@@ -457,77 +457,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z44"/>
+  <dimension ref="A1:AA44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Z44" sqref="Z44"/>
+      <selection activeCell="AA44" sqref="AA44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
@@ -559,52 +559,55 @@
       </c>
       <c r="R5" s="3">
         <v>2018</v>
       </c>
       <c r="S5" s="3">
         <v>2019</v>
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="Z5" s="3">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>67.8</v>
       </c>
       <c r="C6" s="5">
         <v>68.0</v>
       </c>
       <c r="D6" s="4">
         <v>68.2</v>
       </c>
       <c r="E6" s="4">
         <v>67.9</v>
       </c>
       <c r="F6" s="4">
         <v>67.7</v>
       </c>
       <c r="G6" s="4">
         <v>67.5</v>
       </c>
       <c r="H6" s="4">
         <v>67.5</v>
       </c>
       <c r="I6" s="4">
@@ -636,52 +639,55 @@
       </c>
       <c r="R6" s="4">
         <v>66.9</v>
       </c>
       <c r="S6" s="4">
         <v>66.7</v>
       </c>
       <c r="T6" s="4">
         <v>66.6</v>
       </c>
       <c r="U6" s="4">
         <v>66.4</v>
       </c>
       <c r="V6" s="4">
         <v>66.2</v>
       </c>
       <c r="W6" s="5">
         <v>66.0</v>
       </c>
       <c r="X6" s="4">
         <v>65.8</v>
       </c>
       <c r="Y6" s="4">
         <v>65.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="Z6" s="4">
+        <v>65.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>66.7</v>
       </c>
       <c r="C7" s="4">
         <v>66.8</v>
       </c>
       <c r="D7" s="4">
         <v>66.9</v>
       </c>
       <c r="E7" s="4">
         <v>66.6</v>
       </c>
       <c r="F7" s="4">
         <v>66.3</v>
       </c>
       <c r="G7" s="4">
         <v>66.3</v>
       </c>
       <c r="H7" s="4">
         <v>66.4</v>
       </c>
       <c r="I7" s="4">
@@ -713,52 +719,55 @@
       </c>
       <c r="R7" s="4">
         <v>65.2</v>
       </c>
       <c r="S7" s="4">
         <v>64.9</v>
       </c>
       <c r="T7" s="4">
         <v>64.6</v>
       </c>
       <c r="U7" s="4">
         <v>64.3</v>
       </c>
       <c r="V7" s="4">
         <v>63.9</v>
       </c>
       <c r="W7" s="4">
         <v>63.4</v>
       </c>
       <c r="X7" s="5">
         <v>63.0</v>
       </c>
       <c r="Y7" s="4">
         <v>62.4</v>
       </c>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="Z7" s="4">
+        <v>61.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>67.1</v>
       </c>
       <c r="C8" s="4">
         <v>67.2</v>
       </c>
       <c r="D8" s="4">
         <v>67.3</v>
       </c>
       <c r="E8" s="5">
         <v>67.0</v>
       </c>
       <c r="F8" s="4">
         <v>66.7</v>
       </c>
       <c r="G8" s="4">
         <v>66.6</v>
       </c>
       <c r="H8" s="4">
         <v>66.6</v>
       </c>
       <c r="I8" s="4">
@@ -790,52 +799,55 @@
       </c>
       <c r="R8" s="4">
         <v>65.1</v>
       </c>
       <c r="S8" s="4">
         <v>64.9</v>
       </c>
       <c r="T8" s="4">
         <v>64.6</v>
       </c>
       <c r="U8" s="4">
         <v>64.4</v>
       </c>
       <c r="V8" s="5">
         <v>64.0</v>
       </c>
       <c r="W8" s="4">
         <v>63.7</v>
       </c>
       <c r="X8" s="4">
         <v>63.3</v>
       </c>
       <c r="Y8" s="4">
         <v>62.9</v>
       </c>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="Z8" s="4">
+        <v>62.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>66.9</v>
       </c>
       <c r="C9" s="5">
         <v>67.0</v>
       </c>
       <c r="D9" s="4">
         <v>67.1</v>
       </c>
       <c r="E9" s="4">
         <v>66.8</v>
       </c>
       <c r="F9" s="4">
         <v>66.4</v>
       </c>
       <c r="G9" s="4">
         <v>66.2</v>
       </c>
       <c r="H9" s="4">
         <v>66.3</v>
       </c>
       <c r="I9" s="4">
@@ -867,52 +879,55 @@
       </c>
       <c r="R9" s="4">
         <v>65.6</v>
       </c>
       <c r="S9" s="4">
         <v>65.4</v>
       </c>
       <c r="T9" s="4">
         <v>65.3</v>
       </c>
       <c r="U9" s="4">
         <v>65.1</v>
       </c>
       <c r="V9" s="4">
         <v>64.8</v>
       </c>
       <c r="W9" s="4">
         <v>64.5</v>
       </c>
       <c r="X9" s="4">
         <v>64.3</v>
       </c>
       <c r="Y9" s="4">
         <v>63.9</v>
       </c>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="Z9" s="4">
+        <v>63.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
         <v>67.0</v>
       </c>
       <c r="C10" s="4">
         <v>67.2</v>
       </c>
       <c r="D10" s="4">
         <v>67.4</v>
       </c>
       <c r="E10" s="4">
         <v>67.2</v>
       </c>
       <c r="F10" s="5">
         <v>67.0</v>
       </c>
       <c r="G10" s="5">
         <v>67.0</v>
       </c>
       <c r="H10" s="5">
         <v>67.0</v>
       </c>
       <c r="I10" s="4">
@@ -944,52 +959,55 @@
       </c>
       <c r="R10" s="4">
         <v>66.7</v>
       </c>
       <c r="S10" s="4">
         <v>66.4</v>
       </c>
       <c r="T10" s="4">
         <v>66.2</v>
       </c>
       <c r="U10" s="5">
         <v>66.0</v>
       </c>
       <c r="V10" s="4">
         <v>65.7</v>
       </c>
       <c r="W10" s="4">
         <v>65.5</v>
       </c>
       <c r="X10" s="4">
         <v>65.2</v>
       </c>
       <c r="Y10" s="4">
         <v>64.8</v>
       </c>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="Z10" s="4">
+        <v>64.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>68.7</v>
       </c>
       <c r="C11" s="4">
         <v>68.9</v>
       </c>
       <c r="D11" s="4">
         <v>69.1</v>
       </c>
       <c r="E11" s="4">
         <v>68.8</v>
       </c>
       <c r="F11" s="4">
         <v>68.5</v>
       </c>
       <c r="G11" s="4">
         <v>68.3</v>
       </c>
       <c r="H11" s="4">
         <v>68.2</v>
       </c>
       <c r="I11" s="4">
@@ -1021,52 +1039,55 @@
       </c>
       <c r="R11" s="4">
         <v>66.9</v>
       </c>
       <c r="S11" s="4">
         <v>66.7</v>
       </c>
       <c r="T11" s="4">
         <v>66.4</v>
       </c>
       <c r="U11" s="4">
         <v>66.2</v>
       </c>
       <c r="V11" s="4">
         <v>65.8</v>
       </c>
       <c r="W11" s="4">
         <v>65.6</v>
       </c>
       <c r="X11" s="4">
         <v>65.4</v>
       </c>
       <c r="Y11" s="4">
         <v>65.1</v>
       </c>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="Z11" s="4">
+        <v>64.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>67.5</v>
       </c>
       <c r="C12" s="4">
         <v>67.7</v>
       </c>
       <c r="D12" s="4">
         <v>67.8</v>
       </c>
       <c r="E12" s="4">
         <v>67.6</v>
       </c>
       <c r="F12" s="4">
         <v>67.3</v>
       </c>
       <c r="G12" s="4">
         <v>67.1</v>
       </c>
       <c r="H12" s="4">
         <v>67.2</v>
       </c>
       <c r="I12" s="4">
@@ -1098,52 +1119,55 @@
       </c>
       <c r="R12" s="4">
         <v>66.5</v>
       </c>
       <c r="S12" s="4">
         <v>66.3</v>
       </c>
       <c r="T12" s="4">
         <v>66.1</v>
       </c>
       <c r="U12" s="4">
         <v>65.9</v>
       </c>
       <c r="V12" s="4">
         <v>65.5</v>
       </c>
       <c r="W12" s="4">
         <v>65.2</v>
       </c>
       <c r="X12" s="4">
         <v>64.9</v>
       </c>
       <c r="Y12" s="4">
         <v>64.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="Z12" s="4">
+        <v>64.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>68.4</v>
       </c>
       <c r="C13" s="4">
         <v>68.5</v>
       </c>
       <c r="D13" s="4">
         <v>68.7</v>
       </c>
       <c r="E13" s="4">
         <v>68.5</v>
       </c>
       <c r="F13" s="4">
         <v>68.3</v>
       </c>
       <c r="G13" s="4">
         <v>68.2</v>
       </c>
       <c r="H13" s="4">
         <v>68.2</v>
       </c>
       <c r="I13" s="4">
@@ -1175,52 +1199,55 @@
       </c>
       <c r="R13" s="4">
         <v>67.7</v>
       </c>
       <c r="S13" s="4">
         <v>67.4</v>
       </c>
       <c r="T13" s="4">
         <v>67.2</v>
       </c>
       <c r="U13" s="5">
         <v>67.0</v>
       </c>
       <c r="V13" s="4">
         <v>66.7</v>
       </c>
       <c r="W13" s="4">
         <v>66.5</v>
       </c>
       <c r="X13" s="4">
         <v>66.2</v>
       </c>
       <c r="Y13" s="4">
         <v>65.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="Z13" s="4">
+        <v>65.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>68.3</v>
       </c>
       <c r="C14" s="4">
         <v>68.3</v>
       </c>
       <c r="D14" s="4">
         <v>68.4</v>
       </c>
       <c r="E14" s="4">
         <v>68.1</v>
       </c>
       <c r="F14" s="4">
         <v>67.9</v>
       </c>
       <c r="G14" s="4">
         <v>67.8</v>
       </c>
       <c r="H14" s="4">
         <v>67.8</v>
       </c>
       <c r="I14" s="4">
@@ -1252,52 +1279,55 @@
       </c>
       <c r="R14" s="4">
         <v>66.8</v>
       </c>
       <c r="S14" s="4">
         <v>66.6</v>
       </c>
       <c r="T14" s="4">
         <v>66.5</v>
       </c>
       <c r="U14" s="4">
         <v>66.3</v>
       </c>
       <c r="V14" s="4">
         <v>66.1</v>
       </c>
       <c r="W14" s="5">
         <v>66.0</v>
       </c>
       <c r="X14" s="4">
         <v>65.7</v>
       </c>
       <c r="Y14" s="4">
         <v>65.4</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="Z14" s="4">
+        <v>65.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>69.5</v>
       </c>
       <c r="C15" s="4">
         <v>69.9</v>
       </c>
       <c r="D15" s="4">
         <v>70.2</v>
       </c>
       <c r="E15" s="4">
         <v>69.9</v>
       </c>
       <c r="F15" s="4">
         <v>69.6</v>
       </c>
       <c r="G15" s="4">
         <v>69.2</v>
       </c>
       <c r="H15" s="4">
         <v>69.1</v>
       </c>
       <c r="I15" s="5">
@@ -1329,57 +1359,60 @@
       </c>
       <c r="R15" s="5">
         <v>69.0</v>
       </c>
       <c r="S15" s="5">
         <v>69.0</v>
       </c>
       <c r="T15" s="4">
         <v>68.9</v>
       </c>
       <c r="U15" s="5">
         <v>69.0</v>
       </c>
       <c r="V15" s="5">
         <v>69.0</v>
       </c>
       <c r="W15" s="4">
         <v>69.1</v>
       </c>
       <c r="X15" s="4">
         <v>69.2</v>
       </c>
       <c r="Y15" s="4">
         <v>69.1</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="Z15" s="5">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3">
         <v>2002</v>
       </c>
       <c r="C18" s="3">
         <v>2003</v>
       </c>
       <c r="D18" s="3">
         <v>2004</v>
       </c>
       <c r="E18" s="3">
         <v>2005</v>
       </c>
       <c r="F18" s="3">
         <v>2006</v>
       </c>
       <c r="G18" s="3">
         <v>2007</v>
       </c>
       <c r="H18" s="3">
         <v>2008</v>
       </c>
       <c r="I18" s="3">
@@ -1411,52 +1444,55 @@
       </c>
       <c r="R18" s="3">
         <v>2018</v>
       </c>
       <c r="S18" s="3">
         <v>2019</v>
       </c>
       <c r="T18" s="3">
         <v>2020</v>
       </c>
       <c r="U18" s="3">
         <v>2021</v>
       </c>
       <c r="V18" s="3">
         <v>2022</v>
       </c>
       <c r="W18" s="3">
         <v>2023</v>
       </c>
       <c r="X18" s="3">
         <v>2024</v>
       </c>
       <c r="Y18" s="3">
         <v>2025</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="Z18" s="3">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="4">
         <v>70.1</v>
       </c>
       <c r="C19" s="4">
         <v>70.3</v>
       </c>
       <c r="D19" s="4">
         <v>70.3</v>
       </c>
       <c r="E19" s="5">
         <v>70.0</v>
       </c>
       <c r="F19" s="4">
         <v>69.7</v>
       </c>
       <c r="G19" s="4">
         <v>69.5</v>
       </c>
       <c r="H19" s="4">
         <v>69.4</v>
       </c>
       <c r="I19" s="4">
@@ -1488,52 +1524,55 @@
       </c>
       <c r="R19" s="4">
         <v>68.5</v>
       </c>
       <c r="S19" s="4">
         <v>68.3</v>
       </c>
       <c r="T19" s="4">
         <v>68.1</v>
       </c>
       <c r="U19" s="5">
         <v>68.0</v>
       </c>
       <c r="V19" s="4">
         <v>67.8</v>
       </c>
       <c r="W19" s="4">
         <v>67.5</v>
       </c>
       <c r="X19" s="4">
         <v>67.3</v>
       </c>
       <c r="Y19" s="5">
         <v>67.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="Z19" s="4">
+        <v>66.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="4">
         <v>69.7</v>
       </c>
       <c r="C20" s="4">
         <v>69.8</v>
       </c>
       <c r="D20" s="4">
         <v>69.8</v>
       </c>
       <c r="E20" s="4">
         <v>69.4</v>
       </c>
       <c r="F20" s="5">
         <v>69.0</v>
       </c>
       <c r="G20" s="5">
         <v>69.0</v>
       </c>
       <c r="H20" s="5">
         <v>69.0</v>
       </c>
       <c r="I20" s="4">
@@ -1565,52 +1604,55 @@
       </c>
       <c r="R20" s="4">
         <v>66.8</v>
       </c>
       <c r="S20" s="4">
         <v>66.4</v>
       </c>
       <c r="T20" s="5">
         <v>66.0</v>
       </c>
       <c r="U20" s="4">
         <v>65.6</v>
       </c>
       <c r="V20" s="4">
         <v>65.1</v>
       </c>
       <c r="W20" s="4">
         <v>64.6</v>
       </c>
       <c r="X20" s="4">
         <v>64.1</v>
       </c>
       <c r="Y20" s="4">
         <v>63.4</v>
       </c>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="Z20" s="4">
+        <v>62.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="4">
         <v>69.3</v>
       </c>
       <c r="C21" s="4">
         <v>69.4</v>
       </c>
       <c r="D21" s="4">
         <v>69.5</v>
       </c>
       <c r="E21" s="4">
         <v>69.2</v>
       </c>
       <c r="F21" s="4">
         <v>68.9</v>
       </c>
       <c r="G21" s="4">
         <v>68.7</v>
       </c>
       <c r="H21" s="4">
         <v>68.7</v>
       </c>
       <c r="I21" s="4">
@@ -1642,52 +1684,55 @@
       </c>
       <c r="R21" s="5">
         <v>67.0</v>
       </c>
       <c r="S21" s="4">
         <v>66.7</v>
       </c>
       <c r="T21" s="4">
         <v>66.4</v>
       </c>
       <c r="U21" s="4">
         <v>66.1</v>
       </c>
       <c r="V21" s="4">
         <v>65.8</v>
       </c>
       <c r="W21" s="4">
         <v>65.5</v>
       </c>
       <c r="X21" s="4">
         <v>65.1</v>
       </c>
       <c r="Y21" s="4">
         <v>64.6</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="Z21" s="4">
+        <v>64.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="4">
         <v>69.3</v>
       </c>
       <c r="C22" s="4">
         <v>69.3</v>
       </c>
       <c r="D22" s="4">
         <v>69.3</v>
       </c>
       <c r="E22" s="4">
         <v>68.8</v>
       </c>
       <c r="F22" s="4">
         <v>68.4</v>
       </c>
       <c r="G22" s="4">
         <v>68.2</v>
       </c>
       <c r="H22" s="4">
         <v>68.1</v>
       </c>
       <c r="I22" s="5">
@@ -1719,52 +1764,55 @@
       </c>
       <c r="R22" s="4">
         <v>67.1</v>
       </c>
       <c r="S22" s="4">
         <v>66.9</v>
       </c>
       <c r="T22" s="4">
         <v>66.7</v>
       </c>
       <c r="U22" s="4">
         <v>66.5</v>
       </c>
       <c r="V22" s="4">
         <v>66.3</v>
       </c>
       <c r="W22" s="4">
         <v>65.8</v>
       </c>
       <c r="X22" s="4">
         <v>65.6</v>
       </c>
       <c r="Y22" s="4">
         <v>65.3</v>
       </c>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="Z22" s="4">
+        <v>64.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="4">
         <v>69.3</v>
       </c>
       <c r="C23" s="4">
         <v>69.4</v>
       </c>
       <c r="D23" s="4">
         <v>69.5</v>
       </c>
       <c r="E23" s="4">
         <v>69.3</v>
       </c>
       <c r="F23" s="4">
         <v>69.1</v>
       </c>
       <c r="G23" s="4">
         <v>69.1</v>
       </c>
       <c r="H23" s="4">
         <v>69.1</v>
       </c>
       <c r="I23" s="4">
@@ -1796,52 +1844,55 @@
       </c>
       <c r="R23" s="4">
         <v>68.4</v>
       </c>
       <c r="S23" s="4">
         <v>68.1</v>
       </c>
       <c r="T23" s="4">
         <v>67.9</v>
       </c>
       <c r="U23" s="4">
         <v>67.6</v>
       </c>
       <c r="V23" s="4">
         <v>67.4</v>
       </c>
       <c r="W23" s="4">
         <v>67.1</v>
       </c>
       <c r="X23" s="4">
         <v>66.8</v>
       </c>
       <c r="Y23" s="4">
         <v>66.4</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="Z23" s="5">
+        <v>66.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="4">
         <v>70.2</v>
       </c>
       <c r="C24" s="4">
         <v>70.3</v>
       </c>
       <c r="D24" s="4">
         <v>70.4</v>
       </c>
       <c r="E24" s="4">
         <v>70.1</v>
       </c>
       <c r="F24" s="4">
         <v>69.8</v>
       </c>
       <c r="G24" s="4">
         <v>69.5</v>
       </c>
       <c r="H24" s="4">
         <v>69.5</v>
       </c>
       <c r="I24" s="4">
@@ -1873,52 +1924,55 @@
       </c>
       <c r="R24" s="4">
         <v>68.2</v>
       </c>
       <c r="S24" s="5">
         <v>68.0</v>
       </c>
       <c r="T24" s="4">
         <v>67.8</v>
       </c>
       <c r="U24" s="4">
         <v>67.6</v>
       </c>
       <c r="V24" s="4">
         <v>67.3</v>
       </c>
       <c r="W24" s="4">
         <v>67.1</v>
       </c>
       <c r="X24" s="4">
         <v>66.9</v>
       </c>
       <c r="Y24" s="4">
         <v>66.6</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="Z24" s="4">
+        <v>66.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="4">
         <v>69.9</v>
       </c>
       <c r="C25" s="4">
         <v>70.1</v>
       </c>
       <c r="D25" s="4">
         <v>70.2</v>
       </c>
       <c r="E25" s="4">
         <v>69.9</v>
       </c>
       <c r="F25" s="4">
         <v>69.6</v>
       </c>
       <c r="G25" s="4">
         <v>69.5</v>
       </c>
       <c r="H25" s="4">
         <v>69.5</v>
       </c>
       <c r="I25" s="4">
@@ -1950,52 +2004,55 @@
       </c>
       <c r="R25" s="4">
         <v>68.6</v>
       </c>
       <c r="S25" s="4">
         <v>68.4</v>
       </c>
       <c r="T25" s="4">
         <v>68.1</v>
       </c>
       <c r="U25" s="4">
         <v>67.8</v>
       </c>
       <c r="V25" s="4">
         <v>67.5</v>
       </c>
       <c r="W25" s="4">
         <v>67.2</v>
       </c>
       <c r="X25" s="4">
         <v>66.8</v>
       </c>
       <c r="Y25" s="4">
         <v>66.3</v>
       </c>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="Z25" s="4">
+        <v>65.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="5">
         <v>70.0</v>
       </c>
       <c r="C26" s="4">
         <v>70.1</v>
       </c>
       <c r="D26" s="4">
         <v>70.2</v>
       </c>
       <c r="E26" s="4">
         <v>69.9</v>
       </c>
       <c r="F26" s="4">
         <v>69.7</v>
       </c>
       <c r="G26" s="4">
         <v>69.5</v>
       </c>
       <c r="H26" s="4">
         <v>69.6</v>
       </c>
       <c r="I26" s="4">
@@ -2027,52 +2084,55 @@
       </c>
       <c r="R26" s="4">
         <v>68.9</v>
       </c>
       <c r="S26" s="4">
         <v>68.7</v>
       </c>
       <c r="T26" s="4">
         <v>68.5</v>
       </c>
       <c r="U26" s="4">
         <v>68.4</v>
       </c>
       <c r="V26" s="4">
         <v>68.1</v>
       </c>
       <c r="W26" s="4">
         <v>67.8</v>
       </c>
       <c r="X26" s="4">
         <v>67.6</v>
       </c>
       <c r="Y26" s="4">
         <v>67.2</v>
       </c>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="Z26" s="4">
+        <v>66.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="5">
         <v>70.0</v>
       </c>
       <c r="C27" s="5">
         <v>70.0</v>
       </c>
       <c r="D27" s="5">
         <v>70.0</v>
       </c>
       <c r="E27" s="4">
         <v>69.7</v>
       </c>
       <c r="F27" s="4">
         <v>69.4</v>
       </c>
       <c r="G27" s="4">
         <v>69.2</v>
       </c>
       <c r="H27" s="4">
         <v>69.2</v>
       </c>
       <c r="I27" s="4">
@@ -2104,52 +2164,55 @@
       </c>
       <c r="R27" s="4">
         <v>68.1</v>
       </c>
       <c r="S27" s="5">
         <v>68.0</v>
       </c>
       <c r="T27" s="4">
         <v>67.8</v>
       </c>
       <c r="U27" s="4">
         <v>67.6</v>
       </c>
       <c r="V27" s="4">
         <v>67.4</v>
       </c>
       <c r="W27" s="4">
         <v>67.3</v>
       </c>
       <c r="X27" s="4">
         <v>67.1</v>
       </c>
       <c r="Y27" s="4">
         <v>66.7</v>
       </c>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="Z27" s="4">
+        <v>66.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="4">
         <v>72.4</v>
       </c>
       <c r="C28" s="4">
         <v>72.6</v>
       </c>
       <c r="D28" s="4">
         <v>72.7</v>
       </c>
       <c r="E28" s="4">
         <v>72.3</v>
       </c>
       <c r="F28" s="4">
         <v>71.9</v>
       </c>
       <c r="G28" s="4">
         <v>71.4</v>
       </c>
       <c r="H28" s="4">
         <v>71.2</v>
       </c>
       <c r="I28" s="4">
@@ -2181,57 +2244,60 @@
       </c>
       <c r="R28" s="4">
         <v>70.6</v>
       </c>
       <c r="S28" s="4">
         <v>70.5</v>
       </c>
       <c r="T28" s="4">
         <v>70.5</v>
       </c>
       <c r="U28" s="4">
         <v>70.6</v>
       </c>
       <c r="V28" s="4">
         <v>70.6</v>
       </c>
       <c r="W28" s="4">
         <v>70.7</v>
       </c>
       <c r="X28" s="4">
         <v>70.8</v>
       </c>
       <c r="Y28" s="4">
         <v>70.6</v>
       </c>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="Z28" s="4">
+        <v>70.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3">
         <v>2002</v>
       </c>
       <c r="C31" s="3">
         <v>2003</v>
       </c>
       <c r="D31" s="3">
         <v>2004</v>
       </c>
       <c r="E31" s="3">
         <v>2005</v>
       </c>
       <c r="F31" s="3">
         <v>2006</v>
       </c>
       <c r="G31" s="3">
         <v>2007</v>
       </c>
       <c r="H31" s="3">
         <v>2008</v>
       </c>
       <c r="I31" s="3">
@@ -2263,52 +2329,55 @@
       </c>
       <c r="R31" s="3">
         <v>2018</v>
       </c>
       <c r="S31" s="3">
         <v>2019</v>
       </c>
       <c r="T31" s="3">
         <v>2020</v>
       </c>
       <c r="U31" s="3">
         <v>2021</v>
       </c>
       <c r="V31" s="3">
         <v>2022</v>
       </c>
       <c r="W31" s="3">
         <v>2023</v>
       </c>
       <c r="X31" s="3">
         <v>2024</v>
       </c>
       <c r="Y31" s="3">
         <v>2025</v>
       </c>
-    </row>
-    <row r="32" spans="1:26">
+      <c r="Z31" s="3">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="4">
         <v>65.6</v>
       </c>
       <c r="C32" s="4">
         <v>65.9</v>
       </c>
       <c r="D32" s="4">
         <v>66.2</v>
       </c>
       <c r="E32" s="5">
         <v>66.0</v>
       </c>
       <c r="F32" s="4">
         <v>65.7</v>
       </c>
       <c r="G32" s="4">
         <v>65.6</v>
       </c>
       <c r="H32" s="4">
         <v>65.6</v>
       </c>
       <c r="I32" s="4">
@@ -2340,52 +2409,55 @@
       </c>
       <c r="R32" s="4">
         <v>65.3</v>
       </c>
       <c r="S32" s="4">
         <v>65.2</v>
       </c>
       <c r="T32" s="5">
         <v>65.0</v>
       </c>
       <c r="U32" s="4">
         <v>64.9</v>
       </c>
       <c r="V32" s="4">
         <v>64.6</v>
       </c>
       <c r="W32" s="4">
         <v>64.5</v>
       </c>
       <c r="X32" s="4">
         <v>64.3</v>
       </c>
       <c r="Y32" s="5">
         <v>64.0</v>
       </c>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="Z32" s="4">
+        <v>63.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="4">
         <v>63.8</v>
       </c>
       <c r="C33" s="4">
         <v>63.9</v>
       </c>
       <c r="D33" s="4">
         <v>64.1</v>
       </c>
       <c r="E33" s="4">
         <v>63.9</v>
       </c>
       <c r="F33" s="4">
         <v>63.7</v>
       </c>
       <c r="G33" s="4">
         <v>63.7</v>
       </c>
       <c r="H33" s="5">
         <v>64.0</v>
       </c>
       <c r="I33" s="4">
@@ -2417,52 +2489,55 @@
       </c>
       <c r="R33" s="4">
         <v>63.7</v>
       </c>
       <c r="S33" s="4">
         <v>63.6</v>
       </c>
       <c r="T33" s="4">
         <v>63.3</v>
       </c>
       <c r="U33" s="5">
         <v>63.0</v>
       </c>
       <c r="V33" s="4">
         <v>62.6</v>
       </c>
       <c r="W33" s="4">
         <v>62.3</v>
       </c>
       <c r="X33" s="4">
         <v>61.9</v>
       </c>
       <c r="Y33" s="4">
         <v>61.4</v>
       </c>
-    </row>
-    <row r="34" spans="1:26">
+      <c r="Z33" s="4">
+        <v>60.9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="5">
         <v>65.0</v>
       </c>
       <c r="C34" s="4">
         <v>65.1</v>
       </c>
       <c r="D34" s="4">
         <v>65.2</v>
       </c>
       <c r="E34" s="5">
         <v>65.0</v>
       </c>
       <c r="F34" s="4">
         <v>64.7</v>
       </c>
       <c r="G34" s="4">
         <v>64.6</v>
       </c>
       <c r="H34" s="4">
         <v>64.6</v>
       </c>
       <c r="I34" s="4">
@@ -2494,52 +2569,55 @@
       </c>
       <c r="R34" s="4">
         <v>63.4</v>
       </c>
       <c r="S34" s="4">
         <v>63.2</v>
       </c>
       <c r="T34" s="5">
         <v>63.0</v>
       </c>
       <c r="U34" s="4">
         <v>62.7</v>
       </c>
       <c r="V34" s="4">
         <v>62.3</v>
       </c>
       <c r="W34" s="5">
         <v>62.0</v>
       </c>
       <c r="X34" s="4">
         <v>61.6</v>
       </c>
       <c r="Y34" s="4">
         <v>61.2</v>
       </c>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="Z34" s="4">
+        <v>60.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="4">
         <v>64.6</v>
       </c>
       <c r="C35" s="4">
         <v>64.9</v>
       </c>
       <c r="D35" s="4">
         <v>65.1</v>
       </c>
       <c r="E35" s="4">
         <v>64.8</v>
       </c>
       <c r="F35" s="4">
         <v>64.5</v>
       </c>
       <c r="G35" s="4">
         <v>64.4</v>
       </c>
       <c r="H35" s="4">
         <v>64.5</v>
       </c>
       <c r="I35" s="4">
@@ -2571,52 +2649,55 @@
       </c>
       <c r="R35" s="4">
         <v>64.2</v>
       </c>
       <c r="S35" s="5">
         <v>64.0</v>
       </c>
       <c r="T35" s="4">
         <v>63.9</v>
       </c>
       <c r="U35" s="4">
         <v>63.7</v>
       </c>
       <c r="V35" s="4">
         <v>63.5</v>
       </c>
       <c r="W35" s="4">
         <v>63.2</v>
       </c>
       <c r="X35" s="4">
         <v>62.9</v>
       </c>
       <c r="Y35" s="4">
         <v>62.6</v>
       </c>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="Z35" s="4">
+        <v>62.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="4">
         <v>64.8</v>
       </c>
       <c r="C36" s="5">
         <v>65.0</v>
       </c>
       <c r="D36" s="4">
         <v>65.3</v>
       </c>
       <c r="E36" s="4">
         <v>65.1</v>
       </c>
       <c r="F36" s="5">
         <v>65.0</v>
       </c>
       <c r="G36" s="4">
         <v>64.9</v>
       </c>
       <c r="H36" s="5">
         <v>65.0</v>
       </c>
       <c r="I36" s="4">
@@ -2648,52 +2729,55 @@
       </c>
       <c r="R36" s="4">
         <v>64.9</v>
       </c>
       <c r="S36" s="4">
         <v>64.8</v>
       </c>
       <c r="T36" s="4">
         <v>64.6</v>
       </c>
       <c r="U36" s="4">
         <v>64.4</v>
       </c>
       <c r="V36" s="4">
         <v>64.1</v>
       </c>
       <c r="W36" s="4">
         <v>63.9</v>
       </c>
       <c r="X36" s="4">
         <v>63.6</v>
       </c>
       <c r="Y36" s="4">
         <v>63.2</v>
       </c>
-    </row>
-    <row r="37" spans="1:26">
+      <c r="Z36" s="4">
+        <v>62.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="4">
         <v>67.4</v>
       </c>
       <c r="C37" s="4">
         <v>67.6</v>
       </c>
       <c r="D37" s="4">
         <v>67.8</v>
       </c>
       <c r="E37" s="4">
         <v>67.6</v>
       </c>
       <c r="F37" s="4">
         <v>67.3</v>
       </c>
       <c r="G37" s="4">
         <v>67.1</v>
       </c>
       <c r="H37" s="5">
         <v>67.0</v>
       </c>
       <c r="I37" s="4">
@@ -2725,52 +2809,55 @@
       </c>
       <c r="R37" s="4">
         <v>65.6</v>
       </c>
       <c r="S37" s="4">
         <v>65.3</v>
       </c>
       <c r="T37" s="4">
         <v>65.1</v>
       </c>
       <c r="U37" s="4">
         <v>64.8</v>
       </c>
       <c r="V37" s="4">
         <v>64.4</v>
       </c>
       <c r="W37" s="4">
         <v>64.2</v>
       </c>
       <c r="X37" s="5">
         <v>64.0</v>
       </c>
       <c r="Y37" s="4">
         <v>63.6</v>
       </c>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="Z37" s="4">
+        <v>63.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="4">
         <v>65.1</v>
       </c>
       <c r="C38" s="4">
         <v>65.4</v>
       </c>
       <c r="D38" s="4">
         <v>65.6</v>
       </c>
       <c r="E38" s="4">
         <v>65.3</v>
       </c>
       <c r="F38" s="4">
         <v>65.1</v>
       </c>
       <c r="G38" s="4">
         <v>64.9</v>
       </c>
       <c r="H38" s="5">
         <v>65.0</v>
       </c>
       <c r="I38" s="5">
@@ -2802,52 +2889,55 @@
       </c>
       <c r="R38" s="4">
         <v>64.6</v>
       </c>
       <c r="S38" s="4">
         <v>64.4</v>
       </c>
       <c r="T38" s="4">
         <v>64.2</v>
       </c>
       <c r="U38" s="5">
         <v>64.0</v>
       </c>
       <c r="V38" s="4">
         <v>63.6</v>
       </c>
       <c r="W38" s="4">
         <v>63.3</v>
       </c>
       <c r="X38" s="5">
         <v>63.0</v>
       </c>
       <c r="Y38" s="4">
         <v>62.7</v>
       </c>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="Z38" s="4">
+        <v>62.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="4">
         <v>66.9</v>
       </c>
       <c r="C39" s="5">
         <v>67.0</v>
       </c>
       <c r="D39" s="4">
         <v>67.2</v>
       </c>
       <c r="E39" s="4">
         <v>67.1</v>
       </c>
       <c r="F39" s="5">
         <v>67.0</v>
       </c>
       <c r="G39" s="4">
         <v>66.9</v>
       </c>
       <c r="H39" s="4">
         <v>66.9</v>
       </c>
       <c r="I39" s="5">
@@ -2879,52 +2969,55 @@
       </c>
       <c r="R39" s="4">
         <v>66.4</v>
       </c>
       <c r="S39" s="4">
         <v>66.2</v>
       </c>
       <c r="T39" s="5">
         <v>66.0</v>
       </c>
       <c r="U39" s="4">
         <v>65.7</v>
       </c>
       <c r="V39" s="4">
         <v>65.4</v>
       </c>
       <c r="W39" s="4">
         <v>65.2</v>
       </c>
       <c r="X39" s="4">
         <v>64.9</v>
       </c>
       <c r="Y39" s="4">
         <v>64.6</v>
       </c>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="Z39" s="4">
+        <v>64.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="4">
         <v>66.6</v>
       </c>
       <c r="C40" s="4">
         <v>66.6</v>
       </c>
       <c r="D40" s="4">
         <v>66.8</v>
       </c>
       <c r="E40" s="4">
         <v>66.6</v>
       </c>
       <c r="F40" s="4">
         <v>66.4</v>
       </c>
       <c r="G40" s="4">
         <v>66.4</v>
       </c>
       <c r="H40" s="4">
         <v>66.4</v>
       </c>
       <c r="I40" s="4">
@@ -2956,52 +3049,55 @@
       </c>
       <c r="R40" s="4">
         <v>65.5</v>
       </c>
       <c r="S40" s="4">
         <v>65.3</v>
       </c>
       <c r="T40" s="4">
         <v>65.1</v>
       </c>
       <c r="U40" s="5">
         <v>65.0</v>
       </c>
       <c r="V40" s="4">
         <v>64.7</v>
       </c>
       <c r="W40" s="4">
         <v>64.7</v>
       </c>
       <c r="X40" s="4">
         <v>64.4</v>
       </c>
       <c r="Y40" s="4">
         <v>64.2</v>
       </c>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="Z40" s="4">
+        <v>63.8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="5">
         <v>67.0</v>
       </c>
       <c r="C41" s="4">
         <v>67.5</v>
       </c>
       <c r="D41" s="4">
         <v>67.9</v>
       </c>
       <c r="E41" s="4">
         <v>67.7</v>
       </c>
       <c r="F41" s="4">
         <v>67.4</v>
       </c>
       <c r="G41" s="4">
         <v>67.2</v>
       </c>
       <c r="H41" s="4">
         <v>67.2</v>
       </c>
       <c r="I41" s="4">
@@ -3033,76 +3129,79 @@
       </c>
       <c r="R41" s="4">
         <v>67.5</v>
       </c>
       <c r="S41" s="4">
         <v>67.4</v>
       </c>
       <c r="T41" s="4">
         <v>67.4</v>
       </c>
       <c r="U41" s="4">
         <v>67.4</v>
       </c>
       <c r="V41" s="4">
         <v>67.4</v>
       </c>
       <c r="W41" s="4">
         <v>67.6</v>
       </c>
       <c r="X41" s="4">
         <v>67.7</v>
       </c>
       <c r="Y41" s="4">
         <v>67.6</v>
       </c>
-    </row>
-    <row r="43" spans="1:26">
+      <c r="Z41" s="4">
+        <v>67.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Z43" s="6" t="s">
+      <c r="AA43" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="Z44" s="6" t="s">
+      <c r="AA44" s="6" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:Y1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A44:Y44"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A4:Z4"/>
+    <mergeCell ref="A17:Z17"/>
+    <mergeCell ref="A30:Z30"/>
+    <mergeCell ref="A43:Z43"/>
+    <mergeCell ref="A44:Z44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Einwohner im erwerbsfähigen Al</vt:lpstr>