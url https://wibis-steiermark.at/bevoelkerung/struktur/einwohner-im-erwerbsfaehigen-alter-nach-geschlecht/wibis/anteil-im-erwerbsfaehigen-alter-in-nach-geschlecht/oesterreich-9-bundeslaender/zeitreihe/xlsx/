--- v1 (2026-07-28)
+++ v2 (2026-09-09)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Einwohner im erwerbsfähigen Al" sheetId="1" r:id="rId4"/>
+    <sheet name="Einwohner im erwerbsfähigen Alt" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Anteil im erwerbsfähigen Alter in % nach Geschlecht</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
@@ -71,51 +71,51 @@
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>männlich</t>
   </si>
   <si>
     <t>weiblich</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
     <t>Erläuterungen: Melderegisterauswertung, Stichtag 1.1. des Jahres, gezählt werden Personen im erwerbsfähigen Alter von 15 bis 64 Jahren.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -453,51 +453,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA44" sqref="AA44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
@@ -577,831 +577,831 @@
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
       <c r="Z5" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>67.8</v>
       </c>
       <c r="C6" s="5">
         <v>68.0</v>
       </c>
       <c r="D6" s="4">
         <v>68.2</v>
       </c>
       <c r="E6" s="4">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="F6" s="4">
         <v>67.7</v>
       </c>
       <c r="G6" s="4">
         <v>67.5</v>
       </c>
       <c r="H6" s="4">
         <v>67.5</v>
       </c>
       <c r="I6" s="4">
         <v>67.5</v>
       </c>
       <c r="J6" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="K6" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="L6" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="M6" s="4">
         <v>67.5</v>
       </c>
       <c r="N6" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="O6" s="4">
         <v>67.3</v>
       </c>
       <c r="P6" s="4">
         <v>67.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="R6" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="S6" s="4">
         <v>66.7</v>
       </c>
       <c r="T6" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="U6" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="V6" s="4">
         <v>66.2</v>
       </c>
       <c r="W6" s="5">
         <v>66.0</v>
       </c>
       <c r="X6" s="4">
         <v>65.8</v>
       </c>
       <c r="Y6" s="4">
         <v>65.5</v>
       </c>
       <c r="Z6" s="4">
         <v>65.2</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>66.7</v>
       </c>
       <c r="C7" s="4">
         <v>66.8</v>
       </c>
       <c r="D7" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="E7" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="F7" s="4">
         <v>66.3</v>
       </c>
       <c r="G7" s="4">
         <v>66.3</v>
       </c>
       <c r="H7" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="I7" s="4">
         <v>66.7</v>
       </c>
       <c r="J7" s="4">
         <v>66.8</v>
       </c>
       <c r="K7" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="L7" s="4">
         <v>67.2</v>
       </c>
       <c r="M7" s="5">
         <v>67.0</v>
       </c>
       <c r="N7" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="O7" s="4">
         <v>66.2</v>
       </c>
       <c r="P7" s="4">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="Q7" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="R7" s="4">
         <v>65.2</v>
       </c>
       <c r="S7" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="T7" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="U7" s="4">
         <v>64.3</v>
       </c>
       <c r="V7" s="4">
         <v>63.9</v>
       </c>
       <c r="W7" s="4">
         <v>63.4</v>
       </c>
       <c r="X7" s="5">
         <v>63.0</v>
       </c>
       <c r="Y7" s="4">
         <v>62.4</v>
       </c>
       <c r="Z7" s="4">
         <v>61.9</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="C8" s="4">
         <v>67.2</v>
       </c>
       <c r="D8" s="4">
         <v>67.3</v>
       </c>
       <c r="E8" s="5">
         <v>67.0</v>
       </c>
       <c r="F8" s="4">
         <v>66.7</v>
       </c>
       <c r="G8" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="H8" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="I8" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="J8" s="4">
         <v>66.5</v>
       </c>
       <c r="K8" s="4">
         <v>66.7</v>
       </c>
       <c r="L8" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="M8" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="N8" s="4">
         <v>66.2</v>
       </c>
       <c r="O8" s="5">
         <v>66.0</v>
       </c>
       <c r="P8" s="4">
         <v>65.8</v>
       </c>
       <c r="Q8" s="4">
         <v>65.5</v>
       </c>
       <c r="R8" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="S8" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="T8" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="U8" s="4">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="V8" s="5">
         <v>64.0</v>
       </c>
       <c r="W8" s="4">
         <v>63.7</v>
       </c>
       <c r="X8" s="4">
         <v>63.3</v>
       </c>
       <c r="Y8" s="4">
         <v>62.9</v>
       </c>
       <c r="Z8" s="4">
         <v>62.4</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="C9" s="5">
         <v>67.0</v>
       </c>
       <c r="D9" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="E9" s="4">
         <v>66.8</v>
       </c>
       <c r="F9" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="G9" s="4">
         <v>66.2</v>
       </c>
       <c r="H9" s="4">
         <v>66.3</v>
       </c>
       <c r="I9" s="4">
         <v>66.3</v>
       </c>
       <c r="J9" s="4">
         <v>66.2</v>
       </c>
       <c r="K9" s="4">
         <v>66.5</v>
       </c>
       <c r="L9" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="M9" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="N9" s="4">
         <v>66.2</v>
       </c>
       <c r="O9" s="5">
         <v>66.0</v>
       </c>
       <c r="P9" s="4">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="Q9" s="4">
         <v>65.7</v>
       </c>
       <c r="R9" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="S9" s="4">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="T9" s="4">
         <v>65.3</v>
       </c>
       <c r="U9" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="V9" s="4">
         <v>64.8</v>
       </c>
       <c r="W9" s="4">
         <v>64.5</v>
       </c>
       <c r="X9" s="4">
         <v>64.3</v>
       </c>
       <c r="Y9" s="4">
         <v>63.9</v>
       </c>
       <c r="Z9" s="4">
         <v>63.5</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
         <v>67.0</v>
       </c>
       <c r="C10" s="4">
         <v>67.2</v>
       </c>
       <c r="D10" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="E10" s="4">
         <v>67.2</v>
       </c>
       <c r="F10" s="5">
         <v>67.0</v>
       </c>
       <c r="G10" s="5">
         <v>67.0</v>
       </c>
       <c r="H10" s="5">
         <v>67.0</v>
       </c>
       <c r="I10" s="4">
         <v>67.2</v>
       </c>
       <c r="J10" s="4">
         <v>67.2</v>
       </c>
       <c r="K10" s="4">
         <v>67.5</v>
       </c>
       <c r="L10" s="4">
         <v>67.5</v>
       </c>
       <c r="M10" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="N10" s="4">
         <v>67.3</v>
       </c>
       <c r="O10" s="4">
         <v>67.2</v>
       </c>
       <c r="P10" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="Q10" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="R10" s="4">
         <v>66.7</v>
       </c>
       <c r="S10" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="T10" s="4">
         <v>66.2</v>
       </c>
       <c r="U10" s="5">
         <v>66.0</v>
       </c>
       <c r="V10" s="4">
         <v>65.7</v>
       </c>
       <c r="W10" s="4">
         <v>65.5</v>
       </c>
       <c r="X10" s="4">
         <v>65.2</v>
       </c>
       <c r="Y10" s="4">
         <v>64.8</v>
       </c>
       <c r="Z10" s="4">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>68.7</v>
       </c>
       <c r="C11" s="4">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="D11" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="E11" s="4">
         <v>68.8</v>
       </c>
       <c r="F11" s="4">
         <v>68.5</v>
       </c>
       <c r="G11" s="4">
         <v>68.3</v>
       </c>
       <c r="H11" s="4">
         <v>68.2</v>
       </c>
       <c r="I11" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="J11" s="4">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="K11" s="5">
         <v>68.0</v>
       </c>
       <c r="L11" s="4">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="M11" s="4">
         <v>67.7</v>
       </c>
       <c r="N11" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="O11" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="P11" s="4">
         <v>67.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="R11" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="S11" s="4">
         <v>66.7</v>
       </c>
       <c r="T11" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="U11" s="4">
         <v>66.2</v>
       </c>
       <c r="V11" s="4">
         <v>65.8</v>
       </c>
       <c r="W11" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="X11" s="4">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="Y11" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="Z11" s="4">
         <v>64.7</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>67.5</v>
       </c>
       <c r="C12" s="4">
         <v>67.7</v>
       </c>
       <c r="D12" s="4">
         <v>67.8</v>
       </c>
       <c r="E12" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="F12" s="4">
         <v>67.3</v>
       </c>
       <c r="G12" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="H12" s="4">
         <v>67.2</v>
       </c>
       <c r="I12" s="4">
         <v>67.2</v>
       </c>
       <c r="J12" s="4">
         <v>67.3</v>
       </c>
       <c r="K12" s="4">
         <v>67.5</v>
       </c>
       <c r="L12" s="4">
         <v>67.5</v>
       </c>
       <c r="M12" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="N12" s="4">
         <v>67.2</v>
       </c>
       <c r="O12" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="P12" s="5">
         <v>67.0</v>
       </c>
       <c r="Q12" s="4">
         <v>66.7</v>
       </c>
       <c r="R12" s="4">
         <v>66.5</v>
       </c>
       <c r="S12" s="4">
         <v>66.3</v>
       </c>
       <c r="T12" s="4">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="U12" s="4">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="V12" s="4">
         <v>65.5</v>
       </c>
       <c r="W12" s="4">
         <v>65.2</v>
       </c>
       <c r="X12" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="Y12" s="4">
         <v>64.5</v>
       </c>
       <c r="Z12" s="4">
-        <v>64.1</v>
+        <v>64.099999999999994</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="C13" s="4">
         <v>68.5</v>
       </c>
       <c r="D13" s="4">
         <v>68.7</v>
       </c>
       <c r="E13" s="4">
         <v>68.5</v>
       </c>
       <c r="F13" s="4">
         <v>68.3</v>
       </c>
       <c r="G13" s="4">
         <v>68.2</v>
       </c>
       <c r="H13" s="4">
         <v>68.2</v>
       </c>
       <c r="I13" s="4">
         <v>68.3</v>
       </c>
       <c r="J13" s="4">
         <v>68.3</v>
       </c>
       <c r="K13" s="4">
         <v>68.5</v>
       </c>
       <c r="L13" s="4">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="M13" s="4">
         <v>68.3</v>
       </c>
       <c r="N13" s="4">
         <v>68.2</v>
       </c>
       <c r="O13" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="P13" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="Q13" s="4">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="R13" s="4">
         <v>67.7</v>
       </c>
       <c r="S13" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="T13" s="4">
         <v>67.2</v>
       </c>
       <c r="U13" s="5">
         <v>67.0</v>
       </c>
       <c r="V13" s="4">
         <v>66.7</v>
       </c>
       <c r="W13" s="4">
         <v>66.5</v>
       </c>
       <c r="X13" s="4">
         <v>66.2</v>
       </c>
       <c r="Y13" s="4">
         <v>65.8</v>
       </c>
       <c r="Z13" s="4">
         <v>65.5</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>68.3</v>
       </c>
       <c r="C14" s="4">
         <v>68.3</v>
       </c>
       <c r="D14" s="4">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="E14" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="F14" s="4">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="G14" s="4">
         <v>67.8</v>
       </c>
       <c r="H14" s="4">
         <v>67.8</v>
       </c>
       <c r="I14" s="4">
         <v>67.8</v>
       </c>
       <c r="J14" s="4">
         <v>67.7</v>
       </c>
       <c r="K14" s="4">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="L14" s="4">
         <v>67.8</v>
       </c>
       <c r="M14" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="N14" s="4">
         <v>67.5</v>
       </c>
       <c r="O14" s="4">
         <v>67.3</v>
       </c>
       <c r="P14" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="Q14" s="5">
         <v>67.0</v>
       </c>
       <c r="R14" s="4">
         <v>66.8</v>
       </c>
       <c r="S14" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="T14" s="4">
         <v>66.5</v>
       </c>
       <c r="U14" s="4">
         <v>66.3</v>
       </c>
       <c r="V14" s="4">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="W14" s="5">
         <v>66.0</v>
       </c>
       <c r="X14" s="4">
         <v>65.7</v>
       </c>
       <c r="Y14" s="4">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="Z14" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>69.5</v>
       </c>
       <c r="C15" s="4">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="D15" s="4">
         <v>70.2</v>
       </c>
       <c r="E15" s="4">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="F15" s="4">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="G15" s="4">
         <v>69.2</v>
       </c>
       <c r="H15" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="I15" s="5">
         <v>69.0</v>
       </c>
       <c r="J15" s="4">
         <v>68.7</v>
       </c>
       <c r="K15" s="4">
         <v>68.8</v>
       </c>
       <c r="L15" s="4">
         <v>68.8</v>
       </c>
       <c r="M15" s="4">
         <v>68.7</v>
       </c>
       <c r="N15" s="4">
         <v>68.7</v>
       </c>
       <c r="O15" s="4">
         <v>68.8</v>
       </c>
       <c r="P15" s="5">
         <v>69.0</v>
       </c>
       <c r="Q15" s="5">
         <v>69.0</v>
       </c>
       <c r="R15" s="5">
         <v>69.0</v>
       </c>
       <c r="S15" s="5">
         <v>69.0</v>
       </c>
       <c r="T15" s="4">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="U15" s="5">
         <v>69.0</v>
       </c>
       <c r="V15" s="5">
         <v>69.0</v>
       </c>
       <c r="W15" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="X15" s="4">
         <v>69.2</v>
       </c>
       <c r="Y15" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="Z15" s="5">
         <v>69.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3">
         <v>2002</v>
       </c>
       <c r="C18" s="3">
         <v>2003</v>
       </c>
       <c r="D18" s="3">
         <v>2004</v>
       </c>
       <c r="E18" s="3">
         <v>2005</v>
@@ -1453,840 +1453,840 @@
       </c>
       <c r="U18" s="3">
         <v>2021</v>
       </c>
       <c r="V18" s="3">
         <v>2022</v>
       </c>
       <c r="W18" s="3">
         <v>2023</v>
       </c>
       <c r="X18" s="3">
         <v>2024</v>
       </c>
       <c r="Y18" s="3">
         <v>2025</v>
       </c>
       <c r="Z18" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="4">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="C19" s="4">
         <v>70.3</v>
       </c>
       <c r="D19" s="4">
         <v>70.3</v>
       </c>
       <c r="E19" s="5">
         <v>70.0</v>
       </c>
       <c r="F19" s="4">
         <v>69.7</v>
       </c>
       <c r="G19" s="4">
         <v>69.5</v>
       </c>
       <c r="H19" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="I19" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="J19" s="4">
         <v>69.3</v>
       </c>
       <c r="K19" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="L19" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="M19" s="4">
         <v>69.2</v>
       </c>
       <c r="N19" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="O19" s="4">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="P19" s="4">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="Q19" s="4">
         <v>68.7</v>
       </c>
       <c r="R19" s="4">
         <v>68.5</v>
       </c>
       <c r="S19" s="4">
         <v>68.3</v>
       </c>
       <c r="T19" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="U19" s="5">
         <v>68.0</v>
       </c>
       <c r="V19" s="4">
         <v>67.8</v>
       </c>
       <c r="W19" s="4">
         <v>67.5</v>
       </c>
       <c r="X19" s="4">
         <v>67.3</v>
       </c>
       <c r="Y19" s="5">
         <v>67.0</v>
       </c>
       <c r="Z19" s="4">
         <v>66.7</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="4">
         <v>69.7</v>
       </c>
       <c r="C20" s="4">
         <v>69.8</v>
       </c>
       <c r="D20" s="4">
         <v>69.8</v>
       </c>
       <c r="E20" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="F20" s="5">
         <v>69.0</v>
       </c>
       <c r="G20" s="5">
         <v>69.0</v>
       </c>
       <c r="H20" s="5">
         <v>69.0</v>
       </c>
       <c r="I20" s="4">
         <v>69.2</v>
       </c>
       <c r="J20" s="4">
         <v>69.2</v>
       </c>
       <c r="K20" s="4">
         <v>69.5</v>
       </c>
       <c r="L20" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="M20" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="N20" s="4">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="O20" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="P20" s="4">
         <v>67.8</v>
       </c>
       <c r="Q20" s="4">
         <v>67.3</v>
       </c>
       <c r="R20" s="4">
         <v>66.8</v>
       </c>
       <c r="S20" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="T20" s="5">
         <v>66.0</v>
       </c>
       <c r="U20" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="V20" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="W20" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="X20" s="4">
-        <v>64.1</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="Y20" s="4">
         <v>63.4</v>
       </c>
       <c r="Z20" s="4">
         <v>62.9</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="4">
         <v>69.3</v>
       </c>
       <c r="C21" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="D21" s="4">
         <v>69.5</v>
       </c>
       <c r="E21" s="4">
         <v>69.2</v>
       </c>
       <c r="F21" s="4">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="G21" s="4">
         <v>68.7</v>
       </c>
       <c r="H21" s="4">
         <v>68.7</v>
       </c>
       <c r="I21" s="4">
         <v>68.7</v>
       </c>
       <c r="J21" s="4">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="K21" s="4">
         <v>68.8</v>
       </c>
       <c r="L21" s="4">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="M21" s="4">
         <v>68.3</v>
       </c>
       <c r="N21" s="5">
         <v>68.0</v>
       </c>
       <c r="O21" s="4">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="P21" s="4">
         <v>67.7</v>
       </c>
       <c r="Q21" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="R21" s="5">
         <v>67.0</v>
       </c>
       <c r="S21" s="4">
         <v>66.7</v>
       </c>
       <c r="T21" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="U21" s="4">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="V21" s="4">
         <v>65.8</v>
       </c>
       <c r="W21" s="4">
         <v>65.5</v>
       </c>
       <c r="X21" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="Y21" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="Z21" s="4">
-        <v>64.1</v>
+        <v>64.099999999999994</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="4">
         <v>69.3</v>
       </c>
       <c r="C22" s="4">
         <v>69.3</v>
       </c>
       <c r="D22" s="4">
         <v>69.3</v>
       </c>
       <c r="E22" s="4">
         <v>68.8</v>
       </c>
       <c r="F22" s="4">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="G22" s="4">
         <v>68.2</v>
       </c>
       <c r="H22" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="I22" s="5">
         <v>68.0</v>
       </c>
       <c r="J22" s="5">
         <v>68.0</v>
       </c>
       <c r="K22" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="L22" s="4">
         <v>68.2</v>
       </c>
       <c r="M22" s="4">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="N22" s="4">
         <v>67.7</v>
       </c>
       <c r="O22" s="4">
         <v>67.5</v>
       </c>
       <c r="P22" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="Q22" s="4">
         <v>67.3</v>
       </c>
       <c r="R22" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="S22" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="T22" s="4">
         <v>66.7</v>
       </c>
       <c r="U22" s="4">
         <v>66.5</v>
       </c>
       <c r="V22" s="4">
         <v>66.3</v>
       </c>
       <c r="W22" s="4">
         <v>65.8</v>
       </c>
       <c r="X22" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="Y22" s="4">
         <v>65.3</v>
       </c>
       <c r="Z22" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="4">
         <v>69.3</v>
       </c>
       <c r="C23" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="D23" s="4">
         <v>69.5</v>
       </c>
       <c r="E23" s="4">
         <v>69.3</v>
       </c>
       <c r="F23" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="G23" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="H23" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="I23" s="4">
         <v>69.2</v>
       </c>
       <c r="J23" s="4">
         <v>69.2</v>
       </c>
       <c r="K23" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="L23" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="M23" s="4">
         <v>69.3</v>
       </c>
       <c r="N23" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="O23" s="5">
         <v>69.0</v>
       </c>
       <c r="P23" s="4">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="Q23" s="4">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="R23" s="4">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="S23" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="T23" s="4">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="U23" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="V23" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="W23" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="X23" s="4">
         <v>66.8</v>
       </c>
       <c r="Y23" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="Z23" s="5">
         <v>66.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="4">
         <v>70.2</v>
       </c>
       <c r="C24" s="4">
         <v>70.3</v>
       </c>
       <c r="D24" s="4">
-        <v>70.4</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="E24" s="4">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="F24" s="4">
         <v>69.8</v>
       </c>
       <c r="G24" s="4">
         <v>69.5</v>
       </c>
       <c r="H24" s="4">
         <v>69.5</v>
       </c>
       <c r="I24" s="4">
         <v>69.3</v>
       </c>
       <c r="J24" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="K24" s="4">
         <v>69.3</v>
       </c>
       <c r="L24" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="M24" s="4">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="N24" s="4">
         <v>68.8</v>
       </c>
       <c r="O24" s="4">
         <v>68.7</v>
       </c>
       <c r="P24" s="4">
         <v>68.7</v>
       </c>
       <c r="Q24" s="4">
         <v>68.5</v>
       </c>
       <c r="R24" s="4">
         <v>68.2</v>
       </c>
       <c r="S24" s="5">
         <v>68.0</v>
       </c>
       <c r="T24" s="4">
         <v>67.8</v>
       </c>
       <c r="U24" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="V24" s="4">
         <v>67.3</v>
       </c>
       <c r="W24" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="X24" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="Y24" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="Z24" s="4">
         <v>66.2</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="4">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="C25" s="4">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="D25" s="4">
         <v>70.2</v>
       </c>
       <c r="E25" s="4">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="F25" s="4">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="G25" s="4">
         <v>69.5</v>
       </c>
       <c r="H25" s="4">
         <v>69.5</v>
       </c>
       <c r="I25" s="4">
         <v>69.5</v>
       </c>
       <c r="J25" s="4">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="K25" s="4">
         <v>69.7</v>
       </c>
       <c r="L25" s="4">
         <v>69.7</v>
       </c>
       <c r="M25" s="4">
         <v>69.5</v>
       </c>
       <c r="N25" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="O25" s="4">
         <v>69.2</v>
       </c>
       <c r="P25" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="Q25" s="4">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="R25" s="4">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="S25" s="4">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="T25" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="U25" s="4">
         <v>67.8</v>
       </c>
       <c r="V25" s="4">
         <v>67.5</v>
       </c>
       <c r="W25" s="4">
         <v>67.2</v>
       </c>
       <c r="X25" s="4">
         <v>66.8</v>
       </c>
       <c r="Y25" s="4">
         <v>66.3</v>
       </c>
       <c r="Z25" s="4">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="5">
         <v>70.0</v>
       </c>
       <c r="C26" s="4">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="D26" s="4">
         <v>70.2</v>
       </c>
       <c r="E26" s="4">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="F26" s="4">
         <v>69.7</v>
       </c>
       <c r="G26" s="4">
         <v>69.5</v>
       </c>
       <c r="H26" s="4">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="I26" s="4">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="J26" s="4">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="K26" s="4">
         <v>69.8</v>
       </c>
       <c r="L26" s="4">
         <v>69.7</v>
       </c>
       <c r="M26" s="4">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="N26" s="4">
         <v>69.5</v>
       </c>
       <c r="O26" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="P26" s="4">
         <v>69.3</v>
       </c>
       <c r="Q26" s="4">
-        <v>69.1</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="R26" s="4">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="S26" s="4">
         <v>68.7</v>
       </c>
       <c r="T26" s="4">
         <v>68.5</v>
       </c>
       <c r="U26" s="4">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="V26" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="W26" s="4">
         <v>67.8</v>
       </c>
       <c r="X26" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="Y26" s="4">
         <v>67.2</v>
       </c>
       <c r="Z26" s="4">
         <v>66.8</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="5">
         <v>70.0</v>
       </c>
       <c r="C27" s="5">
         <v>70.0</v>
       </c>
       <c r="D27" s="5">
         <v>70.0</v>
       </c>
       <c r="E27" s="4">
         <v>69.7</v>
       </c>
       <c r="F27" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="G27" s="4">
         <v>69.2</v>
       </c>
       <c r="H27" s="4">
         <v>69.2</v>
       </c>
       <c r="I27" s="4">
         <v>69.2</v>
       </c>
       <c r="J27" s="4">
         <v>69.2</v>
       </c>
       <c r="K27" s="4">
         <v>69.3</v>
       </c>
       <c r="L27" s="4">
         <v>69.2</v>
       </c>
       <c r="M27" s="5">
         <v>69.0</v>
       </c>
       <c r="N27" s="4">
         <v>68.8</v>
       </c>
       <c r="O27" s="4">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="P27" s="4">
         <v>68.5</v>
       </c>
       <c r="Q27" s="4">
         <v>68.3</v>
       </c>
       <c r="R27" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="S27" s="5">
         <v>68.0</v>
       </c>
       <c r="T27" s="4">
         <v>67.8</v>
       </c>
       <c r="U27" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="V27" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="W27" s="4">
         <v>67.3</v>
       </c>
       <c r="X27" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="Y27" s="4">
         <v>66.7</v>
       </c>
       <c r="Z27" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="4">
-        <v>72.4</v>
+        <v>72.40000000000001</v>
       </c>
       <c r="C28" s="4">
-        <v>72.6</v>
+        <v>72.59999999999999</v>
       </c>
       <c r="D28" s="4">
         <v>72.7</v>
       </c>
       <c r="E28" s="4">
         <v>72.3</v>
       </c>
       <c r="F28" s="4">
-        <v>71.9</v>
+        <v>71.90000000000001</v>
       </c>
       <c r="G28" s="4">
-        <v>71.4</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="H28" s="4">
         <v>71.2</v>
       </c>
       <c r="I28" s="4">
-        <v>70.9</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="J28" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="K28" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="L28" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="M28" s="4">
-        <v>70.4</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="N28" s="4">
-        <v>70.4</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="O28" s="4">
-        <v>70.4</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="P28" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="Q28" s="4">
         <v>70.7</v>
       </c>
       <c r="R28" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="S28" s="4">
         <v>70.5</v>
       </c>
       <c r="T28" s="4">
         <v>70.5</v>
       </c>
       <c r="U28" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="V28" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="W28" s="4">
         <v>70.7</v>
       </c>
       <c r="X28" s="4">
         <v>70.8</v>
       </c>
       <c r="Y28" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="Z28" s="4">
         <v>70.5</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3">
         <v>2002</v>
       </c>
       <c r="C31" s="3">
         <v>2003</v>
       </c>
       <c r="D31" s="3">
         <v>2004</v>
       </c>
       <c r="E31" s="3">
         <v>2005</v>
@@ -2338,840 +2338,840 @@
       </c>
       <c r="U31" s="3">
         <v>2021</v>
       </c>
       <c r="V31" s="3">
         <v>2022</v>
       </c>
       <c r="W31" s="3">
         <v>2023</v>
       </c>
       <c r="X31" s="3">
         <v>2024</v>
       </c>
       <c r="Y31" s="3">
         <v>2025</v>
       </c>
       <c r="Z31" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="C32" s="4">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="D32" s="4">
         <v>66.2</v>
       </c>
       <c r="E32" s="5">
         <v>66.0</v>
       </c>
       <c r="F32" s="4">
         <v>65.7</v>
       </c>
       <c r="G32" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="H32" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="I32" s="4">
         <v>65.7</v>
       </c>
       <c r="J32" s="4">
         <v>65.7</v>
       </c>
       <c r="K32" s="4">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="L32" s="5">
         <v>66.0</v>
       </c>
       <c r="M32" s="4">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="N32" s="4">
         <v>65.8</v>
       </c>
       <c r="O32" s="4">
         <v>65.7</v>
       </c>
       <c r="P32" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="Q32" s="4">
         <v>65.5</v>
       </c>
       <c r="R32" s="4">
         <v>65.3</v>
       </c>
       <c r="S32" s="4">
         <v>65.2</v>
       </c>
       <c r="T32" s="5">
         <v>65.0</v>
       </c>
       <c r="U32" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="V32" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="W32" s="4">
         <v>64.5</v>
       </c>
       <c r="X32" s="4">
         <v>64.3</v>
       </c>
       <c r="Y32" s="5">
         <v>64.0</v>
       </c>
       <c r="Z32" s="4">
         <v>63.7</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="4">
         <v>63.8</v>
       </c>
       <c r="C33" s="4">
         <v>63.9</v>
       </c>
       <c r="D33" s="4">
-        <v>64.1</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="E33" s="4">
         <v>63.9</v>
       </c>
       <c r="F33" s="4">
         <v>63.7</v>
       </c>
       <c r="G33" s="4">
         <v>63.7</v>
       </c>
       <c r="H33" s="5">
         <v>64.0</v>
       </c>
       <c r="I33" s="4">
         <v>64.3</v>
       </c>
       <c r="J33" s="4">
         <v>64.5</v>
       </c>
       <c r="K33" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="L33" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="M33" s="5">
         <v>65.0</v>
       </c>
       <c r="N33" s="4">
         <v>64.7</v>
       </c>
       <c r="O33" s="4">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="P33" s="4">
         <v>64.2</v>
       </c>
       <c r="Q33" s="5">
         <v>64.0</v>
       </c>
       <c r="R33" s="4">
         <v>63.7</v>
       </c>
       <c r="S33" s="4">
         <v>63.6</v>
       </c>
       <c r="T33" s="4">
         <v>63.3</v>
       </c>
       <c r="U33" s="5">
         <v>63.0</v>
       </c>
       <c r="V33" s="4">
         <v>62.6</v>
       </c>
       <c r="W33" s="4">
         <v>62.3</v>
       </c>
       <c r="X33" s="4">
         <v>61.9</v>
       </c>
       <c r="Y33" s="4">
         <v>61.4</v>
       </c>
       <c r="Z33" s="4">
         <v>60.9</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="5">
         <v>65.0</v>
       </c>
       <c r="C34" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="D34" s="4">
         <v>65.2</v>
       </c>
       <c r="E34" s="5">
         <v>65.0</v>
       </c>
       <c r="F34" s="4">
         <v>64.7</v>
       </c>
       <c r="G34" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="H34" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="I34" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="J34" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="K34" s="4">
         <v>64.8</v>
       </c>
       <c r="L34" s="4">
         <v>64.7</v>
       </c>
       <c r="M34" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="N34" s="4">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="O34" s="4">
         <v>64.2</v>
       </c>
       <c r="P34" s="5">
         <v>64.0</v>
       </c>
       <c r="Q34" s="4">
         <v>63.7</v>
       </c>
       <c r="R34" s="4">
         <v>63.4</v>
       </c>
       <c r="S34" s="4">
         <v>63.2</v>
       </c>
       <c r="T34" s="5">
         <v>63.0</v>
       </c>
       <c r="U34" s="4">
         <v>62.7</v>
       </c>
       <c r="V34" s="4">
         <v>62.3</v>
       </c>
       <c r="W34" s="5">
         <v>62.0</v>
       </c>
       <c r="X34" s="4">
         <v>61.6</v>
       </c>
       <c r="Y34" s="4">
         <v>61.2</v>
       </c>
       <c r="Z34" s="4">
         <v>60.8</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="C35" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="D35" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="E35" s="4">
         <v>64.8</v>
       </c>
       <c r="F35" s="4">
         <v>64.5</v>
       </c>
       <c r="G35" s="4">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="H35" s="4">
         <v>64.5</v>
       </c>
       <c r="I35" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="J35" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="K35" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="L35" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="M35" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="N35" s="4">
         <v>64.7</v>
       </c>
       <c r="O35" s="4">
         <v>64.5</v>
       </c>
       <c r="P35" s="4">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="Q35" s="4">
         <v>64.3</v>
       </c>
       <c r="R35" s="4">
         <v>64.2</v>
       </c>
       <c r="S35" s="5">
         <v>64.0</v>
       </c>
       <c r="T35" s="4">
         <v>63.9</v>
       </c>
       <c r="U35" s="4">
         <v>63.7</v>
       </c>
       <c r="V35" s="4">
         <v>63.5</v>
       </c>
       <c r="W35" s="4">
         <v>63.2</v>
       </c>
       <c r="X35" s="4">
         <v>62.9</v>
       </c>
       <c r="Y35" s="4">
         <v>62.6</v>
       </c>
       <c r="Z35" s="4">
         <v>62.3</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="4">
         <v>64.8</v>
       </c>
       <c r="C36" s="5">
         <v>65.0</v>
       </c>
       <c r="D36" s="4">
         <v>65.3</v>
       </c>
       <c r="E36" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="F36" s="5">
         <v>65.0</v>
       </c>
       <c r="G36" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="H36" s="5">
         <v>65.0</v>
       </c>
       <c r="I36" s="4">
         <v>65.2</v>
       </c>
       <c r="J36" s="4">
         <v>65.3</v>
       </c>
       <c r="K36" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="L36" s="4">
         <v>65.7</v>
       </c>
       <c r="M36" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="N36" s="4">
         <v>65.5</v>
       </c>
       <c r="O36" s="4">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="P36" s="4">
         <v>65.3</v>
       </c>
       <c r="Q36" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="R36" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="S36" s="4">
         <v>64.8</v>
       </c>
       <c r="T36" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="U36" s="4">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="V36" s="4">
-        <v>64.1</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="W36" s="4">
         <v>63.9</v>
       </c>
       <c r="X36" s="4">
         <v>63.6</v>
       </c>
       <c r="Y36" s="4">
         <v>63.2</v>
       </c>
       <c r="Z36" s="4">
         <v>62.8</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="C37" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="D37" s="4">
         <v>67.8</v>
       </c>
       <c r="E37" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="F37" s="4">
         <v>67.3</v>
       </c>
       <c r="G37" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="H37" s="5">
         <v>67.0</v>
       </c>
       <c r="I37" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="J37" s="4">
         <v>66.7</v>
       </c>
       <c r="K37" s="4">
         <v>66.8</v>
       </c>
       <c r="L37" s="4">
         <v>66.8</v>
       </c>
       <c r="M37" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="N37" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="O37" s="4">
         <v>66.2</v>
       </c>
       <c r="P37" s="5">
         <v>66.0</v>
       </c>
       <c r="Q37" s="4">
         <v>65.8</v>
       </c>
       <c r="R37" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="S37" s="4">
         <v>65.3</v>
       </c>
       <c r="T37" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="U37" s="4">
         <v>64.8</v>
       </c>
       <c r="V37" s="4">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="W37" s="4">
         <v>64.2</v>
       </c>
       <c r="X37" s="5">
         <v>64.0</v>
       </c>
       <c r="Y37" s="4">
         <v>63.6</v>
       </c>
       <c r="Z37" s="4">
         <v>63.3</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="C38" s="4">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="D38" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="E38" s="4">
         <v>65.3</v>
       </c>
       <c r="F38" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="G38" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="H38" s="5">
         <v>65.0</v>
       </c>
       <c r="I38" s="5">
         <v>65.0</v>
       </c>
       <c r="J38" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="K38" s="4">
         <v>65.3</v>
       </c>
       <c r="L38" s="4">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="M38" s="4">
         <v>65.3</v>
       </c>
       <c r="N38" s="4">
         <v>65.2</v>
       </c>
       <c r="O38" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="P38" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="Q38" s="4">
         <v>64.7</v>
       </c>
       <c r="R38" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="S38" s="4">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="T38" s="4">
         <v>64.2</v>
       </c>
       <c r="U38" s="5">
         <v>64.0</v>
       </c>
       <c r="V38" s="4">
         <v>63.6</v>
       </c>
       <c r="W38" s="4">
         <v>63.3</v>
       </c>
       <c r="X38" s="5">
         <v>63.0</v>
       </c>
       <c r="Y38" s="4">
         <v>62.7</v>
       </c>
       <c r="Z38" s="4">
         <v>62.4</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="C39" s="5">
         <v>67.0</v>
       </c>
       <c r="D39" s="4">
         <v>67.2</v>
       </c>
       <c r="E39" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="F39" s="5">
         <v>67.0</v>
       </c>
       <c r="G39" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="H39" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="I39" s="5">
         <v>67.0</v>
       </c>
       <c r="J39" s="5">
         <v>67.0</v>
       </c>
       <c r="K39" s="4">
         <v>67.2</v>
       </c>
       <c r="L39" s="4">
         <v>67.2</v>
       </c>
       <c r="M39" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="N39" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="O39" s="5">
         <v>67.0</v>
       </c>
       <c r="P39" s="4">
         <v>66.8</v>
       </c>
       <c r="Q39" s="4">
         <v>66.7</v>
       </c>
       <c r="R39" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="S39" s="4">
         <v>66.2</v>
       </c>
       <c r="T39" s="5">
         <v>66.0</v>
       </c>
       <c r="U39" s="4">
         <v>65.7</v>
       </c>
       <c r="V39" s="4">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="W39" s="4">
         <v>65.2</v>
       </c>
       <c r="X39" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="Y39" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="Z39" s="4">
         <v>64.3</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="C40" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="D40" s="4">
         <v>66.8</v>
       </c>
       <c r="E40" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="F40" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="G40" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="H40" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="I40" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="J40" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="K40" s="4">
         <v>66.5</v>
       </c>
       <c r="L40" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="M40" s="4">
         <v>66.3</v>
       </c>
       <c r="N40" s="4">
         <v>66.2</v>
       </c>
       <c r="O40" s="5">
         <v>66.0</v>
       </c>
       <c r="P40" s="4">
         <v>65.8</v>
       </c>
       <c r="Q40" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="R40" s="4">
         <v>65.5</v>
       </c>
       <c r="S40" s="4">
         <v>65.3</v>
       </c>
       <c r="T40" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="U40" s="5">
         <v>65.0</v>
       </c>
       <c r="V40" s="4">
         <v>64.7</v>
       </c>
       <c r="W40" s="4">
         <v>64.7</v>
       </c>
       <c r="X40" s="4">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="Y40" s="4">
         <v>64.2</v>
       </c>
       <c r="Z40" s="4">
         <v>63.8</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="5">
         <v>67.0</v>
       </c>
       <c r="C41" s="4">
         <v>67.5</v>
       </c>
       <c r="D41" s="4">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="E41" s="4">
         <v>67.7</v>
       </c>
       <c r="F41" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="G41" s="4">
         <v>67.2</v>
       </c>
       <c r="H41" s="4">
         <v>67.2</v>
       </c>
       <c r="I41" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="J41" s="5">
         <v>67.0</v>
       </c>
       <c r="K41" s="4">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="L41" s="4">
         <v>67.2</v>
       </c>
       <c r="M41" s="4">
         <v>67.2</v>
       </c>
       <c r="N41" s="4">
         <v>67.2</v>
       </c>
       <c r="O41" s="4">
         <v>67.3</v>
       </c>
       <c r="P41" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="Q41" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="R41" s="4">
         <v>67.5</v>
       </c>
       <c r="S41" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="T41" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="U41" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="V41" s="4">
-        <v>67.4</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="W41" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="X41" s="4">
         <v>67.7</v>
       </c>
       <c r="Y41" s="4">
-        <v>67.6</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="Z41" s="4">
         <v>67.5</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="6" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AA44" s="6" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
@@ -3182,51 +3182,51 @@
     <mergeCell ref="A44:Z44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Einwohner im erwerbsfähigen Al</vt:lpstr>
+      <vt:lpstr>Einwohner im erwerbsfähigen Alt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>WIBIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Einwohner im erwerbsfähigen Alter nach Geschlecht</dc:title>
   <dc:description/>
   <dc:subject>Einwohner im erwerbsfähigen Alter nach Geschlecht</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>