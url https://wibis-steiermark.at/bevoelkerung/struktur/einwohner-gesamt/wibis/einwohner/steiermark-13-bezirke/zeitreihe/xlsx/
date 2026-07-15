--- v0 (2026-05-07)
+++ v1 (2026-07-15)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einwohner gesamt" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Einwohner</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2025</t>
+    <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
   <si>
     <t>Leoben</t>
   </si>
@@ -460,77 +460,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z23"/>
+  <dimension ref="A1:AA23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Z23" sqref="Z23"/>
+      <selection activeCell="AA23" sqref="AA23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
@@ -562,52 +562,55 @@
       </c>
       <c r="R5" s="3">
         <v>2018</v>
       </c>
       <c r="S5" s="3">
         <v>2019</v>
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="Z5" s="3">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>8063640</v>
       </c>
       <c r="C6" s="4">
         <v>8100273</v>
       </c>
       <c r="D6" s="4">
         <v>8142573</v>
       </c>
       <c r="E6" s="4">
         <v>8201359</v>
       </c>
       <c r="F6" s="4">
         <v>8254298</v>
       </c>
       <c r="G6" s="4">
         <v>8282984</v>
       </c>
       <c r="H6" s="4">
         <v>8307989</v>
       </c>
       <c r="I6" s="4">
@@ -639,52 +642,55 @@
       </c>
       <c r="R6" s="4">
         <v>8822267</v>
       </c>
       <c r="S6" s="4">
         <v>8858775</v>
       </c>
       <c r="T6" s="4">
         <v>8901064</v>
       </c>
       <c r="U6" s="4">
         <v>8932664</v>
       </c>
       <c r="V6" s="4">
         <v>8978929</v>
       </c>
       <c r="W6" s="4">
         <v>9104772</v>
       </c>
       <c r="X6" s="4">
         <v>9158750</v>
       </c>
       <c r="Y6" s="4">
         <v>9197213</v>
       </c>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="Z6" s="4">
+        <v>9215956</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="4">
         <v>1188117</v>
       </c>
       <c r="C7" s="4">
         <v>1189315</v>
       </c>
       <c r="D7" s="4">
         <v>1192168</v>
       </c>
       <c r="E7" s="4">
         <v>1196780</v>
       </c>
       <c r="F7" s="4">
         <v>1200854</v>
       </c>
       <c r="G7" s="4">
         <v>1202483</v>
       </c>
       <c r="H7" s="4">
         <v>1203701</v>
       </c>
       <c r="I7" s="4">
@@ -716,52 +722,55 @@
       </c>
       <c r="R7" s="4">
         <v>1240214</v>
       </c>
       <c r="S7" s="4">
         <v>1243052</v>
       </c>
       <c r="T7" s="4">
         <v>1246395</v>
       </c>
       <c r="U7" s="4">
         <v>1247077</v>
       </c>
       <c r="V7" s="4">
         <v>1252922</v>
       </c>
       <c r="W7" s="4">
         <v>1265198</v>
       </c>
       <c r="X7" s="4">
         <v>1269801</v>
       </c>
       <c r="Y7" s="4">
         <v>1271716</v>
       </c>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="Z7" s="4">
+        <v>1271764</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="4">
         <v>232930</v>
       </c>
       <c r="C8" s="4">
         <v>235485</v>
       </c>
       <c r="D8" s="4">
         <v>237658</v>
       </c>
       <c r="E8" s="4">
         <v>241298</v>
       </c>
       <c r="F8" s="4">
         <v>244997</v>
       </c>
       <c r="G8" s="4">
         <v>247624</v>
       </c>
       <c r="H8" s="4">
         <v>250177</v>
       </c>
       <c r="I8" s="4">
@@ -793,52 +802,55 @@
       </c>
       <c r="R8" s="4">
         <v>286292</v>
       </c>
       <c r="S8" s="4">
         <v>288806</v>
       </c>
       <c r="T8" s="4">
         <v>291072</v>
       </c>
       <c r="U8" s="4">
         <v>291134</v>
       </c>
       <c r="V8" s="4">
         <v>292630</v>
       </c>
       <c r="W8" s="4">
         <v>298479</v>
       </c>
       <c r="X8" s="4">
         <v>302749</v>
       </c>
       <c r="Y8" s="4">
         <v>305314</v>
       </c>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="Z8" s="4">
+        <v>306971</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4">
         <v>61366</v>
       </c>
       <c r="C9" s="4">
         <v>61190</v>
       </c>
       <c r="D9" s="4">
         <v>61256</v>
       </c>
       <c r="E9" s="4">
         <v>61291</v>
       </c>
       <c r="F9" s="4">
         <v>61316</v>
       </c>
       <c r="G9" s="4">
         <v>61212</v>
       </c>
       <c r="H9" s="4">
         <v>61142</v>
       </c>
       <c r="I9" s="4">
@@ -870,52 +882,55 @@
       </c>
       <c r="R9" s="4">
         <v>60734</v>
       </c>
       <c r="S9" s="4">
         <v>60821</v>
       </c>
       <c r="T9" s="4">
         <v>60867</v>
       </c>
       <c r="U9" s="4">
         <v>60871</v>
       </c>
       <c r="V9" s="4">
         <v>61037</v>
       </c>
       <c r="W9" s="4">
         <v>61121</v>
       </c>
       <c r="X9" s="4">
         <v>61218</v>
       </c>
       <c r="Y9" s="4">
         <v>61065</v>
       </c>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="Z9" s="4">
+        <v>60962</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="4">
         <v>131947</v>
       </c>
       <c r="C10" s="4">
         <v>133019</v>
       </c>
       <c r="D10" s="4">
         <v>134539</v>
       </c>
       <c r="E10" s="4">
         <v>136326</v>
       </c>
       <c r="F10" s="4">
         <v>137555</v>
       </c>
       <c r="G10" s="4">
         <v>138985</v>
       </c>
       <c r="H10" s="4">
         <v>140153</v>
       </c>
       <c r="I10" s="4">
@@ -947,52 +962,55 @@
       </c>
       <c r="R10" s="4">
         <v>152944</v>
       </c>
       <c r="S10" s="4">
         <v>154260</v>
       </c>
       <c r="T10" s="4">
         <v>156070</v>
       </c>
       <c r="U10" s="4">
         <v>157853</v>
       </c>
       <c r="V10" s="4">
         <v>160412</v>
       </c>
       <c r="W10" s="4">
         <v>162408</v>
       </c>
       <c r="X10" s="4">
         <v>163722</v>
       </c>
       <c r="Y10" s="4">
         <v>164654</v>
       </c>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="Z10" s="4">
+        <v>165656</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="4">
         <v>79173</v>
       </c>
       <c r="C11" s="4">
         <v>79492</v>
       </c>
       <c r="D11" s="4">
         <v>79802</v>
       </c>
       <c r="E11" s="4">
         <v>80137</v>
       </c>
       <c r="F11" s="4">
         <v>80401</v>
       </c>
       <c r="G11" s="4">
         <v>80456</v>
       </c>
       <c r="H11" s="4">
         <v>80587</v>
       </c>
       <c r="I11" s="4">
@@ -1024,52 +1042,55 @@
       </c>
       <c r="R11" s="4">
         <v>83681</v>
       </c>
       <c r="S11" s="4">
         <v>84155</v>
       </c>
       <c r="T11" s="4">
         <v>84756</v>
       </c>
       <c r="U11" s="4">
         <v>85294</v>
       </c>
       <c r="V11" s="4">
         <v>86195</v>
       </c>
       <c r="W11" s="4">
         <v>86991</v>
       </c>
       <c r="X11" s="4">
         <v>87701</v>
       </c>
       <c r="Y11" s="4">
         <v>87979</v>
       </c>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="Z11" s="4">
+        <v>88164</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="4">
         <v>66445</v>
       </c>
       <c r="C12" s="4">
         <v>65898</v>
       </c>
       <c r="D12" s="4">
         <v>65509</v>
       </c>
       <c r="E12" s="4">
         <v>65094</v>
       </c>
       <c r="F12" s="4">
         <v>64836</v>
       </c>
       <c r="G12" s="4">
         <v>64297</v>
       </c>
       <c r="H12" s="4">
         <v>63770</v>
       </c>
       <c r="I12" s="4">
@@ -1101,52 +1122,55 @@
       </c>
       <c r="R12" s="4">
         <v>60451</v>
       </c>
       <c r="S12" s="4">
         <v>60060</v>
       </c>
       <c r="T12" s="4">
         <v>59700</v>
       </c>
       <c r="U12" s="4">
         <v>59151</v>
       </c>
       <c r="V12" s="4">
         <v>59131</v>
       </c>
       <c r="W12" s="4">
         <v>59944</v>
       </c>
       <c r="X12" s="4">
         <v>59213</v>
       </c>
       <c r="Y12" s="4">
         <v>59071</v>
       </c>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="Z12" s="4">
+        <v>58697</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="4">
         <v>82877</v>
       </c>
       <c r="C13" s="4">
         <v>82368</v>
       </c>
       <c r="D13" s="4">
         <v>82132</v>
       </c>
       <c r="E13" s="4">
         <v>82092</v>
       </c>
       <c r="F13" s="4">
         <v>81940</v>
       </c>
       <c r="G13" s="4">
         <v>81826</v>
       </c>
       <c r="H13" s="4">
         <v>81378</v>
       </c>
       <c r="I13" s="4">
@@ -1178,52 +1202,55 @@
       </c>
       <c r="R13" s="4">
         <v>80082</v>
       </c>
       <c r="S13" s="4">
         <v>79901</v>
       </c>
       <c r="T13" s="4">
         <v>79652</v>
       </c>
       <c r="U13" s="4">
         <v>79592</v>
       </c>
       <c r="V13" s="4">
         <v>79609</v>
       </c>
       <c r="W13" s="4">
         <v>79831</v>
       </c>
       <c r="X13" s="4">
         <v>79678</v>
       </c>
       <c r="Y13" s="4">
         <v>79579</v>
       </c>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="Z13" s="4">
+        <v>79241</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="4">
         <v>31301</v>
       </c>
       <c r="C14" s="4">
         <v>30972</v>
       </c>
       <c r="D14" s="4">
         <v>30826</v>
       </c>
       <c r="E14" s="4">
         <v>30659</v>
       </c>
       <c r="F14" s="4">
         <v>30510</v>
       </c>
       <c r="G14" s="4">
         <v>30417</v>
       </c>
       <c r="H14" s="4">
         <v>30169</v>
       </c>
       <c r="I14" s="4">
@@ -1255,52 +1282,55 @@
       </c>
       <c r="R14" s="4">
         <v>27919</v>
       </c>
       <c r="S14" s="4">
         <v>27659</v>
       </c>
       <c r="T14" s="4">
         <v>27543</v>
       </c>
       <c r="U14" s="4">
         <v>27449</v>
       </c>
       <c r="V14" s="4">
         <v>27252</v>
       </c>
       <c r="W14" s="4">
         <v>27314</v>
       </c>
       <c r="X14" s="4">
         <v>27062</v>
       </c>
       <c r="Y14" s="4">
         <v>26898</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="Z14" s="4">
+        <v>26659</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="4">
         <v>53420</v>
       </c>
       <c r="C15" s="4">
         <v>53277</v>
       </c>
       <c r="D15" s="4">
         <v>53254</v>
       </c>
       <c r="E15" s="4">
         <v>53202</v>
       </c>
       <c r="F15" s="4">
         <v>53070</v>
       </c>
       <c r="G15" s="4">
         <v>52873</v>
       </c>
       <c r="H15" s="4">
         <v>52686</v>
       </c>
       <c r="I15" s="4">
@@ -1332,52 +1362,55 @@
       </c>
       <c r="R15" s="4">
         <v>51330</v>
       </c>
       <c r="S15" s="4">
         <v>51161</v>
       </c>
       <c r="T15" s="4">
         <v>51044</v>
       </c>
       <c r="U15" s="4">
         <v>50947</v>
       </c>
       <c r="V15" s="4">
         <v>51039</v>
       </c>
       <c r="W15" s="4">
         <v>51239</v>
       </c>
       <c r="X15" s="4">
         <v>51269</v>
       </c>
       <c r="Y15" s="4">
         <v>51172</v>
       </c>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="Z15" s="4">
+        <v>51101</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="4">
         <v>86028</v>
       </c>
       <c r="C16" s="4">
         <v>86262</v>
       </c>
       <c r="D16" s="4">
         <v>86267</v>
       </c>
       <c r="E16" s="4">
         <v>86540</v>
       </c>
       <c r="F16" s="4">
         <v>86602</v>
       </c>
       <c r="G16" s="4">
         <v>86757</v>
       </c>
       <c r="H16" s="4">
         <v>86874</v>
       </c>
       <c r="I16" s="4">
@@ -1409,52 +1442,55 @@
       </c>
       <c r="R16" s="4">
         <v>90075</v>
       </c>
       <c r="S16" s="4">
         <v>90343</v>
       </c>
       <c r="T16" s="4">
         <v>90654</v>
       </c>
       <c r="U16" s="4">
         <v>90916</v>
       </c>
       <c r="V16" s="4">
         <v>91510</v>
       </c>
       <c r="W16" s="4">
         <v>92373</v>
       </c>
       <c r="X16" s="4">
         <v>92531</v>
       </c>
       <c r="Y16" s="4">
         <v>92651</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="Z16" s="4">
+        <v>92542</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="4">
         <v>77476</v>
       </c>
       <c r="C17" s="4">
         <v>77058</v>
       </c>
       <c r="D17" s="4">
         <v>76788</v>
       </c>
       <c r="E17" s="4">
         <v>76567</v>
       </c>
       <c r="F17" s="4">
         <v>76256</v>
       </c>
       <c r="G17" s="4">
         <v>75703</v>
       </c>
       <c r="H17" s="4">
         <v>75257</v>
       </c>
       <c r="I17" s="4">
@@ -1486,52 +1522,55 @@
       </c>
       <c r="R17" s="4">
         <v>72471</v>
       </c>
       <c r="S17" s="4">
         <v>72004</v>
       </c>
       <c r="T17" s="4">
         <v>71698</v>
       </c>
       <c r="U17" s="4">
         <v>71356</v>
       </c>
       <c r="V17" s="4">
         <v>71245</v>
       </c>
       <c r="W17" s="4">
         <v>71657</v>
       </c>
       <c r="X17" s="4">
         <v>71580</v>
       </c>
       <c r="Y17" s="4">
         <v>71516</v>
       </c>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="Z17" s="4">
+        <v>71178</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="4">
         <v>107548</v>
       </c>
       <c r="C18" s="4">
         <v>106801</v>
       </c>
       <c r="D18" s="4">
         <v>106448</v>
       </c>
       <c r="E18" s="4">
         <v>105951</v>
       </c>
       <c r="F18" s="4">
         <v>105681</v>
       </c>
       <c r="G18" s="4">
         <v>104947</v>
       </c>
       <c r="H18" s="4">
         <v>104369</v>
       </c>
       <c r="I18" s="4">
@@ -1563,52 +1602,55 @@
       </c>
       <c r="R18" s="4">
         <v>99437</v>
       </c>
       <c r="S18" s="4">
         <v>98984</v>
       </c>
       <c r="T18" s="4">
         <v>98697</v>
       </c>
       <c r="U18" s="4">
         <v>98054</v>
       </c>
       <c r="V18" s="4">
         <v>98242</v>
       </c>
       <c r="W18" s="4">
         <v>98534</v>
       </c>
       <c r="X18" s="4">
         <v>98044</v>
       </c>
       <c r="Y18" s="4">
         <v>97077</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="Z18" s="4">
+        <v>96245</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="4">
         <v>91172</v>
       </c>
       <c r="C19" s="4">
         <v>91047</v>
       </c>
       <c r="D19" s="4">
         <v>91365</v>
       </c>
       <c r="E19" s="4">
         <v>91335</v>
       </c>
       <c r="F19" s="4">
         <v>91453</v>
       </c>
       <c r="G19" s="4">
         <v>91144</v>
       </c>
       <c r="H19" s="4">
         <v>91111</v>
       </c>
       <c r="I19" s="4">
@@ -1640,52 +1682,55 @@
       </c>
       <c r="R19" s="4">
         <v>90452</v>
       </c>
       <c r="S19" s="4">
         <v>90622</v>
       </c>
       <c r="T19" s="4">
         <v>90606</v>
       </c>
       <c r="U19" s="4">
         <v>90619</v>
       </c>
       <c r="V19" s="4">
         <v>90924</v>
       </c>
       <c r="W19" s="4">
         <v>91215</v>
       </c>
       <c r="X19" s="4">
         <v>91133</v>
       </c>
       <c r="Y19" s="4">
         <v>91082</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="Z19" s="4">
+        <v>91015</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="4">
         <v>86434</v>
       </c>
       <c r="C20" s="4">
         <v>86446</v>
       </c>
       <c r="D20" s="4">
         <v>86324</v>
       </c>
       <c r="E20" s="4">
         <v>86288</v>
       </c>
       <c r="F20" s="4">
         <v>86237</v>
       </c>
       <c r="G20" s="4">
         <v>86242</v>
       </c>
       <c r="H20" s="4">
         <v>86028</v>
       </c>
       <c r="I20" s="4">
@@ -1717,74 +1762,77 @@
       </c>
       <c r="R20" s="4">
         <v>84346</v>
       </c>
       <c r="S20" s="4">
         <v>84276</v>
       </c>
       <c r="T20" s="4">
         <v>84036</v>
       </c>
       <c r="U20" s="4">
         <v>83841</v>
       </c>
       <c r="V20" s="4">
         <v>83696</v>
       </c>
       <c r="W20" s="4">
         <v>84092</v>
       </c>
       <c r="X20" s="4">
         <v>83901</v>
       </c>
       <c r="Y20" s="4">
         <v>83658</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="Z20" s="4">
+        <v>83333</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="Z22" s="5" t="s">
+      <c r="AA22" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="Z23" s="5" t="s">
+      <c r="AA23" s="5" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:Y1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A23:Y23"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A4:Z4"/>
+    <mergeCell ref="A22:Z22"/>
+    <mergeCell ref="A23:Z23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Einwohner gesamt</vt:lpstr>