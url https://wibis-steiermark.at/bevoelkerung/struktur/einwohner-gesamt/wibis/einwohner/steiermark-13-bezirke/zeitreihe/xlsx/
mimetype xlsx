--- v1 (2026-07-15)
+++ v2 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einwohner gesamt" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Einwohner</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -77,51 +77,51 @@
   <si>
     <t>Weiz</t>
   </si>
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
   <si>
     <t>Erläuterungen: Melderegisterauswertung, Stichtag 1.1. des Jahres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -456,51 +456,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA23" sqref="AA23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">