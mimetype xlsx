--- v2 (2026-09-14)
+++ v3 (2026-11-03)
@@ -4,64 +4,67 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Einwohner gesamt" sheetId="1" r:id="rId4"/>
+    <sheet name="Einwohner-innen gesamt" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+  <si>
+    <t>Einwohner:innen</t>
+  </si>
+  <si>
+    <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2026</t>
+  </si>
   <si>
     <t>Einwohner</t>
-  </si>
-[...1 lines deleted...]
-    <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
   <si>
     <t>Leoben</t>
   </si>
@@ -483,56 +486,56 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA23" sqref="AA23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="2" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="3" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
         <v>2009</v>
       </c>
@@ -568,51 +571,51 @@
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
       <c r="Z5" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>8063640</v>
       </c>
       <c r="C6" s="4">
         <v>8100273</v>
       </c>
       <c r="D6" s="4">
         <v>8142573</v>
       </c>
       <c r="E6" s="4">
         <v>8201359</v>
       </c>
       <c r="F6" s="4">
         <v>8254298</v>
       </c>
       <c r="G6" s="4">
         <v>8282984</v>
       </c>
       <c r="H6" s="4">
         <v>8307989</v>
       </c>
       <c r="I6" s="4">
         <v>8335003</v>
       </c>
@@ -648,51 +651,51 @@
       </c>
       <c r="T6" s="4">
         <v>8901064</v>
       </c>
       <c r="U6" s="4">
         <v>8932664</v>
       </c>
       <c r="V6" s="4">
         <v>8978929</v>
       </c>
       <c r="W6" s="4">
         <v>9104772</v>
       </c>
       <c r="X6" s="4">
         <v>9158750</v>
       </c>
       <c r="Y6" s="4">
         <v>9197213</v>
       </c>
       <c r="Z6" s="4">
         <v>9215956</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>1188117</v>
       </c>
       <c r="C7" s="4">
         <v>1189315</v>
       </c>
       <c r="D7" s="4">
         <v>1192168</v>
       </c>
       <c r="E7" s="4">
         <v>1196780</v>
       </c>
       <c r="F7" s="4">
         <v>1200854</v>
       </c>
       <c r="G7" s="4">
         <v>1202483</v>
       </c>
       <c r="H7" s="4">
         <v>1203701</v>
       </c>
       <c r="I7" s="4">
         <v>1204795</v>
       </c>
@@ -728,51 +731,51 @@
       </c>
       <c r="T7" s="4">
         <v>1246395</v>
       </c>
       <c r="U7" s="4">
         <v>1247077</v>
       </c>
       <c r="V7" s="4">
         <v>1252922</v>
       </c>
       <c r="W7" s="4">
         <v>1265198</v>
       </c>
       <c r="X7" s="4">
         <v>1269801</v>
       </c>
       <c r="Y7" s="4">
         <v>1271716</v>
       </c>
       <c r="Z7" s="4">
         <v>1271764</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>232930</v>
       </c>
       <c r="C8" s="4">
         <v>235485</v>
       </c>
       <c r="D8" s="4">
         <v>237658</v>
       </c>
       <c r="E8" s="4">
         <v>241298</v>
       </c>
       <c r="F8" s="4">
         <v>244997</v>
       </c>
       <c r="G8" s="4">
         <v>247624</v>
       </c>
       <c r="H8" s="4">
         <v>250177</v>
       </c>
       <c r="I8" s="4">
         <v>252502</v>
       </c>
@@ -808,51 +811,51 @@
       </c>
       <c r="T8" s="4">
         <v>291072</v>
       </c>
       <c r="U8" s="4">
         <v>291134</v>
       </c>
       <c r="V8" s="4">
         <v>292630</v>
       </c>
       <c r="W8" s="4">
         <v>298479</v>
       </c>
       <c r="X8" s="4">
         <v>302749</v>
       </c>
       <c r="Y8" s="4">
         <v>305314</v>
       </c>
       <c r="Z8" s="4">
         <v>306971</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>61366</v>
       </c>
       <c r="C9" s="4">
         <v>61190</v>
       </c>
       <c r="D9" s="4">
         <v>61256</v>
       </c>
       <c r="E9" s="4">
         <v>61291</v>
       </c>
       <c r="F9" s="4">
         <v>61316</v>
       </c>
       <c r="G9" s="4">
         <v>61212</v>
       </c>
       <c r="H9" s="4">
         <v>61142</v>
       </c>
       <c r="I9" s="4">
         <v>60966</v>
       </c>
@@ -888,51 +891,51 @@
       </c>
       <c r="T9" s="4">
         <v>60867</v>
       </c>
       <c r="U9" s="4">
         <v>60871</v>
       </c>
       <c r="V9" s="4">
         <v>61037</v>
       </c>
       <c r="W9" s="4">
         <v>61121</v>
       </c>
       <c r="X9" s="4">
         <v>61218</v>
       </c>
       <c r="Y9" s="4">
         <v>61065</v>
       </c>
       <c r="Z9" s="4">
         <v>60962</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>131947</v>
       </c>
       <c r="C10" s="4">
         <v>133019</v>
       </c>
       <c r="D10" s="4">
         <v>134539</v>
       </c>
       <c r="E10" s="4">
         <v>136326</v>
       </c>
       <c r="F10" s="4">
         <v>137555</v>
       </c>
       <c r="G10" s="4">
         <v>138985</v>
       </c>
       <c r="H10" s="4">
         <v>140153</v>
       </c>
       <c r="I10" s="4">
         <v>141260</v>
       </c>
@@ -968,51 +971,51 @@
       </c>
       <c r="T10" s="4">
         <v>156070</v>
       </c>
       <c r="U10" s="4">
         <v>157853</v>
       </c>
       <c r="V10" s="4">
         <v>160412</v>
       </c>
       <c r="W10" s="4">
         <v>162408</v>
       </c>
       <c r="X10" s="4">
         <v>163722</v>
       </c>
       <c r="Y10" s="4">
         <v>164654</v>
       </c>
       <c r="Z10" s="4">
         <v>165656</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>79173</v>
       </c>
       <c r="C11" s="4">
         <v>79492</v>
       </c>
       <c r="D11" s="4">
         <v>79802</v>
       </c>
       <c r="E11" s="4">
         <v>80137</v>
       </c>
       <c r="F11" s="4">
         <v>80401</v>
       </c>
       <c r="G11" s="4">
         <v>80456</v>
       </c>
       <c r="H11" s="4">
         <v>80587</v>
       </c>
       <c r="I11" s="4">
         <v>80771</v>
       </c>
@@ -1048,51 +1051,51 @@
       </c>
       <c r="T11" s="4">
         <v>84756</v>
       </c>
       <c r="U11" s="4">
         <v>85294</v>
       </c>
       <c r="V11" s="4">
         <v>86195</v>
       </c>
       <c r="W11" s="4">
         <v>86991</v>
       </c>
       <c r="X11" s="4">
         <v>87701</v>
       </c>
       <c r="Y11" s="4">
         <v>87979</v>
       </c>
       <c r="Z11" s="4">
         <v>88164</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>66445</v>
       </c>
       <c r="C12" s="4">
         <v>65898</v>
       </c>
       <c r="D12" s="4">
         <v>65509</v>
       </c>
       <c r="E12" s="4">
         <v>65094</v>
       </c>
       <c r="F12" s="4">
         <v>64836</v>
       </c>
       <c r="G12" s="4">
         <v>64297</v>
       </c>
       <c r="H12" s="4">
         <v>63770</v>
       </c>
       <c r="I12" s="4">
         <v>63336</v>
       </c>
@@ -1128,51 +1131,51 @@
       </c>
       <c r="T12" s="4">
         <v>59700</v>
       </c>
       <c r="U12" s="4">
         <v>59151</v>
       </c>
       <c r="V12" s="4">
         <v>59131</v>
       </c>
       <c r="W12" s="4">
         <v>59944</v>
       </c>
       <c r="X12" s="4">
         <v>59213</v>
       </c>
       <c r="Y12" s="4">
         <v>59071</v>
       </c>
       <c r="Z12" s="4">
         <v>58697</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>82877</v>
       </c>
       <c r="C13" s="4">
         <v>82368</v>
       </c>
       <c r="D13" s="4">
         <v>82132</v>
       </c>
       <c r="E13" s="4">
         <v>82092</v>
       </c>
       <c r="F13" s="4">
         <v>81940</v>
       </c>
       <c r="G13" s="4">
         <v>81826</v>
       </c>
       <c r="H13" s="4">
         <v>81378</v>
       </c>
       <c r="I13" s="4">
         <v>81197</v>
       </c>
@@ -1208,51 +1211,51 @@
       </c>
       <c r="T13" s="4">
         <v>79652</v>
       </c>
       <c r="U13" s="4">
         <v>79592</v>
       </c>
       <c r="V13" s="4">
         <v>79609</v>
       </c>
       <c r="W13" s="4">
         <v>79831</v>
       </c>
       <c r="X13" s="4">
         <v>79678</v>
       </c>
       <c r="Y13" s="4">
         <v>79579</v>
       </c>
       <c r="Z13" s="4">
         <v>79241</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>31301</v>
       </c>
       <c r="C14" s="4">
         <v>30972</v>
       </c>
       <c r="D14" s="4">
         <v>30826</v>
       </c>
       <c r="E14" s="4">
         <v>30659</v>
       </c>
       <c r="F14" s="4">
         <v>30510</v>
       </c>
       <c r="G14" s="4">
         <v>30417</v>
       </c>
       <c r="H14" s="4">
         <v>30169</v>
       </c>
       <c r="I14" s="4">
         <v>29856</v>
       </c>
@@ -1288,51 +1291,51 @@
       </c>
       <c r="T14" s="4">
         <v>27543</v>
       </c>
       <c r="U14" s="4">
         <v>27449</v>
       </c>
       <c r="V14" s="4">
         <v>27252</v>
       </c>
       <c r="W14" s="4">
         <v>27314</v>
       </c>
       <c r="X14" s="4">
         <v>27062</v>
       </c>
       <c r="Y14" s="4">
         <v>26898</v>
       </c>
       <c r="Z14" s="4">
         <v>26659</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>53420</v>
       </c>
       <c r="C15" s="4">
         <v>53277</v>
       </c>
       <c r="D15" s="4">
         <v>53254</v>
       </c>
       <c r="E15" s="4">
         <v>53202</v>
       </c>
       <c r="F15" s="4">
         <v>53070</v>
       </c>
       <c r="G15" s="4">
         <v>52873</v>
       </c>
       <c r="H15" s="4">
         <v>52686</v>
       </c>
       <c r="I15" s="4">
         <v>52638</v>
       </c>
@@ -1368,51 +1371,51 @@
       </c>
       <c r="T15" s="4">
         <v>51044</v>
       </c>
       <c r="U15" s="4">
         <v>50947</v>
       </c>
       <c r="V15" s="4">
         <v>51039</v>
       </c>
       <c r="W15" s="4">
         <v>51239</v>
       </c>
       <c r="X15" s="4">
         <v>51269</v>
       </c>
       <c r="Y15" s="4">
         <v>51172</v>
       </c>
       <c r="Z15" s="4">
         <v>51101</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>86028</v>
       </c>
       <c r="C16" s="4">
         <v>86262</v>
       </c>
       <c r="D16" s="4">
         <v>86267</v>
       </c>
       <c r="E16" s="4">
         <v>86540</v>
       </c>
       <c r="F16" s="4">
         <v>86602</v>
       </c>
       <c r="G16" s="4">
         <v>86757</v>
       </c>
       <c r="H16" s="4">
         <v>86874</v>
       </c>
       <c r="I16" s="4">
         <v>86940</v>
       </c>
@@ -1448,51 +1451,51 @@
       </c>
       <c r="T16" s="4">
         <v>90654</v>
       </c>
       <c r="U16" s="4">
         <v>90916</v>
       </c>
       <c r="V16" s="4">
         <v>91510</v>
       </c>
       <c r="W16" s="4">
         <v>92373</v>
       </c>
       <c r="X16" s="4">
         <v>92531</v>
       </c>
       <c r="Y16" s="4">
         <v>92651</v>
       </c>
       <c r="Z16" s="4">
         <v>92542</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="4">
         <v>77476</v>
       </c>
       <c r="C17" s="4">
         <v>77058</v>
       </c>
       <c r="D17" s="4">
         <v>76788</v>
       </c>
       <c r="E17" s="4">
         <v>76567</v>
       </c>
       <c r="F17" s="4">
         <v>76256</v>
       </c>
       <c r="G17" s="4">
         <v>75703</v>
       </c>
       <c r="H17" s="4">
         <v>75257</v>
       </c>
       <c r="I17" s="4">
         <v>74894</v>
       </c>
@@ -1528,51 +1531,51 @@
       </c>
       <c r="T17" s="4">
         <v>71698</v>
       </c>
       <c r="U17" s="4">
         <v>71356</v>
       </c>
       <c r="V17" s="4">
         <v>71245</v>
       </c>
       <c r="W17" s="4">
         <v>71657</v>
       </c>
       <c r="X17" s="4">
         <v>71580</v>
       </c>
       <c r="Y17" s="4">
         <v>71516</v>
       </c>
       <c r="Z17" s="4">
         <v>71178</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B18" s="4">
         <v>107548</v>
       </c>
       <c r="C18" s="4">
         <v>106801</v>
       </c>
       <c r="D18" s="4">
         <v>106448</v>
       </c>
       <c r="E18" s="4">
         <v>105951</v>
       </c>
       <c r="F18" s="4">
         <v>105681</v>
       </c>
       <c r="G18" s="4">
         <v>104947</v>
       </c>
       <c r="H18" s="4">
         <v>104369</v>
       </c>
       <c r="I18" s="4">
         <v>103837</v>
       </c>
@@ -1608,51 +1611,51 @@
       </c>
       <c r="T18" s="4">
         <v>98697</v>
       </c>
       <c r="U18" s="4">
         <v>98054</v>
       </c>
       <c r="V18" s="4">
         <v>98242</v>
       </c>
       <c r="W18" s="4">
         <v>98534</v>
       </c>
       <c r="X18" s="4">
         <v>98044</v>
       </c>
       <c r="Y18" s="4">
         <v>97077</v>
       </c>
       <c r="Z18" s="4">
         <v>96245</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B19" s="4">
         <v>91172</v>
       </c>
       <c r="C19" s="4">
         <v>91047</v>
       </c>
       <c r="D19" s="4">
         <v>91365</v>
       </c>
       <c r="E19" s="4">
         <v>91335</v>
       </c>
       <c r="F19" s="4">
         <v>91453</v>
       </c>
       <c r="G19" s="4">
         <v>91144</v>
       </c>
       <c r="H19" s="4">
         <v>91111</v>
       </c>
       <c r="I19" s="4">
         <v>90852</v>
       </c>
@@ -1688,51 +1691,51 @@
       </c>
       <c r="T19" s="4">
         <v>90606</v>
       </c>
       <c r="U19" s="4">
         <v>90619</v>
       </c>
       <c r="V19" s="4">
         <v>90924</v>
       </c>
       <c r="W19" s="4">
         <v>91215</v>
       </c>
       <c r="X19" s="4">
         <v>91133</v>
       </c>
       <c r="Y19" s="4">
         <v>91082</v>
       </c>
       <c r="Z19" s="4">
         <v>91015</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B20" s="4">
         <v>86434</v>
       </c>
       <c r="C20" s="4">
         <v>86446</v>
       </c>
       <c r="D20" s="4">
         <v>86324</v>
       </c>
       <c r="E20" s="4">
         <v>86288</v>
       </c>
       <c r="F20" s="4">
         <v>86237</v>
       </c>
       <c r="G20" s="4">
         <v>86242</v>
       </c>
       <c r="H20" s="4">
         <v>86028</v>
       </c>
       <c r="I20" s="4">
         <v>85746</v>
       </c>
@@ -1768,96 +1771,96 @@
       </c>
       <c r="T20" s="4">
         <v>84036</v>
       </c>
       <c r="U20" s="4">
         <v>83841</v>
       </c>
       <c r="V20" s="4">
         <v>83696</v>
       </c>
       <c r="W20" s="4">
         <v>84092</v>
       </c>
       <c r="X20" s="4">
         <v>83901</v>
       </c>
       <c r="Y20" s="4">
         <v>83658</v>
       </c>
       <c r="Z20" s="4">
         <v>83333</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AA22" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AA23" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A22:Z22"/>
     <mergeCell ref="A23:Z23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Einwohner gesamt</vt:lpstr>
+      <vt:lpstr>Einwohner-innen gesamt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>WIBIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Einwohner gesamt</dc:title>
+  <dc:title>Einwohner:innen gesamt</dc:title>
   <dc:description/>
-  <dc:subject>Einwohner gesamt</dc:subject>
+  <dc:subject>Einwohner:innen gesamt</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>