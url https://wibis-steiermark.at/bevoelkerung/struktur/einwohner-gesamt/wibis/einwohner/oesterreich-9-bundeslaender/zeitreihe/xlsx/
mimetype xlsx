--- v0 (2026-05-07)
+++ v1 (2026-07-15)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einwohner gesamt" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Einwohner</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2025</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
@@ -445,77 +445,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z18"/>
+  <dimension ref="A1:AA18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Z18" sqref="Z18"/>
+      <selection activeCell="AA18" sqref="AA18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
@@ -547,52 +547,55 @@
       </c>
       <c r="R5" s="3">
         <v>2018</v>
       </c>
       <c r="S5" s="3">
         <v>2019</v>
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="Z5" s="3">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>8063640</v>
       </c>
       <c r="C6" s="4">
         <v>8100273</v>
       </c>
       <c r="D6" s="4">
         <v>8142573</v>
       </c>
       <c r="E6" s="4">
         <v>8201359</v>
       </c>
       <c r="F6" s="4">
         <v>8254298</v>
       </c>
       <c r="G6" s="4">
         <v>8282984</v>
       </c>
       <c r="H6" s="4">
         <v>8307989</v>
       </c>
       <c r="I6" s="4">
@@ -624,52 +627,55 @@
       </c>
       <c r="R6" s="4">
         <v>8822267</v>
       </c>
       <c r="S6" s="4">
         <v>8858775</v>
       </c>
       <c r="T6" s="4">
         <v>8901064</v>
       </c>
       <c r="U6" s="4">
         <v>8932664</v>
       </c>
       <c r="V6" s="4">
         <v>8978929</v>
       </c>
       <c r="W6" s="4">
         <v>9104772</v>
       </c>
       <c r="X6" s="4">
         <v>9158750</v>
       </c>
       <c r="Y6" s="4">
         <v>9197213</v>
       </c>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="Z6" s="4">
+        <v>9215956</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="4">
         <v>276673</v>
       </c>
       <c r="C7" s="4">
         <v>276542</v>
       </c>
       <c r="D7" s="4">
         <v>276792</v>
       </c>
       <c r="E7" s="4">
         <v>278032</v>
       </c>
       <c r="F7" s="4">
         <v>279127</v>
       </c>
       <c r="G7" s="4">
         <v>280062</v>
       </c>
       <c r="H7" s="4">
         <v>280977</v>
       </c>
       <c r="I7" s="4">
@@ -701,52 +707,55 @@
       </c>
       <c r="R7" s="4">
         <v>292675</v>
       </c>
       <c r="S7" s="4">
         <v>293433</v>
       </c>
       <c r="T7" s="4">
         <v>294436</v>
       </c>
       <c r="U7" s="4">
         <v>296010</v>
       </c>
       <c r="V7" s="4">
         <v>297583</v>
       </c>
       <c r="W7" s="4">
         <v>301250</v>
       </c>
       <c r="X7" s="4">
         <v>301951</v>
       </c>
       <c r="Y7" s="4">
         <v>301790</v>
       </c>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="Z7" s="4">
+        <v>301695</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="4">
         <v>559933</v>
       </c>
       <c r="C8" s="4">
         <v>558623</v>
       </c>
       <c r="D8" s="4">
         <v>558026</v>
       </c>
       <c r="E8" s="4">
         <v>558926</v>
       </c>
       <c r="F8" s="4">
         <v>559277</v>
       </c>
       <c r="G8" s="4">
         <v>559393</v>
       </c>
       <c r="H8" s="4">
         <v>559715</v>
       </c>
       <c r="I8" s="4">
@@ -778,52 +787,55 @@
       </c>
       <c r="R8" s="4">
         <v>560898</v>
       </c>
       <c r="S8" s="4">
         <v>560939</v>
       </c>
       <c r="T8" s="4">
         <v>561293</v>
       </c>
       <c r="U8" s="4">
         <v>562089</v>
       </c>
       <c r="V8" s="4">
         <v>564513</v>
       </c>
       <c r="W8" s="4">
         <v>568984</v>
       </c>
       <c r="X8" s="4">
         <v>569744</v>
       </c>
       <c r="Y8" s="4">
         <v>570095</v>
       </c>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="Z8" s="4">
+        <v>569990</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4">
         <v>1544667</v>
       </c>
       <c r="C9" s="4">
         <v>1549269</v>
       </c>
       <c r="D9" s="4">
         <v>1557291</v>
       </c>
       <c r="E9" s="4">
         <v>1568949</v>
       </c>
       <c r="F9" s="4">
         <v>1580501</v>
       </c>
       <c r="G9" s="4">
         <v>1588567</v>
       </c>
       <c r="H9" s="4">
         <v>1595503</v>
       </c>
       <c r="I9" s="4">
@@ -855,52 +867,55 @@
       </c>
       <c r="R9" s="4">
         <v>1670668</v>
       </c>
       <c r="S9" s="4">
         <v>1677542</v>
       </c>
       <c r="T9" s="4">
         <v>1684287</v>
       </c>
       <c r="U9" s="4">
         <v>1690879</v>
       </c>
       <c r="V9" s="4">
         <v>1698796</v>
       </c>
       <c r="W9" s="4">
         <v>1718373</v>
       </c>
       <c r="X9" s="4">
         <v>1723723</v>
       </c>
       <c r="Y9" s="4">
         <v>1727514</v>
       </c>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="Z9" s="4">
+        <v>1729541</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="4">
         <v>1377802</v>
       </c>
       <c r="C10" s="4">
         <v>1382532</v>
       </c>
       <c r="D10" s="4">
         <v>1387488</v>
       </c>
       <c r="E10" s="4">
         <v>1394726</v>
       </c>
       <c r="F10" s="4">
         <v>1400287</v>
       </c>
       <c r="G10" s="4">
         <v>1403663</v>
       </c>
       <c r="H10" s="4">
         <v>1405762</v>
       </c>
       <c r="I10" s="4">
@@ -932,52 +947,55 @@
       </c>
       <c r="R10" s="4">
         <v>1473576</v>
       </c>
       <c r="S10" s="4">
         <v>1482095</v>
       </c>
       <c r="T10" s="4">
         <v>1490279</v>
       </c>
       <c r="U10" s="4">
         <v>1495608</v>
       </c>
       <c r="V10" s="4">
         <v>1505140</v>
       </c>
       <c r="W10" s="4">
         <v>1522825</v>
       </c>
       <c r="X10" s="4">
         <v>1530349</v>
       </c>
       <c r="Y10" s="4">
         <v>1535519</v>
       </c>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="Z10" s="4">
+        <v>1537159</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="4">
         <v>517050</v>
       </c>
       <c r="C11" s="4">
         <v>517084</v>
       </c>
       <c r="D11" s="4">
         <v>519691</v>
       </c>
       <c r="E11" s="4">
         <v>522369</v>
       </c>
       <c r="F11" s="4">
         <v>524920</v>
       </c>
       <c r="G11" s="4">
         <v>526048</v>
       </c>
       <c r="H11" s="4">
         <v>525944</v>
       </c>
       <c r="I11" s="4">
@@ -1009,52 +1027,55 @@
       </c>
       <c r="R11" s="4">
         <v>552579</v>
       </c>
       <c r="S11" s="4">
         <v>555221</v>
       </c>
       <c r="T11" s="4">
         <v>558410</v>
       </c>
       <c r="U11" s="4">
         <v>560710</v>
       </c>
       <c r="V11" s="4">
         <v>562606</v>
       </c>
       <c r="W11" s="4">
         <v>568346</v>
       </c>
       <c r="X11" s="4">
         <v>571479</v>
       </c>
       <c r="Y11" s="4">
         <v>572846</v>
       </c>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="Z11" s="4">
+        <v>573526</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="4">
         <v>1188117</v>
       </c>
       <c r="C12" s="4">
         <v>1189315</v>
       </c>
       <c r="D12" s="4">
         <v>1192168</v>
       </c>
       <c r="E12" s="4">
         <v>1196780</v>
       </c>
       <c r="F12" s="4">
         <v>1200854</v>
       </c>
       <c r="G12" s="4">
         <v>1202483</v>
       </c>
       <c r="H12" s="4">
         <v>1203701</v>
       </c>
       <c r="I12" s="4">
@@ -1086,52 +1107,55 @@
       </c>
       <c r="R12" s="4">
         <v>1240214</v>
       </c>
       <c r="S12" s="4">
         <v>1243052</v>
       </c>
       <c r="T12" s="4">
         <v>1246395</v>
       </c>
       <c r="U12" s="4">
         <v>1247077</v>
       </c>
       <c r="V12" s="4">
         <v>1252922</v>
       </c>
       <c r="W12" s="4">
         <v>1265198</v>
       </c>
       <c r="X12" s="4">
         <v>1269801</v>
       </c>
       <c r="Y12" s="4">
         <v>1271716</v>
       </c>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="Z12" s="4">
+        <v>1271764</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="4">
         <v>675701</v>
       </c>
       <c r="C13" s="4">
         <v>679457</v>
       </c>
       <c r="D13" s="4">
         <v>683639</v>
       </c>
       <c r="E13" s="4">
         <v>688954</v>
       </c>
       <c r="F13" s="4">
         <v>694253</v>
       </c>
       <c r="G13" s="4">
         <v>697253</v>
       </c>
       <c r="H13" s="4">
         <v>699588</v>
       </c>
       <c r="I13" s="4">
@@ -1163,52 +1187,55 @@
       </c>
       <c r="R13" s="4">
         <v>751140</v>
       </c>
       <c r="S13" s="4">
         <v>754705</v>
       </c>
       <c r="T13" s="4">
         <v>757634</v>
       </c>
       <c r="U13" s="4">
         <v>760105</v>
       </c>
       <c r="V13" s="4">
         <v>764102</v>
       </c>
       <c r="W13" s="4">
         <v>771304</v>
       </c>
       <c r="X13" s="4">
         <v>775970</v>
       </c>
       <c r="Y13" s="4">
         <v>777660</v>
       </c>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="Z13" s="4">
+        <v>779060</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="4">
         <v>352574</v>
       </c>
       <c r="C14" s="4">
         <v>354605</v>
       </c>
       <c r="D14" s="4">
         <v>357068</v>
       </c>
       <c r="E14" s="4">
         <v>360054</v>
       </c>
       <c r="F14" s="4">
         <v>362630</v>
       </c>
       <c r="G14" s="4">
         <v>364269</v>
       </c>
       <c r="H14" s="4">
         <v>365578</v>
       </c>
       <c r="I14" s="4">
@@ -1240,52 +1267,55 @@
       </c>
       <c r="R14" s="4">
         <v>391741</v>
       </c>
       <c r="S14" s="4">
         <v>394297</v>
       </c>
       <c r="T14" s="4">
         <v>397139</v>
       </c>
       <c r="U14" s="4">
         <v>399237</v>
       </c>
       <c r="V14" s="4">
         <v>401674</v>
       </c>
       <c r="W14" s="4">
         <v>406395</v>
       </c>
       <c r="X14" s="4">
         <v>409973</v>
       </c>
       <c r="Y14" s="4">
         <v>411784</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="Z14" s="4">
+        <v>412307</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="4">
         <v>1571123</v>
       </c>
       <c r="C15" s="4">
         <v>1592846</v>
       </c>
       <c r="D15" s="4">
         <v>1610410</v>
       </c>
       <c r="E15" s="4">
         <v>1632569</v>
       </c>
       <c r="F15" s="4">
         <v>1652449</v>
       </c>
       <c r="G15" s="4">
         <v>1661246</v>
       </c>
       <c r="H15" s="4">
         <v>1671221</v>
       </c>
       <c r="I15" s="4">
@@ -1317,74 +1347,77 @@
       </c>
       <c r="R15" s="4">
         <v>1888776</v>
       </c>
       <c r="S15" s="4">
         <v>1897491</v>
       </c>
       <c r="T15" s="4">
         <v>1911191</v>
       </c>
       <c r="U15" s="4">
         <v>1920949</v>
       </c>
       <c r="V15" s="4">
         <v>1931593</v>
       </c>
       <c r="W15" s="4">
         <v>1982097</v>
       </c>
       <c r="X15" s="4">
         <v>2005760</v>
       </c>
       <c r="Y15" s="4">
         <v>2028289</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="Z15" s="4">
+        <v>2040914</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="Z17" s="5" t="s">
+      <c r="AA17" s="5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="Z18" s="5" t="s">
+      <c r="AA18" s="5" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:Y1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:Y18"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A4:Z4"/>
+    <mergeCell ref="A17:Z17"/>
+    <mergeCell ref="A18:Z18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Einwohner gesamt</vt:lpstr>