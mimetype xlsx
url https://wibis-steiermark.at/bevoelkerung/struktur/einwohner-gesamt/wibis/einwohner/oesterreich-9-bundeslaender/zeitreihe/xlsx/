--- v1 (2026-07-15)
+++ v2 (2026-09-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einwohner gesamt" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Einwohner</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -62,51 +62,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
   <si>
     <t>Erläuterungen: Melderegisterauswertung, Stichtag 1.1. des Jahres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -441,51 +441,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA18" sqref="AA18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">