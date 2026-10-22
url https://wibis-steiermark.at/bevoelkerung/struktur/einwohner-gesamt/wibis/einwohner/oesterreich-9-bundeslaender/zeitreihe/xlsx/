--- v2 (2026-09-04)
+++ v3 (2026-10-22)
@@ -4,64 +4,67 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Einwohner gesamt" sheetId="1" r:id="rId4"/>
+    <sheet name="Einwohner-innen gesamt" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+  <si>
+    <t>Einwohner:innen</t>
+  </si>
+  <si>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2026</t>
+  </si>
   <si>
     <t>Einwohner</t>
-  </si>
-[...1 lines deleted...]
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
@@ -468,56 +471,56 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA18" sqref="AA18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="2" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="3" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
         <v>2009</v>
       </c>
@@ -553,51 +556,51 @@
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
       <c r="Z5" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>8063640</v>
       </c>
       <c r="C6" s="4">
         <v>8100273</v>
       </c>
       <c r="D6" s="4">
         <v>8142573</v>
       </c>
       <c r="E6" s="4">
         <v>8201359</v>
       </c>
       <c r="F6" s="4">
         <v>8254298</v>
       </c>
       <c r="G6" s="4">
         <v>8282984</v>
       </c>
       <c r="H6" s="4">
         <v>8307989</v>
       </c>
       <c r="I6" s="4">
         <v>8335003</v>
       </c>
@@ -633,51 +636,51 @@
       </c>
       <c r="T6" s="4">
         <v>8901064</v>
       </c>
       <c r="U6" s="4">
         <v>8932664</v>
       </c>
       <c r="V6" s="4">
         <v>8978929</v>
       </c>
       <c r="W6" s="4">
         <v>9104772</v>
       </c>
       <c r="X6" s="4">
         <v>9158750</v>
       </c>
       <c r="Y6" s="4">
         <v>9197213</v>
       </c>
       <c r="Z6" s="4">
         <v>9215956</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>276673</v>
       </c>
       <c r="C7" s="4">
         <v>276542</v>
       </c>
       <c r="D7" s="4">
         <v>276792</v>
       </c>
       <c r="E7" s="4">
         <v>278032</v>
       </c>
       <c r="F7" s="4">
         <v>279127</v>
       </c>
       <c r="G7" s="4">
         <v>280062</v>
       </c>
       <c r="H7" s="4">
         <v>280977</v>
       </c>
       <c r="I7" s="4">
         <v>282777</v>
       </c>
@@ -713,51 +716,51 @@
       </c>
       <c r="T7" s="4">
         <v>294436</v>
       </c>
       <c r="U7" s="4">
         <v>296010</v>
       </c>
       <c r="V7" s="4">
         <v>297583</v>
       </c>
       <c r="W7" s="4">
         <v>301250</v>
       </c>
       <c r="X7" s="4">
         <v>301951</v>
       </c>
       <c r="Y7" s="4">
         <v>301790</v>
       </c>
       <c r="Z7" s="4">
         <v>301695</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>559933</v>
       </c>
       <c r="C8" s="4">
         <v>558623</v>
       </c>
       <c r="D8" s="4">
         <v>558026</v>
       </c>
       <c r="E8" s="4">
         <v>558926</v>
       </c>
       <c r="F8" s="4">
         <v>559277</v>
       </c>
       <c r="G8" s="4">
         <v>559393</v>
       </c>
       <c r="H8" s="4">
         <v>559715</v>
       </c>
       <c r="I8" s="4">
         <v>559462</v>
       </c>
@@ -793,51 +796,51 @@
       </c>
       <c r="T8" s="4">
         <v>561293</v>
       </c>
       <c r="U8" s="4">
         <v>562089</v>
       </c>
       <c r="V8" s="4">
         <v>564513</v>
       </c>
       <c r="W8" s="4">
         <v>568984</v>
       </c>
       <c r="X8" s="4">
         <v>569744</v>
       </c>
       <c r="Y8" s="4">
         <v>570095</v>
       </c>
       <c r="Z8" s="4">
         <v>569990</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>1544667</v>
       </c>
       <c r="C9" s="4">
         <v>1549269</v>
       </c>
       <c r="D9" s="4">
         <v>1557291</v>
       </c>
       <c r="E9" s="4">
         <v>1568949</v>
       </c>
       <c r="F9" s="4">
         <v>1580501</v>
       </c>
       <c r="G9" s="4">
         <v>1588567</v>
       </c>
       <c r="H9" s="4">
         <v>1595503</v>
       </c>
       <c r="I9" s="4">
         <v>1602958</v>
       </c>
@@ -873,51 +876,51 @@
       </c>
       <c r="T9" s="4">
         <v>1684287</v>
       </c>
       <c r="U9" s="4">
         <v>1690879</v>
       </c>
       <c r="V9" s="4">
         <v>1698796</v>
       </c>
       <c r="W9" s="4">
         <v>1718373</v>
       </c>
       <c r="X9" s="4">
         <v>1723723</v>
       </c>
       <c r="Y9" s="4">
         <v>1727514</v>
       </c>
       <c r="Z9" s="4">
         <v>1729541</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>1377802</v>
       </c>
       <c r="C10" s="4">
         <v>1382532</v>
       </c>
       <c r="D10" s="4">
         <v>1387488</v>
       </c>
       <c r="E10" s="4">
         <v>1394726</v>
       </c>
       <c r="F10" s="4">
         <v>1400287</v>
       </c>
       <c r="G10" s="4">
         <v>1403663</v>
       </c>
       <c r="H10" s="4">
         <v>1405762</v>
       </c>
       <c r="I10" s="4">
         <v>1408619</v>
       </c>
@@ -953,51 +956,51 @@
       </c>
       <c r="T10" s="4">
         <v>1490279</v>
       </c>
       <c r="U10" s="4">
         <v>1495608</v>
       </c>
       <c r="V10" s="4">
         <v>1505140</v>
       </c>
       <c r="W10" s="4">
         <v>1522825</v>
       </c>
       <c r="X10" s="4">
         <v>1530349</v>
       </c>
       <c r="Y10" s="4">
         <v>1535519</v>
       </c>
       <c r="Z10" s="4">
         <v>1537159</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>517050</v>
       </c>
       <c r="C11" s="4">
         <v>517084</v>
       </c>
       <c r="D11" s="4">
         <v>519691</v>
       </c>
       <c r="E11" s="4">
         <v>522369</v>
       </c>
       <c r="F11" s="4">
         <v>524920</v>
       </c>
       <c r="G11" s="4">
         <v>526048</v>
       </c>
       <c r="H11" s="4">
         <v>525944</v>
       </c>
       <c r="I11" s="4">
         <v>526699</v>
       </c>
@@ -1033,51 +1036,51 @@
       </c>
       <c r="T11" s="4">
         <v>558410</v>
       </c>
       <c r="U11" s="4">
         <v>560710</v>
       </c>
       <c r="V11" s="4">
         <v>562606</v>
       </c>
       <c r="W11" s="4">
         <v>568346</v>
       </c>
       <c r="X11" s="4">
         <v>571479</v>
       </c>
       <c r="Y11" s="4">
         <v>572846</v>
       </c>
       <c r="Z11" s="4">
         <v>573526</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>1188117</v>
       </c>
       <c r="C12" s="4">
         <v>1189315</v>
       </c>
       <c r="D12" s="4">
         <v>1192168</v>
       </c>
       <c r="E12" s="4">
         <v>1196780</v>
       </c>
       <c r="F12" s="4">
         <v>1200854</v>
       </c>
       <c r="G12" s="4">
         <v>1202483</v>
       </c>
       <c r="H12" s="4">
         <v>1203701</v>
       </c>
       <c r="I12" s="4">
         <v>1204795</v>
       </c>
@@ -1113,51 +1116,51 @@
       </c>
       <c r="T12" s="4">
         <v>1246395</v>
       </c>
       <c r="U12" s="4">
         <v>1247077</v>
       </c>
       <c r="V12" s="4">
         <v>1252922</v>
       </c>
       <c r="W12" s="4">
         <v>1265198</v>
       </c>
       <c r="X12" s="4">
         <v>1269801</v>
       </c>
       <c r="Y12" s="4">
         <v>1271716</v>
       </c>
       <c r="Z12" s="4">
         <v>1271764</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>675701</v>
       </c>
       <c r="C13" s="4">
         <v>679457</v>
       </c>
       <c r="D13" s="4">
         <v>683639</v>
       </c>
       <c r="E13" s="4">
         <v>688954</v>
       </c>
       <c r="F13" s="4">
         <v>694253</v>
       </c>
       <c r="G13" s="4">
         <v>697253</v>
       </c>
       <c r="H13" s="4">
         <v>699588</v>
       </c>
       <c r="I13" s="4">
         <v>702502</v>
       </c>
@@ -1193,51 +1196,51 @@
       </c>
       <c r="T13" s="4">
         <v>757634</v>
       </c>
       <c r="U13" s="4">
         <v>760105</v>
       </c>
       <c r="V13" s="4">
         <v>764102</v>
       </c>
       <c r="W13" s="4">
         <v>771304</v>
       </c>
       <c r="X13" s="4">
         <v>775970</v>
       </c>
       <c r="Y13" s="4">
         <v>777660</v>
       </c>
       <c r="Z13" s="4">
         <v>779060</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>352574</v>
       </c>
       <c r="C14" s="4">
         <v>354605</v>
       </c>
       <c r="D14" s="4">
         <v>357068</v>
       </c>
       <c r="E14" s="4">
         <v>360054</v>
       </c>
       <c r="F14" s="4">
         <v>362630</v>
       </c>
       <c r="G14" s="4">
         <v>364269</v>
       </c>
       <c r="H14" s="4">
         <v>365578</v>
       </c>
       <c r="I14" s="4">
         <v>367056</v>
       </c>
@@ -1273,51 +1276,51 @@
       </c>
       <c r="T14" s="4">
         <v>397139</v>
       </c>
       <c r="U14" s="4">
         <v>399237</v>
       </c>
       <c r="V14" s="4">
         <v>401674</v>
       </c>
       <c r="W14" s="4">
         <v>406395</v>
       </c>
       <c r="X14" s="4">
         <v>409973</v>
       </c>
       <c r="Y14" s="4">
         <v>411784</v>
       </c>
       <c r="Z14" s="4">
         <v>412307</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>1571123</v>
       </c>
       <c r="C15" s="4">
         <v>1592846</v>
       </c>
       <c r="D15" s="4">
         <v>1610410</v>
       </c>
       <c r="E15" s="4">
         <v>1632569</v>
       </c>
       <c r="F15" s="4">
         <v>1652449</v>
       </c>
       <c r="G15" s="4">
         <v>1661246</v>
       </c>
       <c r="H15" s="4">
         <v>1671221</v>
       </c>
       <c r="I15" s="4">
         <v>1680135</v>
       </c>
@@ -1353,96 +1356,96 @@
       </c>
       <c r="T15" s="4">
         <v>1911191</v>
       </c>
       <c r="U15" s="4">
         <v>1920949</v>
       </c>
       <c r="V15" s="4">
         <v>1931593</v>
       </c>
       <c r="W15" s="4">
         <v>1982097</v>
       </c>
       <c r="X15" s="4">
         <v>2005760</v>
       </c>
       <c r="Y15" s="4">
         <v>2028289</v>
       </c>
       <c r="Z15" s="4">
         <v>2040914</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AA17" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AA18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A17:Z17"/>
     <mergeCell ref="A18:Z18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Einwohner gesamt</vt:lpstr>
+      <vt:lpstr>Einwohner-innen gesamt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>WIBIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Einwohner gesamt</dc:title>
+  <dc:title>Einwohner:innen gesamt</dc:title>
   <dc:description/>
-  <dc:subject>Einwohner gesamt</dc:subject>
+  <dc:subject>Einwohner:innen gesamt</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>