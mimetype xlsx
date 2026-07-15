--- v0 (2026-05-07)
+++ v1 (2026-07-15)
@@ -12,62 +12,65 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einwohner gesamt" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Einwohner</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Veränderung 2002-2025 in %</t>
+    <t>Österreich, 9 Bundesländer, Veränderung 2002-2026 in %</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Ø2002|2025</t>
+    <t>Ø2002|2026</t>
+  </si>
+  <si>
+    <t>2025|2026</t>
   </si>
   <si>
     <t>2024|2025</t>
   </si>
   <si>
     <t>2023|2024</t>
   </si>
   <si>
     <t>2022|2023</t>
   </si>
   <si>
     <t>2021|2022</t>
   </si>
   <si>
     <t>2020|2021</t>
   </si>
   <si>
     <t>2019|2020</t>
   </si>
   <si>
     <t>2018|2019</t>
   </si>
   <si>
     <t>2017|2018</t>
   </si>
@@ -95,51 +98,51 @@
   <si>
     <t>2009|2010</t>
   </si>
   <si>
     <t>2008|2009</t>
   </si>
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
     <t>2003|2004</t>
   </si>
   <si>
     <t>2002|2003</t>
   </si>
   <si>
-    <t>2002|2025</t>
+    <t>2002|2026</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
@@ -526,77 +529,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA18"/>
+  <dimension ref="A1:AB18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AA18" sqref="AA18"/>
+      <selection activeCell="AB18" sqref="AB18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="270" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -631,874 +634,907 @@
       </c>
       <c r="S5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>27</v>
       </c>
+      <c r="AA5" s="3" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" s="4">
         <v>0.6</v>
       </c>
       <c r="C6" s="4">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="D6" s="4">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="E6" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="F6" s="4">
         <v>1.4</v>
       </c>
-      <c r="F6" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="4">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="H6" s="4">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="I6" s="4">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="J6" s="4">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="K6" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="L6" s="4">
         <v>0.8</v>
       </c>
-      <c r="L6" s="4">
+      <c r="M6" s="4">
         <v>1.3</v>
       </c>
-      <c r="M6" s="4">
+      <c r="N6" s="4">
         <v>0.9</v>
       </c>
-      <c r="N6" s="4">
+      <c r="O6" s="4">
         <v>0.7</v>
       </c>
-      <c r="O6" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="S6" s="4">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="T6" s="4">
         <v>0.3</v>
       </c>
       <c r="U6" s="4">
         <v>0.3</v>
       </c>
       <c r="V6" s="4">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="W6" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="X6" s="4">
         <v>0.7</v>
       </c>
-      <c r="X6" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="Y6" s="4">
         <v>0.5</v>
       </c>
       <c r="Z6" s="4">
-        <v>14.1</v>
+        <v>0.5</v>
+      </c>
+      <c r="AA6" s="4">
+        <v>14.3</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" s="4">
         <v>0.4</v>
       </c>
-      <c r="C7" s="4">
+      <c r="C7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" s="4">
         <v>-0.1</v>
       </c>
-      <c r="D7" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="F7" s="4">
         <v>1.2</v>
       </c>
-      <c r="F7" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="4">
         <v>0.5</v>
       </c>
       <c r="H7" s="4">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="I7" s="4">
         <v>0.3</v>
       </c>
       <c r="J7" s="4">
         <v>0.3</v>
       </c>
       <c r="K7" s="4">
         <v>0.3</v>
       </c>
       <c r="L7" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="M7" s="4">
         <v>0.9</v>
       </c>
-      <c r="M7" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4">
         <v>0.3</v>
       </c>
       <c r="O7" s="4">
         <v>0.3</v>
       </c>
       <c r="P7" s="4">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="R7" s="4">
         <v>0.3</v>
       </c>
       <c r="S7" s="4">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="T7" s="4">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="U7" s="4">
         <v>0.3</v>
       </c>
       <c r="V7" s="4">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="W7" s="4">
         <v>0.4</v>
       </c>
       <c r="X7" s="4">
-        <v>0.1</v>
-[...5 lines deleted...]
-        <v>9.1</v>
+        <v>0.4</v>
+      </c>
+      <c r="Y7" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA7" s="5">
+        <v>9.0</v>
       </c>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="D8" s="4">
         <v>0.1</v>
       </c>
       <c r="E8" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="F8" s="4">
         <v>0.8</v>
       </c>
-      <c r="F8" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="4">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="H8" s="4">
         <v>0.1</v>
       </c>
-      <c r="I8" t="s">
-        <v>30</v>
+      <c r="I8" s="4">
+        <v>0.1</v>
       </c>
       <c r="J8" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>0.1</v>
+        <v>31</v>
+      </c>
+      <c r="K8" t="s">
+        <v>31</v>
       </c>
       <c r="L8" s="4">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="M8" s="4">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="N8" s="4">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="O8" s="4">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
       <c r="P8" s="4">
         <v>-0.1</v>
       </c>
       <c r="Q8" s="4">
+        <v>-0.1</v>
+      </c>
+      <c r="R8" s="4">
         <v>-0.2</v>
       </c>
-      <c r="R8" s="4">
+      <c r="S8" s="4">
         <v>-0.3</v>
       </c>
-      <c r="S8" t="s">
-[...9 lines deleted...]
-        <v>0.1</v>
+      <c r="T8" t="s">
+        <v>31</v>
+      </c>
+      <c r="U8" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="V8" t="s">
+        <v>31</v>
       </c>
       <c r="W8" s="4">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="X8" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="Y8" s="4">
         <v>-0.1</v>
       </c>
-      <c r="Y8" s="4">
+      <c r="Z8" s="4">
         <v>-0.2</v>
       </c>
-      <c r="Z8" s="4">
+      <c r="AA8" s="4">
         <v>1.8</v>
       </c>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" s="4">
         <v>0.5</v>
       </c>
       <c r="C9" s="4">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="D9" s="4">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="E9" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="F9" s="4">
         <v>1.2</v>
       </c>
-      <c r="F9" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="4">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="H9" s="4">
         <v>0.4</v>
       </c>
       <c r="I9" s="4">
         <v>0.4</v>
       </c>
       <c r="J9" s="4">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="K9" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="L9" s="4">
         <v>0.7</v>
       </c>
-      <c r="L9" s="5">
+      <c r="M9" s="5">
         <v>1.0</v>
       </c>
-      <c r="M9" s="4">
+      <c r="N9" s="4">
         <v>0.7</v>
       </c>
-      <c r="N9" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="P9" s="4">
         <v>0.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="R9" s="4">
         <v>0.2</v>
       </c>
       <c r="S9" s="4">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="T9" s="4">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="U9" s="4">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="V9" s="4">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="W9" s="4">
         <v>0.7</v>
       </c>
       <c r="X9" s="4">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="Y9" s="4">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="Z9" s="4">
-        <v>11.8</v>
+        <v>0.3</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>12.0</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10" s="4">
         <v>0.5</v>
       </c>
       <c r="C10" s="4">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="D10" s="4">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="E10" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="F10" s="4">
         <v>1.2</v>
       </c>
-      <c r="F10" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="4">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="H10" s="4">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="I10" s="4">
         <v>0.6</v>
       </c>
       <c r="J10" s="4">
         <v>0.6</v>
       </c>
       <c r="K10" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="L10" s="4">
         <v>0.8</v>
       </c>
-      <c r="L10" s="4">
+      <c r="M10" s="4">
         <v>1.2</v>
       </c>
-      <c r="M10" s="4">
+      <c r="N10" s="4">
         <v>0.8</v>
       </c>
-      <c r="N10" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="P10" s="4">
         <v>0.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.1</v>
-[...5 lines deleted...]
-        <v>0.2</v>
+        <v>0.3</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="S10" t="s">
+        <v>31</v>
       </c>
       <c r="T10" s="4">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="U10" s="4">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="V10" s="4">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="W10" s="4">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="X10" s="4">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="Y10" s="4">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="Z10" s="4">
-        <v>11.4</v>
+        <v>0.3</v>
+      </c>
+      <c r="AA10" s="4">
+        <v>11.6</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11" s="4">
         <v>0.4</v>
       </c>
       <c r="C11" s="4">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="D11" s="4">
-        <v>0.6</v>
-[...1 lines deleted...]
-      <c r="E11" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="E11" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="F11" s="5">
         <v>1.0</v>
       </c>
-      <c r="F11" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="4">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="H11" s="4">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="I11" s="4">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="J11" s="4">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="K11" s="4">
         <v>0.6</v>
       </c>
       <c r="L11" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="M11" s="4">
         <v>1.3</v>
       </c>
-      <c r="M11" s="4">
+      <c r="N11" s="4">
         <v>0.8</v>
       </c>
-      <c r="N11" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4">
         <v>0.4</v>
       </c>
       <c r="P11" s="4">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.2</v>
-[...11 lines deleted...]
-        <v>0.2</v>
+        <v>0.3</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="S11" t="s">
+        <v>31</v>
+      </c>
+      <c r="T11" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="U11" t="s">
+        <v>31</v>
       </c>
       <c r="V11" s="4">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="W11" s="4">
         <v>0.5</v>
       </c>
       <c r="X11" s="4">
         <v>0.5</v>
       </c>
-      <c r="Y11" t="s">
-[...3 lines deleted...]
-        <v>10.8</v>
+      <c r="Y11" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA11" s="4">
+        <v>10.9</v>
       </c>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12" s="4">
         <v>0.3</v>
       </c>
-      <c r="C12" s="4">
-        <v>0.2</v>
+      <c r="C12" t="s">
+        <v>31</v>
       </c>
       <c r="D12" s="4">
-        <v>0.4</v>
-[...1 lines deleted...]
-      <c r="E12" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="E12" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="F12" s="5">
         <v>1.0</v>
       </c>
-      <c r="F12" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="4">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="H12" s="4">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="I12" s="4">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="J12" s="4">
         <v>0.2</v>
       </c>
       <c r="K12" s="4">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="L12" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="M12" s="4">
         <v>0.9</v>
       </c>
-      <c r="M12" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="O12" s="4">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="P12" s="4">
         <v>0.2</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.1</v>
-[...5 lines deleted...]
-        <v>0.1</v>
+        <v>0.2</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="S12" t="s">
+        <v>31</v>
       </c>
       <c r="T12" s="4">
         <v>0.1</v>
       </c>
       <c r="U12" s="4">
         <v>0.1</v>
       </c>
       <c r="V12" s="4">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="W12" s="4">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="X12" s="4">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="Y12" s="4">
-        <v>0.1</v>
-[...1 lines deleted...]
-      <c r="Z12" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="Z12" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="AA12" s="5">
         <v>7.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13" s="4">
         <v>0.6</v>
       </c>
       <c r="C13" s="4">
         <v>0.2</v>
       </c>
       <c r="D13" s="4">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="E13" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="F13" s="4">
         <v>0.9</v>
       </c>
-      <c r="F13" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="4">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="H13" s="4">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="I13" s="4">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="J13" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="K13" s="4">
         <v>0.7</v>
       </c>
-      <c r="K13" s="4">
+      <c r="L13" s="4">
         <v>0.9</v>
       </c>
-      <c r="L13" s="4">
+      <c r="M13" s="4">
         <v>1.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.9</v>
       </c>
       <c r="N13" s="4">
         <v>0.9</v>
       </c>
       <c r="O13" s="4">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="P13" s="4">
         <v>0.6</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="R13" s="4">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="S13" s="4">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="T13" s="4">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="U13" s="4">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="V13" s="4">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="W13" s="4">
         <v>0.8</v>
       </c>
       <c r="X13" s="4">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="Y13" s="4">
         <v>0.6</v>
       </c>
       <c r="Z13" s="4">
-        <v>15.1</v>
+        <v>0.6</v>
+      </c>
+      <c r="AA13" s="4">
+        <v>15.3</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14" s="4">
         <v>0.7</v>
       </c>
       <c r="C14" s="4">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="D14" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="E14" s="4">
         <v>0.9</v>
       </c>
-      <c r="E14" s="4">
+      <c r="F14" s="4">
         <v>1.2</v>
       </c>
-      <c r="F14" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="4">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="H14" s="4">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="I14" s="4">
         <v>0.7</v>
       </c>
       <c r="J14" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="K14" s="4">
         <v>0.8</v>
       </c>
-      <c r="K14" s="4">
+      <c r="L14" s="4">
         <v>1.2</v>
       </c>
-      <c r="L14" s="4">
+      <c r="M14" s="4">
         <v>1.5</v>
       </c>
-      <c r="M14" s="4">
+      <c r="N14" s="4">
         <v>0.9</v>
       </c>
-      <c r="N14" s="4">
+      <c r="O14" s="4">
         <v>0.7</v>
       </c>
-      <c r="O14" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="R14" s="4">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="S14" s="4">
         <v>0.4</v>
       </c>
       <c r="T14" s="4">
         <v>0.4</v>
       </c>
       <c r="U14" s="4">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="V14" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="W14" s="4">
         <v>0.7</v>
       </c>
-      <c r="W14" s="4">
+      <c r="X14" s="4">
         <v>0.8</v>
       </c>
-      <c r="X14" s="4">
+      <c r="Y14" s="4">
         <v>0.7</v>
       </c>
-      <c r="Y14" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="Z14" s="4">
-        <v>16.8</v>
+        <v>0.6</v>
+      </c>
+      <c r="AA14" s="4">
+        <v>16.9</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15" s="4">
         <v>1.1</v>
       </c>
       <c r="C15" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="D15" s="4">
         <v>1.1</v>
       </c>
-      <c r="D15" s="4">
+      <c r="E15" s="4">
         <v>1.2</v>
       </c>
-      <c r="E15" s="4">
+      <c r="F15" s="4">
         <v>2.6</v>
       </c>
-      <c r="F15" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="4">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="H15" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="I15" s="4">
         <v>0.7</v>
       </c>
-      <c r="I15" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="J15" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="K15" s="4">
         <v>1.1</v>
       </c>
-      <c r="K15" s="4">
+      <c r="L15" s="4">
         <v>1.5</v>
       </c>
-      <c r="L15" s="4">
+      <c r="M15" s="4">
         <v>2.4</v>
       </c>
-      <c r="M15" s="4">
+      <c r="N15" s="4">
         <v>1.7</v>
       </c>
-      <c r="N15" s="4">
+      <c r="O15" s="4">
         <v>1.5</v>
       </c>
-      <c r="O15" s="4">
+      <c r="P15" s="4">
         <v>1.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0.8</v>
       </c>
       <c r="R15" s="4">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="S15" s="4">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="T15" s="4">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="U15" s="4">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="V15" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="W15" s="4">
         <v>1.2</v>
       </c>
-      <c r="W15" s="4">
+      <c r="X15" s="4">
         <v>1.4</v>
       </c>
-      <c r="X15" s="4">
+      <c r="Y15" s="4">
         <v>1.1</v>
       </c>
-      <c r="Y15" s="4">
+      <c r="Z15" s="4">
         <v>1.4</v>
       </c>
-      <c r="Z15" s="4">
-        <v>29.1</v>
+      <c r="AA15" s="4">
+        <v>29.9</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" s="6" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="AB17" s="6" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" s="6" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>41</v>
+      </c>
+      <c r="AB18" s="6" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:Z1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:Z18"/>
+    <mergeCell ref="A1:AA1"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A4:AA4"/>
+    <mergeCell ref="A17:AA17"/>
+    <mergeCell ref="A18:AA18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Einwohner gesamt</vt:lpstr>