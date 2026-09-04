--- v1 (2026-07-15)
+++ v2 (2026-09-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einwohner gesamt" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Einwohner</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2002-2026 in %</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -143,51 +143,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
   <si>
     <t>Erläuterungen: Melderegisterauswertung, Stichtag 1.1. des Jahres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -525,51 +525,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AB18" sqref="AB18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="28" max="28" width="270" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:28">