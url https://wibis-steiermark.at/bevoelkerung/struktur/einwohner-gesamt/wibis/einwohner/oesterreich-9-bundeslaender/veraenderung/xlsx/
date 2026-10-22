--- v2 (2026-09-04)
+++ v3 (2026-10-22)
@@ -4,64 +4,67 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Einwohner gesamt" sheetId="1" r:id="rId4"/>
+    <sheet name="Einwohner-innen gesamt" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+  <si>
+    <t>Einwohner:innen</t>
+  </si>
+  <si>
+    <t>Österreich, 9 Bundesländer, Veränderung 2002-2026 in %</t>
+  </si>
   <si>
     <t>Einwohner</t>
-  </si>
-[...1 lines deleted...]
-    <t>Österreich, 9 Bundesländer, Veränderung 2002-2026 in %</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Ø2002|2026</t>
   </si>
   <si>
     <t>2025|2026</t>
   </si>
   <si>
     <t>2024|2025</t>
   </si>
   <si>
     <t>2023|2024</t>
   </si>
   <si>
     <t>2022|2023</t>
   </si>
   <si>
     <t>2021|2022</t>
   </si>
   <si>
     <t>2020|2021</t>
   </si>
@@ -552,139 +555,139 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AB18" sqref="AB18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="28" max="28" width="270" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" s="2" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" s="3" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K5" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L5" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="M5" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="N5" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="O5" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="P5" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q5" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="R5" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="S5" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="T5" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="U5" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="V5" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="W5" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="X5" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Y5" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="AA5" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" s="4">
         <v>0.6</v>
       </c>
       <c r="C6" s="4">
         <v>0.2</v>
       </c>
       <c r="D6" s="4">
         <v>0.4</v>
       </c>
       <c r="E6" s="4">
         <v>0.6</v>
       </c>
       <c r="F6" s="4">
         <v>1.4</v>
       </c>
       <c r="G6" s="4">
         <v>0.5</v>
       </c>
       <c r="H6" s="4">
         <v>0.4</v>
       </c>
       <c r="I6" s="4">
         <v>0.5</v>
       </c>
@@ -723,57 +726,57 @@
       </c>
       <c r="U6" s="4">
         <v>0.3</v>
       </c>
       <c r="V6" s="4">
         <v>0.3</v>
       </c>
       <c r="W6" s="4">
         <v>0.6</v>
       </c>
       <c r="X6" s="4">
         <v>0.7</v>
       </c>
       <c r="Y6" s="4">
         <v>0.5</v>
       </c>
       <c r="Z6" s="4">
         <v>0.5</v>
       </c>
       <c r="AA6" s="4">
         <v>14.3</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" s="4">
         <v>0.4</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D7" s="4">
         <v>-0.1</v>
       </c>
       <c r="E7" s="4">
         <v>0.2</v>
       </c>
       <c r="F7" s="4">
         <v>1.2</v>
       </c>
       <c r="G7" s="4">
         <v>0.5</v>
       </c>
       <c r="H7" s="4">
         <v>0.5</v>
       </c>
       <c r="I7" s="4">
         <v>0.3</v>
       </c>
       <c r="J7" s="4">
         <v>0.3</v>
       </c>
       <c r="K7" s="4">
         <v>0.3</v>
       </c>
@@ -798,142 +801,142 @@
       <c r="R7" s="4">
         <v>0.3</v>
       </c>
       <c r="S7" s="4">
         <v>0.3</v>
       </c>
       <c r="T7" s="4">
         <v>0.6</v>
       </c>
       <c r="U7" s="4">
         <v>0.3</v>
       </c>
       <c r="V7" s="4">
         <v>0.3</v>
       </c>
       <c r="W7" s="4">
         <v>0.4</v>
       </c>
       <c r="X7" s="4">
         <v>0.4</v>
       </c>
       <c r="Y7" s="4">
         <v>0.1</v>
       </c>
       <c r="Z7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="AA7" s="5">
         <v>9.0</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="C8" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D8" s="4">
         <v>0.1</v>
       </c>
       <c r="E8" s="4">
         <v>0.1</v>
       </c>
       <c r="F8" s="4">
         <v>0.8</v>
       </c>
       <c r="G8" s="4">
         <v>0.4</v>
       </c>
       <c r="H8" s="4">
         <v>0.1</v>
       </c>
       <c r="I8" s="4">
         <v>0.1</v>
       </c>
       <c r="J8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L8" s="4">
         <v>0.1</v>
       </c>
       <c r="M8" s="4">
         <v>0.5</v>
       </c>
       <c r="N8" s="4">
         <v>0.3</v>
       </c>
       <c r="O8" s="4">
         <v>0.1</v>
       </c>
       <c r="P8" s="4">
         <v>-0.1</v>
       </c>
       <c r="Q8" s="4">
         <v>-0.1</v>
       </c>
       <c r="R8" s="4">
         <v>-0.2</v>
       </c>
       <c r="S8" s="4">
         <v>-0.3</v>
       </c>
       <c r="T8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="U8" s="4">
         <v>0.1</v>
       </c>
       <c r="V8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="W8" s="4">
         <v>0.1</v>
       </c>
       <c r="X8" s="4">
         <v>0.2</v>
       </c>
       <c r="Y8" s="4">
         <v>-0.1</v>
       </c>
       <c r="Z8" s="4">
         <v>-0.2</v>
       </c>
       <c r="AA8" s="4">
         <v>1.8</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9" s="4">
         <v>0.5</v>
       </c>
       <c r="C9" s="4">
         <v>0.1</v>
       </c>
       <c r="D9" s="4">
         <v>0.2</v>
       </c>
       <c r="E9" s="4">
         <v>0.3</v>
       </c>
       <c r="F9" s="4">
         <v>1.2</v>
       </c>
       <c r="G9" s="4">
         <v>0.5</v>
       </c>
       <c r="H9" s="4">
         <v>0.4</v>
       </c>
       <c r="I9" s="4">
         <v>0.4</v>
       </c>
@@ -972,51 +975,51 @@
       </c>
       <c r="U9" s="4">
         <v>0.4</v>
       </c>
       <c r="V9" s="4">
         <v>0.5</v>
       </c>
       <c r="W9" s="4">
         <v>0.7</v>
       </c>
       <c r="X9" s="4">
         <v>0.7</v>
       </c>
       <c r="Y9" s="4">
         <v>0.5</v>
       </c>
       <c r="Z9" s="4">
         <v>0.3</v>
       </c>
       <c r="AA9" s="5">
         <v>12.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10" s="4">
         <v>0.5</v>
       </c>
       <c r="C10" s="4">
         <v>0.1</v>
       </c>
       <c r="D10" s="4">
         <v>0.3</v>
       </c>
       <c r="E10" s="4">
         <v>0.5</v>
       </c>
       <c r="F10" s="4">
         <v>1.2</v>
       </c>
       <c r="G10" s="4">
         <v>0.6</v>
       </c>
       <c r="H10" s="4">
         <v>0.4</v>
       </c>
       <c r="I10" s="4">
         <v>0.6</v>
       </c>
@@ -1026,80 +1029,80 @@
       <c r="K10" s="4">
         <v>0.6</v>
       </c>
       <c r="L10" s="4">
         <v>0.8</v>
       </c>
       <c r="M10" s="4">
         <v>1.2</v>
       </c>
       <c r="N10" s="4">
         <v>0.8</v>
       </c>
       <c r="O10" s="4">
         <v>0.5</v>
       </c>
       <c r="P10" s="4">
         <v>0.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0.3</v>
       </c>
       <c r="R10" s="4">
         <v>0.1</v>
       </c>
       <c r="S10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T10" s="4">
         <v>0.2</v>
       </c>
       <c r="U10" s="4">
         <v>0.1</v>
       </c>
       <c r="V10" s="4">
         <v>0.2</v>
       </c>
       <c r="W10" s="4">
         <v>0.4</v>
       </c>
       <c r="X10" s="4">
         <v>0.5</v>
       </c>
       <c r="Y10" s="4">
         <v>0.4</v>
       </c>
       <c r="Z10" s="4">
         <v>0.3</v>
       </c>
       <c r="AA10" s="4">
         <v>11.6</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11" s="4">
         <v>0.4</v>
       </c>
       <c r="C11" s="4">
         <v>0.1</v>
       </c>
       <c r="D11" s="4">
         <v>0.2</v>
       </c>
       <c r="E11" s="4">
         <v>0.6</v>
       </c>
       <c r="F11" s="5">
         <v>1.0</v>
       </c>
       <c r="G11" s="4">
         <v>0.3</v>
       </c>
       <c r="H11" s="4">
         <v>0.4</v>
       </c>
       <c r="I11" s="4">
         <v>0.6</v>
       </c>
@@ -1109,163 +1112,163 @@
       <c r="K11" s="4">
         <v>0.6</v>
       </c>
       <c r="L11" s="4">
         <v>0.6</v>
       </c>
       <c r="M11" s="4">
         <v>1.3</v>
       </c>
       <c r="N11" s="4">
         <v>0.8</v>
       </c>
       <c r="O11" s="4">
         <v>0.4</v>
       </c>
       <c r="P11" s="4">
         <v>0.4</v>
       </c>
       <c r="Q11" s="4">
         <v>0.3</v>
       </c>
       <c r="R11" s="4">
         <v>0.2</v>
       </c>
       <c r="S11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T11" s="4">
         <v>0.1</v>
       </c>
       <c r="U11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="V11" s="4">
         <v>0.2</v>
       </c>
       <c r="W11" s="4">
         <v>0.5</v>
       </c>
       <c r="X11" s="4">
         <v>0.5</v>
       </c>
       <c r="Y11" s="4">
         <v>0.5</v>
       </c>
       <c r="Z11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="AA11" s="4">
         <v>10.9</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12" s="4">
         <v>0.3</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" s="4">
         <v>0.2</v>
       </c>
       <c r="E12" s="4">
         <v>0.4</v>
       </c>
       <c r="F12" s="5">
         <v>1.0</v>
       </c>
       <c r="G12" s="4">
         <v>0.5</v>
       </c>
       <c r="H12" s="4">
         <v>0.1</v>
       </c>
       <c r="I12" s="4">
         <v>0.3</v>
       </c>
       <c r="J12" s="4">
         <v>0.2</v>
       </c>
       <c r="K12" s="4">
         <v>0.2</v>
       </c>
       <c r="L12" s="4">
         <v>0.4</v>
       </c>
       <c r="M12" s="4">
         <v>0.9</v>
       </c>
       <c r="N12" s="4">
         <v>0.5</v>
       </c>
       <c r="O12" s="4">
         <v>0.4</v>
       </c>
       <c r="P12" s="4">
         <v>0.2</v>
       </c>
       <c r="Q12" s="4">
         <v>0.2</v>
       </c>
       <c r="R12" s="4">
         <v>0.1</v>
       </c>
       <c r="S12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T12" s="4">
         <v>0.1</v>
       </c>
       <c r="U12" s="4">
         <v>0.1</v>
       </c>
       <c r="V12" s="4">
         <v>0.1</v>
       </c>
       <c r="W12" s="4">
         <v>0.3</v>
       </c>
       <c r="X12" s="4">
         <v>0.4</v>
       </c>
       <c r="Y12" s="4">
         <v>0.2</v>
       </c>
       <c r="Z12" s="4">
         <v>0.1</v>
       </c>
       <c r="AA12" s="5">
         <v>7.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13" s="4">
         <v>0.6</v>
       </c>
       <c r="C13" s="4">
         <v>0.2</v>
       </c>
       <c r="D13" s="4">
         <v>0.2</v>
       </c>
       <c r="E13" s="4">
         <v>0.6</v>
       </c>
       <c r="F13" s="4">
         <v>0.9</v>
       </c>
       <c r="G13" s="4">
         <v>0.5</v>
       </c>
       <c r="H13" s="4">
         <v>0.3</v>
       </c>
       <c r="I13" s="4">
         <v>0.4</v>
       </c>
@@ -1304,51 +1307,51 @@
       </c>
       <c r="U13" s="4">
         <v>0.3</v>
       </c>
       <c r="V13" s="4">
         <v>0.4</v>
       </c>
       <c r="W13" s="4">
         <v>0.8</v>
       </c>
       <c r="X13" s="4">
         <v>0.8</v>
       </c>
       <c r="Y13" s="4">
         <v>0.6</v>
       </c>
       <c r="Z13" s="4">
         <v>0.6</v>
       </c>
       <c r="AA13" s="4">
         <v>15.3</v>
       </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14" s="4">
         <v>0.7</v>
       </c>
       <c r="C14" s="4">
         <v>0.1</v>
       </c>
       <c r="D14" s="4">
         <v>0.4</v>
       </c>
       <c r="E14" s="4">
         <v>0.9</v>
       </c>
       <c r="F14" s="4">
         <v>1.2</v>
       </c>
       <c r="G14" s="4">
         <v>0.6</v>
       </c>
       <c r="H14" s="4">
         <v>0.5</v>
       </c>
       <c r="I14" s="4">
         <v>0.7</v>
       </c>
@@ -1387,51 +1390,51 @@
       </c>
       <c r="U14" s="4">
         <v>0.4</v>
       </c>
       <c r="V14" s="4">
         <v>0.5</v>
       </c>
       <c r="W14" s="4">
         <v>0.7</v>
       </c>
       <c r="X14" s="4">
         <v>0.8</v>
       </c>
       <c r="Y14" s="4">
         <v>0.7</v>
       </c>
       <c r="Z14" s="4">
         <v>0.6</v>
       </c>
       <c r="AA14" s="4">
         <v>16.9</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15" s="4">
         <v>1.1</v>
       </c>
       <c r="C15" s="4">
         <v>0.6</v>
       </c>
       <c r="D15" s="4">
         <v>1.1</v>
       </c>
       <c r="E15" s="4">
         <v>1.2</v>
       </c>
       <c r="F15" s="4">
         <v>2.6</v>
       </c>
       <c r="G15" s="4">
         <v>0.6</v>
       </c>
       <c r="H15" s="4">
         <v>0.5</v>
       </c>
       <c r="I15" s="4">
         <v>0.7</v>
       </c>
@@ -1470,96 +1473,96 @@
       </c>
       <c r="U15" s="4">
         <v>0.6</v>
       </c>
       <c r="V15" s="4">
         <v>0.5</v>
       </c>
       <c r="W15" s="4">
         <v>1.2</v>
       </c>
       <c r="X15" s="4">
         <v>1.4</v>
       </c>
       <c r="Y15" s="4">
         <v>1.1</v>
       </c>
       <c r="Z15" s="4">
         <v>1.4</v>
       </c>
       <c r="AA15" s="4">
         <v>29.9</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AB17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AB18" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A2:AA2"/>
     <mergeCell ref="A4:AA4"/>
     <mergeCell ref="A17:AA17"/>
     <mergeCell ref="A18:AA18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Einwohner gesamt</vt:lpstr>
+      <vt:lpstr>Einwohner-innen gesamt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>WIBIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Einwohner gesamt</dc:title>
+  <dc:title>Einwohner:innen gesamt</dc:title>
   <dc:description/>
-  <dc:subject>Einwohner gesamt</dc:subject>
+  <dc:subject>Einwohner:innen gesamt</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>