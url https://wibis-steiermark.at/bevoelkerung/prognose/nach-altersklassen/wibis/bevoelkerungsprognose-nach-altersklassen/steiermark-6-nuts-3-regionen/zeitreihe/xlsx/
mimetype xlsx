--- v0 (2026-05-13)
+++ v1 (2026-08-03)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="nach Altersklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Bevölkerungsprognose nach Altersklassen</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2025-2050</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2026-2050</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
@@ -482,871 +482,871 @@
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="70" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C5" s="3">
         <v>2030</v>
       </c>
       <c r="D5" s="3">
         <v>2035</v>
       </c>
       <c r="E5" s="3">
         <v>2040</v>
       </c>
       <c r="F5" s="3">
         <v>2045</v>
       </c>
       <c r="G5" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>9197213</v>
+        <v>9215956</v>
       </c>
       <c r="C6" s="4">
         <v>9222339</v>
       </c>
       <c r="D6" s="4">
         <v>9346698</v>
       </c>
       <c r="E6" s="4">
         <v>9454620</v>
       </c>
       <c r="F6" s="4">
         <v>9549427</v>
       </c>
       <c r="G6" s="4">
         <v>9627603</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>1271716</v>
+        <v>1271764</v>
       </c>
       <c r="C7" s="4">
         <v>1264818</v>
       </c>
       <c r="D7" s="4">
         <v>1270425</v>
       </c>
       <c r="E7" s="4">
         <v>1273911</v>
       </c>
       <c r="F7" s="4">
         <v>1275599</v>
       </c>
       <c r="G7" s="4">
         <v>1275236</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>469968</v>
+        <v>472627</v>
       </c>
       <c r="C8" s="4">
         <v>474688</v>
       </c>
       <c r="D8" s="4">
         <v>484759</v>
       </c>
       <c r="E8" s="4">
         <v>493259</v>
       </c>
       <c r="F8" s="4">
         <v>500384</v>
       </c>
       <c r="G8" s="4">
         <v>506097</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>79579</v>
+        <v>79241</v>
       </c>
       <c r="C9" s="4">
         <v>77956</v>
       </c>
       <c r="D9" s="4">
         <v>77116</v>
       </c>
       <c r="E9" s="4">
         <v>76316</v>
       </c>
       <c r="F9" s="4">
         <v>75568</v>
       </c>
       <c r="G9" s="4">
         <v>74835</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>156148</v>
+        <v>154942</v>
       </c>
       <c r="C10" s="4">
         <v>152000</v>
       </c>
       <c r="D10" s="4">
         <v>149775</v>
       </c>
       <c r="E10" s="4">
         <v>147979</v>
       </c>
       <c r="F10" s="4">
         <v>146523</v>
       </c>
       <c r="G10" s="4">
         <v>145217</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>267391</v>
+        <v>266890</v>
       </c>
       <c r="C11" s="4">
         <v>266429</v>
       </c>
       <c r="D11" s="4">
         <v>266421</v>
       </c>
       <c r="E11" s="4">
         <v>265736</v>
       </c>
       <c r="F11" s="4">
         <v>264509</v>
       </c>
       <c r="G11" s="4">
         <v>262740</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>200216</v>
+        <v>200227</v>
       </c>
       <c r="C12" s="4">
         <v>199340</v>
       </c>
       <c r="D12" s="4">
         <v>200077</v>
       </c>
       <c r="E12" s="4">
         <v>200320</v>
       </c>
       <c r="F12" s="4">
         <v>200211</v>
       </c>
       <c r="G12" s="4">
         <v>199809</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>98414</v>
+        <v>97837</v>
       </c>
       <c r="C13" s="4">
         <v>94405</v>
       </c>
       <c r="D13" s="4">
         <v>92277</v>
       </c>
       <c r="E13" s="4">
         <v>90300</v>
       </c>
       <c r="F13" s="4">
         <v>88405</v>
       </c>
       <c r="G13" s="4">
         <v>86537</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C16" s="3">
         <v>2030</v>
       </c>
       <c r="D16" s="3">
         <v>2035</v>
       </c>
       <c r="E16" s="3">
         <v>2040</v>
       </c>
       <c r="F16" s="3">
         <v>2045</v>
       </c>
       <c r="G16" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="4">
-        <v>1859677</v>
+        <v>1906165</v>
       </c>
       <c r="C17" s="4">
         <v>2100219</v>
       </c>
       <c r="D17" s="4">
         <v>2331448</v>
       </c>
       <c r="E17" s="4">
         <v>2467688</v>
       </c>
       <c r="F17" s="4">
         <v>2544832</v>
       </c>
       <c r="G17" s="4">
         <v>2642452</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="4">
-        <v>280909</v>
+        <v>287151</v>
       </c>
       <c r="C18" s="4">
         <v>315313</v>
       </c>
       <c r="D18" s="4">
         <v>347228</v>
       </c>
       <c r="E18" s="4">
         <v>365286</v>
       </c>
       <c r="F18" s="4">
         <v>373732</v>
       </c>
       <c r="G18" s="4">
         <v>383834</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="4">
-        <v>86289</v>
+        <v>88184</v>
       </c>
       <c r="C19" s="4">
         <v>97905</v>
       </c>
       <c r="D19" s="4">
         <v>109164</v>
       </c>
       <c r="E19" s="4">
         <v>116663</v>
       </c>
       <c r="F19" s="4">
         <v>122043</v>
       </c>
       <c r="G19" s="4">
         <v>128900</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="4">
-        <v>19994</v>
+        <v>20358</v>
       </c>
       <c r="C20" s="4">
         <v>21804</v>
       </c>
       <c r="D20" s="4">
         <v>23536</v>
       </c>
       <c r="E20" s="4">
         <v>24196</v>
       </c>
       <c r="F20" s="4">
         <v>24300</v>
       </c>
       <c r="G20" s="4">
         <v>24447</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="4">
-        <v>41560</v>
+        <v>41914</v>
       </c>
       <c r="C21" s="4">
         <v>44314</v>
       </c>
       <c r="D21" s="4">
         <v>46691</v>
       </c>
       <c r="E21" s="4">
         <v>47181</v>
       </c>
       <c r="F21" s="4">
         <v>46695</v>
       </c>
       <c r="G21" s="4">
         <v>46567</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="4">
-        <v>61193</v>
+        <v>63054</v>
       </c>
       <c r="C22" s="4">
         <v>70360</v>
       </c>
       <c r="D22" s="4">
         <v>78714</v>
       </c>
       <c r="E22" s="4">
         <v>83806</v>
       </c>
       <c r="F22" s="4">
         <v>86034</v>
       </c>
       <c r="G22" s="4">
         <v>87900</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="4">
-        <v>46620</v>
+        <v>47945</v>
       </c>
       <c r="C23" s="4">
         <v>53034</v>
       </c>
       <c r="D23" s="4">
         <v>59288</v>
       </c>
       <c r="E23" s="4">
         <v>62953</v>
       </c>
       <c r="F23" s="4">
         <v>64448</v>
       </c>
       <c r="G23" s="4">
         <v>66159</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="4">
-        <v>25253</v>
+        <v>25696</v>
       </c>
       <c r="C24" s="4">
         <v>27895</v>
       </c>
       <c r="D24" s="4">
         <v>29837</v>
       </c>
       <c r="E24" s="4">
         <v>30487</v>
       </c>
       <c r="F24" s="4">
         <v>30212</v>
       </c>
       <c r="G24" s="4">
         <v>29862</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C27" s="3">
         <v>2030</v>
       </c>
       <c r="D27" s="3">
         <v>2035</v>
       </c>
       <c r="E27" s="3">
         <v>2040</v>
       </c>
       <c r="F27" s="3">
         <v>2045</v>
       </c>
       <c r="G27" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="4">
-        <v>5571276</v>
+        <v>5552262</v>
       </c>
       <c r="C28" s="4">
         <v>5365569</v>
       </c>
       <c r="D28" s="4">
         <v>5265133</v>
       </c>
       <c r="E28" s="4">
         <v>5261333</v>
       </c>
       <c r="F28" s="4">
         <v>5285738</v>
       </c>
       <c r="G28" s="4">
         <v>5260879</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="4">
-        <v>761546</v>
+        <v>756819</v>
       </c>
       <c r="C29" s="4">
         <v>723969</v>
       </c>
       <c r="D29" s="4">
         <v>700752</v>
       </c>
       <c r="E29" s="4">
         <v>692274</v>
       </c>
       <c r="F29" s="4">
         <v>689002</v>
       </c>
       <c r="G29" s="4">
         <v>679559</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="4">
-        <v>296380</v>
+        <v>297029</v>
       </c>
       <c r="C30" s="4">
         <v>288118</v>
       </c>
       <c r="D30" s="4">
         <v>286159</v>
       </c>
       <c r="E30" s="4">
         <v>288181</v>
       </c>
       <c r="F30" s="4">
         <v>290395</v>
       </c>
       <c r="G30" s="4">
         <v>289068</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="4">
-        <v>45537</v>
+        <v>45012</v>
       </c>
       <c r="C31" s="4">
         <v>42754</v>
       </c>
       <c r="D31" s="4">
         <v>40532</v>
       </c>
       <c r="E31" s="4">
         <v>39579</v>
       </c>
       <c r="F31" s="4">
         <v>39017</v>
       </c>
       <c r="G31" s="4">
         <v>38281</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="4">
-        <v>89050</v>
+        <v>87825</v>
       </c>
       <c r="C32" s="4">
         <v>83372</v>
       </c>
       <c r="D32" s="4">
         <v>79362</v>
       </c>
       <c r="E32" s="4">
         <v>77833</v>
       </c>
       <c r="F32" s="4">
         <v>77155</v>
       </c>
       <c r="G32" s="4">
         <v>76054</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="4">
-        <v>156326</v>
+        <v>154576</v>
       </c>
       <c r="C33" s="4">
         <v>147280</v>
       </c>
       <c r="D33" s="4">
         <v>140542</v>
       </c>
       <c r="E33" s="4">
         <v>136686</v>
       </c>
       <c r="F33" s="4">
         <v>134419</v>
       </c>
       <c r="G33" s="4">
         <v>131237</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="4">
-        <v>118270</v>
+        <v>117158</v>
       </c>
       <c r="C34" s="4">
         <v>111840</v>
       </c>
       <c r="D34" s="4">
         <v>107025</v>
       </c>
       <c r="E34" s="4">
         <v>104756</v>
       </c>
       <c r="F34" s="4">
         <v>103874</v>
       </c>
       <c r="G34" s="4">
         <v>101975</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="4">
-        <v>55983</v>
+        <v>55219</v>
       </c>
       <c r="C35" s="4">
         <v>50604</v>
       </c>
       <c r="D35" s="4">
         <v>47132</v>
       </c>
       <c r="E35" s="4">
         <v>45238</v>
       </c>
       <c r="F35" s="4">
         <v>44141</v>
       </c>
       <c r="G35" s="4">
         <v>42943</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C38" s="3">
         <v>2030</v>
       </c>
       <c r="D38" s="3">
         <v>2035</v>
       </c>
       <c r="E38" s="3">
         <v>2040</v>
       </c>
       <c r="F38" s="3">
         <v>2045</v>
       </c>
       <c r="G38" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="4">
-        <v>1766260</v>
+        <v>1757529</v>
       </c>
       <c r="C39" s="4">
         <v>1756551</v>
       </c>
       <c r="D39" s="4">
         <v>1750117</v>
       </c>
       <c r="E39" s="4">
         <v>1725598</v>
       </c>
       <c r="F39" s="4">
         <v>1718857</v>
       </c>
       <c r="G39" s="4">
         <v>1724272</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>5</v>
       </c>
       <c r="B40" s="4">
-        <v>229261</v>
+        <v>227794</v>
       </c>
       <c r="C40" s="4">
         <v>225536</v>
       </c>
       <c r="D40" s="4">
         <v>222445</v>
       </c>
       <c r="E40" s="4">
         <v>216351</v>
       </c>
       <c r="F40" s="4">
         <v>212866</v>
       </c>
       <c r="G40" s="4">
         <v>211843</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="4">
-        <v>87299</v>
+        <v>87414</v>
       </c>
       <c r="C41" s="4">
         <v>88664</v>
       </c>
       <c r="D41" s="4">
         <v>89436</v>
       </c>
       <c r="E41" s="4">
         <v>88415</v>
       </c>
       <c r="F41" s="4">
         <v>87947</v>
       </c>
       <c r="G41" s="4">
         <v>88130</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="4">
-        <v>14048</v>
+        <v>13871</v>
       </c>
       <c r="C42" s="4">
         <v>13397</v>
       </c>
       <c r="D42" s="4">
         <v>13049</v>
       </c>
       <c r="E42" s="4">
         <v>12540</v>
       </c>
       <c r="F42" s="4">
         <v>12251</v>
       </c>
       <c r="G42" s="4">
         <v>12108</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="4">
-        <v>25538</v>
+        <v>25203</v>
       </c>
       <c r="C43" s="4">
         <v>24314</v>
       </c>
       <c r="D43" s="4">
         <v>23723</v>
       </c>
       <c r="E43" s="4">
         <v>22965</v>
       </c>
       <c r="F43" s="4">
         <v>22672</v>
       </c>
       <c r="G43" s="4">
         <v>22596</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="4">
-        <v>49872</v>
+        <v>49260</v>
       </c>
       <c r="C44" s="4">
         <v>48789</v>
       </c>
       <c r="D44" s="4">
         <v>47166</v>
       </c>
       <c r="E44" s="4">
         <v>45244</v>
       </c>
       <c r="F44" s="4">
         <v>44055</v>
       </c>
       <c r="G44" s="4">
         <v>43602</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="4">
-        <v>35326</v>
+        <v>35124</v>
       </c>
       <c r="C45" s="4">
         <v>34465</v>
       </c>
       <c r="D45" s="4">
         <v>33764</v>
       </c>
       <c r="E45" s="4">
         <v>32611</v>
       </c>
       <c r="F45" s="4">
         <v>31889</v>
       </c>
       <c r="G45" s="4">
         <v>31675</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="4">
-        <v>17178</v>
+        <v>16922</v>
       </c>
       <c r="C46" s="4">
         <v>15906</v>
       </c>
       <c r="D46" s="4">
         <v>15308</v>
       </c>
       <c r="E46" s="4">
         <v>14576</v>
       </c>
       <c r="F46" s="4">
         <v>14052</v>
       </c>
       <c r="G46" s="4">
         <v>13732</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>15</v>
       </c>
     </row>