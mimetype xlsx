--- v1 (2026-08-03)
+++ v2 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="nach Altersklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Bevölkerungsprognose nach Altersklassen</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2026-2050</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -68,51 +68,51 @@
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>65+</t>
   </si>
   <si>
     <t>20b64</t>
   </si>
   <si>
     <t>b19</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
     <t>Erläuterungen: Erstellt von STATISTIK AUSTRIA im Auftrag der österreichischen Raumordnungskonferenz (ÖROK), 2022. Es ist der Bestand jeweils zum Jahresanfang angegeben. Prognose ab dem Jahr 2030.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -447,51 +447,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H49" sqref="H49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="70" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">