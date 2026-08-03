--- v0 (2026-05-13)
+++ v1 (2026-08-03)
@@ -17,78 +17,78 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="nach Altersklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Bevölkerungsprognose nach Altersklassen</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2025-2050 in %</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2026-2050 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Ø2025|2050</t>
+    <t>Ø2026|2050</t>
   </si>
   <si>
     <t>2045|2050</t>
   </si>
   <si>
     <t>2040|2045</t>
   </si>
   <si>
     <t>2035|2040</t>
   </si>
   <si>
     <t>2030|2035</t>
   </si>
   <si>
-    <t>2025|2030</t>
-[...2 lines deleted...]
-    <t>2025|2050</t>
+    <t>2026|2030</t>
+  </si>
+  <si>
+    <t>2026|2050</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
@@ -550,236 +550,236 @@
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="4">
         <v>0.2</v>
       </c>
       <c r="C6" s="4">
         <v>0.8</v>
       </c>
       <c r="D6" s="5">
         <v>1.0</v>
       </c>
       <c r="E6" s="4">
         <v>1.2</v>
       </c>
       <c r="F6" s="4">
         <v>1.3</v>
       </c>
       <c r="G6" s="4">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="H6" s="4">
-        <v>4.7</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="4">
         <v>0.1</v>
       </c>
       <c r="E7" s="4">
         <v>0.3</v>
       </c>
       <c r="F7" s="4">
         <v>0.4</v>
       </c>
       <c r="G7" s="4">
         <v>-0.5</v>
       </c>
       <c r="H7" s="4">
         <v>0.3</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="4">
         <v>0.3</v>
       </c>
       <c r="C8" s="4">
         <v>1.1</v>
       </c>
       <c r="D8" s="4">
         <v>1.4</v>
       </c>
       <c r="E8" s="4">
         <v>1.8</v>
       </c>
       <c r="F8" s="4">
         <v>2.1</v>
       </c>
-      <c r="G8" s="5">
-        <v>1.0</v>
+      <c r="G8" s="4">
+        <v>0.4</v>
       </c>
       <c r="H8" s="4">
-        <v>7.7</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="4">
         <v>-0.2</v>
       </c>
       <c r="C9" s="5">
         <v>-1.0</v>
       </c>
       <c r="D9" s="5">
         <v>-1.0</v>
       </c>
       <c r="E9" s="5">
         <v>-1.0</v>
       </c>
       <c r="F9" s="4">
         <v>-1.1</v>
       </c>
-      <c r="G9" s="5">
-[...3 lines deleted...]
-        <v>-6.0</v>
+      <c r="G9" s="4">
+        <v>-1.6</v>
+      </c>
+      <c r="H9" s="4">
+        <v>-5.6</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="4">
         <v>-0.3</v>
       </c>
       <c r="C10" s="4">
         <v>-0.9</v>
       </c>
       <c r="D10" s="5">
         <v>-1.0</v>
       </c>
       <c r="E10" s="4">
         <v>-1.2</v>
       </c>
       <c r="F10" s="4">
         <v>-1.5</v>
       </c>
       <c r="G10" s="4">
-        <v>-2.7</v>
-[...2 lines deleted...]
-        <v>-7.0</v>
+        <v>-1.9</v>
+      </c>
+      <c r="H10" s="4">
+        <v>-6.3</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="4">
         <v>-0.1</v>
       </c>
       <c r="C11" s="4">
         <v>-0.7</v>
       </c>
       <c r="D11" s="4">
         <v>-0.5</v>
       </c>
       <c r="E11" s="4">
         <v>-0.3</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="4">
-        <v>-0.4</v>
+        <v>-0.2</v>
       </c>
       <c r="H11" s="4">
-        <v>-1.7</v>
+        <v>-1.6</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="4">
         <v>-0.2</v>
       </c>
       <c r="D12" s="4">
         <v>-0.1</v>
       </c>
       <c r="E12" s="4">
         <v>0.1</v>
       </c>
       <c r="F12" s="4">
         <v>0.4</v>
       </c>
       <c r="G12" s="4">
         <v>-0.4</v>
       </c>
       <c r="H12" s="4">
         <v>-0.2</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="4">
         <v>-0.5</v>
       </c>
       <c r="C13" s="4">
         <v>-2.1</v>
       </c>
       <c r="D13" s="4">
         <v>-2.1</v>
       </c>
       <c r="E13" s="4">
         <v>-2.1</v>
       </c>
       <c r="F13" s="4">
         <v>-2.3</v>
       </c>
       <c r="G13" s="4">
-        <v>-4.1</v>
+        <v>-3.5</v>
       </c>
       <c r="H13" s="4">
-        <v>-12.1</v>
+        <v>-11.5</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>8</v>
@@ -789,236 +789,236 @@
       </c>
       <c r="H16" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="4">
         <v>1.4</v>
       </c>
       <c r="C17" s="4">
         <v>3.8</v>
       </c>
       <c r="D17" s="4">
         <v>3.1</v>
       </c>
       <c r="E17" s="4">
         <v>5.8</v>
       </c>
       <c r="F17" s="5">
         <v>11.0</v>
       </c>
       <c r="G17" s="4">
-        <v>12.9</v>
+        <v>10.2</v>
       </c>
       <c r="H17" s="4">
-        <v>42.1</v>
+        <v>38.6</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="4">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="C18" s="4">
         <v>2.7</v>
       </c>
       <c r="D18" s="4">
         <v>2.3</v>
       </c>
       <c r="E18" s="4">
         <v>5.2</v>
       </c>
       <c r="F18" s="4">
         <v>10.1</v>
       </c>
       <c r="G18" s="4">
-        <v>12.2</v>
+        <v>9.8</v>
       </c>
       <c r="H18" s="4">
-        <v>36.6</v>
+        <v>33.7</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="4">
         <v>1.6</v>
       </c>
       <c r="C19" s="4">
         <v>5.6</v>
       </c>
       <c r="D19" s="4">
         <v>4.6</v>
       </c>
       <c r="E19" s="4">
         <v>6.9</v>
       </c>
       <c r="F19" s="4">
         <v>11.5</v>
       </c>
-      <c r="G19" s="4">
-        <v>13.5</v>
+      <c r="G19" s="5">
+        <v>11.0</v>
       </c>
       <c r="H19" s="4">
-        <v>49.4</v>
+        <v>46.2</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="4">
         <v>0.8</v>
       </c>
       <c r="C20" s="4">
         <v>0.6</v>
       </c>
       <c r="D20" s="4">
         <v>0.4</v>
       </c>
       <c r="E20" s="4">
         <v>2.8</v>
       </c>
       <c r="F20" s="4">
         <v>7.9</v>
       </c>
       <c r="G20" s="4">
-        <v>9.1</v>
+        <v>7.1</v>
       </c>
       <c r="H20" s="4">
-        <v>22.3</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="4">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="C21" s="4">
         <v>-0.3</v>
       </c>
       <c r="D21" s="5">
         <v>-1.0</v>
       </c>
       <c r="E21" s="5">
         <v>1.0</v>
       </c>
       <c r="F21" s="4">
         <v>5.4</v>
       </c>
       <c r="G21" s="4">
-        <v>6.6</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>5.7</v>
+      </c>
+      <c r="H21" s="4">
+        <v>11.1</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="4">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="C22" s="4">
         <v>2.2</v>
       </c>
       <c r="D22" s="4">
         <v>2.7</v>
       </c>
       <c r="E22" s="4">
         <v>6.5</v>
       </c>
       <c r="F22" s="4">
         <v>11.9</v>
       </c>
-      <c r="G22" s="5">
-        <v>15.0</v>
+      <c r="G22" s="4">
+        <v>11.6</v>
       </c>
       <c r="H22" s="4">
-        <v>43.6</v>
+        <v>39.4</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="4">
         <v>1.4</v>
       </c>
       <c r="C23" s="4">
         <v>2.7</v>
       </c>
       <c r="D23" s="4">
         <v>2.4</v>
       </c>
       <c r="E23" s="4">
         <v>6.2</v>
       </c>
       <c r="F23" s="4">
         <v>11.8</v>
       </c>
       <c r="G23" s="4">
-        <v>13.8</v>
-[...2 lines deleted...]
-        <v>41.9</v>
+        <v>10.6</v>
+      </c>
+      <c r="H23" s="5">
+        <v>38.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="4">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="C24" s="4">
         <v>-1.2</v>
       </c>
       <c r="D24" s="4">
         <v>-0.9</v>
       </c>
       <c r="E24" s="4">
         <v>2.2</v>
       </c>
       <c r="F24" s="5">
         <v>7.0</v>
       </c>
       <c r="G24" s="4">
-        <v>10.5</v>
+        <v>8.6</v>
       </c>
       <c r="H24" s="4">
-        <v>18.3</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>8</v>
@@ -1028,236 +1028,236 @@
       </c>
       <c r="H27" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="4">
         <v>-0.2</v>
       </c>
       <c r="C28" s="4">
         <v>-0.5</v>
       </c>
       <c r="D28" s="4">
         <v>0.5</v>
       </c>
       <c r="E28" s="4">
         <v>-0.1</v>
       </c>
       <c r="F28" s="4">
         <v>-1.9</v>
       </c>
       <c r="G28" s="4">
-        <v>-3.7</v>
+        <v>-3.4</v>
       </c>
       <c r="H28" s="4">
-        <v>-5.6</v>
+        <v>-5.2</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="4">
-        <v>-0.5</v>
+        <v>-0.4</v>
       </c>
       <c r="C29" s="4">
         <v>-1.4</v>
       </c>
       <c r="D29" s="4">
         <v>-0.5</v>
       </c>
       <c r="E29" s="4">
         <v>-1.2</v>
       </c>
       <c r="F29" s="4">
         <v>-3.2</v>
       </c>
       <c r="G29" s="4">
-        <v>-4.9</v>
+        <v>-4.3</v>
       </c>
       <c r="H29" s="4">
-        <v>-10.8</v>
+        <v>-10.2</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="4">
         <v>-0.1</v>
       </c>
       <c r="C30" s="4">
         <v>-0.5</v>
       </c>
       <c r="D30" s="4">
         <v>0.8</v>
       </c>
       <c r="E30" s="4">
         <v>0.7</v>
       </c>
       <c r="F30" s="4">
         <v>-0.7</v>
       </c>
-      <c r="G30" s="4">
-        <v>-2.8</v>
+      <c r="G30" s="5">
+        <v>-3.0</v>
       </c>
       <c r="H30" s="4">
-        <v>-2.5</v>
+        <v>-2.7</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="4">
         <v>-0.7</v>
       </c>
       <c r="C31" s="4">
         <v>-1.9</v>
       </c>
       <c r="D31" s="4">
         <v>-1.4</v>
       </c>
       <c r="E31" s="4">
         <v>-2.4</v>
       </c>
       <c r="F31" s="4">
         <v>-5.2</v>
       </c>
-      <c r="G31" s="4">
-[...3 lines deleted...]
-        <v>-15.9</v>
+      <c r="G31" s="5">
+        <v>-5.0</v>
+      </c>
+      <c r="H31" s="5">
+        <v>-15.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="4">
         <v>-0.6</v>
       </c>
       <c r="C32" s="4">
         <v>-1.4</v>
       </c>
       <c r="D32" s="4">
         <v>-0.9</v>
       </c>
       <c r="E32" s="4">
         <v>-1.9</v>
       </c>
       <c r="F32" s="4">
         <v>-4.8</v>
       </c>
       <c r="G32" s="4">
-        <v>-6.4</v>
+        <v>-5.1</v>
       </c>
       <c r="H32" s="4">
-        <v>-14.6</v>
+        <v>-13.4</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="4">
         <v>-0.7</v>
       </c>
       <c r="C33" s="4">
         <v>-2.4</v>
       </c>
       <c r="D33" s="4">
         <v>-1.7</v>
       </c>
       <c r="E33" s="4">
         <v>-2.7</v>
       </c>
       <c r="F33" s="4">
         <v>-4.6</v>
       </c>
       <c r="G33" s="4">
-        <v>-5.8</v>
-[...2 lines deleted...]
-        <v>-16.0</v>
+        <v>-4.7</v>
+      </c>
+      <c r="H33" s="4">
+        <v>-15.1</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="4">
         <v>-0.6</v>
       </c>
       <c r="C34" s="4">
         <v>-1.8</v>
       </c>
       <c r="D34" s="4">
         <v>-0.8</v>
       </c>
       <c r="E34" s="4">
         <v>-2.1</v>
       </c>
       <c r="F34" s="4">
         <v>-4.3</v>
       </c>
       <c r="G34" s="4">
-        <v>-5.4</v>
-[...2 lines deleted...]
-        <v>-13.8</v>
+        <v>-4.5</v>
+      </c>
+      <c r="H34" s="5">
+        <v>-13.0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>19</v>
       </c>
-      <c r="B35" s="4">
-        <v>-1.1</v>
+      <c r="B35" s="5">
+        <v>-1.0</v>
       </c>
       <c r="C35" s="4">
         <v>-2.7</v>
       </c>
       <c r="D35" s="4">
         <v>-2.4</v>
       </c>
       <c r="E35" s="5">
         <v>-4.0</v>
       </c>
       <c r="F35" s="4">
         <v>-6.9</v>
       </c>
       <c r="G35" s="4">
-        <v>-9.6</v>
+        <v>-8.4</v>
       </c>
       <c r="H35" s="4">
-        <v>-23.3</v>
+        <v>-22.2</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>8</v>
@@ -1267,236 +1267,236 @@
       </c>
       <c r="H38" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="4">
         <v>-0.1</v>
       </c>
       <c r="C39" s="4">
         <v>0.3</v>
       </c>
       <c r="D39" s="4">
         <v>-0.4</v>
       </c>
       <c r="E39" s="4">
         <v>-1.4</v>
       </c>
       <c r="F39" s="4">
         <v>-0.4</v>
       </c>
       <c r="G39" s="4">
-        <v>-0.5</v>
+        <v>-0.1</v>
       </c>
       <c r="H39" s="4">
-        <v>-2.4</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="4">
         <v>-0.3</v>
       </c>
       <c r="C40" s="4">
         <v>-0.5</v>
       </c>
       <c r="D40" s="4">
         <v>-1.6</v>
       </c>
       <c r="E40" s="4">
         <v>-2.7</v>
       </c>
       <c r="F40" s="4">
         <v>-1.4</v>
       </c>
-      <c r="G40" s="4">
-[...3 lines deleted...]
-        <v>-7.6</v>
+      <c r="G40" s="5">
+        <v>-1.0</v>
+      </c>
+      <c r="H40" s="5">
+        <v>-7.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="4">
         <v>0.2</v>
       </c>
       <c r="D41" s="4">
         <v>-0.5</v>
       </c>
       <c r="E41" s="4">
         <v>-1.1</v>
       </c>
       <c r="F41" s="4">
         <v>0.9</v>
       </c>
       <c r="G41" s="4">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>1.4</v>
+      </c>
+      <c r="H41" s="4">
+        <v>0.8</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="4">
         <v>-0.6</v>
       </c>
       <c r="C42" s="4">
         <v>-1.2</v>
       </c>
       <c r="D42" s="4">
         <v>-2.3</v>
       </c>
       <c r="E42" s="4">
         <v>-3.9</v>
       </c>
       <c r="F42" s="4">
         <v>-2.6</v>
       </c>
       <c r="G42" s="4">
-        <v>-4.6</v>
+        <v>-3.4</v>
       </c>
       <c r="H42" s="4">
-        <v>-13.8</v>
+        <v>-12.7</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="4">
         <v>-0.5</v>
       </c>
       <c r="C43" s="4">
         <v>-0.3</v>
       </c>
       <c r="D43" s="4">
         <v>-1.3</v>
       </c>
       <c r="E43" s="4">
         <v>-3.2</v>
       </c>
       <c r="F43" s="4">
         <v>-2.4</v>
       </c>
       <c r="G43" s="4">
-        <v>-4.8</v>
+        <v>-3.5</v>
       </c>
       <c r="H43" s="4">
-        <v>-11.5</v>
+        <v>-10.3</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>17</v>
       </c>
       <c r="B44" s="4">
         <v>-0.5</v>
       </c>
       <c r="C44" s="5">
         <v>-1.0</v>
       </c>
       <c r="D44" s="4">
         <v>-2.6</v>
       </c>
       <c r="E44" s="4">
         <v>-4.1</v>
       </c>
       <c r="F44" s="4">
         <v>-3.3</v>
       </c>
-      <c r="G44" s="4">
-        <v>-2.2</v>
+      <c r="G44" s="5">
+        <v>-1.0</v>
       </c>
       <c r="H44" s="4">
-        <v>-12.6</v>
+        <v>-11.5</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>18</v>
       </c>
       <c r="B45" s="4">
         <v>-0.4</v>
       </c>
       <c r="C45" s="4">
         <v>-0.7</v>
       </c>
       <c r="D45" s="4">
         <v>-2.2</v>
       </c>
       <c r="E45" s="4">
         <v>-3.4</v>
       </c>
       <c r="F45" s="5">
         <v>-2.0</v>
       </c>
       <c r="G45" s="4">
-        <v>-2.4</v>
+        <v>-1.9</v>
       </c>
       <c r="H45" s="4">
-        <v>-10.3</v>
+        <v>-9.8</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="4">
         <v>-0.9</v>
       </c>
       <c r="C46" s="4">
         <v>-2.3</v>
       </c>
       <c r="D46" s="4">
         <v>-3.6</v>
       </c>
       <c r="E46" s="4">
         <v>-4.8</v>
       </c>
       <c r="F46" s="4">
         <v>-3.8</v>
       </c>
-      <c r="G46" s="4">
-        <v>-7.4</v>
+      <c r="G46" s="5">
+        <v>-6.0</v>
       </c>
       <c r="H46" s="4">
-        <v>-20.1</v>
+        <v>-18.9</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="6" t="s">
         <v>23</v>
       </c>
       <c r="I48" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I49" s="6" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A26:H26"/>