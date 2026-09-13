--- v1 (2026-08-03)
+++ v2 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="nach Altersklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Bevölkerungsprognose nach Altersklassen</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2026-2050 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -92,51 +92,51 @@
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>65+</t>
   </si>
   <si>
     <t>20b64</t>
   </si>
   <si>
     <t>b19</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
     <t>Erläuterungen: Erstellt von STATISTIK AUSTRIA im Auftrag der österreichischen Raumordnungskonferenz (ÖROK), 2022. Es ist der Bestand jeweils zum Jahresanfang angegeben. Prognose ab dem Jahr 2030.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -474,51 +474,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I49" sqref="I49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="9" max="9" width="80" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9">