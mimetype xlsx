--- v0 (2026-05-13)
+++ v1 (2026-08-03)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="nach Altersklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Bevölkerungsprognose nach Altersklassen</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Zeitreihe 2025-2050</t>
+    <t>Steiermark, 13 Bezirke, Zeitreihe 2026-2050</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
@@ -503,1515 +503,1515 @@
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="70" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C5" s="3">
         <v>2030</v>
       </c>
       <c r="D5" s="3">
         <v>2035</v>
       </c>
       <c r="E5" s="3">
         <v>2040</v>
       </c>
       <c r="F5" s="3">
         <v>2045</v>
       </c>
       <c r="G5" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>9197213</v>
+        <v>9215956</v>
       </c>
       <c r="C6" s="4">
         <v>9222339</v>
       </c>
       <c r="D6" s="4">
         <v>9346698</v>
       </c>
       <c r="E6" s="4">
         <v>9454620</v>
       </c>
       <c r="F6" s="4">
         <v>9549427</v>
       </c>
       <c r="G6" s="4">
         <v>9627603</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>1271716</v>
+        <v>1271764</v>
       </c>
       <c r="C7" s="4">
         <v>1264818</v>
       </c>
       <c r="D7" s="4">
         <v>1270425</v>
       </c>
       <c r="E7" s="4">
         <v>1273911</v>
       </c>
       <c r="F7" s="4">
         <v>1275599</v>
       </c>
       <c r="G7" s="4">
         <v>1275236</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>305314</v>
+        <v>306971</v>
       </c>
       <c r="C8" s="4">
         <v>305284</v>
       </c>
       <c r="D8" s="4">
         <v>310647</v>
       </c>
       <c r="E8" s="4">
         <v>315526</v>
       </c>
       <c r="F8" s="4">
         <v>319645</v>
       </c>
       <c r="G8" s="4">
         <v>322848</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>61065</v>
+        <v>60962</v>
       </c>
       <c r="C9" s="4">
         <v>61008</v>
       </c>
       <c r="D9" s="4">
         <v>60998</v>
       </c>
       <c r="E9" s="4">
         <v>60866</v>
       </c>
       <c r="F9" s="4">
         <v>60630</v>
       </c>
       <c r="G9" s="4">
         <v>60315</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>164654</v>
+        <v>165656</v>
       </c>
       <c r="C10" s="4">
         <v>169404</v>
       </c>
       <c r="D10" s="4">
         <v>174111</v>
       </c>
       <c r="E10" s="4">
         <v>177734</v>
       </c>
       <c r="F10" s="4">
         <v>180739</v>
       </c>
       <c r="G10" s="4">
         <v>183249</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>87979</v>
+        <v>88164</v>
       </c>
       <c r="C11" s="4">
         <v>88147</v>
       </c>
       <c r="D11" s="4">
         <v>89260</v>
       </c>
       <c r="E11" s="4">
         <v>90016</v>
       </c>
       <c r="F11" s="4">
         <v>90526</v>
       </c>
       <c r="G11" s="4">
         <v>90833</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>59071</v>
+        <v>58697</v>
       </c>
       <c r="C12" s="4">
         <v>56790</v>
       </c>
       <c r="D12" s="4">
         <v>55847</v>
       </c>
       <c r="E12" s="4">
         <v>55122</v>
       </c>
       <c r="F12" s="4">
         <v>54558</v>
       </c>
       <c r="G12" s="4">
         <v>54076</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>79579</v>
+        <v>79241</v>
       </c>
       <c r="C13" s="4">
         <v>77956</v>
       </c>
       <c r="D13" s="4">
         <v>77116</v>
       </c>
       <c r="E13" s="4">
         <v>76316</v>
       </c>
       <c r="F13" s="4">
         <v>75568</v>
       </c>
       <c r="G13" s="4">
         <v>74835</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>26898</v>
+        <v>26659</v>
       </c>
       <c r="C14" s="4">
         <v>25852</v>
       </c>
       <c r="D14" s="4">
         <v>25074</v>
       </c>
       <c r="E14" s="4">
         <v>24352</v>
       </c>
       <c r="F14" s="4">
         <v>23659</v>
       </c>
       <c r="G14" s="4">
         <v>22975</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>51172</v>
+        <v>51101</v>
       </c>
       <c r="C15" s="4">
         <v>50185</v>
       </c>
       <c r="D15" s="4">
         <v>49818</v>
       </c>
       <c r="E15" s="4">
         <v>49439</v>
       </c>
       <c r="F15" s="4">
         <v>49054</v>
       </c>
       <c r="G15" s="4">
         <v>48661</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
-        <v>92651</v>
+        <v>92542</v>
       </c>
       <c r="C16" s="4">
         <v>92910</v>
       </c>
       <c r="D16" s="4">
         <v>93601</v>
       </c>
       <c r="E16" s="4">
         <v>93993</v>
       </c>
       <c r="F16" s="4">
         <v>94115</v>
       </c>
       <c r="G16" s="4">
         <v>93973</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
-        <v>71516</v>
+        <v>71178</v>
       </c>
       <c r="C17" s="4">
         <v>68553</v>
       </c>
       <c r="D17" s="4">
         <v>67203</v>
       </c>
       <c r="E17" s="4">
         <v>65948</v>
       </c>
       <c r="F17" s="4">
         <v>64747</v>
       </c>
       <c r="G17" s="4">
         <v>63562</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
-        <v>97077</v>
+        <v>96245</v>
       </c>
       <c r="C18" s="4">
         <v>95210</v>
       </c>
       <c r="D18" s="4">
         <v>93929</v>
       </c>
       <c r="E18" s="4">
         <v>92857</v>
       </c>
       <c r="F18" s="4">
         <v>91965</v>
       </c>
       <c r="G18" s="4">
         <v>91141</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
-        <v>91082</v>
+        <v>91015</v>
       </c>
       <c r="C19" s="4">
         <v>90773</v>
       </c>
       <c r="D19" s="4">
         <v>90653</v>
       </c>
       <c r="E19" s="4">
         <v>90341</v>
       </c>
       <c r="F19" s="4">
         <v>89852</v>
       </c>
       <c r="G19" s="4">
         <v>89190</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="4">
-        <v>83658</v>
+        <v>83333</v>
       </c>
       <c r="C20" s="4">
         <v>82746</v>
       </c>
       <c r="D20" s="4">
         <v>82167</v>
       </c>
       <c r="E20" s="4">
         <v>81402</v>
       </c>
       <c r="F20" s="4">
         <v>80542</v>
       </c>
       <c r="G20" s="4">
         <v>79577</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C23" s="3">
         <v>2030</v>
       </c>
       <c r="D23" s="3">
         <v>2035</v>
       </c>
       <c r="E23" s="3">
         <v>2040</v>
       </c>
       <c r="F23" s="3">
         <v>2045</v>
       </c>
       <c r="G23" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="4">
-        <v>1859677</v>
+        <v>1906165</v>
       </c>
       <c r="C24" s="4">
         <v>2100219</v>
       </c>
       <c r="D24" s="4">
         <v>2331448</v>
       </c>
       <c r="E24" s="4">
         <v>2467688</v>
       </c>
       <c r="F24" s="4">
         <v>2544832</v>
       </c>
       <c r="G24" s="4">
         <v>2642452</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="4">
-        <v>280909</v>
+        <v>287151</v>
       </c>
       <c r="C25" s="4">
         <v>315313</v>
       </c>
       <c r="D25" s="4">
         <v>347228</v>
       </c>
       <c r="E25" s="4">
         <v>365286</v>
       </c>
       <c r="F25" s="4">
         <v>373732</v>
       </c>
       <c r="G25" s="4">
         <v>383834</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="4">
-        <v>52011</v>
+        <v>52879</v>
       </c>
       <c r="C26" s="4">
         <v>57760</v>
       </c>
       <c r="D26" s="4">
         <v>63339</v>
       </c>
       <c r="E26" s="4">
         <v>67166</v>
       </c>
       <c r="F26" s="4">
         <v>70198</v>
       </c>
       <c r="G26" s="4">
         <v>74066</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="4">
-        <v>14774</v>
+        <v>15171</v>
       </c>
       <c r="C27" s="4">
         <v>16788</v>
       </c>
       <c r="D27" s="4">
         <v>18806</v>
       </c>
       <c r="E27" s="4">
         <v>19953</v>
       </c>
       <c r="F27" s="4">
         <v>20358</v>
       </c>
       <c r="G27" s="4">
         <v>20794</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="4">
-        <v>34278</v>
+        <v>35305</v>
       </c>
       <c r="C28" s="4">
         <v>40145</v>
       </c>
       <c r="D28" s="4">
         <v>45824</v>
       </c>
       <c r="E28" s="4">
         <v>49497</v>
       </c>
       <c r="F28" s="4">
         <v>51844</v>
       </c>
       <c r="G28" s="4">
         <v>54834</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="4">
-        <v>18916</v>
+        <v>19527</v>
       </c>
       <c r="C29" s="4">
         <v>21847</v>
       </c>
       <c r="D29" s="4">
         <v>24884</v>
       </c>
       <c r="E29" s="4">
         <v>26812</v>
       </c>
       <c r="F29" s="4">
         <v>27819</v>
       </c>
       <c r="G29" s="4">
         <v>28907</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="4">
-        <v>15576</v>
+        <v>15660</v>
       </c>
       <c r="C30" s="4">
         <v>16329</v>
       </c>
       <c r="D30" s="4">
         <v>17004</v>
       </c>
       <c r="E30" s="4">
         <v>16966</v>
       </c>
       <c r="F30" s="4">
         <v>16660</v>
       </c>
       <c r="G30" s="4">
         <v>16559</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="4">
-        <v>19994</v>
+        <v>20358</v>
       </c>
       <c r="C31" s="4">
         <v>21804</v>
       </c>
       <c r="D31" s="4">
         <v>23536</v>
       </c>
       <c r="E31" s="4">
         <v>24196</v>
       </c>
       <c r="F31" s="4">
         <v>24300</v>
       </c>
       <c r="G31" s="4">
         <v>24447</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="4">
-        <v>7023</v>
+        <v>7168</v>
       </c>
       <c r="C32" s="4">
         <v>7866</v>
       </c>
       <c r="D32" s="4">
         <v>8438</v>
       </c>
       <c r="E32" s="4">
         <v>8670</v>
       </c>
       <c r="F32" s="4">
         <v>8596</v>
       </c>
       <c r="G32" s="4">
         <v>8454</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="4">
-        <v>12930</v>
+        <v>13247</v>
       </c>
       <c r="C33" s="4">
         <v>14399</v>
       </c>
       <c r="D33" s="4">
         <v>15598</v>
       </c>
       <c r="E33" s="4">
         <v>16188</v>
       </c>
       <c r="F33" s="4">
         <v>16271</v>
       </c>
       <c r="G33" s="4">
         <v>16459</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="4">
-        <v>20048</v>
+        <v>20626</v>
       </c>
       <c r="C34" s="4">
         <v>22914</v>
       </c>
       <c r="D34" s="4">
         <v>25845</v>
       </c>
       <c r="E34" s="4">
         <v>27563</v>
       </c>
       <c r="F34" s="4">
         <v>28450</v>
       </c>
       <c r="G34" s="4">
         <v>29327</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="4">
-        <v>18230</v>
+        <v>18528</v>
       </c>
       <c r="C35" s="4">
         <v>20029</v>
       </c>
       <c r="D35" s="4">
         <v>21398</v>
       </c>
       <c r="E35" s="4">
         <v>21817</v>
       </c>
       <c r="F35" s="4">
         <v>21616</v>
       </c>
       <c r="G35" s="4">
         <v>21408</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="4">
-        <v>25984</v>
+        <v>26254</v>
       </c>
       <c r="C36" s="4">
         <v>27985</v>
       </c>
       <c r="D36" s="4">
         <v>29687</v>
       </c>
       <c r="E36" s="4">
         <v>30216</v>
       </c>
       <c r="F36" s="4">
         <v>30035</v>
       </c>
       <c r="G36" s="4">
         <v>30008</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="4">
-        <v>20992</v>
+        <v>21626</v>
       </c>
       <c r="C37" s="4">
         <v>24205</v>
       </c>
       <c r="D37" s="4">
         <v>26889</v>
       </c>
       <c r="E37" s="4">
         <v>28601</v>
       </c>
       <c r="F37" s="4">
         <v>29334</v>
       </c>
       <c r="G37" s="4">
         <v>29798</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="4">
-        <v>20153</v>
+        <v>20802</v>
       </c>
       <c r="C38" s="4">
         <v>23241</v>
       </c>
       <c r="D38" s="4">
         <v>25980</v>
       </c>
       <c r="E38" s="4">
         <v>27643</v>
       </c>
       <c r="F38" s="4">
         <v>28250</v>
       </c>
       <c r="G38" s="4">
         <v>28776</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C41" s="3">
         <v>2030</v>
       </c>
       <c r="D41" s="3">
         <v>2035</v>
       </c>
       <c r="E41" s="3">
         <v>2040</v>
       </c>
       <c r="F41" s="3">
         <v>2045</v>
       </c>
       <c r="G41" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="4">
-        <v>5571276</v>
+        <v>5552262</v>
       </c>
       <c r="C42" s="4">
         <v>5365569</v>
       </c>
       <c r="D42" s="4">
         <v>5265133</v>
       </c>
       <c r="E42" s="4">
         <v>5261333</v>
       </c>
       <c r="F42" s="4">
         <v>5285738</v>
       </c>
       <c r="G42" s="4">
         <v>5260879</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="4">
-        <v>761546</v>
+        <v>756819</v>
       </c>
       <c r="C43" s="4">
         <v>723969</v>
       </c>
       <c r="D43" s="4">
         <v>700752</v>
       </c>
       <c r="E43" s="4">
         <v>692274</v>
       </c>
       <c r="F43" s="4">
         <v>689002</v>
       </c>
       <c r="G43" s="4">
         <v>679559</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="4">
-        <v>198864</v>
+        <v>199688</v>
       </c>
       <c r="C44" s="4">
         <v>191954</v>
       </c>
       <c r="D44" s="4">
         <v>191209</v>
       </c>
       <c r="E44" s="4">
         <v>192745</v>
       </c>
       <c r="F44" s="4">
         <v>194010</v>
       </c>
       <c r="G44" s="4">
         <v>193202</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="4">
-        <v>35786</v>
+        <v>35350</v>
       </c>
       <c r="C45" s="4">
         <v>33698</v>
       </c>
       <c r="D45" s="4">
         <v>31927</v>
       </c>
       <c r="E45" s="4">
         <v>31028</v>
       </c>
       <c r="F45" s="4">
         <v>30647</v>
       </c>
       <c r="G45" s="4">
         <v>30002</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="4">
-        <v>97516</v>
+        <v>97341</v>
       </c>
       <c r="C46" s="4">
         <v>96164</v>
       </c>
       <c r="D46" s="4">
         <v>94950</v>
       </c>
       <c r="E46" s="4">
         <v>95437</v>
       </c>
       <c r="F46" s="4">
         <v>96384</v>
       </c>
       <c r="G46" s="4">
         <v>95866</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="4">
-        <v>52884</v>
+        <v>52495</v>
       </c>
       <c r="C47" s="4">
         <v>50503</v>
       </c>
       <c r="D47" s="4">
         <v>48837</v>
       </c>
       <c r="E47" s="4">
         <v>48255</v>
       </c>
       <c r="F47" s="4">
         <v>48068</v>
       </c>
       <c r="G47" s="4">
         <v>47347</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="4">
-        <v>34191</v>
+        <v>33830</v>
       </c>
       <c r="C48" s="4">
         <v>31695</v>
       </c>
       <c r="D48" s="4">
         <v>30269</v>
       </c>
       <c r="E48" s="4">
         <v>29871</v>
       </c>
       <c r="F48" s="4">
         <v>29706</v>
       </c>
       <c r="G48" s="4">
         <v>29331</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="4">
-        <v>45537</v>
+        <v>45012</v>
       </c>
       <c r="C49" s="4">
         <v>42754</v>
       </c>
       <c r="D49" s="4">
         <v>40532</v>
       </c>
       <c r="E49" s="4">
         <v>39579</v>
       </c>
       <c r="F49" s="4">
         <v>39017</v>
       </c>
       <c r="G49" s="4">
         <v>38281</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="4">
-        <v>15132</v>
+        <v>14879</v>
       </c>
       <c r="C50" s="4">
         <v>13580</v>
       </c>
       <c r="D50" s="4">
         <v>12495</v>
       </c>
       <c r="E50" s="4">
         <v>11770</v>
       </c>
       <c r="F50" s="4">
         <v>11319</v>
       </c>
       <c r="G50" s="4">
         <v>10884</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="4">
-        <v>29600</v>
+        <v>29313</v>
       </c>
       <c r="C51" s="4">
         <v>27639</v>
       </c>
       <c r="D51" s="4">
         <v>26261</v>
       </c>
       <c r="E51" s="4">
         <v>25473</v>
       </c>
       <c r="F51" s="4">
         <v>25159</v>
       </c>
       <c r="G51" s="4">
         <v>24626</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="4">
-        <v>54223</v>
+        <v>53741</v>
       </c>
       <c r="C52" s="4">
         <v>51913</v>
       </c>
       <c r="D52" s="4">
         <v>50181</v>
       </c>
       <c r="E52" s="4">
         <v>49375</v>
       </c>
       <c r="F52" s="4">
         <v>48982</v>
       </c>
       <c r="G52" s="4">
         <v>48064</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="4">
-        <v>40851</v>
+        <v>40340</v>
       </c>
       <c r="C53" s="4">
         <v>37024</v>
       </c>
       <c r="D53" s="4">
         <v>34637</v>
       </c>
       <c r="E53" s="4">
         <v>33467</v>
       </c>
       <c r="F53" s="4">
         <v>32823</v>
       </c>
       <c r="G53" s="4">
         <v>32060</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="4">
-        <v>54859</v>
+        <v>53995</v>
       </c>
       <c r="C54" s="4">
         <v>51677</v>
       </c>
       <c r="D54" s="4">
         <v>49093</v>
       </c>
       <c r="E54" s="4">
         <v>47962</v>
       </c>
       <c r="F54" s="4">
         <v>47450</v>
       </c>
       <c r="G54" s="4">
         <v>46722</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="4">
-        <v>53317</v>
+        <v>52768</v>
       </c>
       <c r="C55" s="4">
         <v>50059</v>
       </c>
       <c r="D55" s="4">
         <v>47773</v>
       </c>
       <c r="E55" s="4">
         <v>46362</v>
       </c>
       <c r="F55" s="4">
         <v>45503</v>
       </c>
       <c r="G55" s="4">
         <v>44515</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>18</v>
       </c>
       <c r="B56" s="4">
-        <v>48786</v>
+        <v>48067</v>
       </c>
       <c r="C56" s="4">
         <v>45308</v>
       </c>
       <c r="D56" s="4">
         <v>42587</v>
       </c>
       <c r="E56" s="4">
         <v>40949</v>
       </c>
       <c r="F56" s="4">
         <v>39934</v>
       </c>
       <c r="G56" s="4">
         <v>38659</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C59" s="3">
         <v>2030</v>
       </c>
       <c r="D59" s="3">
         <v>2035</v>
       </c>
       <c r="E59" s="3">
         <v>2040</v>
       </c>
       <c r="F59" s="3">
         <v>2045</v>
       </c>
       <c r="G59" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="4">
-        <v>1766260</v>
+        <v>1757529</v>
       </c>
       <c r="C60" s="4">
         <v>1756551</v>
       </c>
       <c r="D60" s="4">
         <v>1750117</v>
       </c>
       <c r="E60" s="4">
         <v>1725598</v>
       </c>
       <c r="F60" s="4">
         <v>1718857</v>
       </c>
       <c r="G60" s="4">
         <v>1724272</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="4">
-        <v>229261</v>
+        <v>227794</v>
       </c>
       <c r="C61" s="4">
         <v>225536</v>
       </c>
       <c r="D61" s="4">
         <v>222445</v>
       </c>
       <c r="E61" s="4">
         <v>216351</v>
       </c>
       <c r="F61" s="4">
         <v>212866</v>
       </c>
       <c r="G61" s="4">
         <v>211843</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="4">
-        <v>54439</v>
+        <v>54404</v>
       </c>
       <c r="C62" s="4">
         <v>55570</v>
       </c>
       <c r="D62" s="4">
         <v>56099</v>
       </c>
       <c r="E62" s="4">
         <v>55615</v>
       </c>
       <c r="F62" s="4">
         <v>55436</v>
       </c>
       <c r="G62" s="4">
         <v>55580</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="4">
-        <v>10505</v>
+        <v>10441</v>
       </c>
       <c r="C63" s="4">
         <v>10522</v>
       </c>
       <c r="D63" s="4">
         <v>10265</v>
       </c>
       <c r="E63" s="4">
         <v>9885</v>
       </c>
       <c r="F63" s="4">
         <v>9626</v>
       </c>
       <c r="G63" s="4">
         <v>9519</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="4">
-        <v>32860</v>
+        <v>33010</v>
       </c>
       <c r="C64" s="4">
         <v>33094</v>
       </c>
       <c r="D64" s="4">
         <v>33338</v>
       </c>
       <c r="E64" s="4">
         <v>32800</v>
       </c>
       <c r="F64" s="4">
         <v>32511</v>
       </c>
       <c r="G64" s="4">
         <v>32549</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="4">
-        <v>16179</v>
+        <v>16142</v>
       </c>
       <c r="C65" s="4">
         <v>15797</v>
       </c>
       <c r="D65" s="4">
         <v>15539</v>
       </c>
       <c r="E65" s="4">
         <v>14948</v>
       </c>
       <c r="F65" s="4">
         <v>14639</v>
       </c>
       <c r="G65" s="4">
         <v>14580</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="4">
-        <v>9304</v>
+        <v>9207</v>
       </c>
       <c r="C66" s="4">
         <v>8767</v>
       </c>
       <c r="D66" s="4">
         <v>8574</v>
       </c>
       <c r="E66" s="4">
         <v>8285</v>
       </c>
       <c r="F66" s="4">
         <v>8192</v>
       </c>
       <c r="G66" s="4">
         <v>8186</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="4">
-        <v>14048</v>
+        <v>13871</v>
       </c>
       <c r="C67" s="4">
         <v>13397</v>
       </c>
       <c r="D67" s="4">
         <v>13049</v>
       </c>
       <c r="E67" s="4">
         <v>12540</v>
       </c>
       <c r="F67" s="4">
         <v>12251</v>
       </c>
       <c r="G67" s="4">
         <v>12108</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>12</v>
       </c>
       <c r="B68" s="4">
-        <v>4743</v>
+        <v>4612</v>
       </c>
       <c r="C68" s="4">
         <v>4406</v>
       </c>
       <c r="D68" s="4">
         <v>4141</v>
       </c>
       <c r="E68" s="4">
         <v>3912</v>
       </c>
       <c r="F68" s="4">
         <v>3744</v>
       </c>
       <c r="G68" s="4">
         <v>3638</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>13</v>
       </c>
       <c r="B69" s="4">
-        <v>8642</v>
+        <v>8541</v>
       </c>
       <c r="C69" s="4">
         <v>8147</v>
       </c>
       <c r="D69" s="4">
         <v>7959</v>
       </c>
       <c r="E69" s="4">
         <v>7778</v>
       </c>
       <c r="F69" s="4">
         <v>7624</v>
       </c>
       <c r="G69" s="4">
         <v>7576</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" s="4">
-        <v>18380</v>
+        <v>18175</v>
       </c>
       <c r="C70" s="4">
         <v>18083</v>
       </c>
       <c r="D70" s="4">
         <v>17575</v>
       </c>
       <c r="E70" s="4">
         <v>17056</v>
       </c>
       <c r="F70" s="4">
         <v>16683</v>
       </c>
       <c r="G70" s="4">
         <v>16583</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>15</v>
       </c>
       <c r="B71" s="4">
-        <v>12435</v>
+        <v>12310</v>
       </c>
       <c r="C71" s="4">
         <v>11500</v>
       </c>
       <c r="D71" s="4">
         <v>11167</v>
       </c>
       <c r="E71" s="4">
         <v>10664</v>
       </c>
       <c r="F71" s="4">
         <v>10308</v>
       </c>
       <c r="G71" s="4">
         <v>10094</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>16</v>
       </c>
       <c r="B72" s="4">
-        <v>16234</v>
+        <v>15996</v>
       </c>
       <c r="C72" s="4">
         <v>15548</v>
       </c>
       <c r="D72" s="4">
         <v>15148</v>
       </c>
       <c r="E72" s="4">
         <v>14679</v>
       </c>
       <c r="F72" s="4">
         <v>14480</v>
       </c>
       <c r="G72" s="4">
         <v>14410</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>17</v>
       </c>
       <c r="B73" s="4">
-        <v>16773</v>
+        <v>16621</v>
       </c>
       <c r="C73" s="4">
         <v>16509</v>
       </c>
       <c r="D73" s="4">
         <v>15991</v>
       </c>
       <c r="E73" s="4">
         <v>15379</v>
       </c>
       <c r="F73" s="4">
         <v>15015</v>
       </c>
       <c r="G73" s="4">
         <v>14877</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>18</v>
       </c>
       <c r="B74" s="4">
-        <v>14719</v>
+        <v>14464</v>
       </c>
       <c r="C74" s="4">
         <v>14197</v>
       </c>
       <c r="D74" s="4">
         <v>13600</v>
       </c>
       <c r="E74" s="4">
         <v>12809</v>
       </c>
       <c r="F74" s="4">
         <v>12357</v>
       </c>
       <c r="G74" s="4">
         <v>12143</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>22</v>
       </c>
     </row>