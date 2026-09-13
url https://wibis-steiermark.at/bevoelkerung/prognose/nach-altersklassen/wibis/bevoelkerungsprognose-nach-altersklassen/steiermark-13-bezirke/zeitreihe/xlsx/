--- v1 (2026-08-03)
+++ v2 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="nach Altersklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Bevölkerungsprognose nach Altersklassen</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2026-2050</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>65+</t>
   </si>
   <si>
     <t>20b64</t>
   </si>
   <si>
     <t>b19</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
     <t>Erläuterungen: Erstellt von STATISTIK AUSTRIA im Auftrag der österreichischen Raumordnungskonferenz (ÖROK), 2022. Es ist der Bestand jeweils zum Jahresanfang angegeben. Prognose ab dem Jahr 2030.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -468,51 +468,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H77" sqref="H77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="70" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">