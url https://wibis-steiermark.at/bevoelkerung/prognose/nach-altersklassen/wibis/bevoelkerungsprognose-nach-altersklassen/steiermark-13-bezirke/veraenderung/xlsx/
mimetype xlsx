--- v0 (2026-05-13)
+++ v1 (2026-08-03)
@@ -17,78 +17,78 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="nach Altersklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Bevölkerungsprognose nach Altersklassen</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Veränderung 2025-2050 in %</t>
+    <t>Steiermark, 13 Bezirke, Veränderung 2026-2050 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Ø2025|2050</t>
+    <t>Ø2026|2050</t>
   </si>
   <si>
     <t>2045|2050</t>
   </si>
   <si>
     <t>2040|2045</t>
   </si>
   <si>
     <t>2035|2040</t>
   </si>
   <si>
     <t>2030|2035</t>
   </si>
   <si>
-    <t>2025|2030</t>
-[...2 lines deleted...]
-    <t>2025|2050</t>
+    <t>2026|2030</t>
+  </si>
+  <si>
+    <t>2026|2050</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
   <si>
     <t>Leoben</t>
   </si>
@@ -571,418 +571,418 @@
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="4">
         <v>0.2</v>
       </c>
       <c r="C6" s="4">
         <v>0.8</v>
       </c>
       <c r="D6" s="5">
         <v>1.0</v>
       </c>
       <c r="E6" s="4">
         <v>1.2</v>
       </c>
       <c r="F6" s="4">
         <v>1.3</v>
       </c>
       <c r="G6" s="4">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="H6" s="4">
-        <v>4.7</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="4">
         <v>0.1</v>
       </c>
       <c r="E7" s="4">
         <v>0.3</v>
       </c>
       <c r="F7" s="4">
         <v>0.4</v>
       </c>
       <c r="G7" s="4">
         <v>-0.5</v>
       </c>
       <c r="H7" s="4">
         <v>0.3</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="4">
         <v>0.2</v>
       </c>
       <c r="C8" s="5">
         <v>1.0</v>
       </c>
       <c r="D8" s="4">
         <v>1.3</v>
       </c>
       <c r="E8" s="4">
         <v>1.6</v>
       </c>
       <c r="F8" s="4">
         <v>1.8</v>
       </c>
-      <c r="G8" t="s">
-        <v>13</v>
+      <c r="G8" s="4">
+        <v>-0.5</v>
       </c>
       <c r="H8" s="4">
-        <v>5.7</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="4">
         <v>-0.5</v>
       </c>
       <c r="D9" s="4">
         <v>-0.4</v>
       </c>
       <c r="E9" s="4">
         <v>-0.2</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="4">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
       <c r="H9" s="4">
-        <v>-1.2</v>
+        <v>-1.1</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="4">
         <v>0.4</v>
       </c>
       <c r="C10" s="4">
         <v>1.4</v>
       </c>
       <c r="D10" s="4">
         <v>1.7</v>
       </c>
       <c r="E10" s="4">
         <v>2.1</v>
       </c>
       <c r="F10" s="4">
         <v>2.8</v>
       </c>
       <c r="G10" s="4">
-        <v>2.9</v>
+        <v>2.3</v>
       </c>
       <c r="H10" s="4">
-        <v>11.3</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="4">
         <v>0.1</v>
       </c>
       <c r="C11" s="4">
         <v>0.3</v>
       </c>
       <c r="D11" s="4">
         <v>0.6</v>
       </c>
       <c r="E11" s="4">
         <v>0.8</v>
       </c>
       <c r="F11" s="4">
         <v>1.3</v>
       </c>
-      <c r="G11" s="4">
-[...3 lines deleted...]
-        <v>3.2</v>
+      <c r="G11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="5">
+        <v>3.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="4">
-        <v>-0.4</v>
+        <v>-0.3</v>
       </c>
       <c r="C12" s="4">
         <v>-0.9</v>
       </c>
       <c r="D12" s="5">
         <v>-1.0</v>
       </c>
       <c r="E12" s="4">
         <v>-1.3</v>
       </c>
       <c r="F12" s="4">
         <v>-1.7</v>
       </c>
       <c r="G12" s="4">
-        <v>-3.9</v>
+        <v>-3.2</v>
       </c>
       <c r="H12" s="4">
-        <v>-8.5</v>
+        <v>-7.9</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="4">
         <v>-0.2</v>
       </c>
       <c r="C13" s="5">
         <v>-1.0</v>
       </c>
       <c r="D13" s="5">
         <v>-1.0</v>
       </c>
       <c r="E13" s="5">
         <v>-1.0</v>
       </c>
       <c r="F13" s="4">
         <v>-1.1</v>
       </c>
-      <c r="G13" s="5">
-[...3 lines deleted...]
-        <v>-6.0</v>
+      <c r="G13" s="4">
+        <v>-1.6</v>
+      </c>
+      <c r="H13" s="4">
+        <v>-5.6</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="4">
         <v>-0.6</v>
       </c>
       <c r="C14" s="4">
         <v>-2.9</v>
       </c>
       <c r="D14" s="4">
         <v>-2.8</v>
       </c>
       <c r="E14" s="4">
         <v>-2.9</v>
       </c>
       <c r="F14" s="5">
         <v>-3.0</v>
       </c>
-      <c r="G14" s="4">
-        <v>-3.9</v>
+      <c r="G14" s="5">
+        <v>-3.0</v>
       </c>
       <c r="H14" s="4">
-        <v>-14.6</v>
+        <v>-13.8</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="4">
         <v>-0.2</v>
       </c>
       <c r="C15" s="4">
         <v>-0.8</v>
       </c>
       <c r="D15" s="4">
         <v>-0.8</v>
       </c>
       <c r="E15" s="4">
         <v>-0.8</v>
       </c>
       <c r="F15" s="4">
         <v>-0.7</v>
       </c>
       <c r="G15" s="4">
-        <v>-1.9</v>
+        <v>-1.8</v>
       </c>
       <c r="H15" s="4">
-        <v>-4.9</v>
+        <v>-4.8</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="4">
         <v>0.1</v>
       </c>
       <c r="C16" s="4">
         <v>-0.2</v>
       </c>
       <c r="D16" s="4">
         <v>0.1</v>
       </c>
       <c r="E16" s="4">
         <v>0.4</v>
       </c>
       <c r="F16" s="4">
         <v>0.7</v>
       </c>
       <c r="G16" s="4">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="H16" s="4">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="4">
         <v>-0.5</v>
       </c>
       <c r="C17" s="4">
         <v>-1.8</v>
       </c>
       <c r="D17" s="4">
         <v>-1.8</v>
       </c>
       <c r="E17" s="4">
         <v>-1.9</v>
       </c>
       <c r="F17" s="5">
         <v>-2.0</v>
       </c>
       <c r="G17" s="4">
-        <v>-4.1</v>
+        <v>-3.7</v>
       </c>
       <c r="H17" s="4">
-        <v>-11.1</v>
+        <v>-10.7</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="4">
-        <v>-0.3</v>
+        <v>-0.2</v>
       </c>
       <c r="C18" s="4">
         <v>-0.9</v>
       </c>
       <c r="D18" s="5">
         <v>-1.0</v>
       </c>
       <c r="E18" s="4">
         <v>-1.1</v>
       </c>
       <c r="F18" s="4">
         <v>-1.3</v>
       </c>
       <c r="G18" s="4">
-        <v>-1.9</v>
+        <v>-1.1</v>
       </c>
       <c r="H18" s="4">
-        <v>-6.1</v>
+        <v>-5.3</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="4">
         <v>-0.1</v>
       </c>
       <c r="C19" s="4">
         <v>-0.7</v>
       </c>
       <c r="D19" s="4">
         <v>-0.5</v>
       </c>
       <c r="E19" s="4">
         <v>-0.3</v>
       </c>
       <c r="F19" s="4">
         <v>-0.1</v>
       </c>
       <c r="G19" s="4">
         <v>-0.3</v>
       </c>
-      <c r="H19" s="4">
-        <v>-2.1</v>
+      <c r="H19" s="5">
+        <v>-2.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="4">
         <v>-0.2</v>
       </c>
       <c r="C20" s="4">
         <v>-1.2</v>
       </c>
       <c r="D20" s="4">
         <v>-1.1</v>
       </c>
       <c r="E20" s="4">
         <v>-0.9</v>
       </c>
       <c r="F20" s="4">
         <v>-0.7</v>
       </c>
       <c r="G20" s="4">
-        <v>-1.1</v>
+        <v>-0.7</v>
       </c>
       <c r="H20" s="4">
-        <v>-4.9</v>
+        <v>-4.5</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>8</v>
@@ -992,418 +992,418 @@
       </c>
       <c r="H23" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="4">
         <v>1.4</v>
       </c>
       <c r="C24" s="4">
         <v>3.8</v>
       </c>
       <c r="D24" s="4">
         <v>3.1</v>
       </c>
       <c r="E24" s="4">
         <v>5.8</v>
       </c>
       <c r="F24" s="5">
         <v>11.0</v>
       </c>
       <c r="G24" s="4">
-        <v>12.9</v>
+        <v>10.2</v>
       </c>
       <c r="H24" s="4">
-        <v>42.1</v>
+        <v>38.6</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="4">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="C25" s="4">
         <v>2.7</v>
       </c>
       <c r="D25" s="4">
         <v>2.3</v>
       </c>
       <c r="E25" s="4">
         <v>5.2</v>
       </c>
       <c r="F25" s="4">
         <v>10.1</v>
       </c>
       <c r="G25" s="4">
-        <v>12.2</v>
+        <v>9.8</v>
       </c>
       <c r="H25" s="4">
-        <v>36.6</v>
+        <v>33.7</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="4">
         <v>1.4</v>
       </c>
       <c r="C26" s="4">
         <v>5.5</v>
       </c>
       <c r="D26" s="4">
         <v>4.5</v>
       </c>
       <c r="E26" s="5">
         <v>6.0</v>
       </c>
       <c r="F26" s="4">
         <v>9.7</v>
       </c>
       <c r="G26" s="4">
-        <v>11.1</v>
+        <v>9.2</v>
       </c>
       <c r="H26" s="4">
-        <v>42.4</v>
+        <v>40.1</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="4">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="C27" s="4">
         <v>2.1</v>
       </c>
       <c r="D27" s="5">
         <v>2.0</v>
       </c>
       <c r="E27" s="4">
         <v>6.1</v>
       </c>
       <c r="F27" s="5">
         <v>12.0</v>
       </c>
       <c r="G27" s="4">
-        <v>13.6</v>
+        <v>10.7</v>
       </c>
       <c r="H27" s="4">
-        <v>40.7</v>
+        <v>37.1</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="4">
         <v>1.9</v>
       </c>
       <c r="C28" s="4">
         <v>5.8</v>
       </c>
       <c r="D28" s="4">
         <v>4.7</v>
       </c>
       <c r="E28" s="5">
         <v>8.0</v>
       </c>
       <c r="F28" s="4">
         <v>14.1</v>
       </c>
       <c r="G28" s="4">
-        <v>17.1</v>
-[...2 lines deleted...]
-        <v>60.0</v>
+        <v>13.7</v>
+      </c>
+      <c r="H28" s="4">
+        <v>55.3</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="4">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
       <c r="C29" s="4">
         <v>3.9</v>
       </c>
       <c r="D29" s="4">
         <v>3.8</v>
       </c>
       <c r="E29" s="4">
         <v>7.7</v>
       </c>
       <c r="F29" s="4">
         <v>13.9</v>
       </c>
       <c r="G29" s="4">
-        <v>15.5</v>
-[...2 lines deleted...]
-        <v>52.8</v>
+        <v>11.9</v>
+      </c>
+      <c r="H29" s="5">
+        <v>48.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="4">
         <v>0.2</v>
       </c>
       <c r="C30" s="4">
         <v>-0.6</v>
       </c>
       <c r="D30" s="4">
         <v>-1.8</v>
       </c>
       <c r="E30" s="4">
         <v>-0.2</v>
       </c>
       <c r="F30" s="4">
         <v>4.1</v>
       </c>
       <c r="G30" s="4">
-        <v>4.8</v>
+        <v>4.3</v>
       </c>
       <c r="H30" s="4">
-        <v>6.3</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="4">
         <v>0.8</v>
       </c>
       <c r="C31" s="4">
         <v>0.6</v>
       </c>
       <c r="D31" s="4">
         <v>0.4</v>
       </c>
       <c r="E31" s="4">
         <v>2.8</v>
       </c>
       <c r="F31" s="4">
         <v>7.9</v>
       </c>
       <c r="G31" s="4">
-        <v>9.1</v>
+        <v>7.1</v>
       </c>
       <c r="H31" s="4">
-        <v>22.3</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="4">
         <v>0.7</v>
       </c>
       <c r="C32" s="4">
         <v>-1.7</v>
       </c>
       <c r="D32" s="4">
         <v>-0.9</v>
       </c>
       <c r="E32" s="4">
         <v>2.7</v>
       </c>
       <c r="F32" s="4">
         <v>7.3</v>
       </c>
-      <c r="G32" s="5">
-        <v>12.0</v>
+      <c r="G32" s="4">
+        <v>9.7</v>
       </c>
       <c r="H32" s="4">
-        <v>20.4</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="5">
-        <v>1.0</v>
+      <c r="B33" s="4">
+        <v>0.9</v>
       </c>
       <c r="C33" s="4">
         <v>1.2</v>
       </c>
       <c r="D33" s="4">
         <v>0.5</v>
       </c>
       <c r="E33" s="4">
         <v>3.8</v>
       </c>
       <c r="F33" s="4">
         <v>8.3</v>
       </c>
       <c r="G33" s="4">
-        <v>11.4</v>
+        <v>8.7</v>
       </c>
       <c r="H33" s="4">
-        <v>27.3</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="4">
         <v>1.5</v>
       </c>
       <c r="C34" s="4">
         <v>3.1</v>
       </c>
       <c r="D34" s="4">
         <v>3.2</v>
       </c>
       <c r="E34" s="4">
         <v>6.6</v>
       </c>
       <c r="F34" s="4">
         <v>12.8</v>
       </c>
       <c r="G34" s="4">
-        <v>14.3</v>
+        <v>11.1</v>
       </c>
       <c r="H34" s="4">
-        <v>46.3</v>
+        <v>42.2</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="4">
         <v>0.6</v>
       </c>
       <c r="C35" s="5">
         <v>-1.0</v>
       </c>
       <c r="D35" s="4">
         <v>-0.9</v>
       </c>
       <c r="E35" s="5">
         <v>2.0</v>
       </c>
       <c r="F35" s="4">
         <v>6.8</v>
       </c>
       <c r="G35" s="4">
-        <v>9.9</v>
+        <v>8.1</v>
       </c>
       <c r="H35" s="4">
-        <v>17.4</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="4">
         <v>0.6</v>
       </c>
       <c r="C36" s="4">
         <v>-0.1</v>
       </c>
       <c r="D36" s="4">
         <v>-0.6</v>
       </c>
       <c r="E36" s="4">
         <v>1.8</v>
       </c>
       <c r="F36" s="4">
         <v>6.1</v>
       </c>
       <c r="G36" s="4">
-        <v>7.7</v>
+        <v>6.6</v>
       </c>
       <c r="H36" s="4">
-        <v>15.5</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="4">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="C37" s="4">
         <v>1.6</v>
       </c>
       <c r="D37" s="4">
         <v>2.6</v>
       </c>
       <c r="E37" s="4">
         <v>6.4</v>
       </c>
       <c r="F37" s="4">
         <v>11.1</v>
       </c>
       <c r="G37" s="4">
-        <v>15.3</v>
+        <v>11.9</v>
       </c>
       <c r="H37" s="4">
-        <v>41.9</v>
+        <v>37.8</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="4">
         <v>1.4</v>
       </c>
       <c r="C38" s="4">
         <v>1.9</v>
       </c>
       <c r="D38" s="4">
         <v>2.2</v>
       </c>
       <c r="E38" s="4">
         <v>6.4</v>
       </c>
       <c r="F38" s="4">
         <v>11.8</v>
       </c>
       <c r="G38" s="4">
-        <v>15.3</v>
+        <v>11.7</v>
       </c>
       <c r="H38" s="4">
-        <v>42.8</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>8</v>
@@ -1413,418 +1413,418 @@
       </c>
       <c r="H41" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="4">
         <v>-0.2</v>
       </c>
       <c r="C42" s="4">
         <v>-0.5</v>
       </c>
       <c r="D42" s="4">
         <v>0.5</v>
       </c>
       <c r="E42" s="4">
         <v>-0.1</v>
       </c>
       <c r="F42" s="4">
         <v>-1.9</v>
       </c>
       <c r="G42" s="4">
-        <v>-3.7</v>
+        <v>-3.4</v>
       </c>
       <c r="H42" s="4">
-        <v>-5.6</v>
+        <v>-5.2</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="4">
-        <v>-0.5</v>
+        <v>-0.4</v>
       </c>
       <c r="C43" s="4">
         <v>-1.4</v>
       </c>
       <c r="D43" s="4">
         <v>-0.5</v>
       </c>
       <c r="E43" s="4">
         <v>-1.2</v>
       </c>
       <c r="F43" s="4">
         <v>-3.2</v>
       </c>
       <c r="G43" s="4">
-        <v>-4.9</v>
+        <v>-4.3</v>
       </c>
       <c r="H43" s="4">
-        <v>-10.8</v>
+        <v>-10.2</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="4">
         <v>-0.1</v>
       </c>
       <c r="C44" s="4">
         <v>-0.4</v>
       </c>
       <c r="D44" s="4">
         <v>0.7</v>
       </c>
       <c r="E44" s="4">
         <v>0.8</v>
       </c>
       <c r="F44" s="4">
         <v>-0.4</v>
       </c>
       <c r="G44" s="4">
-        <v>-3.5</v>
+        <v>-3.9</v>
       </c>
       <c r="H44" s="4">
-        <v>-2.8</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="4">
         <v>-0.7</v>
       </c>
       <c r="C45" s="4">
         <v>-2.1</v>
       </c>
       <c r="D45" s="4">
         <v>-1.2</v>
       </c>
       <c r="E45" s="4">
         <v>-2.8</v>
       </c>
       <c r="F45" s="4">
         <v>-5.3</v>
       </c>
       <c r="G45" s="4">
-        <v>-5.8</v>
+        <v>-4.7</v>
       </c>
       <c r="H45" s="4">
-        <v>-16.2</v>
+        <v>-15.1</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="4">
         <v>-0.1</v>
       </c>
       <c r="C46" s="4">
         <v>-0.5</v>
       </c>
       <c r="D46" s="5">
         <v>1.0</v>
       </c>
       <c r="E46" s="4">
         <v>0.5</v>
       </c>
       <c r="F46" s="4">
         <v>-1.3</v>
       </c>
       <c r="G46" s="4">
-        <v>-1.4</v>
+        <v>-1.2</v>
       </c>
       <c r="H46" s="4">
-        <v>-1.7</v>
+        <v>-1.5</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="4">
         <v>-0.4</v>
       </c>
       <c r="C47" s="4">
         <v>-1.5</v>
       </c>
       <c r="D47" s="4">
         <v>-0.4</v>
       </c>
       <c r="E47" s="4">
         <v>-1.2</v>
       </c>
       <c r="F47" s="4">
         <v>-3.3</v>
       </c>
       <c r="G47" s="4">
-        <v>-4.5</v>
+        <v>-3.8</v>
       </c>
       <c r="H47" s="4">
-        <v>-10.5</v>
+        <v>-9.8</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="4">
         <v>-0.6</v>
       </c>
       <c r="C48" s="4">
         <v>-1.3</v>
       </c>
       <c r="D48" s="4">
         <v>-0.6</v>
       </c>
       <c r="E48" s="4">
         <v>-1.3</v>
       </c>
       <c r="F48" s="4">
         <v>-4.5</v>
       </c>
       <c r="G48" s="4">
-        <v>-7.3</v>
+        <v>-6.3</v>
       </c>
       <c r="H48" s="4">
-        <v>-14.2</v>
+        <v>-13.3</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="4">
         <v>-0.7</v>
       </c>
       <c r="C49" s="4">
         <v>-1.9</v>
       </c>
       <c r="D49" s="4">
         <v>-1.4</v>
       </c>
       <c r="E49" s="4">
         <v>-2.4</v>
       </c>
       <c r="F49" s="4">
         <v>-5.2</v>
       </c>
-      <c r="G49" s="4">
-[...3 lines deleted...]
-        <v>-15.9</v>
+      <c r="G49" s="5">
+        <v>-5.0</v>
+      </c>
+      <c r="H49" s="5">
+        <v>-15.0</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="4">
         <v>-1.3</v>
       </c>
       <c r="C50" s="4">
         <v>-3.8</v>
       </c>
       <c r="D50" s="4">
         <v>-3.8</v>
       </c>
       <c r="E50" s="4">
         <v>-5.8</v>
       </c>
       <c r="F50" s="5">
         <v>-8.0</v>
       </c>
       <c r="G50" s="4">
-        <v>-10.3</v>
+        <v>-8.7</v>
       </c>
       <c r="H50" s="4">
-        <v>-28.1</v>
+        <v>-26.8</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="4">
         <v>-0.7</v>
       </c>
       <c r="C51" s="4">
         <v>-2.1</v>
       </c>
       <c r="D51" s="4">
         <v>-1.2</v>
       </c>
       <c r="E51" s="5">
         <v>-3.0</v>
       </c>
       <c r="F51" s="5">
         <v>-5.0</v>
       </c>
       <c r="G51" s="4">
-        <v>-6.6</v>
-[...2 lines deleted...]
-        <v>-16.8</v>
+        <v>-5.7</v>
+      </c>
+      <c r="H51" s="5">
+        <v>-16.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="4">
         <v>-0.5</v>
       </c>
       <c r="C52" s="4">
         <v>-1.9</v>
       </c>
       <c r="D52" s="4">
         <v>-0.8</v>
       </c>
       <c r="E52" s="4">
         <v>-1.6</v>
       </c>
       <c r="F52" s="4">
         <v>-3.3</v>
       </c>
       <c r="G52" s="4">
-        <v>-4.3</v>
+        <v>-3.4</v>
       </c>
       <c r="H52" s="4">
-        <v>-11.4</v>
+        <v>-10.6</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>23</v>
       </c>
       <c r="B53" s="5">
         <v>-1.0</v>
       </c>
       <c r="C53" s="4">
         <v>-2.3</v>
       </c>
       <c r="D53" s="4">
         <v>-1.9</v>
       </c>
       <c r="E53" s="4">
         <v>-3.4</v>
       </c>
       <c r="F53" s="4">
         <v>-6.4</v>
       </c>
       <c r="G53" s="4">
-        <v>-9.4</v>
+        <v>-8.2</v>
       </c>
       <c r="H53" s="4">
-        <v>-21.5</v>
+        <v>-20.5</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="4">
         <v>-0.6</v>
       </c>
       <c r="C54" s="4">
         <v>-1.5</v>
       </c>
       <c r="D54" s="4">
         <v>-1.1</v>
       </c>
       <c r="E54" s="4">
         <v>-2.3</v>
       </c>
       <c r="F54" s="5">
         <v>-5.0</v>
       </c>
       <c r="G54" s="4">
-        <v>-5.8</v>
+        <v>-4.3</v>
       </c>
       <c r="H54" s="4">
-        <v>-14.8</v>
+        <v>-13.5</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="4">
         <v>-0.7</v>
       </c>
       <c r="C55" s="4">
         <v>-2.2</v>
       </c>
       <c r="D55" s="4">
         <v>-1.9</v>
       </c>
       <c r="E55" s="5">
         <v>-3.0</v>
       </c>
       <c r="F55" s="4">
         <v>-4.6</v>
       </c>
       <c r="G55" s="4">
-        <v>-6.1</v>
+        <v>-5.1</v>
       </c>
       <c r="H55" s="4">
-        <v>-16.5</v>
+        <v>-15.6</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="4">
         <v>-0.9</v>
       </c>
       <c r="C56" s="4">
         <v>-3.2</v>
       </c>
       <c r="D56" s="4">
         <v>-2.5</v>
       </c>
       <c r="E56" s="4">
         <v>-3.8</v>
       </c>
       <c r="F56" s="5">
         <v>-6.0</v>
       </c>
       <c r="G56" s="4">
-        <v>-7.1</v>
+        <v>-5.7</v>
       </c>
       <c r="H56" s="4">
-        <v>-20.8</v>
+        <v>-19.6</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>8</v>
@@ -1834,418 +1834,418 @@
       </c>
       <c r="H59" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="4">
         <v>-0.1</v>
       </c>
       <c r="C60" s="4">
         <v>0.3</v>
       </c>
       <c r="D60" s="4">
         <v>-0.4</v>
       </c>
       <c r="E60" s="4">
         <v>-1.4</v>
       </c>
       <c r="F60" s="4">
         <v>-0.4</v>
       </c>
       <c r="G60" s="4">
-        <v>-0.5</v>
+        <v>-0.1</v>
       </c>
       <c r="H60" s="4">
-        <v>-2.4</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="4">
         <v>-0.3</v>
       </c>
       <c r="C61" s="4">
         <v>-0.5</v>
       </c>
       <c r="D61" s="4">
         <v>-1.6</v>
       </c>
       <c r="E61" s="4">
         <v>-2.7</v>
       </c>
       <c r="F61" s="4">
         <v>-1.4</v>
       </c>
-      <c r="G61" s="4">
-[...3 lines deleted...]
-        <v>-7.6</v>
+      <c r="G61" s="5">
+        <v>-1.0</v>
+      </c>
+      <c r="H61" s="5">
+        <v>-7.0</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" s="4">
         <v>0.1</v>
       </c>
       <c r="C62" s="4">
         <v>0.3</v>
       </c>
       <c r="D62" s="4">
         <v>-0.3</v>
       </c>
       <c r="E62" s="4">
         <v>-0.9</v>
       </c>
       <c r="F62" s="5">
         <v>1.0</v>
       </c>
       <c r="G62" s="4">
         <v>2.1</v>
       </c>
       <c r="H62" s="4">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>15</v>
       </c>
       <c r="B63" s="4">
         <v>-0.4</v>
       </c>
       <c r="C63" s="4">
         <v>-1.1</v>
       </c>
       <c r="D63" s="4">
         <v>-2.6</v>
       </c>
       <c r="E63" s="4">
         <v>-3.7</v>
       </c>
       <c r="F63" s="4">
         <v>-2.4</v>
       </c>
       <c r="G63" s="4">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="H63" s="4">
-        <v>-9.4</v>
+        <v>-8.8</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>16</v>
       </c>
-      <c r="B64" t="s">
-        <v>13</v>
+      <c r="B64" s="4">
+        <v>-0.1</v>
       </c>
       <c r="C64" s="4">
         <v>0.1</v>
       </c>
       <c r="D64" s="4">
         <v>-0.9</v>
       </c>
       <c r="E64" s="4">
         <v>-1.6</v>
       </c>
       <c r="F64" s="4">
         <v>0.7</v>
       </c>
       <c r="G64" s="4">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="H64" s="4">
-        <v>-0.9</v>
+        <v>-1.4</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>17</v>
       </c>
       <c r="B65" s="4">
         <v>-0.4</v>
       </c>
       <c r="C65" s="4">
         <v>-0.4</v>
       </c>
       <c r="D65" s="4">
         <v>-2.1</v>
       </c>
       <c r="E65" s="4">
         <v>-3.8</v>
       </c>
       <c r="F65" s="4">
         <v>-1.6</v>
       </c>
       <c r="G65" s="4">
-        <v>-2.4</v>
+        <v>-2.1</v>
       </c>
       <c r="H65" s="4">
-        <v>-9.9</v>
+        <v>-9.7</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="4">
         <v>-0.5</v>
       </c>
       <c r="C66" s="4">
         <v>-0.1</v>
       </c>
       <c r="D66" s="4">
         <v>-1.1</v>
       </c>
       <c r="E66" s="4">
         <v>-3.4</v>
       </c>
       <c r="F66" s="4">
         <v>-2.2</v>
       </c>
       <c r="G66" s="4">
-        <v>-5.8</v>
-[...2 lines deleted...]
-        <v>-12.0</v>
+        <v>-4.8</v>
+      </c>
+      <c r="H66" s="4">
+        <v>-11.1</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="4">
         <v>-0.6</v>
       </c>
       <c r="C67" s="4">
         <v>-1.2</v>
       </c>
       <c r="D67" s="4">
         <v>-2.3</v>
       </c>
       <c r="E67" s="4">
         <v>-3.9</v>
       </c>
       <c r="F67" s="4">
         <v>-2.6</v>
       </c>
       <c r="G67" s="4">
-        <v>-4.6</v>
+        <v>-3.4</v>
       </c>
       <c r="H67" s="4">
-        <v>-13.8</v>
+        <v>-12.7</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>20</v>
       </c>
-      <c r="B68" s="4">
-        <v>-1.1</v>
+      <c r="B68" s="5">
+        <v>-1.0</v>
       </c>
       <c r="C68" s="4">
         <v>-2.8</v>
       </c>
       <c r="D68" s="4">
         <v>-4.3</v>
       </c>
       <c r="E68" s="4">
         <v>-5.5</v>
       </c>
       <c r="F68" s="5">
         <v>-6.0</v>
       </c>
       <c r="G68" s="4">
-        <v>-7.1</v>
+        <v>-4.5</v>
       </c>
       <c r="H68" s="4">
-        <v>-23.3</v>
+        <v>-21.1</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="4">
         <v>-0.5</v>
       </c>
       <c r="C69" s="4">
         <v>-0.6</v>
       </c>
       <c r="D69" s="5">
         <v>-2.0</v>
       </c>
       <c r="E69" s="4">
         <v>-2.3</v>
       </c>
       <c r="F69" s="4">
         <v>-2.3</v>
       </c>
       <c r="G69" s="4">
-        <v>-5.7</v>
+        <v>-4.6</v>
       </c>
       <c r="H69" s="4">
-        <v>-12.3</v>
+        <v>-11.3</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="4">
         <v>-0.4</v>
       </c>
       <c r="C70" s="4">
         <v>-0.6</v>
       </c>
       <c r="D70" s="4">
         <v>-2.2</v>
       </c>
       <c r="E70" s="5">
         <v>-3.0</v>
       </c>
       <c r="F70" s="4">
         <v>-2.8</v>
       </c>
       <c r="G70" s="4">
-        <v>-1.6</v>
+        <v>-0.5</v>
       </c>
       <c r="H70" s="4">
-        <v>-9.8</v>
+        <v>-8.8</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="4">
         <v>-0.8</v>
       </c>
       <c r="C71" s="4">
         <v>-2.1</v>
       </c>
       <c r="D71" s="4">
         <v>-3.3</v>
       </c>
       <c r="E71" s="4">
         <v>-4.5</v>
       </c>
       <c r="F71" s="4">
         <v>-2.9</v>
       </c>
       <c r="G71" s="4">
-        <v>-7.5</v>
-[...2 lines deleted...]
-        <v>-18.8</v>
+        <v>-6.6</v>
+      </c>
+      <c r="H71" s="5">
+        <v>-18.0</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="4">
-        <v>-0.5</v>
+        <v>-0.4</v>
       </c>
       <c r="C72" s="4">
         <v>-0.5</v>
       </c>
       <c r="D72" s="4">
         <v>-1.4</v>
       </c>
       <c r="E72" s="4">
         <v>-3.1</v>
       </c>
       <c r="F72" s="4">
         <v>-2.6</v>
       </c>
       <c r="G72" s="4">
-        <v>-4.2</v>
+        <v>-2.8</v>
       </c>
       <c r="H72" s="4">
-        <v>-11.2</v>
+        <v>-9.9</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>25</v>
       </c>
       <c r="B73" s="4">
         <v>-0.5</v>
       </c>
       <c r="C73" s="4">
         <v>-0.9</v>
       </c>
       <c r="D73" s="4">
         <v>-2.4</v>
       </c>
       <c r="E73" s="4">
         <v>-3.8</v>
       </c>
       <c r="F73" s="4">
         <v>-3.1</v>
       </c>
       <c r="G73" s="4">
-        <v>-1.6</v>
+        <v>-0.7</v>
       </c>
       <c r="H73" s="4">
-        <v>-11.3</v>
+        <v>-10.5</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>26</v>
       </c>
       <c r="B74" s="4">
-        <v>-0.8</v>
+        <v>-0.7</v>
       </c>
       <c r="C74" s="4">
         <v>-1.7</v>
       </c>
       <c r="D74" s="4">
         <v>-3.5</v>
       </c>
       <c r="E74" s="4">
         <v>-5.8</v>
       </c>
       <c r="F74" s="4">
         <v>-4.2</v>
       </c>
       <c r="G74" s="4">
-        <v>-3.5</v>
-[...2 lines deleted...]
-        <v>-17.5</v>
+        <v>-1.8</v>
+      </c>
+      <c r="H74" s="5">
+        <v>-16.0</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I76" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="6" t="s">
         <v>31</v>
       </c>
       <c r="I77" s="6" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="A40:H40"/>