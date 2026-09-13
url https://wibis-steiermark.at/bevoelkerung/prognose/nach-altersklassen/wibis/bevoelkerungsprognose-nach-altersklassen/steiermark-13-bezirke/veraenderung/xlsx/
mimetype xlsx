--- v1 (2026-08-03)
+++ v2 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="nach Altersklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Bevölkerungsprognose nach Altersklassen</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2026-2050 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -113,51 +113,51 @@
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>65+</t>
   </si>
   <si>
     <t>20b64</t>
   </si>
   <si>
     <t>b19</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
     <t>Erläuterungen: Erstellt von STATISTIK AUSTRIA im Auftrag der österreichischen Raumordnungskonferenz (ÖROK), 2022. Es ist der Bestand jeweils zum Jahresanfang angegeben. Prognose ab dem Jahr 2030.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -495,51 +495,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I77" sqref="I77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="9" max="9" width="80" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9">