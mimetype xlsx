--- v0 (2026-05-13)
+++ v1 (2026-08-03)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="nach Altersklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Bevölkerungsprognose nach Altersklassen</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2025-2050</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2026-2050</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
@@ -488,1055 +488,1055 @@
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="70" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C5" s="3">
         <v>2030</v>
       </c>
       <c r="D5" s="3">
         <v>2035</v>
       </c>
       <c r="E5" s="3">
         <v>2040</v>
       </c>
       <c r="F5" s="3">
         <v>2045</v>
       </c>
       <c r="G5" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>9197213</v>
+        <v>9215956</v>
       </c>
       <c r="C6" s="4">
         <v>9222339</v>
       </c>
       <c r="D6" s="4">
         <v>9346698</v>
       </c>
       <c r="E6" s="4">
         <v>9454620</v>
       </c>
       <c r="F6" s="4">
         <v>9549427</v>
       </c>
       <c r="G6" s="4">
         <v>9627603</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>301790</v>
+        <v>301695</v>
       </c>
       <c r="C7" s="4">
         <v>302707</v>
       </c>
       <c r="D7" s="4">
         <v>306377</v>
       </c>
       <c r="E7" s="4">
         <v>309574</v>
       </c>
       <c r="F7" s="4">
         <v>312329</v>
       </c>
       <c r="G7" s="4">
         <v>314658</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>570095</v>
+        <v>569990</v>
       </c>
       <c r="C8" s="4">
         <v>559783</v>
       </c>
       <c r="D8" s="4">
         <v>557221</v>
       </c>
       <c r="E8" s="4">
         <v>553902</v>
       </c>
       <c r="F8" s="4">
         <v>550138</v>
       </c>
       <c r="G8" s="4">
         <v>545797</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>1727514</v>
+        <v>1729541</v>
       </c>
       <c r="C9" s="4">
         <v>1742181</v>
       </c>
       <c r="D9" s="4">
         <v>1766440</v>
       </c>
       <c r="E9" s="4">
         <v>1788886</v>
       </c>
       <c r="F9" s="4">
         <v>1809769</v>
       </c>
       <c r="G9" s="4">
         <v>1827934</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>1535519</v>
+        <v>1537159</v>
       </c>
       <c r="C10" s="4">
         <v>1548148</v>
       </c>
       <c r="D10" s="4">
         <v>1570773</v>
       </c>
       <c r="E10" s="4">
         <v>1589685</v>
       </c>
       <c r="F10" s="4">
         <v>1605318</v>
       </c>
       <c r="G10" s="4">
         <v>1617301</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>572846</v>
+        <v>573526</v>
       </c>
       <c r="C11" s="4">
         <v>576443</v>
       </c>
       <c r="D11" s="4">
         <v>582664</v>
       </c>
       <c r="E11" s="4">
         <v>587624</v>
       </c>
       <c r="F11" s="4">
         <v>591744</v>
       </c>
       <c r="G11" s="4">
         <v>595016</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>1271716</v>
+        <v>1271764</v>
       </c>
       <c r="C12" s="4">
         <v>1264818</v>
       </c>
       <c r="D12" s="4">
         <v>1270425</v>
       </c>
       <c r="E12" s="4">
         <v>1273911</v>
       </c>
       <c r="F12" s="4">
         <v>1275599</v>
       </c>
       <c r="G12" s="4">
         <v>1275236</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>777660</v>
+        <v>779060</v>
       </c>
       <c r="C13" s="4">
         <v>787343</v>
       </c>
       <c r="D13" s="4">
         <v>798728</v>
       </c>
       <c r="E13" s="4">
         <v>808397</v>
       </c>
       <c r="F13" s="4">
         <v>816628</v>
       </c>
       <c r="G13" s="4">
         <v>823168</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>411784</v>
+        <v>412307</v>
       </c>
       <c r="C14" s="4">
         <v>415119</v>
       </c>
       <c r="D14" s="4">
         <v>422084</v>
       </c>
       <c r="E14" s="4">
         <v>427949</v>
       </c>
       <c r="F14" s="4">
         <v>433019</v>
       </c>
       <c r="G14" s="4">
         <v>437245</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>2028289</v>
+        <v>2040914</v>
       </c>
       <c r="C15" s="4">
         <v>2025796</v>
       </c>
       <c r="D15" s="4">
         <v>2071985</v>
       </c>
       <c r="E15" s="4">
         <v>2114691</v>
       </c>
       <c r="F15" s="4">
         <v>2154883</v>
       </c>
       <c r="G15" s="4">
         <v>2191248</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C18" s="3">
         <v>2030</v>
       </c>
       <c r="D18" s="3">
         <v>2035</v>
       </c>
       <c r="E18" s="3">
         <v>2040</v>
       </c>
       <c r="F18" s="3">
         <v>2045</v>
       </c>
       <c r="G18" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="4">
-        <v>1859677</v>
+        <v>1906165</v>
       </c>
       <c r="C19" s="4">
         <v>2100219</v>
       </c>
       <c r="D19" s="4">
         <v>2331448</v>
       </c>
       <c r="E19" s="4">
         <v>2467688</v>
       </c>
       <c r="F19" s="4">
         <v>2544832</v>
       </c>
       <c r="G19" s="4">
         <v>2642452</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="4">
-        <v>74293</v>
+        <v>76367</v>
       </c>
       <c r="C20" s="4">
         <v>83686</v>
       </c>
       <c r="D20" s="4">
         <v>92993</v>
       </c>
       <c r="E20" s="4">
         <v>99440</v>
       </c>
       <c r="F20" s="4">
         <v>102790</v>
       </c>
       <c r="G20" s="4">
         <v>106139</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="4">
-        <v>137400</v>
+        <v>140828</v>
       </c>
       <c r="C21" s="4">
         <v>154516</v>
       </c>
       <c r="D21" s="4">
         <v>169365</v>
       </c>
       <c r="E21" s="4">
         <v>176068</v>
       </c>
       <c r="F21" s="4">
         <v>177644</v>
       </c>
       <c r="G21" s="4">
         <v>180123</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="4">
-        <v>374610</v>
+        <v>383892</v>
       </c>
       <c r="C22" s="4">
         <v>425239</v>
       </c>
       <c r="D22" s="4">
         <v>475509</v>
       </c>
       <c r="E22" s="4">
         <v>506539</v>
       </c>
       <c r="F22" s="4">
         <v>522776</v>
       </c>
       <c r="G22" s="4">
         <v>543424</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="4">
-        <v>309242</v>
+        <v>317993</v>
       </c>
       <c r="C23" s="4">
         <v>355314</v>
       </c>
       <c r="D23" s="4">
         <v>397116</v>
       </c>
       <c r="E23" s="4">
         <v>420099</v>
       </c>
       <c r="F23" s="4">
         <v>431888</v>
       </c>
       <c r="G23" s="4">
         <v>447821</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="4">
-        <v>117286</v>
+        <v>120332</v>
       </c>
       <c r="C24" s="4">
         <v>132149</v>
       </c>
       <c r="D24" s="4">
         <v>146146</v>
       </c>
       <c r="E24" s="4">
         <v>153270</v>
       </c>
       <c r="F24" s="4">
         <v>157161</v>
       </c>
       <c r="G24" s="4">
         <v>162368</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="4">
-        <v>280909</v>
+        <v>287151</v>
       </c>
       <c r="C25" s="4">
         <v>315313</v>
       </c>
       <c r="D25" s="4">
         <v>347228</v>
       </c>
       <c r="E25" s="4">
         <v>365286</v>
       </c>
       <c r="F25" s="4">
         <v>373732</v>
       </c>
       <c r="G25" s="4">
         <v>383834</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="4">
-        <v>154005</v>
+        <v>158111</v>
       </c>
       <c r="C26" s="4">
         <v>175770</v>
       </c>
       <c r="D26" s="4">
         <v>197993</v>
       </c>
       <c r="E26" s="4">
         <v>210639</v>
       </c>
       <c r="F26" s="4">
         <v>218306</v>
       </c>
       <c r="G26" s="4">
         <v>227119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="4">
-        <v>77702</v>
+        <v>79916</v>
       </c>
       <c r="C27" s="4">
         <v>88888</v>
       </c>
       <c r="D27" s="4">
         <v>100264</v>
       </c>
       <c r="E27" s="4">
         <v>107647</v>
       </c>
       <c r="F27" s="4">
         <v>112583</v>
       </c>
       <c r="G27" s="4">
         <v>118186</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="4">
-        <v>334230</v>
+        <v>341575</v>
       </c>
       <c r="C28" s="4">
         <v>369345</v>
       </c>
       <c r="D28" s="4">
         <v>404833</v>
       </c>
       <c r="E28" s="4">
         <v>428702</v>
       </c>
       <c r="F28" s="4">
         <v>447952</v>
       </c>
       <c r="G28" s="4">
         <v>473437</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C31" s="3">
         <v>2030</v>
       </c>
       <c r="D31" s="3">
         <v>2035</v>
       </c>
       <c r="E31" s="3">
         <v>2040</v>
       </c>
       <c r="F31" s="3">
         <v>2045</v>
       </c>
       <c r="G31" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="4">
-        <v>5571276</v>
+        <v>5552262</v>
       </c>
       <c r="C32" s="4">
         <v>5365569</v>
       </c>
       <c r="D32" s="4">
         <v>5265133</v>
       </c>
       <c r="E32" s="4">
         <v>5261333</v>
       </c>
       <c r="F32" s="4">
         <v>5285738</v>
       </c>
       <c r="G32" s="4">
         <v>5260879</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="4">
-        <v>174340</v>
+        <v>172681</v>
       </c>
       <c r="C33" s="4">
         <v>167475</v>
       </c>
       <c r="D33" s="4">
         <v>162585</v>
       </c>
       <c r="E33" s="4">
         <v>160117</v>
       </c>
       <c r="F33" s="4">
         <v>159375</v>
       </c>
       <c r="G33" s="4">
         <v>157821</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="4">
-        <v>331422</v>
+        <v>328591</v>
       </c>
       <c r="C34" s="4">
         <v>308447</v>
       </c>
       <c r="D34" s="4">
         <v>293832</v>
       </c>
       <c r="E34" s="4">
         <v>286903</v>
       </c>
       <c r="F34" s="4">
         <v>283499</v>
       </c>
       <c r="G34" s="4">
         <v>277646</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="4">
-        <v>1018185</v>
+        <v>1012590</v>
       </c>
       <c r="C35" s="4">
         <v>984567</v>
       </c>
       <c r="D35" s="4">
         <v>960678</v>
       </c>
       <c r="E35" s="4">
         <v>956727</v>
       </c>
       <c r="F35" s="4">
         <v>962161</v>
       </c>
       <c r="G35" s="4">
         <v>958119</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="4">
-        <v>917551</v>
+        <v>912173</v>
       </c>
       <c r="C36" s="4">
         <v>882992</v>
       </c>
       <c r="D36" s="4">
         <v>865275</v>
       </c>
       <c r="E36" s="4">
         <v>867142</v>
       </c>
       <c r="F36" s="4">
         <v>873586</v>
       </c>
       <c r="G36" s="4">
         <v>869603</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="4">
-        <v>345016</v>
+        <v>343319</v>
       </c>
       <c r="C37" s="4">
         <v>331893</v>
       </c>
       <c r="D37" s="4">
         <v>324222</v>
       </c>
       <c r="E37" s="4">
         <v>323801</v>
       </c>
       <c r="F37" s="4">
         <v>325150</v>
       </c>
       <c r="G37" s="4">
         <v>323326</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="4">
-        <v>761546</v>
+        <v>756819</v>
       </c>
       <c r="C38" s="4">
         <v>723969</v>
       </c>
       <c r="D38" s="4">
         <v>700752</v>
       </c>
       <c r="E38" s="4">
         <v>692274</v>
       </c>
       <c r="F38" s="4">
         <v>689002</v>
       </c>
       <c r="G38" s="4">
         <v>679559</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="4">
-        <v>474970</v>
+        <v>473308</v>
       </c>
       <c r="C39" s="4">
         <v>460783</v>
       </c>
       <c r="D39" s="4">
         <v>450382</v>
       </c>
       <c r="E39" s="4">
         <v>450117</v>
       </c>
       <c r="F39" s="4">
         <v>451943</v>
       </c>
       <c r="G39" s="4">
         <v>449606</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="4">
-        <v>247617</v>
+        <v>246718</v>
       </c>
       <c r="C40" s="4">
         <v>240372</v>
       </c>
       <c r="D40" s="4">
         <v>236331</v>
       </c>
       <c r="E40" s="4">
         <v>236424</v>
       </c>
       <c r="F40" s="4">
         <v>237346</v>
       </c>
       <c r="G40" s="4">
         <v>236084</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="4">
-        <v>1300629</v>
+        <v>1306063</v>
       </c>
       <c r="C41" s="4">
         <v>1265071</v>
       </c>
       <c r="D41" s="4">
         <v>1271077</v>
       </c>
       <c r="E41" s="4">
         <v>1287828</v>
       </c>
       <c r="F41" s="4">
         <v>1303677</v>
       </c>
       <c r="G41" s="4">
         <v>1309116</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B44" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C44" s="3">
         <v>2030</v>
       </c>
       <c r="D44" s="3">
         <v>2035</v>
       </c>
       <c r="E44" s="3">
         <v>2040</v>
       </c>
       <c r="F44" s="3">
         <v>2045</v>
       </c>
       <c r="G44" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="4">
-        <v>1766260</v>
+        <v>1757529</v>
       </c>
       <c r="C45" s="4">
         <v>1756551</v>
       </c>
       <c r="D45" s="4">
         <v>1750117</v>
       </c>
       <c r="E45" s="4">
         <v>1725598</v>
       </c>
       <c r="F45" s="4">
         <v>1718857</v>
       </c>
       <c r="G45" s="4">
         <v>1724272</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>5</v>
       </c>
       <c r="B46" s="4">
-        <v>53157</v>
+        <v>52647</v>
       </c>
       <c r="C46" s="4">
         <v>51547</v>
       </c>
       <c r="D46" s="4">
         <v>50799</v>
       </c>
       <c r="E46" s="4">
         <v>50018</v>
       </c>
       <c r="F46" s="4">
         <v>50164</v>
       </c>
       <c r="G46" s="4">
         <v>50698</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="4">
-        <v>101273</v>
+        <v>100571</v>
       </c>
       <c r="C47" s="4">
         <v>96820</v>
       </c>
       <c r="D47" s="4">
         <v>94024</v>
       </c>
       <c r="E47" s="4">
         <v>90932</v>
       </c>
       <c r="F47" s="4">
         <v>88994</v>
       </c>
       <c r="G47" s="4">
         <v>88028</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="4">
-        <v>334719</v>
+        <v>333059</v>
       </c>
       <c r="C48" s="4">
         <v>332375</v>
       </c>
       <c r="D48" s="4">
         <v>330252</v>
       </c>
       <c r="E48" s="4">
         <v>325621</v>
       </c>
       <c r="F48" s="4">
         <v>324833</v>
       </c>
       <c r="G48" s="4">
         <v>326391</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="4">
-        <v>308726</v>
+        <v>306993</v>
       </c>
       <c r="C49" s="4">
         <v>309842</v>
       </c>
       <c r="D49" s="4">
         <v>308382</v>
       </c>
       <c r="E49" s="4">
         <v>302443</v>
       </c>
       <c r="F49" s="4">
         <v>299844</v>
       </c>
       <c r="G49" s="4">
         <v>299877</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="4">
-        <v>110544</v>
+        <v>109875</v>
       </c>
       <c r="C50" s="4">
         <v>112401</v>
       </c>
       <c r="D50" s="4">
         <v>112296</v>
       </c>
       <c r="E50" s="4">
         <v>110554</v>
       </c>
       <c r="F50" s="4">
         <v>109433</v>
       </c>
       <c r="G50" s="4">
         <v>109322</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="4">
-        <v>229261</v>
+        <v>227794</v>
       </c>
       <c r="C51" s="4">
         <v>225536</v>
       </c>
       <c r="D51" s="4">
         <v>222445</v>
       </c>
       <c r="E51" s="4">
         <v>216351</v>
       </c>
       <c r="F51" s="4">
         <v>212866</v>
       </c>
       <c r="G51" s="4">
         <v>211843</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="4">
-        <v>148685</v>
+        <v>147641</v>
       </c>
       <c r="C52" s="4">
         <v>150791</v>
       </c>
       <c r="D52" s="4">
         <v>150353</v>
       </c>
       <c r="E52" s="4">
         <v>147640</v>
       </c>
       <c r="F52" s="4">
         <v>146379</v>
       </c>
       <c r="G52" s="4">
         <v>146443</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="4">
-        <v>86465</v>
+        <v>85673</v>
       </c>
       <c r="C53" s="4">
         <v>85859</v>
       </c>
       <c r="D53" s="4">
         <v>85490</v>
       </c>
       <c r="E53" s="4">
         <v>83879</v>
       </c>
       <c r="F53" s="4">
         <v>83090</v>
       </c>
       <c r="G53" s="4">
         <v>82975</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="4">
-        <v>393430</v>
+        <v>393276</v>
       </c>
       <c r="C54" s="4">
         <v>391380</v>
       </c>
       <c r="D54" s="4">
         <v>396076</v>
       </c>
       <c r="E54" s="4">
         <v>398161</v>
       </c>
       <c r="F54" s="4">
         <v>403254</v>
       </c>
       <c r="G54" s="4">
         <v>408695</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="5" t="s">
         <v>17</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>17</v>
       </c>
     </row>