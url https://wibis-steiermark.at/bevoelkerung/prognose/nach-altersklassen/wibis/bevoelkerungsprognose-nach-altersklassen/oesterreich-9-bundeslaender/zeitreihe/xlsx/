--- v1 (2026-08-03)
+++ v2 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="nach Altersklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Bevölkerungsprognose nach Altersklassen</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2026-2050</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -74,51 +74,51 @@
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>65+</t>
   </si>
   <si>
     <t>20b64</t>
   </si>
   <si>
     <t>b19</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
     <t>Erläuterungen: Erstellt von STATISTIK AUSTRIA im Auftrag der österreichischen Raumordnungskonferenz (ÖROK), 2022. Es ist der Bestand jeweils zum Jahresanfang angegeben. Prognose ab dem Jahr 2030.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -453,51 +453,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H57" sqref="H57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="70" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">