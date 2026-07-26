--- v0 (2026-05-25)
+++ v1 (2026-07-26)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gesamt" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Bevölkerungsprognose</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Zeitreihe 2025-2050</t>
+    <t>Steiermark, 13 Bezirke, Zeitreihe 2026-2050</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
@@ -494,396 +494,396 @@
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="70" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C5" s="3">
         <v>2030</v>
       </c>
       <c r="D5" s="3">
         <v>2035</v>
       </c>
       <c r="E5" s="3">
         <v>2040</v>
       </c>
       <c r="F5" s="3">
         <v>2045</v>
       </c>
       <c r="G5" s="3">
         <v>2050</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>9197213</v>
+        <v>9215956</v>
       </c>
       <c r="C6" s="4">
         <v>9222339</v>
       </c>
       <c r="D6" s="4">
         <v>9346698</v>
       </c>
       <c r="E6" s="4">
         <v>9454620</v>
       </c>
       <c r="F6" s="4">
         <v>9549427</v>
       </c>
       <c r="G6" s="4">
         <v>9627603</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>1271716</v>
+        <v>1271764</v>
       </c>
       <c r="C7" s="4">
         <v>1264818</v>
       </c>
       <c r="D7" s="4">
         <v>1270425</v>
       </c>
       <c r="E7" s="4">
         <v>1273911</v>
       </c>
       <c r="F7" s="4">
         <v>1275599</v>
       </c>
       <c r="G7" s="4">
         <v>1275236</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>305314</v>
+        <v>306971</v>
       </c>
       <c r="C8" s="4">
         <v>305284</v>
       </c>
       <c r="D8" s="4">
         <v>310647</v>
       </c>
       <c r="E8" s="4">
         <v>315526</v>
       </c>
       <c r="F8" s="4">
         <v>319645</v>
       </c>
       <c r="G8" s="4">
         <v>322848</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>61065</v>
+        <v>60962</v>
       </c>
       <c r="C9" s="4">
         <v>61008</v>
       </c>
       <c r="D9" s="4">
         <v>60998</v>
       </c>
       <c r="E9" s="4">
         <v>60866</v>
       </c>
       <c r="F9" s="4">
         <v>60630</v>
       </c>
       <c r="G9" s="4">
         <v>60315</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>164654</v>
+        <v>165656</v>
       </c>
       <c r="C10" s="4">
         <v>169404</v>
       </c>
       <c r="D10" s="4">
         <v>174111</v>
       </c>
       <c r="E10" s="4">
         <v>177734</v>
       </c>
       <c r="F10" s="4">
         <v>180739</v>
       </c>
       <c r="G10" s="4">
         <v>183249</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>87979</v>
+        <v>88164</v>
       </c>
       <c r="C11" s="4">
         <v>88147</v>
       </c>
       <c r="D11" s="4">
         <v>89260</v>
       </c>
       <c r="E11" s="4">
         <v>90016</v>
       </c>
       <c r="F11" s="4">
         <v>90526</v>
       </c>
       <c r="G11" s="4">
         <v>90833</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>59071</v>
+        <v>58697</v>
       </c>
       <c r="C12" s="4">
         <v>56790</v>
       </c>
       <c r="D12" s="4">
         <v>55847</v>
       </c>
       <c r="E12" s="4">
         <v>55122</v>
       </c>
       <c r="F12" s="4">
         <v>54558</v>
       </c>
       <c r="G12" s="4">
         <v>54076</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>79579</v>
+        <v>79241</v>
       </c>
       <c r="C13" s="4">
         <v>77956</v>
       </c>
       <c r="D13" s="4">
         <v>77116</v>
       </c>
       <c r="E13" s="4">
         <v>76316</v>
       </c>
       <c r="F13" s="4">
         <v>75568</v>
       </c>
       <c r="G13" s="4">
         <v>74835</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>26898</v>
+        <v>26659</v>
       </c>
       <c r="C14" s="4">
         <v>25852</v>
       </c>
       <c r="D14" s="4">
         <v>25074</v>
       </c>
       <c r="E14" s="4">
         <v>24352</v>
       </c>
       <c r="F14" s="4">
         <v>23659</v>
       </c>
       <c r="G14" s="4">
         <v>22975</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>51172</v>
+        <v>51101</v>
       </c>
       <c r="C15" s="4">
         <v>50185</v>
       </c>
       <c r="D15" s="4">
         <v>49818</v>
       </c>
       <c r="E15" s="4">
         <v>49439</v>
       </c>
       <c r="F15" s="4">
         <v>49054</v>
       </c>
       <c r="G15" s="4">
         <v>48661</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
-        <v>92651</v>
+        <v>92542</v>
       </c>
       <c r="C16" s="4">
         <v>92910</v>
       </c>
       <c r="D16" s="4">
         <v>93601</v>
       </c>
       <c r="E16" s="4">
         <v>93993</v>
       </c>
       <c r="F16" s="4">
         <v>94115</v>
       </c>
       <c r="G16" s="4">
         <v>93973</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
-        <v>71516</v>
+        <v>71178</v>
       </c>
       <c r="C17" s="4">
         <v>68553</v>
       </c>
       <c r="D17" s="4">
         <v>67203</v>
       </c>
       <c r="E17" s="4">
         <v>65948</v>
       </c>
       <c r="F17" s="4">
         <v>64747</v>
       </c>
       <c r="G17" s="4">
         <v>63562</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
-        <v>97077</v>
+        <v>96245</v>
       </c>
       <c r="C18" s="4">
         <v>95210</v>
       </c>
       <c r="D18" s="4">
         <v>93929</v>
       </c>
       <c r="E18" s="4">
         <v>92857</v>
       </c>
       <c r="F18" s="4">
         <v>91965</v>
       </c>
       <c r="G18" s="4">
         <v>91141</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
-        <v>91082</v>
+        <v>91015</v>
       </c>
       <c r="C19" s="4">
         <v>90773</v>
       </c>
       <c r="D19" s="4">
         <v>90653</v>
       </c>
       <c r="E19" s="4">
         <v>90341</v>
       </c>
       <c r="F19" s="4">
         <v>89852</v>
       </c>
       <c r="G19" s="4">
         <v>89190</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="4">
-        <v>83658</v>
+        <v>83333</v>
       </c>
       <c r="C20" s="4">
         <v>82746</v>
       </c>
       <c r="D20" s="4">
         <v>82167</v>
       </c>
       <c r="E20" s="4">
         <v>81402</v>
       </c>
       <c r="F20" s="4">
         <v>80542</v>
       </c>
       <c r="G20" s="4">
         <v>79577</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>19</v>
       </c>
     </row>