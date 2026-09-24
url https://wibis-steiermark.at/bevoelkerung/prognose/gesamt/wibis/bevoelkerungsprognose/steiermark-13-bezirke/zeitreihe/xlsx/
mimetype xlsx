--- v1 (2026-07-26)
+++ v2 (2026-09-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gesamt" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Bevölkerungsprognose</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2026-2050</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -80,51 +80,51 @@
   <si>
     <t>Weiz</t>
   </si>
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
     <t>Erläuterungen: Erstellt von STATISTIK AUSTRIA im Auftrag der österreichischen Raumordnungskonferenz (ÖROK), 2022. Es ist der Bestand jeweils zum Jahresanfang angegeben. Prognose ab dem Jahr 2030.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -459,51 +459,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="70" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">