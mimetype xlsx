--- v0 (2026-05-02)
+++ v1 (2026-07-23)
@@ -17,92 +17,93 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Katasterfläche" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Katasterfläche in km²</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Bestand 2025</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Bestand 2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
   <si>
-    <t xml:space="preserve">Erläuterungen: Gesamtfläche von Regionen in km². Gebietsstand 2025. </t>
+    <t xml:space="preserve">Erläuterungen: Gesamtfläche von Regionen in km². Gebietsstand 2026. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0 "/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -127,56 +128,57 @@
       <sz val="10"/>
       <color rgb="FF777777"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -472,130 +474,130 @@
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="20" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
-        <v>83884.29</v>
+        <v>83884.92</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="4">
-        <v>16399.69</v>
+      <c r="B7" s="5">
+        <v>16400.1</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="4">
-        <v>1212.17</v>
+      <c r="B8" s="5">
+        <v>1212.4</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4">
-        <v>3318.47</v>
+        <v>3318.46</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="4">
         <v>3210.54</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="4">
-        <v>3305.44</v>
+        <v>3305.51</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="4">
-        <v>2291.72</v>
+      <c r="B12" s="5">
+        <v>2291.8</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="4">
-        <v>3061.36</v>
+      <c r="B13" s="5">
+        <v>3061.4</v>
       </c>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C15" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="C16" s="6" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>