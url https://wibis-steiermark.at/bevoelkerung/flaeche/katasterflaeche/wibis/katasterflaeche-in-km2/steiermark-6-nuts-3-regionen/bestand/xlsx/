--- v1 (2026-07-23)
+++ v2 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Katasterfläche" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Katasterfläche in km²</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Bestand 2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -56,54 +56,53 @@
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen: Gesamtfläche von Regionen in km². Gebietsstand 2026. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -133,52 +132,52 @@
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -439,150 +438,150 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="20" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
-        <v>83884.92</v>
+        <v>83884.91999999999825</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="5">
-        <v>16400.1</v>
+        <v>16400.099999999998545</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="5">
-        <v>1212.4</v>
+        <v>1212.40000000000009</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4">
-        <v>3318.46</v>
+        <v>3318.46000000000004</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="4">
-        <v>3210.54</v>
+        <v>3210.53999999999996</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="4">
-        <v>3305.51</v>
+        <v>3305.51000000000022</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="5">
-        <v>2291.8</v>
+        <v>2291.80000000000018</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="5">
-        <v>3061.4</v>
+        <v>3061.40000000000009</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>