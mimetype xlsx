--- v0 (2026-05-20)
+++ v1 (2026-07-26)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dauersiedlungsraum" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Dauersiedlungsanteile Steiermark</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Bestand 2025</t>
+    <t>Steiermark, 13 Bezirke, Bestand 2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
   <si>
     <t>Leoben</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Murau</t>
   </si>
@@ -491,51 +491,51 @@
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="20" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>2.0130854390913</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="4">
         <v>6.7294077016059</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="4">
         <v>9.8810414628063</v>
       </c>