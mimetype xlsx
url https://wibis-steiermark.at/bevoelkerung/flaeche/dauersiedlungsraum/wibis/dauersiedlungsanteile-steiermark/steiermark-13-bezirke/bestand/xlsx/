--- v1 (2026-07-26)
+++ v2 (2026-09-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dauersiedlungsraum" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Dauersiedlungsanteile Steiermark</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Bestand 2026</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -71,55 +71,55 @@
   <si>
     <t>Weiz</t>
   </si>
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen: Anteile an der Gesamtfläche der Steiermark in %. Gebietsstand 2025. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0.0            "/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0          "/>
+    <numFmt numFmtId="164" formatCode="#,##0.0000000000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000000000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -456,190 +456,190 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="20" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
-        <v>2.0130854390913</v>
+        <v>2.01308543909131</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="4">
-        <v>6.7294077016059</v>
+        <v>6.72940770160594</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="4">
-        <v>9.8810414628063</v>
+        <v>9.88104146280627</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4">
-        <v>9.3992593871717</v>
+        <v>9.39925938717167</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="4">
-        <v>3.3314146472496</v>
+        <v>3.33141464724956</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="4">
-        <v>8.8180893723978</v>
+        <v>8.81808937239778</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="4">
-        <v>5.4686390759608</v>
+        <v>5.46863907596078</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="4">
-        <v>4.6762217233638</v>
+        <v>4.67622172336384</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="5">
-        <v>10.052380130087</v>
+        <v>10.052380130086901</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="4">
-        <v>7.1515186400353</v>
+        <v>7.15151864003531</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="4">
-        <v>6.2073332182122</v>
+        <v>6.20733321821217</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="6">
-        <v>13.31836758188</v>
+        <v>13.3183675818799</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="5">
-        <v>12.953241620139</v>
+        <v>12.9532416201385</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>