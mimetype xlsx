--- v0 (2026-05-13)
+++ v1 (2026-07-15)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Universitäten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Studienabschlüsse an Universitäts-Studiengängen</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe  2003/04- 2023/24</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe  2003/04- 2024/25</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve"> 2003/04</t>
   </si>
   <si>
     <t xml:space="preserve"> 2004/05</t>
   </si>
   <si>
     <t xml:space="preserve"> 2005/06</t>
   </si>
   <si>
     <t xml:space="preserve"> 2006/07</t>
   </si>
   <si>
     <t xml:space="preserve"> 2007/08</t>
   </si>
   <si>
     <t xml:space="preserve"> 2008/09</t>
   </si>
@@ -89,87 +89,90 @@
   <si>
     <t xml:space="preserve"> 2016/17</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017/18</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018/19</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019/20</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020/21</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021/22</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022/23</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023/24</t>
   </si>
   <si>
+    <t xml:space="preserve"> 2024/25</t>
+  </si>
+  <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Hochschulstatistik.</t>
   </si>
   <si>
-    <t>Erläuterungen: Ordentliche Studienabschlüsse an öffentlichen Universitäten nach Studienjahren. Bei den ausgewiesenen Daten sind Abweichungen in Form von Rundungsdifferenzen (bedingt durch die kleinteilige Datenstruktur) möglich.</t>
+    <t>Erläuterungen: Ordentliche Studienabschlüsse an öffentlichen Universitäten nach Studienjahren. Bei den ausgewiesenen Daten sind Abweichungen in Form von Rundungsdifferenzen (bedingt durch die kleinteilige Datenstruktur) möglich. Ohne Studienabschlüsse an Pädagogischen Hochschulen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -514,77 +517,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:X38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="W38" sqref="W38"/>
+      <selection activeCell="X38" sqref="X38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="23" max="23" width="220" hidden="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -607,54 +610,57 @@
       </c>
       <c r="O5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="W5" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" s="4">
         <v>20429</v>
       </c>
       <c r="C6" s="4">
         <v>20978</v>
       </c>
       <c r="D6" s="4">
         <v>21930</v>
       </c>
       <c r="E6" s="4">
         <v>22121</v>
       </c>
       <c r="F6" s="4">
         <v>23910</v>
       </c>
       <c r="G6" s="4">
         <v>27232</v>
       </c>
       <c r="H6" s="4">
         <v>27926</v>
       </c>
       <c r="I6" s="4">
         <v>31115</v>
       </c>
@@ -675,54 +681,57 @@
       </c>
       <c r="O6" s="4">
         <v>34983</v>
       </c>
       <c r="P6" s="4">
         <v>35658</v>
       </c>
       <c r="Q6" s="4">
         <v>35203</v>
       </c>
       <c r="R6" s="4">
         <v>36525</v>
       </c>
       <c r="S6" s="4">
         <v>37362</v>
       </c>
       <c r="T6" s="4">
         <v>34237</v>
       </c>
       <c r="U6" s="4">
         <v>35529</v>
       </c>
       <c r="V6" s="4">
         <v>35963</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="W6" s="4">
+        <v>37670</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" s="4">
         <v>592</v>
       </c>
       <c r="C7" s="4">
         <v>601</v>
       </c>
       <c r="D7" s="4">
         <v>635</v>
       </c>
       <c r="E7" s="4">
         <v>656</v>
       </c>
       <c r="F7" s="4">
         <v>802</v>
       </c>
       <c r="G7" s="4">
         <v>1009</v>
       </c>
       <c r="H7" s="4">
         <v>979</v>
       </c>
       <c r="I7" s="4">
         <v>979</v>
       </c>
@@ -743,122 +752,128 @@
       </c>
       <c r="O7" s="4">
         <v>1123</v>
       </c>
       <c r="P7" s="4">
         <v>1065</v>
       </c>
       <c r="Q7" s="4">
         <v>1091</v>
       </c>
       <c r="R7" s="4">
         <v>963</v>
       </c>
       <c r="S7" s="4">
         <v>984</v>
       </c>
       <c r="T7" s="4">
         <v>1005</v>
       </c>
       <c r="U7" s="4">
         <v>1003</v>
       </c>
       <c r="V7" s="4">
         <v>996</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="W7" s="4">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="P8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q8" s="4">
         <v>3</v>
       </c>
       <c r="R8" s="4">
         <v>5</v>
       </c>
       <c r="S8" s="4">
         <v>3</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="U8" s="4">
         <v>2</v>
       </c>
       <c r="V8" s="4">
         <v>5</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="W8" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9" s="4">
         <v>1257</v>
       </c>
       <c r="C9" s="4">
         <v>1148</v>
       </c>
       <c r="D9" s="4">
         <v>1251</v>
       </c>
       <c r="E9" s="4">
         <v>1350</v>
       </c>
       <c r="F9" s="4">
         <v>1306</v>
       </c>
       <c r="G9" s="4">
         <v>1344</v>
       </c>
       <c r="H9" s="4">
         <v>1301</v>
       </c>
       <c r="I9" s="4">
         <v>1441</v>
       </c>
@@ -879,54 +894,57 @@
       </c>
       <c r="O9" s="4">
         <v>1920</v>
       </c>
       <c r="P9" s="4">
         <v>1852</v>
       </c>
       <c r="Q9" s="4">
         <v>1813</v>
       </c>
       <c r="R9" s="4">
         <v>2010</v>
       </c>
       <c r="S9" s="4">
         <v>2097</v>
       </c>
       <c r="T9" s="4">
         <v>2026</v>
       </c>
       <c r="U9" s="4">
         <v>2349</v>
       </c>
       <c r="V9" s="4">
         <v>2432</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="W9" s="4">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10" s="4">
         <v>1564</v>
       </c>
       <c r="C10" s="4">
         <v>1597</v>
       </c>
       <c r="D10" s="4">
         <v>1722</v>
       </c>
       <c r="E10" s="4">
         <v>1859</v>
       </c>
       <c r="F10" s="4">
         <v>2058</v>
       </c>
       <c r="G10" s="4">
         <v>2117</v>
       </c>
       <c r="H10" s="4">
         <v>2200</v>
       </c>
       <c r="I10" s="4">
         <v>2339</v>
       </c>
@@ -947,54 +965,57 @@
       </c>
       <c r="O10" s="4">
         <v>2323</v>
       </c>
       <c r="P10" s="4">
         <v>2254</v>
       </c>
       <c r="Q10" s="4">
         <v>2336</v>
       </c>
       <c r="R10" s="4">
         <v>2106</v>
       </c>
       <c r="S10" s="4">
         <v>2178</v>
       </c>
       <c r="T10" s="4">
         <v>2175</v>
       </c>
       <c r="U10" s="4">
         <v>2294</v>
       </c>
       <c r="V10" s="4">
         <v>2333</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="W10" s="4">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11" s="4">
         <v>4165</v>
       </c>
       <c r="C11" s="4">
         <v>4192</v>
       </c>
       <c r="D11" s="4">
         <v>4338</v>
       </c>
       <c r="E11" s="4">
         <v>4232</v>
       </c>
       <c r="F11" s="4">
         <v>4538</v>
       </c>
       <c r="G11" s="4">
         <v>4844</v>
       </c>
       <c r="H11" s="4">
         <v>5250</v>
       </c>
       <c r="I11" s="4">
         <v>5579</v>
       </c>
@@ -1015,54 +1036,57 @@
       </c>
       <c r="O11" s="4">
         <v>6647</v>
       </c>
       <c r="P11" s="4">
         <v>6668</v>
       </c>
       <c r="Q11" s="4">
         <v>6506</v>
       </c>
       <c r="R11" s="4">
         <v>6403</v>
       </c>
       <c r="S11" s="4">
         <v>7140</v>
       </c>
       <c r="T11" s="4">
         <v>5912</v>
       </c>
       <c r="U11" s="4">
         <v>6286</v>
       </c>
       <c r="V11" s="4">
         <v>6292</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="W11" s="4">
+        <v>6258</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12" s="4">
         <v>2862</v>
       </c>
       <c r="C12" s="4">
         <v>2853</v>
       </c>
       <c r="D12" s="4">
         <v>2752</v>
       </c>
       <c r="E12" s="4">
         <v>2800</v>
       </c>
       <c r="F12" s="4">
         <v>3037</v>
       </c>
       <c r="G12" s="4">
         <v>3326</v>
       </c>
       <c r="H12" s="4">
         <v>3568</v>
       </c>
       <c r="I12" s="4">
         <v>4205</v>
       </c>
@@ -1083,54 +1107,57 @@
       </c>
       <c r="O12" s="4">
         <v>4301</v>
       </c>
       <c r="P12" s="4">
         <v>4479</v>
       </c>
       <c r="Q12" s="4">
         <v>4477</v>
       </c>
       <c r="R12" s="4">
         <v>4582</v>
       </c>
       <c r="S12" s="4">
         <v>4812</v>
       </c>
       <c r="T12" s="4">
         <v>4649</v>
       </c>
       <c r="U12" s="4">
         <v>4775</v>
       </c>
       <c r="V12" s="4">
         <v>4821</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="W12" s="4">
+        <v>4967</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13" s="4">
         <v>9989</v>
       </c>
       <c r="C13" s="4">
         <v>10587</v>
       </c>
       <c r="D13" s="4">
         <v>11232</v>
       </c>
       <c r="E13" s="4">
         <v>11224</v>
       </c>
       <c r="F13" s="4">
         <v>12169</v>
       </c>
       <c r="G13" s="4">
         <v>14592</v>
       </c>
       <c r="H13" s="4">
         <v>14628</v>
       </c>
       <c r="I13" s="4">
         <v>16572</v>
       </c>
@@ -1151,57 +1178,60 @@
       </c>
       <c r="O13" s="4">
         <v>18669</v>
       </c>
       <c r="P13" s="4">
         <v>19340</v>
       </c>
       <c r="Q13" s="4">
         <v>18977</v>
       </c>
       <c r="R13" s="4">
         <v>20456</v>
       </c>
       <c r="S13" s="4">
         <v>20148</v>
       </c>
       <c r="T13" s="4">
         <v>18469</v>
       </c>
       <c r="U13" s="4">
         <v>18820</v>
       </c>
       <c r="V13" s="4">
         <v>19084</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="W13" s="4">
+        <v>20447</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="2" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:23">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="3" t="s">
@@ -1224,54 +1254,57 @@
       </c>
       <c r="O16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="W16" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17" s="4">
         <v>10588</v>
       </c>
       <c r="C17" s="4">
         <v>11456</v>
       </c>
       <c r="D17" s="4">
         <v>11828</v>
       </c>
       <c r="E17" s="4">
         <v>12221</v>
       </c>
       <c r="F17" s="4">
         <v>13391</v>
       </c>
       <c r="G17" s="4">
         <v>15131</v>
       </c>
       <c r="H17" s="4">
         <v>15483</v>
       </c>
       <c r="I17" s="4">
         <v>17256</v>
       </c>
@@ -1292,54 +1325,57 @@
       </c>
       <c r="O17" s="4">
         <v>19525</v>
       </c>
       <c r="P17" s="4">
         <v>19548</v>
       </c>
       <c r="Q17" s="4">
         <v>19488</v>
       </c>
       <c r="R17" s="4">
         <v>20211</v>
       </c>
       <c r="S17" s="4">
         <v>20851</v>
       </c>
       <c r="T17" s="4">
         <v>18898</v>
       </c>
       <c r="U17" s="4">
         <v>19633</v>
       </c>
       <c r="V17" s="4">
         <v>20088</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="W17" s="4">
+        <v>20746</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18" s="4">
         <v>397</v>
       </c>
       <c r="C18" s="4">
         <v>383</v>
       </c>
       <c r="D18" s="4">
         <v>396</v>
       </c>
       <c r="E18" s="4">
         <v>433</v>
       </c>
       <c r="F18" s="4">
         <v>506</v>
       </c>
       <c r="G18" s="4">
         <v>617</v>
       </c>
       <c r="H18" s="4">
         <v>660</v>
       </c>
       <c r="I18" s="4">
         <v>644</v>
       </c>
@@ -1360,122 +1396,128 @@
       </c>
       <c r="O18" s="4">
         <v>780</v>
       </c>
       <c r="P18" s="4">
         <v>738</v>
       </c>
       <c r="Q18" s="4">
         <v>742</v>
       </c>
       <c r="R18" s="4">
         <v>662</v>
       </c>
       <c r="S18" s="4">
         <v>690</v>
       </c>
       <c r="T18" s="4">
         <v>675</v>
       </c>
       <c r="U18" s="4">
         <v>669</v>
       </c>
       <c r="V18" s="4">
         <v>674</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="W18" s="4">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="P19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q19" s="4">
         <v>1</v>
       </c>
       <c r="R19" s="4">
         <v>1</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="U19" s="4">
         <v>1</v>
       </c>
       <c r="V19" s="4">
         <v>4</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="W19" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20" s="4">
         <v>582</v>
       </c>
       <c r="C20" s="4">
         <v>543</v>
       </c>
       <c r="D20" s="4">
         <v>581</v>
       </c>
       <c r="E20" s="4">
         <v>614</v>
       </c>
       <c r="F20" s="4">
         <v>658</v>
       </c>
       <c r="G20" s="4">
         <v>630</v>
       </c>
       <c r="H20" s="4">
         <v>643</v>
       </c>
       <c r="I20" s="4">
         <v>716</v>
       </c>
@@ -1496,54 +1538,57 @@
       </c>
       <c r="O20" s="4">
         <v>994</v>
       </c>
       <c r="P20" s="4">
         <v>933</v>
       </c>
       <c r="Q20" s="4">
         <v>916</v>
       </c>
       <c r="R20" s="4">
         <v>1034</v>
       </c>
       <c r="S20" s="4">
         <v>1050</v>
       </c>
       <c r="T20" s="4">
         <v>1061</v>
       </c>
       <c r="U20" s="4">
         <v>1173</v>
       </c>
       <c r="V20" s="4">
         <v>1208</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="W20" s="4">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21" s="4">
         <v>1037</v>
       </c>
       <c r="C21" s="4">
         <v>1063</v>
       </c>
       <c r="D21" s="4">
         <v>1133</v>
       </c>
       <c r="E21" s="4">
         <v>1266</v>
       </c>
       <c r="F21" s="4">
         <v>1394</v>
       </c>
       <c r="G21" s="4">
         <v>1409</v>
       </c>
       <c r="H21" s="4">
         <v>1513</v>
       </c>
       <c r="I21" s="4">
         <v>1597</v>
       </c>
@@ -1564,54 +1609,57 @@
       </c>
       <c r="O21" s="4">
         <v>1532</v>
       </c>
       <c r="P21" s="4">
         <v>1486</v>
       </c>
       <c r="Q21" s="4">
         <v>1532</v>
       </c>
       <c r="R21" s="4">
         <v>1390</v>
       </c>
       <c r="S21" s="4">
         <v>1444</v>
       </c>
       <c r="T21" s="4">
         <v>1422</v>
       </c>
       <c r="U21" s="4">
         <v>1536</v>
       </c>
       <c r="V21" s="4">
         <v>1583</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="W21" s="4">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22" s="4">
         <v>1939</v>
       </c>
       <c r="C22" s="4">
         <v>2155</v>
       </c>
       <c r="D22" s="4">
         <v>2221</v>
       </c>
       <c r="E22" s="4">
         <v>2250</v>
       </c>
       <c r="F22" s="4">
         <v>2382</v>
       </c>
       <c r="G22" s="4">
         <v>2476</v>
       </c>
       <c r="H22" s="4">
         <v>2581</v>
       </c>
       <c r="I22" s="4">
         <v>2721</v>
       </c>
@@ -1632,54 +1680,57 @@
       </c>
       <c r="O22" s="4">
         <v>3262</v>
       </c>
       <c r="P22" s="4">
         <v>3227</v>
       </c>
       <c r="Q22" s="4">
         <v>3145</v>
       </c>
       <c r="R22" s="4">
         <v>3156</v>
       </c>
       <c r="S22" s="4">
         <v>3561</v>
       </c>
       <c r="T22" s="4">
         <v>2848</v>
       </c>
       <c r="U22" s="4">
         <v>3103</v>
       </c>
       <c r="V22" s="4">
         <v>3128</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="W22" s="4">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23" s="4">
         <v>1505</v>
       </c>
       <c r="C23" s="4">
         <v>1487</v>
       </c>
       <c r="D23" s="4">
         <v>1475</v>
       </c>
       <c r="E23" s="4">
         <v>1483</v>
       </c>
       <c r="F23" s="4">
         <v>1645</v>
       </c>
       <c r="G23" s="4">
         <v>1810</v>
       </c>
       <c r="H23" s="4">
         <v>1871</v>
       </c>
       <c r="I23" s="4">
         <v>2245</v>
       </c>
@@ -1700,54 +1751,57 @@
       </c>
       <c r="O23" s="4">
         <v>2349</v>
       </c>
       <c r="P23" s="4">
         <v>2408</v>
       </c>
       <c r="Q23" s="4">
         <v>2471</v>
       </c>
       <c r="R23" s="4">
         <v>2485</v>
       </c>
       <c r="S23" s="4">
         <v>2650</v>
       </c>
       <c r="T23" s="4">
         <v>2541</v>
       </c>
       <c r="U23" s="4">
         <v>2673</v>
       </c>
       <c r="V23" s="4">
         <v>2668</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="W23" s="4">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24" s="4">
         <v>5128</v>
       </c>
       <c r="C24" s="4">
         <v>5825</v>
       </c>
       <c r="D24" s="4">
         <v>6022</v>
       </c>
       <c r="E24" s="4">
         <v>6175</v>
       </c>
       <c r="F24" s="4">
         <v>6806</v>
       </c>
       <c r="G24" s="4">
         <v>8189</v>
       </c>
       <c r="H24" s="4">
         <v>8215</v>
       </c>
       <c r="I24" s="4">
         <v>9333</v>
       </c>
@@ -1768,57 +1822,60 @@
       </c>
       <c r="O24" s="4">
         <v>10608</v>
       </c>
       <c r="P24" s="4">
         <v>10756</v>
       </c>
       <c r="Q24" s="4">
         <v>10681</v>
       </c>
       <c r="R24" s="4">
         <v>11483</v>
       </c>
       <c r="S24" s="4">
         <v>11455</v>
       </c>
       <c r="T24" s="4">
         <v>10350</v>
       </c>
       <c r="U24" s="4">
         <v>10478</v>
       </c>
       <c r="V24" s="4">
         <v>10823</v>
       </c>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="W24" s="4">
+        <v>11279</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="2" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:23">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="3" t="s">
@@ -1841,54 +1898,57 @@
       </c>
       <c r="O27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V27" s="3" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="W27" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>9841</v>
       </c>
       <c r="C28" s="4">
         <v>9522</v>
       </c>
       <c r="D28" s="4">
         <v>10102</v>
       </c>
       <c r="E28" s="4">
         <v>9900</v>
       </c>
       <c r="F28" s="4">
         <v>10519</v>
       </c>
       <c r="G28" s="4">
         <v>12101</v>
       </c>
       <c r="H28" s="4">
         <v>12443</v>
       </c>
       <c r="I28" s="4">
         <v>13859</v>
       </c>
@@ -1909,54 +1969,57 @@
       </c>
       <c r="O28" s="4">
         <v>15458</v>
       </c>
       <c r="P28" s="4">
         <v>16110</v>
       </c>
       <c r="Q28" s="4">
         <v>15715</v>
       </c>
       <c r="R28" s="4">
         <v>16314</v>
       </c>
       <c r="S28" s="4">
         <v>16511</v>
       </c>
       <c r="T28" s="4">
         <v>15339</v>
       </c>
       <c r="U28" s="4">
         <v>15896</v>
       </c>
       <c r="V28" s="4">
         <v>15875</v>
       </c>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="W28" s="4">
+        <v>16924</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>195</v>
       </c>
       <c r="C29" s="4">
         <v>218</v>
       </c>
       <c r="D29" s="4">
         <v>239</v>
       </c>
       <c r="E29" s="4">
         <v>223</v>
       </c>
       <c r="F29" s="4">
         <v>296</v>
       </c>
       <c r="G29" s="4">
         <v>392</v>
       </c>
       <c r="H29" s="4">
         <v>319</v>
       </c>
       <c r="I29" s="4">
         <v>335</v>
       </c>
@@ -1977,122 +2040,128 @@
       </c>
       <c r="O29" s="4">
         <v>343</v>
       </c>
       <c r="P29" s="4">
         <v>327</v>
       </c>
       <c r="Q29" s="4">
         <v>349</v>
       </c>
       <c r="R29" s="4">
         <v>301</v>
       </c>
       <c r="S29" s="4">
         <v>294</v>
       </c>
       <c r="T29" s="4">
         <v>330</v>
       </c>
       <c r="U29" s="4">
         <v>334</v>
       </c>
       <c r="V29" s="4">
         <v>322</v>
       </c>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="W29" s="4">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="P30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q30" s="4">
         <v>2</v>
       </c>
       <c r="R30" s="4">
         <v>4</v>
       </c>
       <c r="S30" s="4">
         <v>2</v>
       </c>
       <c r="T30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="U30" s="4">
         <v>1</v>
       </c>
       <c r="V30" s="4">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:23">
+      <c r="W30" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B31" s="4">
         <v>675</v>
       </c>
       <c r="C31" s="4">
         <v>605</v>
       </c>
       <c r="D31" s="4">
         <v>670</v>
       </c>
       <c r="E31" s="4">
         <v>736</v>
       </c>
       <c r="F31" s="4">
         <v>648</v>
       </c>
       <c r="G31" s="4">
         <v>714</v>
       </c>
       <c r="H31" s="4">
         <v>658</v>
       </c>
       <c r="I31" s="4">
         <v>725</v>
       </c>
@@ -2113,54 +2182,57 @@
       </c>
       <c r="O31" s="4">
         <v>926</v>
       </c>
       <c r="P31" s="4">
         <v>919</v>
       </c>
       <c r="Q31" s="4">
         <v>897</v>
       </c>
       <c r="R31" s="4">
         <v>976</v>
       </c>
       <c r="S31" s="4">
         <v>1047</v>
       </c>
       <c r="T31" s="4">
         <v>965</v>
       </c>
       <c r="U31" s="4">
         <v>1176</v>
       </c>
       <c r="V31" s="4">
         <v>1224</v>
       </c>
-    </row>
-    <row r="32" spans="1:23">
+      <c r="W31" s="4">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B32" s="4">
         <v>527</v>
       </c>
       <c r="C32" s="4">
         <v>534</v>
       </c>
       <c r="D32" s="4">
         <v>589</v>
       </c>
       <c r="E32" s="4">
         <v>593</v>
       </c>
       <c r="F32" s="4">
         <v>664</v>
       </c>
       <c r="G32" s="4">
         <v>708</v>
       </c>
       <c r="H32" s="4">
         <v>687</v>
       </c>
       <c r="I32" s="4">
         <v>742</v>
       </c>
@@ -2181,54 +2253,57 @@
       </c>
       <c r="O32" s="4">
         <v>791</v>
       </c>
       <c r="P32" s="4">
         <v>768</v>
       </c>
       <c r="Q32" s="4">
         <v>804</v>
       </c>
       <c r="R32" s="4">
         <v>716</v>
       </c>
       <c r="S32" s="4">
         <v>734</v>
       </c>
       <c r="T32" s="4">
         <v>753</v>
       </c>
       <c r="U32" s="4">
         <v>758</v>
       </c>
       <c r="V32" s="4">
         <v>750</v>
       </c>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="W32" s="4">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B33" s="4">
         <v>2226</v>
       </c>
       <c r="C33" s="4">
         <v>2037</v>
       </c>
       <c r="D33" s="4">
         <v>2117</v>
       </c>
       <c r="E33" s="4">
         <v>1982</v>
       </c>
       <c r="F33" s="4">
         <v>2156</v>
       </c>
       <c r="G33" s="4">
         <v>2368</v>
       </c>
       <c r="H33" s="4">
         <v>2669</v>
       </c>
       <c r="I33" s="4">
         <v>2858</v>
       </c>
@@ -2249,54 +2324,57 @@
       </c>
       <c r="O33" s="4">
         <v>3385</v>
       </c>
       <c r="P33" s="4">
         <v>3441</v>
       </c>
       <c r="Q33" s="4">
         <v>3361</v>
       </c>
       <c r="R33" s="4">
         <v>3247</v>
       </c>
       <c r="S33" s="4">
         <v>3579</v>
       </c>
       <c r="T33" s="4">
         <v>3064</v>
       </c>
       <c r="U33" s="4">
         <v>3183</v>
       </c>
       <c r="V33" s="4">
         <v>3164</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="W33" s="4">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B34" s="4">
         <v>1357</v>
       </c>
       <c r="C34" s="4">
         <v>1366</v>
       </c>
       <c r="D34" s="4">
         <v>1277</v>
       </c>
       <c r="E34" s="4">
         <v>1317</v>
       </c>
       <c r="F34" s="4">
         <v>1392</v>
       </c>
       <c r="G34" s="4">
         <v>1516</v>
       </c>
       <c r="H34" s="4">
         <v>1697</v>
       </c>
       <c r="I34" s="4">
         <v>1960</v>
       </c>
@@ -2317,54 +2395,57 @@
       </c>
       <c r="O34" s="4">
         <v>1952</v>
       </c>
       <c r="P34" s="4">
         <v>2071</v>
       </c>
       <c r="Q34" s="4">
         <v>2006</v>
       </c>
       <c r="R34" s="4">
         <v>2097</v>
       </c>
       <c r="S34" s="4">
         <v>2162</v>
       </c>
       <c r="T34" s="4">
         <v>2108</v>
       </c>
       <c r="U34" s="4">
         <v>2102</v>
       </c>
       <c r="V34" s="4">
         <v>2153</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="W34" s="4">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B35" s="4">
         <v>4861</v>
       </c>
       <c r="C35" s="4">
         <v>4762</v>
       </c>
       <c r="D35" s="4">
         <v>5210</v>
       </c>
       <c r="E35" s="4">
         <v>5049</v>
       </c>
       <c r="F35" s="4">
         <v>5363</v>
       </c>
       <c r="G35" s="4">
         <v>6403</v>
       </c>
       <c r="H35" s="4">
         <v>6413</v>
       </c>
       <c r="I35" s="4">
         <v>7239</v>
       </c>
@@ -2385,76 +2466,79 @@
       </c>
       <c r="O35" s="4">
         <v>8061</v>
       </c>
       <c r="P35" s="4">
         <v>8584</v>
       </c>
       <c r="Q35" s="4">
         <v>8296</v>
       </c>
       <c r="R35" s="4">
         <v>8973</v>
       </c>
       <c r="S35" s="4">
         <v>8693</v>
       </c>
       <c r="T35" s="4">
         <v>8119</v>
       </c>
       <c r="U35" s="4">
         <v>8342</v>
       </c>
       <c r="V35" s="4">
         <v>8261</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="W35" s="4">
+        <v>9168</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="5" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:23">
+        <v>37</v>
+      </c>
+      <c r="X37" s="5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="5" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="X38" s="5" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:V1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A38:V38"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="A15:W15"/>
+    <mergeCell ref="A26:W26"/>
+    <mergeCell ref="A37:W37"/>
+    <mergeCell ref="A38:W38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Universitäten</vt:lpstr>