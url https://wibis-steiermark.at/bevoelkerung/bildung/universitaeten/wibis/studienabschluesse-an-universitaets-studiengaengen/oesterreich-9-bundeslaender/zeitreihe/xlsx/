--- v1 (2026-07-15)
+++ v2 (2026-08-25)
@@ -17,123 +17,123 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Universitäten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Studienabschlüsse an Universitäts-Studiengängen</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe  2003/04- 2024/25</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2003/04-2024/25</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2003/04</t>
-[...62 lines deleted...]
-    <t xml:space="preserve"> 2024/25</t>
+    <t>2003/04</t>
+  </si>
+  <si>
+    <t>2004/05</t>
+  </si>
+  <si>
+    <t>2005/06</t>
+  </si>
+  <si>
+    <t>2006/07</t>
+  </si>
+  <si>
+    <t>2007/08</t>
+  </si>
+  <si>
+    <t>2008/09</t>
+  </si>
+  <si>
+    <t>2009/10</t>
+  </si>
+  <si>
+    <t>2010/11</t>
+  </si>
+  <si>
+    <t>2011/12</t>
+  </si>
+  <si>
+    <t>2012/13</t>
+  </si>
+  <si>
+    <t>2013/14</t>
+  </si>
+  <si>
+    <t>2014/15</t>
+  </si>
+  <si>
+    <t>2015/16</t>
+  </si>
+  <si>
+    <t>2016/17</t>
+  </si>
+  <si>
+    <t>2017/18</t>
+  </si>
+  <si>
+    <t>2018/19</t>
+  </si>
+  <si>
+    <t>2019/20</t>
+  </si>
+  <si>
+    <t>2020/21</t>
+  </si>
+  <si>
+    <t>2021/22</t>
+  </si>
+  <si>
+    <t>2022/23</t>
+  </si>
+  <si>
+    <t>2023/24</t>
+  </si>
+  <si>
+    <t>2024/25</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>