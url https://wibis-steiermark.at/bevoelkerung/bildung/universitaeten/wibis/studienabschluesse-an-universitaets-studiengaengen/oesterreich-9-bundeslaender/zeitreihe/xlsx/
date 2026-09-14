--- v2 (2026-08-25)
+++ v3 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Universitäten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Studienabschlüsse an Universitäts-Studiengängen</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2003/04-2024/25</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -134,51 +134,51 @@
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Hochschulstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Ordentliche Studienabschlüsse an öffentlichen Universitäten nach Studienjahren. Bei den ausgewiesenen Daten sind Abweichungen in Form von Rundungsdifferenzen (bedingt durch die kleinteilige Datenstruktur) möglich. Ohne Studienabschlüsse an Pädagogischen Hochschulen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -513,51 +513,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X38" sqref="X38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">