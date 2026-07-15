--- v0 (2026-05-13)
+++ v1 (2026-07-15)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Universitäten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Studienabschlüsse an Universitäts-Studiengängen - MINT</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe  2003/04- 2023/24</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe  2003/04- 2024/25</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve"> 2003/04</t>
   </si>
   <si>
     <t xml:space="preserve"> 2004/05</t>
   </si>
   <si>
     <t xml:space="preserve"> 2005/06</t>
   </si>
   <si>
     <t xml:space="preserve"> 2006/07</t>
   </si>
   <si>
     <t xml:space="preserve"> 2007/08</t>
   </si>
   <si>
     <t xml:space="preserve"> 2008/09</t>
   </si>
@@ -89,81 +89,84 @@
   <si>
     <t xml:space="preserve"> 2016/17</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017/18</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018/19</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019/20</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020/21</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021/22</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022/23</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023/24</t>
   </si>
   <si>
+    <t xml:space="preserve"> 2024/25</t>
+  </si>
+  <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Hochschulstatistik.</t>
   </si>
   <si>
-    <t>Erläuterungen: Ordentliche Studienabschlüsse an öffentlichen Universitäten nach Studienjahr. Der MINT-Bereich umfasst die Gebiete Mathematik und Statistik, Ingenieurswesen, Informations- und Kommunikationstechnologie, Naturwissenschaften und andere technische Studien. Bei den ausgewiesenen Daten sind Abweichungen in Form von Rundungsdifferenzen (bedingt durch die kleinteilige Datenstruktur) möglich.</t>
+    <t>Erläuterungen: Ordentliche Studienabschlüsse an öffentlichen Universitäten nach Studienjahr. Der MINT-Bereich umfasst die Gebiete Mathematik und Statistik, Ingenieurswesen, Informations- und Kommunikationstechnologie, Naturwissenschaften und andere technische Studien. Bei den ausgewiesenen Daten sind Abweichungen in Form von Rundungsdifferenzen (bedingt durch die kleinteilige Datenstruktur) möglich. Ohne Studienabschlüsse an Pädagogischen Hochschulen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -508,77 +511,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W35"/>
+  <dimension ref="A1:X35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="W35" sqref="W35"/>
+      <selection activeCell="X35" sqref="X35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="23" max="23" width="220" hidden="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -601,54 +604,57 @@
       </c>
       <c r="O5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="W5" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" s="4">
         <v>4889</v>
       </c>
       <c r="C6" s="4">
         <v>5452</v>
       </c>
       <c r="D6" s="4">
         <v>6014</v>
       </c>
       <c r="E6" s="4">
         <v>6155</v>
       </c>
       <c r="F6" s="4">
         <v>6621</v>
       </c>
       <c r="G6" s="4">
         <v>7853</v>
       </c>
       <c r="H6" s="4">
         <v>8171</v>
       </c>
       <c r="I6" s="4">
         <v>9062</v>
       </c>
@@ -669,54 +675,57 @@
       </c>
       <c r="O6" s="4">
         <v>10709</v>
       </c>
       <c r="P6" s="4">
         <v>11164</v>
       </c>
       <c r="Q6" s="4">
         <v>11271</v>
       </c>
       <c r="R6" s="4">
         <v>11050</v>
       </c>
       <c r="S6" s="4">
         <v>11735</v>
       </c>
       <c r="T6" s="4">
         <v>11207</v>
       </c>
       <c r="U6" s="4">
         <v>11666</v>
       </c>
       <c r="V6" s="4">
         <v>11976</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="W6" s="4">
+        <v>12667</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" s="4">
         <v>62</v>
       </c>
       <c r="C7" s="4">
         <v>49</v>
       </c>
       <c r="D7" s="4">
         <v>93</v>
       </c>
       <c r="E7" s="4">
         <v>102</v>
       </c>
       <c r="F7" s="4">
         <v>114</v>
       </c>
       <c r="G7" s="4">
         <v>123</v>
       </c>
       <c r="H7" s="4">
         <v>122</v>
       </c>
       <c r="I7" s="4">
         <v>95</v>
       </c>
@@ -737,54 +746,57 @@
       </c>
       <c r="O7" s="4">
         <v>126</v>
       </c>
       <c r="P7" s="4">
         <v>167</v>
       </c>
       <c r="Q7" s="4">
         <v>145</v>
       </c>
       <c r="R7" s="4">
         <v>144</v>
       </c>
       <c r="S7" s="4">
         <v>164</v>
       </c>
       <c r="T7" s="4">
         <v>208</v>
       </c>
       <c r="U7" s="4">
         <v>159</v>
       </c>
       <c r="V7" s="4">
         <v>165</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="W7" s="4">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" s="4">
         <v>292</v>
       </c>
       <c r="C8" s="4">
         <v>349</v>
       </c>
       <c r="D8" s="4">
         <v>438</v>
       </c>
       <c r="E8" s="4">
         <v>482</v>
       </c>
       <c r="F8" s="4">
         <v>428</v>
       </c>
       <c r="G8" s="4">
         <v>401</v>
       </c>
       <c r="H8" s="4">
         <v>423</v>
       </c>
       <c r="I8" s="4">
         <v>428</v>
       </c>
@@ -805,54 +817,57 @@
       </c>
       <c r="O8" s="4">
         <v>641</v>
       </c>
       <c r="P8" s="4">
         <v>589</v>
       </c>
       <c r="Q8" s="4">
         <v>649</v>
       </c>
       <c r="R8" s="4">
         <v>606</v>
       </c>
       <c r="S8" s="4">
         <v>681</v>
       </c>
       <c r="T8" s="4">
         <v>710</v>
       </c>
       <c r="U8" s="4">
         <v>795</v>
       </c>
       <c r="V8" s="4">
         <v>844</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="W8" s="4">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" s="4">
         <v>289</v>
       </c>
       <c r="C9" s="4">
         <v>345</v>
       </c>
       <c r="D9" s="4">
         <v>350</v>
       </c>
       <c r="E9" s="4">
         <v>330</v>
       </c>
       <c r="F9" s="4">
         <v>337</v>
       </c>
       <c r="G9" s="4">
         <v>406</v>
       </c>
       <c r="H9" s="4">
         <v>412</v>
       </c>
       <c r="I9" s="4">
         <v>370</v>
       </c>
@@ -873,54 +888,57 @@
       </c>
       <c r="O9" s="4">
         <v>314</v>
       </c>
       <c r="P9" s="4">
         <v>347</v>
       </c>
       <c r="Q9" s="4">
         <v>377</v>
       </c>
       <c r="R9" s="4">
         <v>265</v>
       </c>
       <c r="S9" s="4">
         <v>315</v>
       </c>
       <c r="T9" s="4">
         <v>305</v>
       </c>
       <c r="U9" s="4">
         <v>362</v>
       </c>
       <c r="V9" s="4">
         <v>446</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="W9" s="4">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10" s="4">
         <v>1402</v>
       </c>
       <c r="C10" s="4">
         <v>1354</v>
       </c>
       <c r="D10" s="4">
         <v>1506</v>
       </c>
       <c r="E10" s="4">
         <v>1520</v>
       </c>
       <c r="F10" s="4">
         <v>1701</v>
       </c>
       <c r="G10" s="4">
         <v>1920</v>
       </c>
       <c r="H10" s="4">
         <v>2291</v>
       </c>
       <c r="I10" s="4">
         <v>2512</v>
       </c>
@@ -941,54 +959,57 @@
       </c>
       <c r="O10" s="4">
         <v>2946</v>
       </c>
       <c r="P10" s="4">
         <v>3152</v>
       </c>
       <c r="Q10" s="4">
         <v>3099</v>
       </c>
       <c r="R10" s="4">
         <v>3054</v>
       </c>
       <c r="S10" s="4">
         <v>3342</v>
       </c>
       <c r="T10" s="4">
         <v>3003</v>
       </c>
       <c r="U10" s="4">
         <v>3181</v>
       </c>
       <c r="V10" s="4">
         <v>3196</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="W10" s="4">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" s="4">
         <v>414</v>
       </c>
       <c r="C11" s="4">
         <v>543</v>
       </c>
       <c r="D11" s="4">
         <v>578</v>
       </c>
       <c r="E11" s="4">
         <v>543</v>
       </c>
       <c r="F11" s="4">
         <v>582</v>
       </c>
       <c r="G11" s="4">
         <v>705</v>
       </c>
       <c r="H11" s="4">
         <v>761</v>
       </c>
       <c r="I11" s="4">
         <v>919</v>
       </c>
@@ -1009,54 +1030,57 @@
       </c>
       <c r="O11" s="4">
         <v>1115</v>
       </c>
       <c r="P11" s="4">
         <v>1123</v>
       </c>
       <c r="Q11" s="4">
         <v>1137</v>
       </c>
       <c r="R11" s="4">
         <v>1137</v>
       </c>
       <c r="S11" s="4">
         <v>1218</v>
       </c>
       <c r="T11" s="4">
         <v>1261</v>
       </c>
       <c r="U11" s="4">
         <v>1318</v>
       </c>
       <c r="V11" s="4">
         <v>1405</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="W11" s="4">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12" s="4">
         <v>2430</v>
       </c>
       <c r="C12" s="4">
         <v>2812</v>
       </c>
       <c r="D12" s="4">
         <v>3049</v>
       </c>
       <c r="E12" s="4">
         <v>3178</v>
       </c>
       <c r="F12" s="4">
         <v>3459</v>
       </c>
       <c r="G12" s="4">
         <v>4298</v>
       </c>
       <c r="H12" s="4">
         <v>4162</v>
       </c>
       <c r="I12" s="4">
         <v>4738</v>
       </c>
@@ -1077,57 +1101,60 @@
       </c>
       <c r="O12" s="4">
         <v>5567</v>
       </c>
       <c r="P12" s="4">
         <v>5786</v>
       </c>
       <c r="Q12" s="4">
         <v>5864</v>
       </c>
       <c r="R12" s="4">
         <v>5844</v>
       </c>
       <c r="S12" s="4">
         <v>6015</v>
       </c>
       <c r="T12" s="4">
         <v>5720</v>
       </c>
       <c r="U12" s="4">
         <v>5851</v>
       </c>
       <c r="V12" s="4">
         <v>5920</v>
       </c>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="W12" s="4">
+        <v>6421</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" s="2" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:23">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="3" t="s">
@@ -1150,54 +1177,57 @@
       </c>
       <c r="O15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V15" s="3" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="W15" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16" s="4">
         <v>1405</v>
       </c>
       <c r="C16" s="4">
         <v>1742</v>
       </c>
       <c r="D16" s="4">
         <v>1892</v>
       </c>
       <c r="E16" s="4">
         <v>2008</v>
       </c>
       <c r="F16" s="4">
         <v>2245</v>
       </c>
       <c r="G16" s="4">
         <v>2653</v>
       </c>
       <c r="H16" s="4">
         <v>2872</v>
       </c>
       <c r="I16" s="4">
         <v>3170</v>
       </c>
@@ -1218,54 +1248,57 @@
       </c>
       <c r="O16" s="4">
         <v>3952</v>
       </c>
       <c r="P16" s="4">
         <v>3975</v>
       </c>
       <c r="Q16" s="4">
         <v>4103</v>
       </c>
       <c r="R16" s="4">
         <v>4014</v>
       </c>
       <c r="S16" s="4">
         <v>4452</v>
       </c>
       <c r="T16" s="4">
         <v>4257</v>
       </c>
       <c r="U16" s="4">
         <v>4567</v>
       </c>
       <c r="V16" s="4">
         <v>4668</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="W16" s="4">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17" s="4">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>6</v>
       </c>
       <c r="D17" s="4">
         <v>22</v>
       </c>
       <c r="E17" s="4">
         <v>31</v>
       </c>
       <c r="F17" s="4">
         <v>31</v>
       </c>
       <c r="G17" s="4">
         <v>30</v>
       </c>
       <c r="H17" s="4">
         <v>33</v>
       </c>
       <c r="I17" s="4">
         <v>26</v>
       </c>
@@ -1286,54 +1319,57 @@
       </c>
       <c r="O17" s="4">
         <v>51</v>
       </c>
       <c r="P17" s="4">
         <v>53</v>
       </c>
       <c r="Q17" s="4">
         <v>45</v>
       </c>
       <c r="R17" s="4">
         <v>51</v>
       </c>
       <c r="S17" s="4">
         <v>63</v>
       </c>
       <c r="T17" s="4">
         <v>81</v>
       </c>
       <c r="U17" s="4">
         <v>51</v>
       </c>
       <c r="V17" s="4">
         <v>43</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="W17" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18" s="4">
         <v>38</v>
       </c>
       <c r="C18" s="4">
         <v>64</v>
       </c>
       <c r="D18" s="4">
         <v>83</v>
       </c>
       <c r="E18" s="4">
         <v>91</v>
       </c>
       <c r="F18" s="4">
         <v>100</v>
       </c>
       <c r="G18" s="4">
         <v>85</v>
       </c>
       <c r="H18" s="4">
         <v>98</v>
       </c>
       <c r="I18" s="4">
         <v>85</v>
       </c>
@@ -1354,54 +1390,57 @@
       </c>
       <c r="O18" s="4">
         <v>185</v>
       </c>
       <c r="P18" s="4">
         <v>159</v>
       </c>
       <c r="Q18" s="4">
         <v>198</v>
       </c>
       <c r="R18" s="4">
         <v>175</v>
       </c>
       <c r="S18" s="4">
         <v>191</v>
       </c>
       <c r="T18" s="4">
         <v>199</v>
       </c>
       <c r="U18" s="4">
         <v>223</v>
       </c>
       <c r="V18" s="4">
         <v>236</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="W18" s="4">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19" s="4">
         <v>147</v>
       </c>
       <c r="C19" s="4">
         <v>178</v>
       </c>
       <c r="D19" s="4">
         <v>178</v>
       </c>
       <c r="E19" s="4">
         <v>175</v>
       </c>
       <c r="F19" s="4">
         <v>174</v>
       </c>
       <c r="G19" s="4">
         <v>209</v>
       </c>
       <c r="H19" s="4">
         <v>235</v>
       </c>
       <c r="I19" s="4">
         <v>199</v>
       </c>
@@ -1422,54 +1461,57 @@
       </c>
       <c r="O19" s="4">
         <v>147</v>
       </c>
       <c r="P19" s="4">
         <v>167</v>
       </c>
       <c r="Q19" s="4">
         <v>213</v>
       </c>
       <c r="R19" s="4">
         <v>123</v>
       </c>
       <c r="S19" s="4">
         <v>157</v>
       </c>
       <c r="T19" s="4">
         <v>146</v>
       </c>
       <c r="U19" s="4">
         <v>208</v>
       </c>
       <c r="V19" s="4">
         <v>274</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="W19" s="4">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20" s="4">
         <v>308</v>
       </c>
       <c r="C20" s="4">
         <v>369</v>
       </c>
       <c r="D20" s="4">
         <v>401</v>
       </c>
       <c r="E20" s="4">
         <v>455</v>
       </c>
       <c r="F20" s="4">
         <v>508</v>
       </c>
       <c r="G20" s="4">
         <v>550</v>
       </c>
       <c r="H20" s="4">
         <v>653</v>
       </c>
       <c r="I20" s="4">
         <v>692</v>
       </c>
@@ -1490,54 +1532,57 @@
       </c>
       <c r="O20" s="4">
         <v>857</v>
       </c>
       <c r="P20" s="4">
         <v>883</v>
       </c>
       <c r="Q20" s="4">
         <v>872</v>
       </c>
       <c r="R20" s="4">
         <v>868</v>
       </c>
       <c r="S20" s="4">
         <v>1036</v>
       </c>
       <c r="T20" s="4">
         <v>933</v>
       </c>
       <c r="U20" s="4">
         <v>996</v>
       </c>
       <c r="V20" s="4">
         <v>1020</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="W20" s="4">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21" s="4">
         <v>136</v>
       </c>
       <c r="C21" s="4">
         <v>177</v>
       </c>
       <c r="D21" s="4">
         <v>200</v>
       </c>
       <c r="E21" s="4">
         <v>208</v>
       </c>
       <c r="F21" s="4">
         <v>219</v>
       </c>
       <c r="G21" s="4">
         <v>256</v>
       </c>
       <c r="H21" s="4">
         <v>259</v>
       </c>
       <c r="I21" s="4">
         <v>315</v>
       </c>
@@ -1558,54 +1603,57 @@
       </c>
       <c r="O21" s="4">
         <v>407</v>
       </c>
       <c r="P21" s="4">
         <v>378</v>
       </c>
       <c r="Q21" s="4">
         <v>394</v>
       </c>
       <c r="R21" s="4">
         <v>411</v>
       </c>
       <c r="S21" s="4">
         <v>441</v>
       </c>
       <c r="T21" s="4">
         <v>472</v>
       </c>
       <c r="U21" s="4">
         <v>532</v>
       </c>
       <c r="V21" s="4">
         <v>533</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="W21" s="4">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22" s="4">
         <v>760</v>
       </c>
       <c r="C22" s="4">
         <v>948</v>
       </c>
       <c r="D22" s="4">
         <v>1008</v>
       </c>
       <c r="E22" s="4">
         <v>1048</v>
       </c>
       <c r="F22" s="4">
         <v>1213</v>
       </c>
       <c r="G22" s="4">
         <v>1523</v>
       </c>
       <c r="H22" s="4">
         <v>1594</v>
       </c>
       <c r="I22" s="4">
         <v>1853</v>
       </c>
@@ -1626,57 +1674,60 @@
       </c>
       <c r="O22" s="4">
         <v>2305</v>
       </c>
       <c r="P22" s="4">
         <v>2335</v>
       </c>
       <c r="Q22" s="4">
         <v>2381</v>
       </c>
       <c r="R22" s="4">
         <v>2386</v>
       </c>
       <c r="S22" s="4">
         <v>2564</v>
       </c>
       <c r="T22" s="4">
         <v>2426</v>
       </c>
       <c r="U22" s="4">
         <v>2557</v>
       </c>
       <c r="V22" s="4">
         <v>2562</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="W22" s="4">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:23">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="3" t="s">
@@ -1699,54 +1750,57 @@
       </c>
       <c r="O25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V25" s="3" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="W25" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B26" s="4">
         <v>3484</v>
       </c>
       <c r="C26" s="4">
         <v>3710</v>
       </c>
       <c r="D26" s="4">
         <v>4122</v>
       </c>
       <c r="E26" s="4">
         <v>4147</v>
       </c>
       <c r="F26" s="4">
         <v>4376</v>
       </c>
       <c r="G26" s="4">
         <v>5200</v>
       </c>
       <c r="H26" s="4">
         <v>5299</v>
       </c>
       <c r="I26" s="4">
         <v>5892</v>
       </c>
@@ -1767,54 +1821,57 @@
       </c>
       <c r="O26" s="4">
         <v>6757</v>
       </c>
       <c r="P26" s="4">
         <v>7189</v>
       </c>
       <c r="Q26" s="4">
         <v>7168</v>
       </c>
       <c r="R26" s="4">
         <v>7036</v>
       </c>
       <c r="S26" s="4">
         <v>7283</v>
       </c>
       <c r="T26" s="4">
         <v>6950</v>
       </c>
       <c r="U26" s="4">
         <v>7099</v>
       </c>
       <c r="V26" s="4">
         <v>7308</v>
       </c>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="W26" s="4">
+        <v>7729</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B27" s="4">
         <v>46</v>
       </c>
       <c r="C27" s="4">
         <v>43</v>
       </c>
       <c r="D27" s="4">
         <v>71</v>
       </c>
       <c r="E27" s="4">
         <v>71</v>
       </c>
       <c r="F27" s="4">
         <v>83</v>
       </c>
       <c r="G27" s="4">
         <v>93</v>
       </c>
       <c r="H27" s="4">
         <v>89</v>
       </c>
       <c r="I27" s="4">
         <v>69</v>
       </c>
@@ -1835,54 +1892,57 @@
       </c>
       <c r="O27" s="4">
         <v>75</v>
       </c>
       <c r="P27" s="4">
         <v>114</v>
       </c>
       <c r="Q27" s="4">
         <v>100</v>
       </c>
       <c r="R27" s="4">
         <v>93</v>
       </c>
       <c r="S27" s="4">
         <v>101</v>
       </c>
       <c r="T27" s="4">
         <v>127</v>
       </c>
       <c r="U27" s="4">
         <v>108</v>
       </c>
       <c r="V27" s="4">
         <v>122</v>
       </c>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="W27" s="4">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B28" s="4">
         <v>254</v>
       </c>
       <c r="C28" s="4">
         <v>285</v>
       </c>
       <c r="D28" s="4">
         <v>355</v>
       </c>
       <c r="E28" s="4">
         <v>391</v>
       </c>
       <c r="F28" s="4">
         <v>328</v>
       </c>
       <c r="G28" s="4">
         <v>316</v>
       </c>
       <c r="H28" s="4">
         <v>325</v>
       </c>
       <c r="I28" s="4">
         <v>343</v>
       </c>
@@ -1903,54 +1963,57 @@
       </c>
       <c r="O28" s="4">
         <v>456</v>
       </c>
       <c r="P28" s="4">
         <v>430</v>
       </c>
       <c r="Q28" s="4">
         <v>451</v>
       </c>
       <c r="R28" s="4">
         <v>431</v>
       </c>
       <c r="S28" s="4">
         <v>490</v>
       </c>
       <c r="T28" s="4">
         <v>511</v>
       </c>
       <c r="U28" s="4">
         <v>572</v>
       </c>
       <c r="V28" s="4">
         <v>608</v>
       </c>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="W28" s="4">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B29" s="4">
         <v>142</v>
       </c>
       <c r="C29" s="4">
         <v>167</v>
       </c>
       <c r="D29" s="4">
         <v>172</v>
       </c>
       <c r="E29" s="4">
         <v>155</v>
       </c>
       <c r="F29" s="4">
         <v>163</v>
       </c>
       <c r="G29" s="4">
         <v>197</v>
       </c>
       <c r="H29" s="4">
         <v>177</v>
       </c>
       <c r="I29" s="4">
         <v>171</v>
       </c>
@@ -1971,54 +2034,57 @@
       </c>
       <c r="O29" s="4">
         <v>167</v>
       </c>
       <c r="P29" s="4">
         <v>180</v>
       </c>
       <c r="Q29" s="4">
         <v>164</v>
       </c>
       <c r="R29" s="4">
         <v>142</v>
       </c>
       <c r="S29" s="4">
         <v>158</v>
       </c>
       <c r="T29" s="4">
         <v>159</v>
       </c>
       <c r="U29" s="4">
         <v>154</v>
       </c>
       <c r="V29" s="4">
         <v>172</v>
       </c>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="W29" s="4">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B30" s="4">
         <v>1094</v>
       </c>
       <c r="C30" s="4">
         <v>985</v>
       </c>
       <c r="D30" s="4">
         <v>1105</v>
       </c>
       <c r="E30" s="4">
         <v>1065</v>
       </c>
       <c r="F30" s="4">
         <v>1193</v>
       </c>
       <c r="G30" s="4">
         <v>1370</v>
       </c>
       <c r="H30" s="4">
         <v>1638</v>
       </c>
       <c r="I30" s="4">
         <v>1820</v>
       </c>
@@ -2039,54 +2105,57 @@
       </c>
       <c r="O30" s="4">
         <v>2089</v>
       </c>
       <c r="P30" s="4">
         <v>2269</v>
       </c>
       <c r="Q30" s="4">
         <v>2227</v>
       </c>
       <c r="R30" s="4">
         <v>2186</v>
       </c>
       <c r="S30" s="4">
         <v>2306</v>
       </c>
       <c r="T30" s="4">
         <v>2070</v>
       </c>
       <c r="U30" s="4">
         <v>2185</v>
       </c>
       <c r="V30" s="4">
         <v>2176</v>
       </c>
-    </row>
-    <row r="31" spans="1:23">
+      <c r="W30" s="4">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B31" s="4">
         <v>278</v>
       </c>
       <c r="C31" s="4">
         <v>366</v>
       </c>
       <c r="D31" s="4">
         <v>378</v>
       </c>
       <c r="E31" s="4">
         <v>335</v>
       </c>
       <c r="F31" s="4">
         <v>363</v>
       </c>
       <c r="G31" s="4">
         <v>449</v>
       </c>
       <c r="H31" s="4">
         <v>502</v>
       </c>
       <c r="I31" s="4">
         <v>604</v>
       </c>
@@ -2107,54 +2176,57 @@
       </c>
       <c r="O31" s="4">
         <v>708</v>
       </c>
       <c r="P31" s="4">
         <v>745</v>
       </c>
       <c r="Q31" s="4">
         <v>743</v>
       </c>
       <c r="R31" s="4">
         <v>726</v>
       </c>
       <c r="S31" s="4">
         <v>777</v>
       </c>
       <c r="T31" s="4">
         <v>789</v>
       </c>
       <c r="U31" s="4">
         <v>786</v>
       </c>
       <c r="V31" s="4">
         <v>872</v>
       </c>
-    </row>
-    <row r="32" spans="1:23">
+      <c r="W31" s="4">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B32" s="4">
         <v>1670</v>
       </c>
       <c r="C32" s="4">
         <v>1864</v>
       </c>
       <c r="D32" s="4">
         <v>2041</v>
       </c>
       <c r="E32" s="4">
         <v>2130</v>
       </c>
       <c r="F32" s="4">
         <v>2246</v>
       </c>
       <c r="G32" s="4">
         <v>2775</v>
       </c>
       <c r="H32" s="4">
         <v>2568</v>
       </c>
       <c r="I32" s="4">
         <v>2885</v>
       </c>
@@ -2175,76 +2247,79 @@
       </c>
       <c r="O32" s="4">
         <v>3262</v>
       </c>
       <c r="P32" s="4">
         <v>3451</v>
       </c>
       <c r="Q32" s="4">
         <v>3483</v>
       </c>
       <c r="R32" s="4">
         <v>3458</v>
       </c>
       <c r="S32" s="4">
         <v>3451</v>
       </c>
       <c r="T32" s="4">
         <v>3294</v>
       </c>
       <c r="U32" s="4">
         <v>3294</v>
       </c>
       <c r="V32" s="4">
         <v>3358</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="W32" s="4">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" s="5" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:23">
+        <v>35</v>
+      </c>
+      <c r="X34" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>36</v>
+      </c>
+      <c r="X35" s="5" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:V1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A35:V35"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="A14:W14"/>
+    <mergeCell ref="A24:W24"/>
+    <mergeCell ref="A34:W34"/>
+    <mergeCell ref="A35:W35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Universitäten</vt:lpstr>