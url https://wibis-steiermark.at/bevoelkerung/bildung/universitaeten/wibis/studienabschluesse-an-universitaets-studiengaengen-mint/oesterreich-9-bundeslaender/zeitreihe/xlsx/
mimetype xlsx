--- v1 (2026-07-15)
+++ v2 (2026-08-25)
@@ -17,123 +17,123 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Universitäten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Studienabschlüsse an Universitäts-Studiengängen - MINT</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe  2003/04- 2024/25</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2003/04-2024/25</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2003/04</t>
-[...62 lines deleted...]
-    <t xml:space="preserve"> 2024/25</t>
+    <t>2003/04</t>
+  </si>
+  <si>
+    <t>2004/05</t>
+  </si>
+  <si>
+    <t>2005/06</t>
+  </si>
+  <si>
+    <t>2006/07</t>
+  </si>
+  <si>
+    <t>2007/08</t>
+  </si>
+  <si>
+    <t>2008/09</t>
+  </si>
+  <si>
+    <t>2009/10</t>
+  </si>
+  <si>
+    <t>2010/11</t>
+  </si>
+  <si>
+    <t>2011/12</t>
+  </si>
+  <si>
+    <t>2012/13</t>
+  </si>
+  <si>
+    <t>2013/14</t>
+  </si>
+  <si>
+    <t>2014/15</t>
+  </si>
+  <si>
+    <t>2015/16</t>
+  </si>
+  <si>
+    <t>2016/17</t>
+  </si>
+  <si>
+    <t>2017/18</t>
+  </si>
+  <si>
+    <t>2018/19</t>
+  </si>
+  <si>
+    <t>2019/20</t>
+  </si>
+  <si>
+    <t>2020/21</t>
+  </si>
+  <si>
+    <t>2021/22</t>
+  </si>
+  <si>
+    <t>2022/23</t>
+  </si>
+  <si>
+    <t>2023/24</t>
+  </si>
+  <si>
+    <t>2024/25</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>