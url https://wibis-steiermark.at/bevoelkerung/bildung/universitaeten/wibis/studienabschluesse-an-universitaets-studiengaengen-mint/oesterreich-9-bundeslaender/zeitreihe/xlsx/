--- v2 (2026-08-25)
+++ v3 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Universitäten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Studienabschlüsse an Universitäts-Studiengängen - MINT</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2003/04-2024/25</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -128,51 +128,51 @@
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Hochschulstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Ordentliche Studienabschlüsse an öffentlichen Universitäten nach Studienjahr. Der MINT-Bereich umfasst die Gebiete Mathematik und Statistik, Ingenieurswesen, Informations- und Kommunikationstechnologie, Naturwissenschaften und andere technische Studien. Bei den ausgewiesenen Daten sind Abweichungen in Form von Rundungsdifferenzen (bedingt durch die kleinteilige Datenstruktur) möglich. Ohne Studienabschlüsse an Pädagogischen Hochschulen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -507,51 +507,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X35" sqref="X35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">