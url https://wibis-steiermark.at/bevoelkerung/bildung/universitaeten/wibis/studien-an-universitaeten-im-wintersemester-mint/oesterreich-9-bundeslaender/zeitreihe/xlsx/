--- v0 (2026-05-13)
+++ v1 (2026-07-15)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Universitäten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Studien an Universitäten im Wintersemester - MINT</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2003/04-2024/25</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2003/04-2025/26</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
     <t>2007/08</t>
   </si>
   <si>
     <t>2008/09</t>
   </si>
@@ -92,81 +92,84 @@
   <si>
     <t>2017/18</t>
   </si>
   <si>
     <t>2018/19</t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>2020/21</t>
   </si>
   <si>
     <t>2021/22</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>2024/25</t>
   </si>
   <si>
+    <t>2025/26</t>
+  </si>
+  <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
-    <t>An öffentlichen Universitäten belegte ordentliche Studien, Mehrfachzählung (eine Person kann mehrere Studien belegen). Ab dem Wintersemester 2016/17 erfolgt die zähltechnische Abbildung der Studien auf Basis des Verteilungsschlüssels gemäß § 22 UHSBV. Dadurch sind Studien auf ganze Zahlen zu runden und es kann zu Abweichungen zwischen der Gesamtsumme und den addierten Detailergebnissen kommen. Der MINT-Bereich umfasst die Gebiete Mathematik und Statistik, Ingenieurswesen, Informations- und Kommunikationstechnologie, Naturwissenschaften und andere technische Studien.</t>
+    <t>An öffentlichen Universitäten belegte ordentliche Studien, Mehrfachzählung (eine Person kann mehrere Studien belegen). Ab dem Wintersemester 2016/17 erfolgt die zähltechnische Abbildung der Studien auf Basis des Verteilungsschlüssels gemäß § 22 UHSBV. Dadurch sind Studien auf ganze Zahlen zu runden und es kann zu Abweichungen zwischen der Gesamtsumme und den addierten Detailergebnissen kommen. Der MINT-Bereich umfasst die Gebiete Mathematik und Statistik, Ingenieurswesen, Informations- und Kommunikationstechnologie, Naturwissenschaften und andere technische Studien. Ohne Studien an Pädagogischen Hochschulen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -511,77 +514,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X35"/>
+  <dimension ref="A1:Y35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="X35" sqref="X35"/>
+      <selection activeCell="Y35" sqref="Y35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -607,54 +610,57 @@
       </c>
       <c r="P5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="X5" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" s="4">
         <v>64258</v>
       </c>
       <c r="C6" s="4">
         <v>65307</v>
       </c>
       <c r="D6" s="4">
         <v>69370</v>
       </c>
       <c r="E6" s="4">
         <v>73022</v>
       </c>
       <c r="F6" s="4">
         <v>77435</v>
       </c>
       <c r="G6" s="4">
         <v>80335</v>
       </c>
       <c r="H6" s="4">
         <v>85208</v>
       </c>
       <c r="I6" s="4">
         <v>87794</v>
       </c>
@@ -678,54 +684,57 @@
       </c>
       <c r="P6" s="4">
         <v>100006</v>
       </c>
       <c r="Q6" s="4">
         <v>97033</v>
       </c>
       <c r="R6" s="4">
         <v>96365</v>
       </c>
       <c r="S6" s="4">
         <v>97355</v>
       </c>
       <c r="T6" s="4">
         <v>96826</v>
       </c>
       <c r="U6" s="4">
         <v>95455</v>
       </c>
       <c r="V6" s="4">
         <v>96090</v>
       </c>
       <c r="W6" s="4">
         <v>97510</v>
       </c>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="X6" s="4">
+        <v>100044</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7" s="4">
         <v>858</v>
       </c>
       <c r="C7" s="4">
         <v>859</v>
       </c>
       <c r="D7" s="4">
         <v>858</v>
       </c>
       <c r="E7" s="4">
         <v>908</v>
       </c>
       <c r="F7" s="4">
         <v>978</v>
       </c>
       <c r="G7" s="4">
         <v>989</v>
       </c>
       <c r="H7" s="4">
         <v>1095</v>
       </c>
       <c r="I7" s="4">
         <v>1116</v>
       </c>
@@ -749,54 +758,57 @@
       </c>
       <c r="P7" s="4">
         <v>1194</v>
       </c>
       <c r="Q7" s="4">
         <v>1490</v>
       </c>
       <c r="R7" s="4">
         <v>1426</v>
       </c>
       <c r="S7" s="4">
         <v>1471</v>
       </c>
       <c r="T7" s="4">
         <v>1357</v>
       </c>
       <c r="U7" s="4">
         <v>1355</v>
       </c>
       <c r="V7" s="4">
         <v>1448</v>
       </c>
       <c r="W7" s="4">
         <v>1631</v>
       </c>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="X7" s="4">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8" s="4">
         <v>4829</v>
       </c>
       <c r="C8" s="4">
         <v>4734</v>
       </c>
       <c r="D8" s="4">
         <v>4748</v>
       </c>
       <c r="E8" s="4">
         <v>4632</v>
       </c>
       <c r="F8" s="4">
         <v>4517</v>
       </c>
       <c r="G8" s="4">
         <v>4408</v>
       </c>
       <c r="H8" s="4">
         <v>4570</v>
       </c>
       <c r="I8" s="4">
         <v>4514</v>
       </c>
@@ -820,54 +832,57 @@
       </c>
       <c r="P8" s="4">
         <v>5239</v>
       </c>
       <c r="Q8" s="4">
         <v>5187</v>
       </c>
       <c r="R8" s="4">
         <v>5835</v>
       </c>
       <c r="S8" s="4">
         <v>6245</v>
       </c>
       <c r="T8" s="4">
         <v>6577</v>
       </c>
       <c r="U8" s="4">
         <v>6898</v>
       </c>
       <c r="V8" s="4">
         <v>7357</v>
       </c>
       <c r="W8" s="4">
         <v>8051</v>
       </c>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="X8" s="4">
+        <v>8636</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9" s="4">
         <v>1880</v>
       </c>
       <c r="C9" s="4">
         <v>1982</v>
       </c>
       <c r="D9" s="4">
         <v>2126</v>
       </c>
       <c r="E9" s="4">
         <v>2379</v>
       </c>
       <c r="F9" s="4">
         <v>2353</v>
       </c>
       <c r="G9" s="4">
         <v>2528</v>
       </c>
       <c r="H9" s="4">
         <v>2817</v>
       </c>
       <c r="I9" s="4">
         <v>2845</v>
       </c>
@@ -891,54 +906,57 @@
       </c>
       <c r="P9" s="4">
         <v>2654</v>
       </c>
       <c r="Q9" s="4">
         <v>2428</v>
       </c>
       <c r="R9" s="4">
         <v>2464</v>
       </c>
       <c r="S9" s="4">
         <v>2856</v>
       </c>
       <c r="T9" s="4">
         <v>2959</v>
       </c>
       <c r="U9" s="4">
         <v>3078</v>
       </c>
       <c r="V9" s="4">
         <v>3070</v>
       </c>
       <c r="W9" s="4">
         <v>3037</v>
       </c>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="X9" s="4">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10" s="4">
         <v>17376</v>
       </c>
       <c r="C10" s="4">
         <v>17465</v>
       </c>
       <c r="D10" s="4">
         <v>18603</v>
       </c>
       <c r="E10" s="4">
         <v>19345</v>
       </c>
       <c r="F10" s="4">
         <v>20903</v>
       </c>
       <c r="G10" s="4">
         <v>22380</v>
       </c>
       <c r="H10" s="4">
         <v>22966</v>
       </c>
       <c r="I10" s="4">
         <v>23381</v>
       </c>
@@ -962,54 +980,57 @@
       </c>
       <c r="P10" s="4">
         <v>25955</v>
       </c>
       <c r="Q10" s="4">
         <v>25416</v>
       </c>
       <c r="R10" s="4">
         <v>24759</v>
       </c>
       <c r="S10" s="4">
         <v>24211</v>
       </c>
       <c r="T10" s="4">
         <v>23562</v>
       </c>
       <c r="U10" s="4">
         <v>23232</v>
       </c>
       <c r="V10" s="4">
         <v>22500</v>
       </c>
       <c r="W10" s="4">
         <v>22362</v>
       </c>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="X10" s="4">
+        <v>22567</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11" s="4">
         <v>5243</v>
       </c>
       <c r="C11" s="4">
         <v>5313</v>
       </c>
       <c r="D11" s="4">
         <v>5438</v>
       </c>
       <c r="E11" s="4">
         <v>5661</v>
       </c>
       <c r="F11" s="4">
         <v>5938</v>
       </c>
       <c r="G11" s="4">
         <v>6236</v>
       </c>
       <c r="H11" s="4">
         <v>6371</v>
       </c>
       <c r="I11" s="4">
         <v>6673</v>
       </c>
@@ -1033,54 +1054,57 @@
       </c>
       <c r="P11" s="4">
         <v>8205</v>
       </c>
       <c r="Q11" s="4">
         <v>8127</v>
       </c>
       <c r="R11" s="4">
         <v>8382</v>
       </c>
       <c r="S11" s="4">
         <v>8810</v>
       </c>
       <c r="T11" s="4">
         <v>8942</v>
       </c>
       <c r="U11" s="4">
         <v>9005</v>
       </c>
       <c r="V11" s="4">
         <v>9218</v>
       </c>
       <c r="W11" s="4">
         <v>9210</v>
       </c>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="X11" s="4">
+        <v>9443</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12" s="4">
         <v>34072</v>
       </c>
       <c r="C12" s="4">
         <v>34954</v>
       </c>
       <c r="D12" s="4">
         <v>37597</v>
       </c>
       <c r="E12" s="4">
         <v>40097</v>
       </c>
       <c r="F12" s="4">
         <v>42746</v>
       </c>
       <c r="G12" s="4">
         <v>43794</v>
       </c>
       <c r="H12" s="4">
         <v>47389</v>
       </c>
       <c r="I12" s="4">
         <v>49265</v>
       </c>
@@ -1104,57 +1128,60 @@
       </c>
       <c r="P12" s="4">
         <v>56759</v>
       </c>
       <c r="Q12" s="4">
         <v>54385</v>
       </c>
       <c r="R12" s="4">
         <v>53499</v>
       </c>
       <c r="S12" s="4">
         <v>53762</v>
       </c>
       <c r="T12" s="4">
         <v>53429</v>
       </c>
       <c r="U12" s="4">
         <v>51887</v>
       </c>
       <c r="V12" s="4">
         <v>52497</v>
       </c>
       <c r="W12" s="4">
         <v>53219</v>
       </c>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="X12" s="4">
+        <v>54512</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:24">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="3" t="s">
@@ -1180,54 +1207,57 @@
       </c>
       <c r="P15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="X15" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16" s="4">
         <v>18933</v>
       </c>
       <c r="C16" s="4">
         <v>19386</v>
       </c>
       <c r="D16" s="4">
         <v>21105</v>
       </c>
       <c r="E16" s="4">
         <v>22842</v>
       </c>
       <c r="F16" s="4">
         <v>24901</v>
       </c>
       <c r="G16" s="4">
         <v>26342</v>
       </c>
       <c r="H16" s="4">
         <v>28012</v>
       </c>
       <c r="I16" s="4">
         <v>29158</v>
       </c>
@@ -1251,54 +1281,57 @@
       </c>
       <c r="P16" s="4">
         <v>35332</v>
       </c>
       <c r="Q16" s="4">
         <v>35151</v>
       </c>
       <c r="R16" s="4">
         <v>35512</v>
       </c>
       <c r="S16" s="4">
         <v>36552</v>
       </c>
       <c r="T16" s="4">
         <v>36870</v>
       </c>
       <c r="U16" s="4">
         <v>36601</v>
       </c>
       <c r="V16" s="4">
         <v>37130</v>
       </c>
       <c r="W16" s="4">
         <v>38153</v>
       </c>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="X16" s="4">
+        <v>39590</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17" s="4">
         <v>231</v>
       </c>
       <c r="C17" s="4">
         <v>238</v>
       </c>
       <c r="D17" s="4">
         <v>239</v>
       </c>
       <c r="E17" s="4">
         <v>256</v>
       </c>
       <c r="F17" s="4">
         <v>269</v>
       </c>
       <c r="G17" s="4">
         <v>267</v>
       </c>
       <c r="H17" s="4">
         <v>298</v>
       </c>
       <c r="I17" s="4">
         <v>297</v>
       </c>
@@ -1322,54 +1355,57 @@
       </c>
       <c r="P17" s="4">
         <v>367</v>
       </c>
       <c r="Q17" s="4">
         <v>525</v>
       </c>
       <c r="R17" s="4">
         <v>464</v>
       </c>
       <c r="S17" s="4">
         <v>456</v>
       </c>
       <c r="T17" s="4">
         <v>395</v>
       </c>
       <c r="U17" s="4">
         <v>390</v>
       </c>
       <c r="V17" s="4">
         <v>407</v>
       </c>
       <c r="W17" s="4">
         <v>445</v>
       </c>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="X17" s="4">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18" s="4">
         <v>1040</v>
       </c>
       <c r="C18" s="4">
         <v>990</v>
       </c>
       <c r="D18" s="4">
         <v>1010</v>
       </c>
       <c r="E18" s="4">
         <v>978</v>
       </c>
       <c r="F18" s="4">
         <v>952</v>
       </c>
       <c r="G18" s="4">
         <v>935</v>
       </c>
       <c r="H18" s="4">
         <v>908</v>
       </c>
       <c r="I18" s="4">
         <v>925</v>
       </c>
@@ -1393,54 +1429,57 @@
       </c>
       <c r="P18" s="4">
         <v>1414</v>
       </c>
       <c r="Q18" s="4">
         <v>1454</v>
       </c>
       <c r="R18" s="4">
         <v>1689</v>
       </c>
       <c r="S18" s="4">
         <v>1740</v>
       </c>
       <c r="T18" s="4">
         <v>1848</v>
       </c>
       <c r="U18" s="4">
         <v>1945</v>
       </c>
       <c r="V18" s="4">
         <v>2097</v>
       </c>
       <c r="W18" s="4">
         <v>2360</v>
       </c>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="X18" s="4">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19" s="4">
         <v>821</v>
       </c>
       <c r="C19" s="4">
         <v>865</v>
       </c>
       <c r="D19" s="4">
         <v>997</v>
       </c>
       <c r="E19" s="4">
         <v>1138</v>
       </c>
       <c r="F19" s="4">
         <v>1107</v>
       </c>
       <c r="G19" s="4">
         <v>1201</v>
       </c>
       <c r="H19" s="4">
         <v>1342</v>
       </c>
       <c r="I19" s="4">
         <v>1345</v>
       </c>
@@ -1464,54 +1503,57 @@
       </c>
       <c r="P19" s="4">
         <v>1213</v>
       </c>
       <c r="Q19" s="4">
         <v>1116</v>
       </c>
       <c r="R19" s="4">
         <v>1131</v>
       </c>
       <c r="S19" s="4">
         <v>1446</v>
       </c>
       <c r="T19" s="4">
         <v>1553</v>
       </c>
       <c r="U19" s="4">
         <v>1645</v>
       </c>
       <c r="V19" s="4">
         <v>1621</v>
       </c>
       <c r="W19" s="4">
         <v>1627</v>
       </c>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="X19" s="4">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20" s="4">
         <v>4044</v>
       </c>
       <c r="C20" s="4">
         <v>4059</v>
       </c>
       <c r="D20" s="4">
         <v>4407</v>
       </c>
       <c r="E20" s="4">
         <v>4736</v>
       </c>
       <c r="F20" s="4">
         <v>5213</v>
       </c>
       <c r="G20" s="4">
         <v>5746</v>
       </c>
       <c r="H20" s="4">
         <v>5935</v>
       </c>
       <c r="I20" s="4">
         <v>6124</v>
       </c>
@@ -1535,54 +1577,57 @@
       </c>
       <c r="P20" s="4">
         <v>7547</v>
       </c>
       <c r="Q20" s="4">
         <v>7635</v>
       </c>
       <c r="R20" s="4">
         <v>7629</v>
       </c>
       <c r="S20" s="4">
         <v>7699</v>
       </c>
       <c r="T20" s="4">
         <v>7647</v>
       </c>
       <c r="U20" s="4">
         <v>7670</v>
       </c>
       <c r="V20" s="4">
         <v>7530</v>
       </c>
       <c r="W20" s="4">
         <v>7696</v>
       </c>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="X20" s="4">
+        <v>7965</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21" s="4">
         <v>1629</v>
       </c>
       <c r="C21" s="4">
         <v>1658</v>
       </c>
       <c r="D21" s="4">
         <v>1780</v>
       </c>
       <c r="E21" s="4">
         <v>1863</v>
       </c>
       <c r="F21" s="4">
         <v>1960</v>
       </c>
       <c r="G21" s="4">
         <v>2087</v>
       </c>
       <c r="H21" s="4">
         <v>2143</v>
       </c>
       <c r="I21" s="4">
         <v>2287</v>
       </c>
@@ -1606,54 +1651,57 @@
       </c>
       <c r="P21" s="4">
         <v>2733</v>
       </c>
       <c r="Q21" s="4">
         <v>2771</v>
       </c>
       <c r="R21" s="4">
         <v>2936</v>
       </c>
       <c r="S21" s="4">
         <v>3164</v>
       </c>
       <c r="T21" s="4">
         <v>3272</v>
       </c>
       <c r="U21" s="4">
         <v>3380</v>
       </c>
       <c r="V21" s="4">
         <v>3481</v>
       </c>
       <c r="W21" s="4">
         <v>3602</v>
       </c>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="X21" s="4">
+        <v>3785</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22" s="4">
         <v>11168</v>
       </c>
       <c r="C22" s="4">
         <v>11576</v>
       </c>
       <c r="D22" s="4">
         <v>12672</v>
       </c>
       <c r="E22" s="4">
         <v>13871</v>
       </c>
       <c r="F22" s="4">
         <v>15400</v>
       </c>
       <c r="G22" s="4">
         <v>16106</v>
       </c>
       <c r="H22" s="4">
         <v>17386</v>
       </c>
       <c r="I22" s="4">
         <v>18180</v>
       </c>
@@ -1677,57 +1725,60 @@
       </c>
       <c r="P22" s="4">
         <v>22058</v>
       </c>
       <c r="Q22" s="4">
         <v>21650</v>
       </c>
       <c r="R22" s="4">
         <v>21663</v>
       </c>
       <c r="S22" s="4">
         <v>22047</v>
       </c>
       <c r="T22" s="4">
         <v>22155</v>
       </c>
       <c r="U22" s="4">
         <v>21571</v>
       </c>
       <c r="V22" s="4">
         <v>21994</v>
       </c>
       <c r="W22" s="4">
         <v>22423</v>
       </c>
-    </row>
-    <row r="24" spans="1:24">
+      <c r="X22" s="4">
+        <v>23132</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" s="2" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:24">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="3" t="s">
@@ -1753,54 +1804,57 @@
       </c>
       <c r="P25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="X25" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B26" s="4">
         <v>45325</v>
       </c>
       <c r="C26" s="4">
         <v>45921</v>
       </c>
       <c r="D26" s="4">
         <v>48265</v>
       </c>
       <c r="E26" s="4">
         <v>50180</v>
       </c>
       <c r="F26" s="4">
         <v>52534</v>
       </c>
       <c r="G26" s="4">
         <v>53993</v>
       </c>
       <c r="H26" s="4">
         <v>57196</v>
       </c>
       <c r="I26" s="4">
         <v>58636</v>
       </c>
@@ -1824,54 +1878,57 @@
       </c>
       <c r="P26" s="4">
         <v>64674</v>
       </c>
       <c r="Q26" s="4">
         <v>61882</v>
       </c>
       <c r="R26" s="4">
         <v>60853</v>
       </c>
       <c r="S26" s="4">
         <v>60803</v>
       </c>
       <c r="T26" s="4">
         <v>59956</v>
       </c>
       <c r="U26" s="4">
         <v>58854</v>
       </c>
       <c r="V26" s="4">
         <v>58960</v>
       </c>
       <c r="W26" s="4">
         <v>59357</v>
       </c>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="X26" s="4">
+        <v>60454</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B27" s="4">
         <v>627</v>
       </c>
       <c r="C27" s="4">
         <v>621</v>
       </c>
       <c r="D27" s="4">
         <v>619</v>
       </c>
       <c r="E27" s="4">
         <v>652</v>
       </c>
       <c r="F27" s="4">
         <v>709</v>
       </c>
       <c r="G27" s="4">
         <v>722</v>
       </c>
       <c r="H27" s="4">
         <v>797</v>
       </c>
       <c r="I27" s="4">
         <v>819</v>
       </c>
@@ -1895,54 +1952,57 @@
       </c>
       <c r="P27" s="4">
         <v>827</v>
       </c>
       <c r="Q27" s="4">
         <v>965</v>
       </c>
       <c r="R27" s="4">
         <v>962</v>
       </c>
       <c r="S27" s="4">
         <v>1015</v>
       </c>
       <c r="T27" s="4">
         <v>962</v>
       </c>
       <c r="U27" s="4">
         <v>965</v>
       </c>
       <c r="V27" s="4">
         <v>1041</v>
       </c>
       <c r="W27" s="4">
         <v>1186</v>
       </c>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="X27" s="4">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B28" s="4">
         <v>3789</v>
       </c>
       <c r="C28" s="4">
         <v>3744</v>
       </c>
       <c r="D28" s="4">
         <v>3738</v>
       </c>
       <c r="E28" s="4">
         <v>3654</v>
       </c>
       <c r="F28" s="4">
         <v>3565</v>
       </c>
       <c r="G28" s="4">
         <v>3473</v>
       </c>
       <c r="H28" s="4">
         <v>3662</v>
       </c>
       <c r="I28" s="4">
         <v>3589</v>
       </c>
@@ -1966,54 +2026,57 @@
       </c>
       <c r="P28" s="4">
         <v>3825</v>
       </c>
       <c r="Q28" s="4">
         <v>3733</v>
       </c>
       <c r="R28" s="4">
         <v>4146</v>
       </c>
       <c r="S28" s="4">
         <v>4505</v>
       </c>
       <c r="T28" s="4">
         <v>4729</v>
       </c>
       <c r="U28" s="4">
         <v>4953</v>
       </c>
       <c r="V28" s="4">
         <v>5260</v>
       </c>
       <c r="W28" s="4">
         <v>5691</v>
       </c>
-    </row>
-    <row r="29" spans="1:24">
+      <c r="X28" s="4">
+        <v>6097</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B29" s="4">
         <v>1059</v>
       </c>
       <c r="C29" s="4">
         <v>1117</v>
       </c>
       <c r="D29" s="4">
         <v>1129</v>
       </c>
       <c r="E29" s="4">
         <v>1241</v>
       </c>
       <c r="F29" s="4">
         <v>1246</v>
       </c>
       <c r="G29" s="4">
         <v>1327</v>
       </c>
       <c r="H29" s="4">
         <v>1475</v>
       </c>
       <c r="I29" s="4">
         <v>1500</v>
       </c>
@@ -2037,54 +2100,57 @@
       </c>
       <c r="P29" s="4">
         <v>1441</v>
       </c>
       <c r="Q29" s="4">
         <v>1312</v>
       </c>
       <c r="R29" s="4">
         <v>1333</v>
       </c>
       <c r="S29" s="4">
         <v>1410</v>
       </c>
       <c r="T29" s="4">
         <v>1406</v>
       </c>
       <c r="U29" s="4">
         <v>1433</v>
       </c>
       <c r="V29" s="4">
         <v>1449</v>
       </c>
       <c r="W29" s="4">
         <v>1410</v>
       </c>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="X29" s="4">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B30" s="4">
         <v>13332</v>
       </c>
       <c r="C30" s="4">
         <v>13406</v>
       </c>
       <c r="D30" s="4">
         <v>14196</v>
       </c>
       <c r="E30" s="4">
         <v>14609</v>
       </c>
       <c r="F30" s="4">
         <v>15690</v>
       </c>
       <c r="G30" s="4">
         <v>16634</v>
       </c>
       <c r="H30" s="4">
         <v>17031</v>
       </c>
       <c r="I30" s="4">
         <v>17257</v>
       </c>
@@ -2108,54 +2174,57 @@
       </c>
       <c r="P30" s="4">
         <v>18408</v>
       </c>
       <c r="Q30" s="4">
         <v>17781</v>
       </c>
       <c r="R30" s="4">
         <v>17130</v>
       </c>
       <c r="S30" s="4">
         <v>16512</v>
       </c>
       <c r="T30" s="4">
         <v>15915</v>
       </c>
       <c r="U30" s="4">
         <v>15562</v>
       </c>
       <c r="V30" s="4">
         <v>14970</v>
       </c>
       <c r="W30" s="4">
         <v>14666</v>
       </c>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="X30" s="4">
+        <v>14602</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B31" s="4">
         <v>3614</v>
       </c>
       <c r="C31" s="4">
         <v>3655</v>
       </c>
       <c r="D31" s="4">
         <v>3658</v>
       </c>
       <c r="E31" s="4">
         <v>3798</v>
       </c>
       <c r="F31" s="4">
         <v>3978</v>
       </c>
       <c r="G31" s="4">
         <v>4149</v>
       </c>
       <c r="H31" s="4">
         <v>4228</v>
       </c>
       <c r="I31" s="4">
         <v>4386</v>
       </c>
@@ -2179,54 +2248,57 @@
       </c>
       <c r="P31" s="4">
         <v>5472</v>
       </c>
       <c r="Q31" s="4">
         <v>5356</v>
       </c>
       <c r="R31" s="4">
         <v>5446</v>
       </c>
       <c r="S31" s="4">
         <v>5646</v>
       </c>
       <c r="T31" s="4">
         <v>5670</v>
       </c>
       <c r="U31" s="4">
         <v>5625</v>
       </c>
       <c r="V31" s="4">
         <v>5737</v>
       </c>
       <c r="W31" s="4">
         <v>5608</v>
       </c>
-    </row>
-    <row r="32" spans="1:24">
+      <c r="X31" s="4">
+        <v>5658</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B32" s="4">
         <v>22904</v>
       </c>
       <c r="C32" s="4">
         <v>23378</v>
       </c>
       <c r="D32" s="4">
         <v>24925</v>
       </c>
       <c r="E32" s="4">
         <v>26226</v>
       </c>
       <c r="F32" s="4">
         <v>27346</v>
       </c>
       <c r="G32" s="4">
         <v>27688</v>
       </c>
       <c r="H32" s="4">
         <v>30003</v>
       </c>
       <c r="I32" s="4">
         <v>31085</v>
       </c>
@@ -2250,76 +2322,79 @@
       </c>
       <c r="P32" s="4">
         <v>34701</v>
       </c>
       <c r="Q32" s="4">
         <v>32735</v>
       </c>
       <c r="R32" s="4">
         <v>31836</v>
       </c>
       <c r="S32" s="4">
         <v>31715</v>
       </c>
       <c r="T32" s="4">
         <v>31274</v>
       </c>
       <c r="U32" s="4">
         <v>30316</v>
       </c>
       <c r="V32" s="4">
         <v>30503</v>
       </c>
       <c r="W32" s="4">
         <v>30796</v>
       </c>
-    </row>
-    <row r="34" spans="1:24">
+      <c r="X32" s="4">
+        <v>31380</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34" s="5" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:24">
+        <v>36</v>
+      </c>
+      <c r="Y34" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
       <c r="A35" s="5" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>37</v>
+      </c>
+      <c r="Y35" s="5" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:W1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A35:W35"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A14:X14"/>
+    <mergeCell ref="A24:X24"/>
+    <mergeCell ref="A34:X34"/>
+    <mergeCell ref="A35:X35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Universitäten</vt:lpstr>