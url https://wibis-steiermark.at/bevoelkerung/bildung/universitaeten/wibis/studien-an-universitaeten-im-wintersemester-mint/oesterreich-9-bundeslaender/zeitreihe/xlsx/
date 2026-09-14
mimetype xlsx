--- v1 (2026-07-15)
+++ v2 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Universitäten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Studien an Universitäten im Wintersemester - MINT</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2003/04-2025/26</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -131,51 +131,51 @@
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
     <t>An öffentlichen Universitäten belegte ordentliche Studien, Mehrfachzählung (eine Person kann mehrere Studien belegen). Ab dem Wintersemester 2016/17 erfolgt die zähltechnische Abbildung der Studien auf Basis des Verteilungsschlüssels gemäß § 22 UHSBV. Dadurch sind Studien auf ganze Zahlen zu runden und es kann zu Abweichungen zwischen der Gesamtsumme und den addierten Detailergebnissen kommen. Der MINT-Bereich umfasst die Gebiete Mathematik und Statistik, Ingenieurswesen, Informations- und Kommunikationstechnologie, Naturwissenschaften und andere technische Studien. Ohne Studien an Pädagogischen Hochschulen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -510,51 +510,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y35" sqref="Y35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">