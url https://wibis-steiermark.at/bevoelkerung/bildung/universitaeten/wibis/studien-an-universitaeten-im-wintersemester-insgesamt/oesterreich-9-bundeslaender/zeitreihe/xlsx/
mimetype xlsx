--- v0 (2026-05-13)
+++ v1 (2026-07-15)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Universitäten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Studien an Universitäten im Wintersemester Insgesamt</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2003/04-2024/25</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2003/04-2025/26</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
     <t>2007/08</t>
   </si>
   <si>
     <t>2008/09</t>
   </si>
@@ -92,87 +92,90 @@
   <si>
     <t>2017/18</t>
   </si>
   <si>
     <t>2018/19</t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>2020/21</t>
   </si>
   <si>
     <t>2021/22</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>2024/25</t>
   </si>
   <si>
+    <t>2025/26</t>
+  </si>
+  <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
-    <t>An öffentlichen Universitäten belegte ordentliche Studien, Mehrfachzählung (eine Person kann mehrere Studien belegen). Ab dem Wintersemester 2016/17 erfolgt die zähltechnische Abbildung der Studien auf Basis des Verteilungsschlüssels gemäß § 22 UHSBV. Dadurch sind Studien auf ganze Zahlen zu runden und es kann zu Abweichungen zwischen der Gesamtsumme und den addierten Detailergebnissen kommen.</t>
+    <t>An öffentlichen Universitäten belegte ordentliche Studien, Mehrfachzählung (eine Person kann mehrere Studien belegen). Ab dem Wintersemester 2016/17 erfolgt die zähltechnische Abbildung der Studien auf Basis des Verteilungsschlüssels gemäß § 22 UHSBV. Dadurch sind Studien auf ganze Zahlen zu runden und es kann zu Abweichungen zwischen der Gesamtsumme und den addierten Detailergebnissen kommen. Ohne Studien an Pädagogischen Hochschulen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -517,77 +520,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X38"/>
+  <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="X38" sqref="X38"/>
+      <selection activeCell="Y38" sqref="Y38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -613,54 +616,57 @@
       </c>
       <c r="P5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="X5" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" s="4">
         <v>263103</v>
       </c>
       <c r="C6" s="4">
         <v>269297</v>
       </c>
       <c r="D6" s="4">
         <v>281580</v>
       </c>
       <c r="E6" s="4">
         <v>297705</v>
       </c>
       <c r="F6" s="4">
         <v>313632</v>
       </c>
       <c r="G6" s="4">
         <v>318508</v>
       </c>
       <c r="H6" s="4">
         <v>335750</v>
       </c>
       <c r="I6" s="4">
         <v>340382</v>
       </c>
@@ -684,54 +690,57 @@
       </c>
       <c r="P6" s="4">
         <v>330983</v>
       </c>
       <c r="Q6" s="4">
         <v>315487</v>
       </c>
       <c r="R6" s="4">
         <v>308543</v>
       </c>
       <c r="S6" s="4">
         <v>310070</v>
       </c>
       <c r="T6" s="4">
         <v>304008</v>
       </c>
       <c r="U6" s="4">
         <v>296174</v>
       </c>
       <c r="V6" s="4">
         <v>293166</v>
       </c>
       <c r="W6" s="4">
         <v>292856</v>
       </c>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="X6" s="4">
+        <v>297289</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7" s="4">
         <v>6949</v>
       </c>
       <c r="C7" s="4">
         <v>7546</v>
       </c>
       <c r="D7" s="4">
         <v>8126</v>
       </c>
       <c r="E7" s="4">
         <v>8646</v>
       </c>
       <c r="F7" s="4">
         <v>9267</v>
       </c>
       <c r="G7" s="4">
         <v>9543</v>
       </c>
       <c r="H7" s="4">
         <v>10643</v>
       </c>
       <c r="I7" s="4">
         <v>10834</v>
       </c>
@@ -755,125 +764,131 @@
       </c>
       <c r="P7" s="4">
         <v>9393</v>
       </c>
       <c r="Q7" s="4">
         <v>8409</v>
       </c>
       <c r="R7" s="4">
         <v>8257</v>
       </c>
       <c r="S7" s="4">
         <v>8465</v>
       </c>
       <c r="T7" s="4">
         <v>8233</v>
       </c>
       <c r="U7" s="4">
         <v>8049</v>
       </c>
       <c r="V7" s="4">
         <v>7838</v>
       </c>
       <c r="W7" s="4">
         <v>8008</v>
       </c>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="X7" s="4">
+        <v>8228</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O8" s="4">
         <v>9</v>
       </c>
       <c r="P8" s="4">
         <v>15</v>
       </c>
       <c r="Q8" s="4">
         <v>17</v>
       </c>
       <c r="R8" s="4">
         <v>19</v>
       </c>
       <c r="S8" s="4">
         <v>17</v>
       </c>
       <c r="T8" s="4">
         <v>17</v>
       </c>
       <c r="U8" s="4">
         <v>22</v>
       </c>
       <c r="V8" s="4">
         <v>30</v>
       </c>
       <c r="W8" s="4">
         <v>37</v>
       </c>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="X8" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9" s="4">
         <v>16149</v>
       </c>
       <c r="C9" s="4">
         <v>16070</v>
       </c>
       <c r="D9" s="4">
         <v>16728</v>
       </c>
       <c r="E9" s="4">
         <v>17247</v>
       </c>
       <c r="F9" s="4">
         <v>17442</v>
       </c>
       <c r="G9" s="4">
         <v>17722</v>
       </c>
       <c r="H9" s="4">
         <v>19971</v>
       </c>
       <c r="I9" s="4">
         <v>20895</v>
       </c>
@@ -897,54 +912,57 @@
       </c>
       <c r="P9" s="4">
         <v>21689</v>
       </c>
       <c r="Q9" s="4">
         <v>20305</v>
       </c>
       <c r="R9" s="4">
         <v>20614</v>
       </c>
       <c r="S9" s="4">
         <v>21712</v>
       </c>
       <c r="T9" s="4">
         <v>22198</v>
       </c>
       <c r="U9" s="4">
         <v>22110</v>
       </c>
       <c r="V9" s="4">
         <v>22033</v>
       </c>
       <c r="W9" s="4">
         <v>22947</v>
       </c>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="X9" s="4">
+        <v>23959</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10" s="4">
         <v>13342</v>
       </c>
       <c r="C10" s="4">
         <v>14279</v>
       </c>
       <c r="D10" s="4">
         <v>15072</v>
       </c>
       <c r="E10" s="4">
         <v>16148</v>
       </c>
       <c r="F10" s="4">
         <v>16671</v>
       </c>
       <c r="G10" s="4">
         <v>17760</v>
       </c>
       <c r="H10" s="4">
         <v>19432</v>
       </c>
       <c r="I10" s="4">
         <v>19689</v>
       </c>
@@ -968,54 +986,57 @@
       </c>
       <c r="P10" s="4">
         <v>17513</v>
       </c>
       <c r="Q10" s="4">
         <v>16664</v>
       </c>
       <c r="R10" s="4">
         <v>16156</v>
       </c>
       <c r="S10" s="4">
         <v>16580</v>
       </c>
       <c r="T10" s="4">
         <v>16330</v>
       </c>
       <c r="U10" s="4">
         <v>15999</v>
       </c>
       <c r="V10" s="4">
         <v>15647</v>
       </c>
       <c r="W10" s="4">
         <v>15345</v>
       </c>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="X10" s="4">
+        <v>15680</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11" s="4">
         <v>46915</v>
       </c>
       <c r="C11" s="4">
         <v>47023</v>
       </c>
       <c r="D11" s="4">
         <v>49395</v>
       </c>
       <c r="E11" s="4">
         <v>50069</v>
       </c>
       <c r="F11" s="4">
         <v>53037</v>
       </c>
       <c r="G11" s="4">
         <v>55947</v>
       </c>
       <c r="H11" s="4">
         <v>57068</v>
       </c>
       <c r="I11" s="4">
         <v>58354</v>
       </c>
@@ -1039,54 +1060,57 @@
       </c>
       <c r="P11" s="4">
         <v>58589</v>
       </c>
       <c r="Q11" s="4">
         <v>55063</v>
       </c>
       <c r="R11" s="4">
         <v>53160</v>
       </c>
       <c r="S11" s="4">
         <v>52544</v>
       </c>
       <c r="T11" s="4">
         <v>50509</v>
       </c>
       <c r="U11" s="4">
         <v>49994</v>
       </c>
       <c r="V11" s="4">
         <v>48904</v>
       </c>
       <c r="W11" s="4">
         <v>48776</v>
       </c>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="X11" s="4">
+        <v>49236</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12" s="4">
         <v>31458</v>
       </c>
       <c r="C12" s="4">
         <v>31684</v>
       </c>
       <c r="D12" s="4">
         <v>33277</v>
       </c>
       <c r="E12" s="4">
         <v>34913</v>
       </c>
       <c r="F12" s="4">
         <v>37085</v>
       </c>
       <c r="G12" s="4">
         <v>38611</v>
       </c>
       <c r="H12" s="4">
         <v>37679</v>
       </c>
       <c r="I12" s="4">
         <v>37058</v>
       </c>
@@ -1110,54 +1134,57 @@
       </c>
       <c r="P12" s="4">
         <v>35268</v>
       </c>
       <c r="Q12" s="4">
         <v>34039</v>
       </c>
       <c r="R12" s="4">
         <v>33888</v>
       </c>
       <c r="S12" s="4">
         <v>34790</v>
       </c>
       <c r="T12" s="4">
         <v>34238</v>
       </c>
       <c r="U12" s="4">
         <v>33633</v>
       </c>
       <c r="V12" s="4">
         <v>33167</v>
       </c>
       <c r="W12" s="4">
         <v>32760</v>
       </c>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="X12" s="4">
+        <v>33119</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13" s="4">
         <v>148290</v>
       </c>
       <c r="C13" s="4">
         <v>152695</v>
       </c>
       <c r="D13" s="4">
         <v>158982</v>
       </c>
       <c r="E13" s="4">
         <v>170682</v>
       </c>
       <c r="F13" s="4">
         <v>180130</v>
       </c>
       <c r="G13" s="4">
         <v>178925</v>
       </c>
       <c r="H13" s="4">
         <v>190957</v>
       </c>
       <c r="I13" s="4">
         <v>193552</v>
       </c>
@@ -1181,57 +1208,60 @@
       </c>
       <c r="P13" s="4">
         <v>188516</v>
       </c>
       <c r="Q13" s="4">
         <v>180990</v>
       </c>
       <c r="R13" s="4">
         <v>176449</v>
       </c>
       <c r="S13" s="4">
         <v>175962</v>
       </c>
       <c r="T13" s="4">
         <v>172483</v>
       </c>
       <c r="U13" s="4">
         <v>166367</v>
       </c>
       <c r="V13" s="4">
         <v>165547</v>
       </c>
       <c r="W13" s="4">
         <v>164983</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="X13" s="4">
+        <v>167023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" s="2" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:24">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="3" t="s">
@@ -1257,54 +1287,57 @@
       </c>
       <c r="P16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="X16" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17" s="4">
         <v>136596</v>
       </c>
       <c r="C17" s="4">
         <v>141314</v>
       </c>
       <c r="D17" s="4">
         <v>149328</v>
       </c>
       <c r="E17" s="4">
         <v>158532</v>
       </c>
       <c r="F17" s="4">
         <v>167941</v>
       </c>
       <c r="G17" s="4">
         <v>172109</v>
       </c>
       <c r="H17" s="4">
         <v>180060</v>
       </c>
       <c r="I17" s="4">
         <v>182683</v>
       </c>
@@ -1328,54 +1361,57 @@
       </c>
       <c r="P17" s="4">
         <v>175470</v>
       </c>
       <c r="Q17" s="4">
         <v>168402</v>
       </c>
       <c r="R17" s="4">
         <v>165117</v>
       </c>
       <c r="S17" s="4">
         <v>166816</v>
       </c>
       <c r="T17" s="4">
         <v>163873</v>
       </c>
       <c r="U17" s="4">
         <v>159601</v>
       </c>
       <c r="V17" s="4">
         <v>157826</v>
       </c>
       <c r="W17" s="4">
         <v>157579</v>
       </c>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="X17" s="4">
+        <v>159705</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18" s="4">
         <v>4340</v>
       </c>
       <c r="C18" s="4">
         <v>4713</v>
       </c>
       <c r="D18" s="4">
         <v>5164</v>
       </c>
       <c r="E18" s="4">
         <v>5522</v>
       </c>
       <c r="F18" s="4">
         <v>5986</v>
       </c>
       <c r="G18" s="4">
         <v>6229</v>
       </c>
       <c r="H18" s="4">
         <v>6857</v>
       </c>
       <c r="I18" s="4">
         <v>7011</v>
       </c>
@@ -1399,125 +1435,131 @@
       </c>
       <c r="P18" s="4">
         <v>5984</v>
       </c>
       <c r="Q18" s="4">
         <v>5448</v>
       </c>
       <c r="R18" s="4">
         <v>5305</v>
       </c>
       <c r="S18" s="4">
         <v>5342</v>
       </c>
       <c r="T18" s="4">
         <v>5195</v>
       </c>
       <c r="U18" s="4">
         <v>5139</v>
       </c>
       <c r="V18" s="4">
         <v>4887</v>
       </c>
       <c r="W18" s="4">
         <v>4884</v>
       </c>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="X18" s="4">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O19" s="4">
         <v>2</v>
       </c>
       <c r="P19" s="4">
         <v>6</v>
       </c>
       <c r="Q19" s="4">
         <v>7</v>
       </c>
       <c r="R19" s="4">
         <v>8</v>
       </c>
       <c r="S19" s="4">
         <v>8</v>
       </c>
       <c r="T19" s="4">
         <v>10</v>
       </c>
       <c r="U19" s="4">
         <v>14</v>
       </c>
       <c r="V19" s="4">
         <v>20</v>
       </c>
       <c r="W19" s="4">
         <v>23</v>
       </c>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="X19" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20" s="4">
         <v>7039</v>
       </c>
       <c r="C20" s="4">
         <v>7048</v>
       </c>
       <c r="D20" s="4">
         <v>7452</v>
       </c>
       <c r="E20" s="4">
         <v>7790</v>
       </c>
       <c r="F20" s="4">
         <v>7939</v>
       </c>
       <c r="G20" s="4">
         <v>8198</v>
       </c>
       <c r="H20" s="4">
         <v>9196</v>
       </c>
       <c r="I20" s="4">
         <v>9853</v>
       </c>
@@ -1541,54 +1583,57 @@
       </c>
       <c r="P20" s="4">
         <v>10717</v>
       </c>
       <c r="Q20" s="4">
         <v>10113</v>
       </c>
       <c r="R20" s="4">
         <v>10186</v>
       </c>
       <c r="S20" s="4">
         <v>10726</v>
       </c>
       <c r="T20" s="4">
         <v>10907</v>
       </c>
       <c r="U20" s="4">
         <v>10871</v>
       </c>
       <c r="V20" s="4">
         <v>10684</v>
       </c>
       <c r="W20" s="4">
         <v>11125</v>
       </c>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="X20" s="4">
+        <v>11540</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21" s="4">
         <v>8287</v>
       </c>
       <c r="C21" s="4">
         <v>8849</v>
       </c>
       <c r="D21" s="4">
         <v>9433</v>
       </c>
       <c r="E21" s="4">
         <v>10118</v>
       </c>
       <c r="F21" s="4">
         <v>10483</v>
       </c>
       <c r="G21" s="4">
         <v>11193</v>
       </c>
       <c r="H21" s="4">
         <v>12146</v>
       </c>
       <c r="I21" s="4">
         <v>12194</v>
       </c>
@@ -1612,54 +1657,57 @@
       </c>
       <c r="P21" s="4">
         <v>10806</v>
       </c>
       <c r="Q21" s="4">
         <v>10305</v>
       </c>
       <c r="R21" s="4">
         <v>10017</v>
       </c>
       <c r="S21" s="4">
         <v>10356</v>
       </c>
       <c r="T21" s="4">
         <v>10320</v>
       </c>
       <c r="U21" s="4">
         <v>10184</v>
       </c>
       <c r="V21" s="4">
         <v>9930</v>
       </c>
       <c r="W21" s="4">
         <v>9793</v>
       </c>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="X21" s="4">
+        <v>10011</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22" s="4">
         <v>21977</v>
       </c>
       <c r="C22" s="4">
         <v>22237</v>
       </c>
       <c r="D22" s="4">
         <v>23484</v>
       </c>
       <c r="E22" s="4">
         <v>23689</v>
       </c>
       <c r="F22" s="4">
         <v>25059</v>
       </c>
       <c r="G22" s="4">
         <v>26413</v>
       </c>
       <c r="H22" s="4">
         <v>26823</v>
       </c>
       <c r="I22" s="4">
         <v>27725</v>
       </c>
@@ -1683,54 +1731,57 @@
       </c>
       <c r="P22" s="4">
         <v>27977</v>
       </c>
       <c r="Q22" s="4">
         <v>26503</v>
       </c>
       <c r="R22" s="4">
         <v>25718</v>
       </c>
       <c r="S22" s="4">
         <v>25664</v>
       </c>
       <c r="T22" s="4">
         <v>24755</v>
       </c>
       <c r="U22" s="4">
         <v>24663</v>
       </c>
       <c r="V22" s="4">
         <v>24335</v>
       </c>
       <c r="W22" s="4">
         <v>24511</v>
       </c>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="X22" s="4">
+        <v>24869</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23" s="4">
         <v>15863</v>
       </c>
       <c r="C23" s="4">
         <v>16179</v>
       </c>
       <c r="D23" s="4">
         <v>17268</v>
       </c>
       <c r="E23" s="4">
         <v>18121</v>
       </c>
       <c r="F23" s="4">
         <v>19238</v>
       </c>
       <c r="G23" s="4">
         <v>20222</v>
       </c>
       <c r="H23" s="4">
         <v>19761</v>
       </c>
       <c r="I23" s="4">
         <v>19704</v>
       </c>
@@ -1754,54 +1805,57 @@
       </c>
       <c r="P23" s="4">
         <v>18425</v>
       </c>
       <c r="Q23" s="4">
         <v>17852</v>
       </c>
       <c r="R23" s="4">
         <v>17742</v>
       </c>
       <c r="S23" s="4">
         <v>18383</v>
       </c>
       <c r="T23" s="4">
         <v>18181</v>
       </c>
       <c r="U23" s="4">
         <v>17917</v>
       </c>
       <c r="V23" s="4">
         <v>17635</v>
       </c>
       <c r="W23" s="4">
         <v>17498</v>
       </c>
-    </row>
-    <row r="24" spans="1:24">
+      <c r="X23" s="4">
+        <v>17706</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24" s="4">
         <v>79090</v>
       </c>
       <c r="C24" s="4">
         <v>82288</v>
       </c>
       <c r="D24" s="4">
         <v>86527</v>
       </c>
       <c r="E24" s="4">
         <v>93292</v>
       </c>
       <c r="F24" s="4">
         <v>99236</v>
       </c>
       <c r="G24" s="4">
         <v>99854</v>
       </c>
       <c r="H24" s="4">
         <v>105277</v>
       </c>
       <c r="I24" s="4">
         <v>106196</v>
       </c>
@@ -1825,57 +1879,60 @@
       </c>
       <c r="P24" s="4">
         <v>101555</v>
       </c>
       <c r="Q24" s="4">
         <v>98174</v>
       </c>
       <c r="R24" s="4">
         <v>96141</v>
       </c>
       <c r="S24" s="4">
         <v>96337</v>
       </c>
       <c r="T24" s="4">
         <v>94505</v>
       </c>
       <c r="U24" s="4">
         <v>90813</v>
       </c>
       <c r="V24" s="4">
         <v>90335</v>
       </c>
       <c r="W24" s="4">
         <v>89745</v>
       </c>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="X24" s="4">
+        <v>90610</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="2" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:24">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="3" t="s">
@@ -1901,54 +1958,57 @@
       </c>
       <c r="P27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="X27" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B28" s="4">
         <v>126507</v>
       </c>
       <c r="C28" s="4">
         <v>127983</v>
       </c>
       <c r="D28" s="4">
         <v>132252</v>
       </c>
       <c r="E28" s="4">
         <v>139173</v>
       </c>
       <c r="F28" s="4">
         <v>145691</v>
       </c>
       <c r="G28" s="4">
         <v>146399</v>
       </c>
       <c r="H28" s="4">
         <v>155690</v>
       </c>
       <c r="I28" s="4">
         <v>157699</v>
       </c>
@@ -1972,54 +2032,57 @@
       </c>
       <c r="P28" s="4">
         <v>155513</v>
       </c>
       <c r="Q28" s="4">
         <v>147085</v>
       </c>
       <c r="R28" s="4">
         <v>143426</v>
       </c>
       <c r="S28" s="4">
         <v>143254</v>
       </c>
       <c r="T28" s="4">
         <v>140135</v>
       </c>
       <c r="U28" s="4">
         <v>136573</v>
       </c>
       <c r="V28" s="4">
         <v>135340</v>
       </c>
       <c r="W28" s="4">
         <v>135277</v>
       </c>
-    </row>
-    <row r="29" spans="1:24">
+      <c r="X28" s="4">
+        <v>137584</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B29" s="4">
         <v>2609</v>
       </c>
       <c r="C29" s="4">
         <v>2833</v>
       </c>
       <c r="D29" s="4">
         <v>2962</v>
       </c>
       <c r="E29" s="4">
         <v>3124</v>
       </c>
       <c r="F29" s="4">
         <v>3281</v>
       </c>
       <c r="G29" s="4">
         <v>3314</v>
       </c>
       <c r="H29" s="4">
         <v>3786</v>
       </c>
       <c r="I29" s="4">
         <v>3823</v>
       </c>
@@ -2043,125 +2106,131 @@
       </c>
       <c r="P29" s="4">
         <v>3409</v>
       </c>
       <c r="Q29" s="4">
         <v>2961</v>
       </c>
       <c r="R29" s="4">
         <v>2952</v>
       </c>
       <c r="S29" s="4">
         <v>3123</v>
       </c>
       <c r="T29" s="4">
         <v>3038</v>
       </c>
       <c r="U29" s="4">
         <v>2910</v>
       </c>
       <c r="V29" s="4">
         <v>2951</v>
       </c>
       <c r="W29" s="4">
         <v>3124</v>
       </c>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="X29" s="4">
+        <v>3288</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O30" s="4">
         <v>7</v>
       </c>
       <c r="P30" s="4">
         <v>9</v>
       </c>
       <c r="Q30" s="4">
         <v>10</v>
       </c>
       <c r="R30" s="4">
         <v>11</v>
       </c>
       <c r="S30" s="4">
         <v>9</v>
       </c>
       <c r="T30" s="4">
         <v>7</v>
       </c>
       <c r="U30" s="4">
         <v>8</v>
       </c>
       <c r="V30" s="4">
         <v>10</v>
       </c>
       <c r="W30" s="4">
         <v>14</v>
       </c>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="X30" s="4">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B31" s="4">
         <v>9110</v>
       </c>
       <c r="C31" s="4">
         <v>9022</v>
       </c>
       <c r="D31" s="4">
         <v>9276</v>
       </c>
       <c r="E31" s="4">
         <v>9457</v>
       </c>
       <c r="F31" s="4">
         <v>9503</v>
       </c>
       <c r="G31" s="4">
         <v>9524</v>
       </c>
       <c r="H31" s="4">
         <v>10775</v>
       </c>
       <c r="I31" s="4">
         <v>11042</v>
       </c>
@@ -2185,54 +2254,57 @@
       </c>
       <c r="P31" s="4">
         <v>10972</v>
       </c>
       <c r="Q31" s="4">
         <v>10192</v>
       </c>
       <c r="R31" s="4">
         <v>10428</v>
       </c>
       <c r="S31" s="4">
         <v>10986</v>
       </c>
       <c r="T31" s="4">
         <v>11291</v>
       </c>
       <c r="U31" s="4">
         <v>11239</v>
       </c>
       <c r="V31" s="4">
         <v>11349</v>
       </c>
       <c r="W31" s="4">
         <v>11822</v>
       </c>
-    </row>
-    <row r="32" spans="1:24">
+      <c r="X31" s="4">
+        <v>12419</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B32" s="4">
         <v>5055</v>
       </c>
       <c r="C32" s="4">
         <v>5430</v>
       </c>
       <c r="D32" s="4">
         <v>5639</v>
       </c>
       <c r="E32" s="4">
         <v>6030</v>
       </c>
       <c r="F32" s="4">
         <v>6188</v>
       </c>
       <c r="G32" s="4">
         <v>6567</v>
       </c>
       <c r="H32" s="4">
         <v>7286</v>
       </c>
       <c r="I32" s="4">
         <v>7495</v>
       </c>
@@ -2256,54 +2328,57 @@
       </c>
       <c r="P32" s="4">
         <v>6707</v>
       </c>
       <c r="Q32" s="4">
         <v>6359</v>
       </c>
       <c r="R32" s="4">
         <v>6139</v>
       </c>
       <c r="S32" s="4">
         <v>6224</v>
       </c>
       <c r="T32" s="4">
         <v>6010</v>
       </c>
       <c r="U32" s="4">
         <v>5815</v>
       </c>
       <c r="V32" s="4">
         <v>5717</v>
       </c>
       <c r="W32" s="4">
         <v>5552</v>
       </c>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="X32" s="4">
+        <v>5669</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
       <c r="A33" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B33" s="4">
         <v>24938</v>
       </c>
       <c r="C33" s="4">
         <v>24786</v>
       </c>
       <c r="D33" s="4">
         <v>25911</v>
       </c>
       <c r="E33" s="4">
         <v>26380</v>
       </c>
       <c r="F33" s="4">
         <v>27978</v>
       </c>
       <c r="G33" s="4">
         <v>29534</v>
       </c>
       <c r="H33" s="4">
         <v>30245</v>
       </c>
       <c r="I33" s="4">
         <v>30629</v>
       </c>
@@ -2327,54 +2402,57 @@
       </c>
       <c r="P33" s="4">
         <v>30612</v>
       </c>
       <c r="Q33" s="4">
         <v>28560</v>
       </c>
       <c r="R33" s="4">
         <v>27442</v>
       </c>
       <c r="S33" s="4">
         <v>26880</v>
       </c>
       <c r="T33" s="4">
         <v>25754</v>
       </c>
       <c r="U33" s="4">
         <v>25331</v>
       </c>
       <c r="V33" s="4">
         <v>24569</v>
       </c>
       <c r="W33" s="4">
         <v>24265</v>
       </c>
-    </row>
-    <row r="34" spans="1:24">
+      <c r="X33" s="4">
+        <v>24367</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B34" s="4">
         <v>15595</v>
       </c>
       <c r="C34" s="4">
         <v>15505</v>
       </c>
       <c r="D34" s="4">
         <v>16009</v>
       </c>
       <c r="E34" s="4">
         <v>16792</v>
       </c>
       <c r="F34" s="4">
         <v>17847</v>
       </c>
       <c r="G34" s="4">
         <v>18389</v>
       </c>
       <c r="H34" s="4">
         <v>17918</v>
       </c>
       <c r="I34" s="4">
         <v>17354</v>
       </c>
@@ -2398,54 +2476,57 @@
       </c>
       <c r="P34" s="4">
         <v>16843</v>
       </c>
       <c r="Q34" s="4">
         <v>16187</v>
       </c>
       <c r="R34" s="4">
         <v>16146</v>
       </c>
       <c r="S34" s="4">
         <v>16407</v>
       </c>
       <c r="T34" s="4">
         <v>16057</v>
       </c>
       <c r="U34" s="4">
         <v>15716</v>
       </c>
       <c r="V34" s="4">
         <v>15532</v>
       </c>
       <c r="W34" s="4">
         <v>15262</v>
       </c>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="X34" s="4">
+        <v>15413</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
       <c r="A35" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B35" s="4">
         <v>69200</v>
       </c>
       <c r="C35" s="4">
         <v>70407</v>
       </c>
       <c r="D35" s="4">
         <v>72455</v>
       </c>
       <c r="E35" s="4">
         <v>77390</v>
       </c>
       <c r="F35" s="4">
         <v>80894</v>
       </c>
       <c r="G35" s="4">
         <v>79071</v>
       </c>
       <c r="H35" s="4">
         <v>85680</v>
       </c>
       <c r="I35" s="4">
         <v>87356</v>
       </c>
@@ -2469,76 +2550,79 @@
       </c>
       <c r="P35" s="4">
         <v>86961</v>
       </c>
       <c r="Q35" s="4">
         <v>82816</v>
       </c>
       <c r="R35" s="4">
         <v>80308</v>
       </c>
       <c r="S35" s="4">
         <v>79625</v>
       </c>
       <c r="T35" s="4">
         <v>77978</v>
       </c>
       <c r="U35" s="4">
         <v>75554</v>
       </c>
       <c r="V35" s="4">
         <v>75212</v>
       </c>
       <c r="W35" s="4">
         <v>75238</v>
       </c>
-    </row>
-    <row r="37" spans="1:24">
+      <c r="X35" s="4">
+        <v>76413</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37" s="5" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:24">
+        <v>38</v>
+      </c>
+      <c r="Y37" s="5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
       <c r="A38" s="5" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>39</v>
+      </c>
+      <c r="Y38" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:W1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A38:W38"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A15:X15"/>
+    <mergeCell ref="A26:X26"/>
+    <mergeCell ref="A37:X37"/>
+    <mergeCell ref="A38:X38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Universitäten</vt:lpstr>