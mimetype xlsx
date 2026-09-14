--- v1 (2026-07-15)
+++ v2 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Universitäten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Studien an Universitäten im Wintersemester Insgesamt</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2003/04-2025/26</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -137,51 +137,51 @@
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
     <t>An öffentlichen Universitäten belegte ordentliche Studien, Mehrfachzählung (eine Person kann mehrere Studien belegen). Ab dem Wintersemester 2016/17 erfolgt die zähltechnische Abbildung der Studien auf Basis des Verteilungsschlüssels gemäß § 22 UHSBV. Dadurch sind Studien auf ganze Zahlen zu runden und es kann zu Abweichungen zwischen der Gesamtsumme und den addierten Detailergebnissen kommen. Ohne Studien an Pädagogischen Hochschulen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -516,51 +516,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y38" sqref="Y38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">