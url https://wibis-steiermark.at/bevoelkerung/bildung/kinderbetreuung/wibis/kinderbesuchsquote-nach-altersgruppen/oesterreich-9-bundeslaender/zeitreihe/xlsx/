--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kinderbetreuung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Kinderbesuchsquote nach Altersgruppen</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 1995-2024</t>
   </si>
   <si>
     <t>0- bis 2-jährige Kinder</t>
   </si>
   <si>
@@ -68,51 +68,51 @@
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>3- bis 5-jährige Kinder</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen:  Anteil der Kinder in institutionellen Kinderbetreuungseinrichtungen (ohne Berücksichtigung vorzeitig eingeschulter 5-jähriger Kinder ohne Hortbetreuung) im Vergleich zur gleichaltrigen Wohnbevölkerung. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -450,51 +450,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AF31" sqref="AF31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="32" max="32" width="310" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:32">
@@ -1630,978 +1630,978 @@
       </c>
       <c r="Z18" s="3">
         <v>2019</v>
       </c>
       <c r="AA18" s="3">
         <v>2020</v>
       </c>
       <c r="AB18" s="3">
         <v>2021</v>
       </c>
       <c r="AC18" s="3">
         <v>2022</v>
       </c>
       <c r="AD18" s="3">
         <v>2023</v>
       </c>
       <c r="AE18" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="C19" s="4">
         <v>71.7</v>
       </c>
       <c r="D19" s="4">
         <v>73.2</v>
       </c>
       <c r="E19" s="4">
         <v>74.7</v>
       </c>
       <c r="F19" s="4">
-        <v>76.1</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="G19" s="4">
-        <v>77.6</v>
+        <v>77.59999999999999</v>
       </c>
       <c r="H19" s="5">
         <v>79.0</v>
       </c>
       <c r="I19" s="4">
         <v>80.7</v>
       </c>
       <c r="J19" s="4">
         <v>81.8</v>
       </c>
       <c r="K19" s="4">
-        <v>82.1</v>
+        <v>82.099999999999994</v>
       </c>
       <c r="L19" s="4">
         <v>82.7</v>
       </c>
       <c r="M19" s="4">
         <v>83.5</v>
       </c>
       <c r="N19" s="4">
-        <v>84.9</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="O19" s="4">
         <v>86.5</v>
       </c>
       <c r="P19" s="4">
         <v>88.5</v>
       </c>
       <c r="Q19" s="4">
         <v>90.7</v>
       </c>
       <c r="R19" s="4">
         <v>90.3</v>
       </c>
       <c r="S19" s="4">
-        <v>90.6</v>
+        <v>90.59999999999999</v>
       </c>
       <c r="T19" s="4">
         <v>90.8</v>
       </c>
       <c r="U19" s="5">
         <v>92.0</v>
       </c>
       <c r="V19" s="5">
         <v>93.0</v>
       </c>
       <c r="W19" s="4">
-        <v>93.1</v>
+        <v>93.099999999999994</v>
       </c>
       <c r="X19" s="4">
-        <v>93.4</v>
+        <v>93.40000000000001</v>
       </c>
       <c r="Y19" s="4">
         <v>93.5</v>
       </c>
       <c r="Z19" s="4">
-        <v>93.4</v>
+        <v>93.40000000000001</v>
       </c>
       <c r="AA19" s="4">
-        <v>92.6</v>
+        <v>92.59999999999999</v>
       </c>
       <c r="AB19" s="4">
         <v>93.8</v>
       </c>
       <c r="AC19" s="4">
-        <v>94.4</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="AD19" s="5">
         <v>94.0</v>
       </c>
       <c r="AE19" s="4">
         <v>94.3</v>
       </c>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="4">
         <v>88.3</v>
       </c>
       <c r="C20" s="4">
         <v>89.2</v>
       </c>
       <c r="D20" s="5">
         <v>91.0</v>
       </c>
       <c r="E20" s="4">
-        <v>91.6</v>
+        <v>91.59999999999999</v>
       </c>
       <c r="F20" s="4">
-        <v>92.9</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="G20" s="4">
-        <v>94.4</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="H20" s="4">
         <v>96.5</v>
       </c>
       <c r="I20" s="4">
         <v>97.5</v>
       </c>
       <c r="J20" s="4">
-        <v>95.4</v>
+        <v>95.40000000000001</v>
       </c>
       <c r="K20" s="4">
         <v>95.3</v>
       </c>
       <c r="L20" s="4">
-        <v>96.4</v>
+        <v>96.40000000000001</v>
       </c>
       <c r="M20" s="4">
         <v>95.8</v>
       </c>
       <c r="N20" s="4">
         <v>96.5</v>
       </c>
       <c r="O20" s="4">
         <v>97.3</v>
       </c>
       <c r="P20" s="4">
         <v>99.5</v>
       </c>
       <c r="Q20" s="4">
         <v>98.8</v>
       </c>
       <c r="R20" s="4">
         <v>99.2</v>
       </c>
       <c r="S20" s="5">
         <v>99.0</v>
       </c>
       <c r="T20" s="4">
-        <v>98.6</v>
+        <v>98.59999999999999</v>
       </c>
       <c r="U20" s="4">
         <v>97.2</v>
       </c>
       <c r="V20" s="4">
         <v>97.7</v>
       </c>
       <c r="W20" s="4">
-        <v>97.1</v>
+        <v>97.099999999999994</v>
       </c>
       <c r="X20" s="4">
         <v>97.2</v>
       </c>
       <c r="Y20" s="4">
-        <v>96.9</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="Z20" s="4">
         <v>96.5</v>
       </c>
       <c r="AA20" s="4">
         <v>96.7</v>
       </c>
       <c r="AB20" s="4">
-        <v>96.4</v>
+        <v>96.40000000000001</v>
       </c>
       <c r="AC20" s="4">
-        <v>96.6</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="AD20" s="4">
-        <v>96.6</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="AE20" s="4">
         <v>96.7</v>
       </c>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="4">
         <v>52.3</v>
       </c>
       <c r="C21" s="4">
         <v>53.7</v>
       </c>
       <c r="D21" s="4">
         <v>56.5</v>
       </c>
       <c r="E21" s="4">
         <v>59.6</v>
       </c>
       <c r="F21" s="4">
         <v>61.4</v>
       </c>
       <c r="G21" s="4">
         <v>63.6</v>
       </c>
       <c r="H21" s="4">
         <v>65.2</v>
       </c>
       <c r="I21" s="4">
         <v>70.2</v>
       </c>
       <c r="J21" s="4">
-        <v>71.6</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="K21" s="4">
         <v>68.7</v>
       </c>
       <c r="L21" s="4">
         <v>72.8</v>
       </c>
       <c r="M21" s="4">
-        <v>74.9</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="N21" s="4">
         <v>78.2</v>
       </c>
       <c r="O21" s="5">
         <v>81.0</v>
       </c>
       <c r="P21" s="4">
         <v>81.3</v>
       </c>
       <c r="Q21" s="4">
         <v>83.2</v>
       </c>
       <c r="R21" s="4">
-        <v>84.1</v>
+        <v>84.099999999999994</v>
       </c>
       <c r="S21" s="4">
         <v>84.8</v>
       </c>
       <c r="T21" s="4">
-        <v>85.9</v>
+        <v>85.90000000000001</v>
       </c>
       <c r="U21" s="4">
-        <v>87.1</v>
+        <v>87.099999999999994</v>
       </c>
       <c r="V21" s="4">
-        <v>87.4</v>
+        <v>87.40000000000001</v>
       </c>
       <c r="W21" s="4">
-        <v>87.6</v>
+        <v>87.59999999999999</v>
       </c>
       <c r="X21" s="4">
-        <v>87.9</v>
+        <v>87.90000000000001</v>
       </c>
       <c r="Y21" s="4">
-        <v>88.1</v>
+        <v>88.099999999999994</v>
       </c>
       <c r="Z21" s="4">
         <v>88.8</v>
       </c>
       <c r="AA21" s="4">
         <v>89.3</v>
       </c>
       <c r="AB21" s="4">
         <v>90.2</v>
       </c>
       <c r="AC21" s="4">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="AD21" s="5">
         <v>91.0</v>
       </c>
       <c r="AE21" s="5">
         <v>92.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="4">
-        <v>81.4</v>
+        <v>81.40000000000001</v>
       </c>
       <c r="C22" s="4">
         <v>82.3</v>
       </c>
       <c r="D22" s="4">
-        <v>83.1</v>
+        <v>83.099999999999994</v>
       </c>
       <c r="E22" s="5">
         <v>85.0</v>
       </c>
       <c r="F22" s="4">
         <v>85.8</v>
       </c>
       <c r="G22" s="4">
-        <v>86.6</v>
+        <v>86.59999999999999</v>
       </c>
       <c r="H22" s="4">
         <v>87.7</v>
       </c>
       <c r="I22" s="4">
-        <v>88.6</v>
+        <v>88.59999999999999</v>
       </c>
       <c r="J22" s="4">
-        <v>89.1</v>
+        <v>89.099999999999994</v>
       </c>
       <c r="K22" s="4">
         <v>88.8</v>
       </c>
       <c r="L22" s="4">
         <v>88.7</v>
       </c>
       <c r="M22" s="4">
-        <v>90.4</v>
+        <v>90.40000000000001</v>
       </c>
       <c r="N22" s="4">
         <v>91.5</v>
       </c>
       <c r="O22" s="4">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="P22" s="4">
-        <v>93.4</v>
+        <v>93.40000000000001</v>
       </c>
       <c r="Q22" s="4">
         <v>95.2</v>
       </c>
       <c r="R22" s="4">
-        <v>95.6</v>
+        <v>95.59999999999999</v>
       </c>
       <c r="S22" s="4">
         <v>95.7</v>
       </c>
       <c r="T22" s="4">
         <v>95.5</v>
       </c>
       <c r="U22" s="4">
         <v>95.3</v>
       </c>
       <c r="V22" s="4">
         <v>96.8</v>
       </c>
       <c r="W22" s="4">
         <v>96.7</v>
       </c>
       <c r="X22" s="4">
         <v>96.7</v>
       </c>
       <c r="Y22" s="4">
-        <v>96.9</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="Z22" s="4">
         <v>97.3</v>
       </c>
       <c r="AA22" s="4">
         <v>97.3</v>
       </c>
       <c r="AB22" s="4">
         <v>98.3</v>
       </c>
       <c r="AC22" s="4">
         <v>98.5</v>
       </c>
       <c r="AD22" s="4">
-        <v>98.1</v>
+        <v>98.099999999999994</v>
       </c>
       <c r="AE22" s="4">
         <v>98.2</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="4">
-        <v>71.4</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="C23" s="4">
         <v>72.2</v>
       </c>
       <c r="D23" s="4">
         <v>74.2</v>
       </c>
       <c r="E23" s="5">
         <v>76.0</v>
       </c>
       <c r="F23" s="4">
-        <v>77.1</v>
+        <v>77.099999999999994</v>
       </c>
       <c r="G23" s="5">
         <v>79.0</v>
       </c>
       <c r="H23" s="4">
         <v>80.2</v>
       </c>
       <c r="I23" s="4">
-        <v>81.1</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="J23" s="4">
         <v>81.8</v>
       </c>
       <c r="K23" s="4">
-        <v>82.6</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="L23" s="4">
         <v>83.2</v>
       </c>
       <c r="M23" s="4">
         <v>84.2</v>
       </c>
       <c r="N23" s="4">
         <v>84.7</v>
       </c>
       <c r="O23" s="4">
         <v>85.7</v>
       </c>
       <c r="P23" s="4">
-        <v>90.6</v>
+        <v>90.59999999999999</v>
       </c>
       <c r="Q23" s="4">
         <v>91.3</v>
       </c>
       <c r="R23" s="4">
-        <v>92.1</v>
+        <v>92.099999999999994</v>
       </c>
       <c r="S23" s="4">
         <v>92.3</v>
       </c>
       <c r="T23" s="4">
         <v>92.7</v>
       </c>
       <c r="U23" s="5">
         <v>93.0</v>
       </c>
       <c r="V23" s="4">
-        <v>93.6</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="W23" s="4">
-        <v>93.6</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="X23" s="4">
-        <v>94.1</v>
+        <v>94.099999999999994</v>
       </c>
       <c r="Y23" s="4">
-        <v>93.9</v>
+        <v>93.90000000000001</v>
       </c>
       <c r="Z23" s="4">
-        <v>93.6</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="AA23" s="4">
         <v>93.7</v>
       </c>
       <c r="AB23" s="5">
         <v>94.0</v>
       </c>
       <c r="AC23" s="4">
         <v>94.2</v>
       </c>
       <c r="AD23" s="4">
         <v>94.5</v>
       </c>
       <c r="AE23" s="4">
-        <v>94.4</v>
+        <v>94.40000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="4">
         <v>67.5</v>
       </c>
       <c r="C24" s="4">
         <v>68.7</v>
       </c>
       <c r="D24" s="4">
-        <v>70.4</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="E24" s="5">
         <v>73.0</v>
       </c>
       <c r="F24" s="4">
         <v>75.2</v>
       </c>
       <c r="G24" s="4">
         <v>76.8</v>
       </c>
       <c r="H24" s="4">
         <v>78.2</v>
       </c>
       <c r="I24" s="4">
-        <v>80.4</v>
+        <v>80.40000000000001</v>
       </c>
       <c r="J24" s="4">
         <v>80.2</v>
       </c>
       <c r="K24" s="4">
         <v>82.2</v>
       </c>
       <c r="L24" s="4">
         <v>82.7</v>
       </c>
       <c r="M24" s="5">
         <v>84.0</v>
       </c>
       <c r="N24" s="4">
         <v>84.5</v>
       </c>
       <c r="O24" s="4">
-        <v>85.4</v>
+        <v>85.40000000000001</v>
       </c>
       <c r="P24" s="4">
-        <v>86.9</v>
+        <v>86.90000000000001</v>
       </c>
       <c r="Q24" s="5">
         <v>89.0</v>
       </c>
       <c r="R24" s="4">
         <v>89.3</v>
       </c>
       <c r="S24" s="4">
         <v>90.7</v>
       </c>
       <c r="T24" s="4">
         <v>90.3</v>
       </c>
       <c r="U24" s="4">
         <v>91.2</v>
       </c>
       <c r="V24" s="4">
         <v>92.2</v>
       </c>
       <c r="W24" s="4">
         <v>92.2</v>
       </c>
       <c r="X24" s="4">
         <v>92.8</v>
       </c>
       <c r="Y24" s="4">
         <v>93.3</v>
       </c>
       <c r="Z24" s="4">
-        <v>92.9</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="AA24" s="4">
         <v>92.8</v>
       </c>
       <c r="AB24" s="4">
         <v>93.2</v>
       </c>
       <c r="AC24" s="4">
         <v>93.2</v>
       </c>
       <c r="AD24" s="4">
-        <v>94.1</v>
+        <v>94.099999999999994</v>
       </c>
       <c r="AE24" s="4">
-        <v>94.4</v>
+        <v>94.40000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="4">
         <v>61.9</v>
       </c>
       <c r="C25" s="4">
         <v>63.8</v>
       </c>
       <c r="D25" s="4">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="E25" s="4">
         <v>66.8</v>
       </c>
       <c r="F25" s="4">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="G25" s="4">
         <v>69.7</v>
       </c>
       <c r="H25" s="4">
         <v>71.8</v>
       </c>
       <c r="I25" s="4">
         <v>74.7</v>
       </c>
       <c r="J25" s="4">
         <v>75.7</v>
       </c>
       <c r="K25" s="4">
-        <v>76.9</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="L25" s="4">
-        <v>77.6</v>
+        <v>77.59999999999999</v>
       </c>
       <c r="M25" s="5">
         <v>78.0</v>
       </c>
       <c r="N25" s="4">
         <v>79.8</v>
       </c>
       <c r="O25" s="4">
-        <v>81.6</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="P25" s="4">
         <v>83.7</v>
       </c>
       <c r="Q25" s="4">
         <v>85.3</v>
       </c>
       <c r="R25" s="4">
-        <v>83.9</v>
+        <v>83.90000000000001</v>
       </c>
       <c r="S25" s="4">
         <v>84.3</v>
       </c>
       <c r="T25" s="4">
         <v>84.8</v>
       </c>
       <c r="U25" s="4">
         <v>85.2</v>
       </c>
       <c r="V25" s="4">
         <v>86.7</v>
       </c>
       <c r="W25" s="4">
         <v>86.7</v>
       </c>
       <c r="X25" s="4">
         <v>87.8</v>
       </c>
       <c r="Y25" s="4">
-        <v>88.1</v>
+        <v>88.099999999999994</v>
       </c>
       <c r="Z25" s="4">
-        <v>88.1</v>
+        <v>88.099999999999994</v>
       </c>
       <c r="AA25" s="4">
         <v>88.2</v>
       </c>
       <c r="AB25" s="4">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="AC25" s="4">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="AD25" s="4">
-        <v>89.1</v>
+        <v>89.099999999999994</v>
       </c>
       <c r="AE25" s="4">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="4">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="C26" s="4">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="D26" s="4">
         <v>67.3</v>
       </c>
       <c r="E26" s="4">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="F26" s="4">
-        <v>71.4</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="G26" s="4">
         <v>73.2</v>
       </c>
       <c r="H26" s="4">
-        <v>75.1</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="I26" s="4">
         <v>76.3</v>
       </c>
       <c r="J26" s="4">
         <v>77.5</v>
       </c>
       <c r="K26" s="4">
-        <v>79.1</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="L26" s="4">
-        <v>83.9</v>
+        <v>83.90000000000001</v>
       </c>
       <c r="M26" s="4">
-        <v>84.9</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="N26" s="4">
         <v>85.7</v>
       </c>
       <c r="O26" s="5">
         <v>88.0</v>
       </c>
       <c r="P26" s="4">
         <v>88.8</v>
       </c>
       <c r="Q26" s="4">
         <v>89.8</v>
       </c>
       <c r="R26" s="4">
         <v>90.5</v>
       </c>
       <c r="S26" s="4">
-        <v>91.6</v>
+        <v>91.59999999999999</v>
       </c>
       <c r="T26" s="4">
-        <v>92.1</v>
+        <v>92.099999999999994</v>
       </c>
       <c r="U26" s="4">
         <v>92.7</v>
       </c>
       <c r="V26" s="4">
-        <v>93.9</v>
+        <v>93.90000000000001</v>
       </c>
       <c r="W26" s="4">
         <v>94.2</v>
       </c>
       <c r="X26" s="4">
-        <v>94.9</v>
+        <v>94.90000000000001</v>
       </c>
       <c r="Y26" s="4">
         <v>95.2</v>
       </c>
       <c r="Z26" s="4">
-        <v>95.6</v>
+        <v>95.59999999999999</v>
       </c>
       <c r="AA26" s="4">
         <v>95.3</v>
       </c>
       <c r="AB26" s="4">
-        <v>96.1</v>
+        <v>96.099999999999994</v>
       </c>
       <c r="AC26" s="4">
         <v>96.2</v>
       </c>
       <c r="AD26" s="4">
-        <v>96.4</v>
+        <v>96.40000000000001</v>
       </c>
       <c r="AE26" s="4">
-        <v>95.9</v>
+        <v>95.90000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="4">
         <v>63.5</v>
       </c>
       <c r="C27" s="4">
         <v>64.3</v>
       </c>
       <c r="D27" s="4">
         <v>64.7</v>
       </c>
       <c r="E27" s="4">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="F27" s="4">
-        <v>68.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="G27" s="4">
         <v>70.5</v>
       </c>
       <c r="H27" s="4">
-        <v>73.1</v>
+        <v>73.099999999999994</v>
       </c>
       <c r="I27" s="4">
-        <v>73.9</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="J27" s="4">
         <v>83.2</v>
       </c>
       <c r="K27" s="5">
         <v>84.0</v>
       </c>
       <c r="L27" s="4">
         <v>79.7</v>
       </c>
       <c r="M27" s="4">
-        <v>81.6</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="N27" s="4">
-        <v>81.9</v>
+        <v>81.90000000000001</v>
       </c>
       <c r="O27" s="4">
-        <v>86.4</v>
+        <v>86.40000000000001</v>
       </c>
       <c r="P27" s="4">
         <v>89.8</v>
       </c>
       <c r="Q27" s="4">
         <v>91.3</v>
       </c>
       <c r="R27" s="4">
         <v>89.7</v>
       </c>
       <c r="S27" s="4">
         <v>92.3</v>
       </c>
       <c r="T27" s="4">
         <v>93.7</v>
       </c>
       <c r="U27" s="4">
-        <v>93.4</v>
+        <v>93.40000000000001</v>
       </c>
       <c r="V27" s="4">
         <v>94.7</v>
       </c>
       <c r="W27" s="4">
         <v>95.7</v>
       </c>
       <c r="X27" s="4">
         <v>94.7</v>
       </c>
       <c r="Y27" s="4">
-        <v>95.9</v>
+        <v>95.90000000000001</v>
       </c>
       <c r="Z27" s="4">
         <v>95.2</v>
       </c>
       <c r="AA27" s="4">
-        <v>95.6</v>
+        <v>95.59999999999999</v>
       </c>
       <c r="AB27" s="5">
         <v>96.0</v>
       </c>
       <c r="AC27" s="4">
         <v>95.2</v>
       </c>
       <c r="AD27" s="4">
         <v>95.5</v>
       </c>
       <c r="AE27" s="4">
-        <v>95.6</v>
+        <v>95.59999999999999</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="4">
-        <v>75.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="C28" s="4">
         <v>76.7</v>
       </c>
       <c r="D28" s="5">
         <v>78.0</v>
       </c>
       <c r="E28" s="4">
         <v>77.5</v>
       </c>
       <c r="F28" s="4">
         <v>78.3</v>
       </c>
       <c r="G28" s="4">
-        <v>79.9</v>
+        <v>79.90000000000001</v>
       </c>
       <c r="H28" s="4">
         <v>80.3</v>
       </c>
       <c r="I28" s="4">
-        <v>81.6</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="J28" s="4">
         <v>82.3</v>
       </c>
       <c r="K28" s="4">
         <v>81.7</v>
       </c>
       <c r="L28" s="4">
-        <v>81.4</v>
+        <v>81.40000000000001</v>
       </c>
       <c r="M28" s="4">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="N28" s="4">
-        <v>83.1</v>
+        <v>83.099999999999994</v>
       </c>
       <c r="O28" s="4">
         <v>85.3</v>
       </c>
       <c r="P28" s="5">
         <v>86.0</v>
       </c>
       <c r="Q28" s="4">
         <v>91.3</v>
       </c>
       <c r="R28" s="4">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="S28" s="4">
         <v>88.3</v>
       </c>
       <c r="T28" s="4">
         <v>88.3</v>
       </c>
       <c r="U28" s="4">
-        <v>92.6</v>
+        <v>92.59999999999999</v>
       </c>
       <c r="V28" s="4">
-        <v>93.4</v>
+        <v>93.40000000000001</v>
       </c>
       <c r="W28" s="4">
-        <v>93.6</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="X28" s="4">
-        <v>93.6</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="Y28" s="4">
         <v>93.2</v>
       </c>
       <c r="Z28" s="4">
-        <v>92.6</v>
+        <v>92.59999999999999</v>
       </c>
       <c r="AA28" s="5">
         <v>89.0</v>
       </c>
       <c r="AB28" s="4">
         <v>92.3</v>
       </c>
       <c r="AC28" s="5">
         <v>94.0</v>
       </c>
       <c r="AD28" s="5">
         <v>92.0</v>
       </c>
       <c r="AE28" s="4">
         <v>93.5</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AF30" s="6" t="s">
         <v>15</v>
       </c>
     </row>