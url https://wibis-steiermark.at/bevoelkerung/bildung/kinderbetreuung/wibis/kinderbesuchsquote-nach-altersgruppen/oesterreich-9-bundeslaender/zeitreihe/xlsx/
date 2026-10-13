--- v1 (2026-09-19)
+++ v2 (2026-10-13)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kinderbetreuung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Kinderbesuchsquote nach Altersgruppen</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 1995-2024</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 1995-2025</t>
   </si>
   <si>
     <t>0- bis 2-jährige Kinder</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
@@ -454,77 +454,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF31"/>
+  <dimension ref="A1:AG31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AF31" sqref="AF31"/>
+      <selection activeCell="AG31" sqref="AG31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="32" max="32" width="310" hidden="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="320" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:33">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:32">
+    <row r="5" spans="1:33">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>1995</v>
       </c>
       <c r="C5" s="3">
         <v>1996</v>
       </c>
       <c r="D5" s="3">
         <v>1997</v>
       </c>
       <c r="E5" s="3">
         <v>1998</v>
       </c>
       <c r="F5" s="3">
         <v>1999</v>
       </c>
       <c r="G5" s="3">
         <v>2000</v>
       </c>
       <c r="H5" s="3">
         <v>2001</v>
       </c>
       <c r="I5" s="3">
@@ -574,52 +574,55 @@
       </c>
       <c r="X5" s="3">
         <v>2017</v>
       </c>
       <c r="Y5" s="3">
         <v>2018</v>
       </c>
       <c r="Z5" s="3">
         <v>2019</v>
       </c>
       <c r="AA5" s="3">
         <v>2020</v>
       </c>
       <c r="AB5" s="3">
         <v>2021</v>
       </c>
       <c r="AC5" s="3">
         <v>2022</v>
       </c>
       <c r="AD5" s="3">
         <v>2023</v>
       </c>
       <c r="AE5" s="3">
         <v>2024</v>
       </c>
+      <c r="AF5" s="3">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>4.6</v>
       </c>
       <c r="C6" s="5">
         <v>5.0</v>
       </c>
       <c r="D6" s="4">
         <v>5.4</v>
       </c>
       <c r="E6" s="4">
         <v>6.3</v>
       </c>
       <c r="F6" s="4">
         <v>7.1</v>
       </c>
       <c r="G6" s="4">
         <v>7.7</v>
       </c>
       <c r="H6" s="4">
         <v>8.4</v>
       </c>
       <c r="I6" s="4">
@@ -669,52 +672,55 @@
       </c>
       <c r="X6" s="4">
         <v>26.1</v>
       </c>
       <c r="Y6" s="4">
         <v>26.5</v>
       </c>
       <c r="Z6" s="4">
         <v>27.6</v>
       </c>
       <c r="AA6" s="4">
         <v>27.6</v>
       </c>
       <c r="AB6" s="4">
         <v>29.1</v>
       </c>
       <c r="AC6" s="4">
         <v>29.9</v>
       </c>
       <c r="AD6" s="4">
         <v>32.8</v>
       </c>
       <c r="AE6" s="4">
         <v>34.8</v>
       </c>
+      <c r="AF6" s="4">
+        <v>35.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
         <v>6.0</v>
       </c>
       <c r="C7" s="4">
         <v>6.8</v>
       </c>
       <c r="D7" s="4">
         <v>6.4</v>
       </c>
       <c r="E7" s="4">
         <v>6.5</v>
       </c>
       <c r="F7" s="4">
         <v>7.2</v>
       </c>
       <c r="G7" s="4">
         <v>8.8</v>
       </c>
       <c r="H7" s="4">
         <v>9.7</v>
       </c>
       <c r="I7" s="4">
@@ -764,52 +770,55 @@
       </c>
       <c r="X7" s="4">
         <v>31.4</v>
       </c>
       <c r="Y7" s="4">
         <v>32.5</v>
       </c>
       <c r="Z7" s="5">
         <v>34.0</v>
       </c>
       <c r="AA7" s="4">
         <v>34.5</v>
       </c>
       <c r="AB7" s="5">
         <v>37.0</v>
       </c>
       <c r="AC7" s="4">
         <v>38.9</v>
       </c>
       <c r="AD7" s="4">
         <v>40.3</v>
       </c>
       <c r="AE7" s="4">
         <v>44.1</v>
       </c>
+      <c r="AF7" s="4">
+        <v>42.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:32">
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>1.3</v>
       </c>
       <c r="C8" s="4">
         <v>1.3</v>
       </c>
       <c r="D8" s="4">
         <v>1.1</v>
       </c>
       <c r="E8" s="4">
         <v>1.7</v>
       </c>
       <c r="F8" s="4">
         <v>1.5</v>
       </c>
       <c r="G8" s="4">
         <v>1.7</v>
       </c>
       <c r="H8" s="5">
         <v>2.0</v>
       </c>
       <c r="I8" s="4">
@@ -859,52 +868,55 @@
       </c>
       <c r="X8" s="4">
         <v>21.1</v>
       </c>
       <c r="Y8" s="4">
         <v>22.6</v>
       </c>
       <c r="Z8" s="4">
         <v>24.9</v>
       </c>
       <c r="AA8" s="4">
         <v>25.7</v>
       </c>
       <c r="AB8" s="4">
         <v>27.7</v>
       </c>
       <c r="AC8" s="4">
         <v>29.3</v>
       </c>
       <c r="AD8" s="4">
         <v>32.6</v>
       </c>
       <c r="AE8" s="4">
         <v>35.3</v>
       </c>
+      <c r="AF8" s="4">
+        <v>36.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:32">
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>2.8</v>
       </c>
       <c r="C9" s="4">
         <v>2.8</v>
       </c>
       <c r="D9" s="4">
         <v>3.2</v>
       </c>
       <c r="E9" s="4">
         <v>3.7</v>
       </c>
       <c r="F9" s="4">
         <v>4.2</v>
       </c>
       <c r="G9" s="4">
         <v>4.7</v>
       </c>
       <c r="H9" s="4">
         <v>5.1</v>
       </c>
       <c r="I9" s="4">
@@ -954,52 +966,55 @@
       </c>
       <c r="X9" s="4">
         <v>23.5</v>
       </c>
       <c r="Y9" s="4">
         <v>24.6</v>
       </c>
       <c r="Z9" s="4">
         <v>26.2</v>
       </c>
       <c r="AA9" s="4">
         <v>25.9</v>
       </c>
       <c r="AB9" s="4">
         <v>28.6</v>
       </c>
       <c r="AC9" s="4">
         <v>30.1</v>
       </c>
       <c r="AD9" s="4">
         <v>35.2</v>
       </c>
       <c r="AE9" s="4">
         <v>38.6</v>
       </c>
+      <c r="AF9" s="4">
+        <v>41.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>2.4</v>
       </c>
       <c r="C10" s="4">
         <v>2.5</v>
       </c>
       <c r="D10" s="4">
         <v>2.5</v>
       </c>
       <c r="E10" s="5">
         <v>3.0</v>
       </c>
       <c r="F10" s="4">
         <v>3.6</v>
       </c>
       <c r="G10" s="4">
         <v>4.1</v>
       </c>
       <c r="H10" s="4">
         <v>4.8</v>
       </c>
       <c r="I10" s="4">
@@ -1049,52 +1064,55 @@
       </c>
       <c r="X10" s="4">
         <v>16.1</v>
       </c>
       <c r="Y10" s="4">
         <v>16.5</v>
       </c>
       <c r="Z10" s="4">
         <v>17.8</v>
       </c>
       <c r="AA10" s="4">
         <v>17.8</v>
       </c>
       <c r="AB10" s="4">
         <v>19.6</v>
       </c>
       <c r="AC10" s="4">
         <v>20.9</v>
       </c>
       <c r="AD10" s="4">
         <v>22.3</v>
       </c>
       <c r="AE10" s="4">
         <v>24.9</v>
       </c>
+      <c r="AF10" s="4">
+        <v>26.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>2.3</v>
       </c>
       <c r="C11" s="4">
         <v>2.7</v>
       </c>
       <c r="D11" s="4">
         <v>3.6</v>
       </c>
       <c r="E11" s="4">
         <v>4.7</v>
       </c>
       <c r="F11" s="4">
         <v>5.7</v>
       </c>
       <c r="G11" s="4">
         <v>6.8</v>
       </c>
       <c r="H11" s="4">
         <v>7.4</v>
       </c>
       <c r="I11" s="4">
@@ -1144,52 +1162,55 @@
       </c>
       <c r="X11" s="4">
         <v>19.9</v>
       </c>
       <c r="Y11" s="4">
         <v>20.4</v>
       </c>
       <c r="Z11" s="4">
         <v>21.9</v>
       </c>
       <c r="AA11" s="4">
         <v>23.2</v>
       </c>
       <c r="AB11" s="4">
         <v>24.3</v>
       </c>
       <c r="AC11" s="5">
         <v>26.0</v>
       </c>
       <c r="AD11" s="4">
         <v>28.2</v>
       </c>
       <c r="AE11" s="4">
         <v>30.6</v>
       </c>
+      <c r="AF11" s="4">
+        <v>31.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>1.3</v>
       </c>
       <c r="C12" s="4">
         <v>1.4</v>
       </c>
       <c r="D12" s="4">
         <v>1.6</v>
       </c>
       <c r="E12" s="4">
         <v>2.2</v>
       </c>
       <c r="F12" s="4">
         <v>2.1</v>
       </c>
       <c r="G12" s="4">
         <v>2.1</v>
       </c>
       <c r="H12" s="4">
         <v>2.7</v>
       </c>
       <c r="I12" s="4">
@@ -1239,52 +1260,55 @@
       </c>
       <c r="X12" s="4">
         <v>14.8</v>
       </c>
       <c r="Y12" s="4">
         <v>15.6</v>
       </c>
       <c r="Z12" s="4">
         <v>16.9</v>
       </c>
       <c r="AA12" s="4">
         <v>17.8</v>
       </c>
       <c r="AB12" s="4">
         <v>18.6</v>
       </c>
       <c r="AC12" s="4">
         <v>19.9</v>
       </c>
       <c r="AD12" s="4">
         <v>20.8</v>
       </c>
       <c r="AE12" s="4">
         <v>22.9</v>
       </c>
+      <c r="AF12" s="5">
+        <v>24.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>1.1</v>
       </c>
       <c r="C13" s="4">
         <v>1.2</v>
       </c>
       <c r="D13" s="4">
         <v>1.6</v>
       </c>
       <c r="E13" s="4">
         <v>1.8</v>
       </c>
       <c r="F13" s="4">
         <v>2.2</v>
       </c>
       <c r="G13" s="4">
         <v>2.4</v>
       </c>
       <c r="H13" s="5">
         <v>3.0</v>
       </c>
       <c r="I13" s="4">
@@ -1334,52 +1358,55 @@
       </c>
       <c r="X13" s="4">
         <v>26.4</v>
       </c>
       <c r="Y13" s="4">
         <v>25.5</v>
       </c>
       <c r="Z13" s="4">
         <v>26.4</v>
       </c>
       <c r="AA13" s="4">
         <v>26.6</v>
       </c>
       <c r="AB13" s="4">
         <v>27.8</v>
       </c>
       <c r="AC13" s="4">
         <v>29.5</v>
       </c>
       <c r="AD13" s="5">
         <v>32.0</v>
       </c>
       <c r="AE13" s="4">
         <v>32.8</v>
       </c>
+      <c r="AF13" s="4">
+        <v>33.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>0.3</v>
       </c>
       <c r="C14" s="4">
         <v>0.3</v>
       </c>
       <c r="D14" s="4">
         <v>0.3</v>
       </c>
       <c r="E14" s="4">
         <v>0.4</v>
       </c>
       <c r="F14" s="4">
         <v>1.3</v>
       </c>
       <c r="G14" s="5">
         <v>3.0</v>
       </c>
       <c r="H14" s="4">
         <v>3.3</v>
       </c>
       <c r="I14" s="4">
@@ -1429,52 +1456,55 @@
       </c>
       <c r="X14" s="4">
         <v>26.1</v>
       </c>
       <c r="Y14" s="4">
         <v>27.4</v>
       </c>
       <c r="Z14" s="4">
         <v>27.7</v>
       </c>
       <c r="AA14" s="4">
         <v>29.2</v>
       </c>
       <c r="AB14" s="4">
         <v>30.9</v>
       </c>
       <c r="AC14" s="4">
         <v>34.7</v>
       </c>
       <c r="AD14" s="4">
         <v>36.3</v>
       </c>
       <c r="AE14" s="4">
         <v>37.1</v>
       </c>
+      <c r="AF14" s="4">
+        <v>37.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>16.9</v>
       </c>
       <c r="C15" s="4">
         <v>18.3</v>
       </c>
       <c r="D15" s="4">
         <v>19.7</v>
       </c>
       <c r="E15" s="4">
         <v>22.4</v>
       </c>
       <c r="F15" s="4">
         <v>24.1</v>
       </c>
       <c r="G15" s="4">
         <v>24.3</v>
       </c>
       <c r="H15" s="4">
         <v>25.2</v>
       </c>
       <c r="I15" s="4">
@@ -1524,57 +1554,60 @@
       </c>
       <c r="X15" s="4">
         <v>44.2</v>
       </c>
       <c r="Y15" s="5">
         <v>44.0</v>
       </c>
       <c r="Z15" s="5">
         <v>44.0</v>
       </c>
       <c r="AA15" s="4">
         <v>43.1</v>
       </c>
       <c r="AB15" s="4">
         <v>44.3</v>
       </c>
       <c r="AC15" s="5">
         <v>42.0</v>
       </c>
       <c r="AD15" s="4">
         <v>46.2</v>
       </c>
       <c r="AE15" s="4">
         <v>46.4</v>
       </c>
+      <c r="AF15" s="4">
+        <v>46.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:33">
       <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="1:32">
+    <row r="18" spans="1:33">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3">
         <v>1995</v>
       </c>
       <c r="C18" s="3">
         <v>1996</v>
       </c>
       <c r="D18" s="3">
         <v>1997</v>
       </c>
       <c r="E18" s="3">
         <v>1998</v>
       </c>
       <c r="F18" s="3">
         <v>1999</v>
       </c>
       <c r="G18" s="3">
         <v>2000</v>
       </c>
       <c r="H18" s="3">
         <v>2001</v>
       </c>
       <c r="I18" s="3">
@@ -1624,52 +1657,55 @@
       </c>
       <c r="X18" s="3">
         <v>2017</v>
       </c>
       <c r="Y18" s="3">
         <v>2018</v>
       </c>
       <c r="Z18" s="3">
         <v>2019</v>
       </c>
       <c r="AA18" s="3">
         <v>2020</v>
       </c>
       <c r="AB18" s="3">
         <v>2021</v>
       </c>
       <c r="AC18" s="3">
         <v>2022</v>
       </c>
       <c r="AD18" s="3">
         <v>2023</v>
       </c>
       <c r="AE18" s="3">
         <v>2024</v>
       </c>
+      <c r="AF18" s="3">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="4">
         <v>70.59999999999999</v>
       </c>
       <c r="C19" s="4">
         <v>71.7</v>
       </c>
       <c r="D19" s="4">
         <v>73.2</v>
       </c>
       <c r="E19" s="4">
         <v>74.7</v>
       </c>
       <c r="F19" s="4">
         <v>76.099999999999994</v>
       </c>
       <c r="G19" s="4">
         <v>77.59999999999999</v>
       </c>
       <c r="H19" s="5">
         <v>79.0</v>
       </c>
       <c r="I19" s="4">
@@ -1719,52 +1755,55 @@
       </c>
       <c r="X19" s="4">
         <v>93.40000000000001</v>
       </c>
       <c r="Y19" s="4">
         <v>93.5</v>
       </c>
       <c r="Z19" s="4">
         <v>93.40000000000001</v>
       </c>
       <c r="AA19" s="4">
         <v>92.59999999999999</v>
       </c>
       <c r="AB19" s="4">
         <v>93.8</v>
       </c>
       <c r="AC19" s="4">
         <v>94.40000000000001</v>
       </c>
       <c r="AD19" s="5">
         <v>94.0</v>
       </c>
       <c r="AE19" s="4">
         <v>94.3</v>
       </c>
+      <c r="AF19" s="4">
+        <v>94.5</v>
+      </c>
     </row>
-    <row r="20" spans="1:32">
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="4">
         <v>88.3</v>
       </c>
       <c r="C20" s="4">
         <v>89.2</v>
       </c>
       <c r="D20" s="5">
         <v>91.0</v>
       </c>
       <c r="E20" s="4">
         <v>91.59999999999999</v>
       </c>
       <c r="F20" s="4">
         <v>92.90000000000001</v>
       </c>
       <c r="G20" s="4">
         <v>94.40000000000001</v>
       </c>
       <c r="H20" s="4">
         <v>96.5</v>
       </c>
       <c r="I20" s="4">
@@ -1814,52 +1853,55 @@
       </c>
       <c r="X20" s="4">
         <v>97.2</v>
       </c>
       <c r="Y20" s="4">
         <v>96.90000000000001</v>
       </c>
       <c r="Z20" s="4">
         <v>96.5</v>
       </c>
       <c r="AA20" s="4">
         <v>96.7</v>
       </c>
       <c r="AB20" s="4">
         <v>96.40000000000001</v>
       </c>
       <c r="AC20" s="4">
         <v>96.59999999999999</v>
       </c>
       <c r="AD20" s="4">
         <v>96.59999999999999</v>
       </c>
       <c r="AE20" s="4">
         <v>96.7</v>
       </c>
+      <c r="AF20" s="4">
+        <v>97.099999999999994</v>
+      </c>
     </row>
-    <row r="21" spans="1:32">
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="4">
         <v>52.3</v>
       </c>
       <c r="C21" s="4">
         <v>53.7</v>
       </c>
       <c r="D21" s="4">
         <v>56.5</v>
       </c>
       <c r="E21" s="4">
         <v>59.6</v>
       </c>
       <c r="F21" s="4">
         <v>61.4</v>
       </c>
       <c r="G21" s="4">
         <v>63.6</v>
       </c>
       <c r="H21" s="4">
         <v>65.2</v>
       </c>
       <c r="I21" s="4">
@@ -1909,52 +1951,55 @@
       </c>
       <c r="X21" s="4">
         <v>87.90000000000001</v>
       </c>
       <c r="Y21" s="4">
         <v>88.099999999999994</v>
       </c>
       <c r="Z21" s="4">
         <v>88.8</v>
       </c>
       <c r="AA21" s="4">
         <v>89.3</v>
       </c>
       <c r="AB21" s="4">
         <v>90.2</v>
       </c>
       <c r="AC21" s="4">
         <v>91.40000000000001</v>
       </c>
       <c r="AD21" s="5">
         <v>91.0</v>
       </c>
       <c r="AE21" s="5">
         <v>92.0</v>
       </c>
+      <c r="AF21" s="4">
+        <v>92.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="4">
         <v>81.40000000000001</v>
       </c>
       <c r="C22" s="4">
         <v>82.3</v>
       </c>
       <c r="D22" s="4">
         <v>83.099999999999994</v>
       </c>
       <c r="E22" s="5">
         <v>85.0</v>
       </c>
       <c r="F22" s="4">
         <v>85.8</v>
       </c>
       <c r="G22" s="4">
         <v>86.59999999999999</v>
       </c>
       <c r="H22" s="4">
         <v>87.7</v>
       </c>
       <c r="I22" s="4">
@@ -2004,52 +2049,55 @@
       </c>
       <c r="X22" s="4">
         <v>96.7</v>
       </c>
       <c r="Y22" s="4">
         <v>96.90000000000001</v>
       </c>
       <c r="Z22" s="4">
         <v>97.3</v>
       </c>
       <c r="AA22" s="4">
         <v>97.3</v>
       </c>
       <c r="AB22" s="4">
         <v>98.3</v>
       </c>
       <c r="AC22" s="4">
         <v>98.5</v>
       </c>
       <c r="AD22" s="4">
         <v>98.099999999999994</v>
       </c>
       <c r="AE22" s="4">
         <v>98.2</v>
       </c>
+      <c r="AF22" s="4">
+        <v>97.90000000000001</v>
+      </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="4">
         <v>71.40000000000001</v>
       </c>
       <c r="C23" s="4">
         <v>72.2</v>
       </c>
       <c r="D23" s="4">
         <v>74.2</v>
       </c>
       <c r="E23" s="5">
         <v>76.0</v>
       </c>
       <c r="F23" s="4">
         <v>77.099999999999994</v>
       </c>
       <c r="G23" s="5">
         <v>79.0</v>
       </c>
       <c r="H23" s="4">
         <v>80.2</v>
       </c>
       <c r="I23" s="4">
@@ -2099,52 +2147,55 @@
       </c>
       <c r="X23" s="4">
         <v>94.099999999999994</v>
       </c>
       <c r="Y23" s="4">
         <v>93.90000000000001</v>
       </c>
       <c r="Z23" s="4">
         <v>93.59999999999999</v>
       </c>
       <c r="AA23" s="4">
         <v>93.7</v>
       </c>
       <c r="AB23" s="5">
         <v>94.0</v>
       </c>
       <c r="AC23" s="4">
         <v>94.2</v>
       </c>
       <c r="AD23" s="4">
         <v>94.5</v>
       </c>
       <c r="AE23" s="4">
         <v>94.40000000000001</v>
       </c>
+      <c r="AF23" s="4">
+        <v>94.8</v>
+      </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="4">
         <v>67.5</v>
       </c>
       <c r="C24" s="4">
         <v>68.7</v>
       </c>
       <c r="D24" s="4">
         <v>70.40000000000001</v>
       </c>
       <c r="E24" s="5">
         <v>73.0</v>
       </c>
       <c r="F24" s="4">
         <v>75.2</v>
       </c>
       <c r="G24" s="4">
         <v>76.8</v>
       </c>
       <c r="H24" s="4">
         <v>78.2</v>
       </c>
       <c r="I24" s="4">
@@ -2194,52 +2245,55 @@
       </c>
       <c r="X24" s="4">
         <v>92.8</v>
       </c>
       <c r="Y24" s="4">
         <v>93.3</v>
       </c>
       <c r="Z24" s="4">
         <v>92.90000000000001</v>
       </c>
       <c r="AA24" s="4">
         <v>92.8</v>
       </c>
       <c r="AB24" s="4">
         <v>93.2</v>
       </c>
       <c r="AC24" s="4">
         <v>93.2</v>
       </c>
       <c r="AD24" s="4">
         <v>94.099999999999994</v>
       </c>
       <c r="AE24" s="4">
         <v>94.40000000000001</v>
       </c>
+      <c r="AF24" s="4">
+        <v>94.40000000000001</v>
+      </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="4">
         <v>61.9</v>
       </c>
       <c r="C25" s="4">
         <v>63.8</v>
       </c>
       <c r="D25" s="4">
         <v>65.40000000000001</v>
       </c>
       <c r="E25" s="4">
         <v>66.8</v>
       </c>
       <c r="F25" s="4">
         <v>68.90000000000001</v>
       </c>
       <c r="G25" s="4">
         <v>69.7</v>
       </c>
       <c r="H25" s="4">
         <v>71.8</v>
       </c>
       <c r="I25" s="4">
@@ -2289,52 +2343,55 @@
       </c>
       <c r="X25" s="4">
         <v>87.8</v>
       </c>
       <c r="Y25" s="4">
         <v>88.099999999999994</v>
       </c>
       <c r="Z25" s="4">
         <v>88.099999999999994</v>
       </c>
       <c r="AA25" s="4">
         <v>88.2</v>
       </c>
       <c r="AB25" s="4">
         <v>88.90000000000001</v>
       </c>
       <c r="AC25" s="4">
         <v>88.90000000000001</v>
       </c>
       <c r="AD25" s="4">
         <v>89.099999999999994</v>
       </c>
       <c r="AE25" s="4">
         <v>88.90000000000001</v>
       </c>
+      <c r="AF25" s="4">
+        <v>89.3</v>
+      </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="4">
         <v>64.40000000000001</v>
       </c>
       <c r="C26" s="4">
         <v>65.90000000000001</v>
       </c>
       <c r="D26" s="4">
         <v>67.3</v>
       </c>
       <c r="E26" s="4">
         <v>69.90000000000001</v>
       </c>
       <c r="F26" s="4">
         <v>71.40000000000001</v>
       </c>
       <c r="G26" s="4">
         <v>73.2</v>
       </c>
       <c r="H26" s="4">
         <v>75.099999999999994</v>
       </c>
       <c r="I26" s="4">
@@ -2384,52 +2441,55 @@
       </c>
       <c r="X26" s="4">
         <v>94.90000000000001</v>
       </c>
       <c r="Y26" s="4">
         <v>95.2</v>
       </c>
       <c r="Z26" s="4">
         <v>95.59999999999999</v>
       </c>
       <c r="AA26" s="4">
         <v>95.3</v>
       </c>
       <c r="AB26" s="4">
         <v>96.099999999999994</v>
       </c>
       <c r="AC26" s="4">
         <v>96.2</v>
       </c>
       <c r="AD26" s="4">
         <v>96.40000000000001</v>
       </c>
       <c r="AE26" s="4">
         <v>95.90000000000001</v>
       </c>
+      <c r="AF26" s="4">
+        <v>96.5</v>
+      </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="4">
         <v>63.5</v>
       </c>
       <c r="C27" s="4">
         <v>64.3</v>
       </c>
       <c r="D27" s="4">
         <v>64.7</v>
       </c>
       <c r="E27" s="4">
         <v>65.40000000000001</v>
       </c>
       <c r="F27" s="4">
         <v>68.90000000000001</v>
       </c>
       <c r="G27" s="4">
         <v>70.5</v>
       </c>
       <c r="H27" s="4">
         <v>73.099999999999994</v>
       </c>
       <c r="I27" s="4">
@@ -2479,52 +2539,55 @@
       </c>
       <c r="X27" s="4">
         <v>94.7</v>
       </c>
       <c r="Y27" s="4">
         <v>95.90000000000001</v>
       </c>
       <c r="Z27" s="4">
         <v>95.2</v>
       </c>
       <c r="AA27" s="4">
         <v>95.59999999999999</v>
       </c>
       <c r="AB27" s="5">
         <v>96.0</v>
       </c>
       <c r="AC27" s="4">
         <v>95.2</v>
       </c>
       <c r="AD27" s="4">
         <v>95.5</v>
       </c>
       <c r="AE27" s="4">
         <v>95.59999999999999</v>
       </c>
+      <c r="AF27" s="4">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="4">
         <v>75.90000000000001</v>
       </c>
       <c r="C28" s="4">
         <v>76.7</v>
       </c>
       <c r="D28" s="5">
         <v>78.0</v>
       </c>
       <c r="E28" s="4">
         <v>77.5</v>
       </c>
       <c r="F28" s="4">
         <v>78.3</v>
       </c>
       <c r="G28" s="4">
         <v>79.90000000000001</v>
       </c>
       <c r="H28" s="4">
         <v>80.3</v>
       </c>
       <c r="I28" s="4">
@@ -2574,75 +2637,78 @@
       </c>
       <c r="X28" s="4">
         <v>93.59999999999999</v>
       </c>
       <c r="Y28" s="4">
         <v>93.2</v>
       </c>
       <c r="Z28" s="4">
         <v>92.59999999999999</v>
       </c>
       <c r="AA28" s="5">
         <v>89.0</v>
       </c>
       <c r="AB28" s="4">
         <v>92.3</v>
       </c>
       <c r="AC28" s="5">
         <v>94.0</v>
       </c>
       <c r="AD28" s="5">
         <v>92.0</v>
       </c>
       <c r="AE28" s="4">
         <v>93.5</v>
       </c>
+      <c r="AF28" s="4">
+        <v>93.40000000000001</v>
+      </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="AF30" s="6" t="s">
+      <c r="AG30" s="6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="AF31" s="6" t="s">
+      <c r="AG31" s="6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:AE1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A31:AE31"/>
+    <mergeCell ref="A1:AF1"/>
+    <mergeCell ref="A2:AF2"/>
+    <mergeCell ref="A4:AF4"/>
+    <mergeCell ref="A17:AF17"/>
+    <mergeCell ref="A30:AF30"/>
+    <mergeCell ref="A31:AF31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kinderbetreuung</vt:lpstr>