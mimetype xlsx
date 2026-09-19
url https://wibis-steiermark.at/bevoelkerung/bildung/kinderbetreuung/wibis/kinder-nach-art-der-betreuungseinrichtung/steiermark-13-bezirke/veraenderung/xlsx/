--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kinderbetreuung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Kinder nach Art der Betreuungseinrichtung</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2010-2024 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -143,51 +143,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Altersgemischte Einrichtungen</t>
   </si>
   <si>
     <t>Horte</t>
   </si>
   <si>
     <t>Kindergärten</t>
   </si>
   <si>
     <t>Krippen und Kleinkindbetreuungseinrichtungen</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Kindertagesheimstatistik.</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen: Betreute Kinder in institutionellen Kinderbetreuungseinrichtungen. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -525,51 +525,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="R95" sqref="R95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18">
@@ -1617,51 +1617,51 @@
       <c r="I26" t="s">
         <v>35</v>
       </c>
       <c r="J26" t="s">
         <v>35</v>
       </c>
       <c r="K26" s="4">
         <v>-0.8</v>
       </c>
       <c r="L26" s="4">
         <v>0.8</v>
       </c>
       <c r="M26" s="4">
         <v>3.4</v>
       </c>
       <c r="N26" s="4">
         <v>-2.5</v>
       </c>
       <c r="O26" s="4">
         <v>1.7</v>
       </c>
       <c r="P26" s="4">
         <v>91.8</v>
       </c>
       <c r="Q26" s="4">
-        <v>93.4</v>
+        <v>93.40000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="4">
         <v>-1.3</v>
       </c>
       <c r="C27" s="4">
         <v>-34.6</v>
       </c>
       <c r="D27" t="s">
         <v>35</v>
       </c>
       <c r="E27" s="4">
         <v>28.6</v>
       </c>
       <c r="F27" s="5">
         <v>-10.0</v>
       </c>
       <c r="G27" s="4">
         <v>-10.3</v>
       </c>
       <c r="H27" s="4">
@@ -1870,51 +1870,51 @@
       <c r="E31" t="s">
         <v>35</v>
       </c>
       <c r="F31" s="4">
         <v>-3.6</v>
       </c>
       <c r="G31" s="4">
         <v>-6.7</v>
       </c>
       <c r="H31" s="4">
         <v>3.4</v>
       </c>
       <c r="I31" s="4">
         <v>-3.3</v>
       </c>
       <c r="J31" s="4">
         <v>-3.2</v>
       </c>
       <c r="K31" s="4">
         <v>-43.6</v>
       </c>
       <c r="L31" s="4">
         <v>-3.5</v>
       </c>
       <c r="M31" s="4">
-        <v>83.9</v>
+        <v>83.90000000000001</v>
       </c>
       <c r="N31" s="4">
         <v>-3.1</v>
       </c>
       <c r="O31" t="s">
         <v>35</v>
       </c>
       <c r="P31" t="s">
         <v>35</v>
       </c>
       <c r="Q31" s="4">
         <v>-6.3</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="4">
         <v>-0.5</v>
       </c>
       <c r="C32" s="4">
         <v>3.7</v>
       </c>
       <c r="D32" s="4">
@@ -2094,51 +2094,51 @@
       <c r="I35" s="4">
         <v>16.3</v>
       </c>
       <c r="J35" s="4">
         <v>88.5</v>
       </c>
       <c r="K35" s="4">
         <v>-7.1</v>
       </c>
       <c r="L35" t="s">
         <v>35</v>
       </c>
       <c r="M35" s="4">
         <v>7.7</v>
       </c>
       <c r="N35" s="4">
         <v>-13.3</v>
       </c>
       <c r="O35" t="s">
         <v>35</v>
       </c>
       <c r="P35" s="4">
         <v>-3.2</v>
       </c>
       <c r="Q35" s="4">
-        <v>141.9</v>
+        <v>141.90000000000001</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>32</v>
       </c>
       <c r="B36" t="s">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>35</v>
       </c>
       <c r="D36" t="s">
         <v>35</v>
       </c>
       <c r="E36" t="s">
         <v>35</v>
       </c>
       <c r="F36" t="s">
         <v>35</v>
       </c>
       <c r="G36" t="s">
         <v>35</v>
       </c>
       <c r="H36" t="s">
@@ -4123,51 +4123,51 @@
       <c r="I79" s="5">
         <v>7.0</v>
       </c>
       <c r="J79" s="4">
         <v>8.8</v>
       </c>
       <c r="K79" s="4">
         <v>10.7</v>
       </c>
       <c r="L79" s="4">
         <v>8.8</v>
       </c>
       <c r="M79" s="4">
         <v>10.6</v>
       </c>
       <c r="N79" s="4">
         <v>6.3</v>
       </c>
       <c r="O79" s="4">
         <v>13.5</v>
       </c>
       <c r="P79" s="4">
         <v>15.9</v>
       </c>
       <c r="Q79" s="4">
-        <v>215.3</v>
+        <v>215.30000000000001</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="5">
         <v>5.0</v>
       </c>
       <c r="C80" s="5">
         <v>5.0</v>
       </c>
       <c r="D80" s="4">
         <v>-0.4</v>
       </c>
       <c r="E80" s="4">
         <v>-0.2</v>
       </c>
       <c r="F80" s="4">
         <v>3.8</v>
       </c>
       <c r="G80" s="4">
         <v>0.8</v>
       </c>
       <c r="H80" s="4">
@@ -4282,51 +4282,51 @@
       <c r="I82" s="4">
         <v>12.5</v>
       </c>
       <c r="J82" s="4">
         <v>14.3</v>
       </c>
       <c r="K82" s="4">
         <v>13.6</v>
       </c>
       <c r="L82" s="4">
         <v>9.4</v>
       </c>
       <c r="M82" s="4">
         <v>10.4</v>
       </c>
       <c r="N82" s="4">
         <v>22.9</v>
       </c>
       <c r="O82" s="4">
         <v>14.2</v>
       </c>
       <c r="P82" s="4">
         <v>23.5</v>
       </c>
       <c r="Q82" s="4">
-        <v>420.2</v>
+        <v>420.19999999999999</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
         <v>25</v>
       </c>
       <c r="B83" s="4">
         <v>14.7</v>
       </c>
       <c r="C83" s="4">
         <v>16.9</v>
       </c>
       <c r="D83" s="4">
         <v>12.8</v>
       </c>
       <c r="E83" s="4">
         <v>26.3</v>
       </c>
       <c r="F83" s="4">
         <v>8.6</v>
       </c>
       <c r="G83" s="5">
         <v>2.0</v>
       </c>
       <c r="H83" s="5">
@@ -4335,51 +4335,51 @@
       <c r="I83" s="4">
         <v>17.9</v>
       </c>
       <c r="J83" s="4">
         <v>14.7</v>
       </c>
       <c r="K83" s="4">
         <v>35.7</v>
       </c>
       <c r="L83" s="4">
         <v>7.5</v>
       </c>
       <c r="M83" s="4">
         <v>13.8</v>
       </c>
       <c r="N83" s="4">
         <v>-6.9</v>
       </c>
       <c r="O83" s="4">
         <v>38.4</v>
       </c>
       <c r="P83" s="4">
         <v>7.4</v>
       </c>
       <c r="Q83" s="4">
-        <v>580.9</v>
+        <v>580.89999999999998</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>26</v>
       </c>
       <c r="B84" s="4">
         <v>8.9</v>
       </c>
       <c r="C84" s="4">
         <v>3.5</v>
       </c>
       <c r="D84" s="4">
         <v>35.8</v>
       </c>
       <c r="E84" s="4">
         <v>2.8</v>
       </c>
       <c r="F84" s="4">
         <v>10.8</v>
       </c>
       <c r="G84" s="4">
         <v>-4.4</v>
       </c>
       <c r="H84" s="4">
@@ -4388,51 +4388,51 @@
       <c r="I84" s="4">
         <v>17.6</v>
       </c>
       <c r="J84" s="5">
         <v>2.0</v>
       </c>
       <c r="K84" s="5">
         <v>22.0</v>
       </c>
       <c r="L84" s="4">
         <v>3.8</v>
       </c>
       <c r="M84" s="4">
         <v>16.2</v>
       </c>
       <c r="N84" s="4">
         <v>4.6</v>
       </c>
       <c r="O84" s="4">
         <v>-4.4</v>
       </c>
       <c r="P84" s="4">
         <v>7.9</v>
       </c>
       <c r="Q84" s="4">
-        <v>230.2</v>
+        <v>230.19999999999999</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>27</v>
       </c>
       <c r="B85" s="4">
         <v>19.3</v>
       </c>
       <c r="C85" s="4">
         <v>8.3</v>
       </c>
       <c r="D85" s="4">
         <v>2.7</v>
       </c>
       <c r="E85" s="4">
         <v>12.1</v>
       </c>
       <c r="F85" s="4">
         <v>6.4</v>
       </c>
       <c r="G85" s="4">
         <v>9.4</v>
       </c>
       <c r="H85" s="4">
@@ -4494,51 +4494,51 @@
       <c r="I86" t="s">
         <v>35</v>
       </c>
       <c r="J86" s="5">
         <v>4.0</v>
       </c>
       <c r="K86" s="5">
         <v>25.0</v>
       </c>
       <c r="L86" s="4">
         <v>5.3</v>
       </c>
       <c r="M86" s="4">
         <v>137.5</v>
       </c>
       <c r="N86" s="5">
         <v>-20.0</v>
       </c>
       <c r="O86" t="s">
         <v>35</v>
       </c>
       <c r="P86" s="4">
         <v>-16.7</v>
       </c>
       <c r="Q86" s="4">
-        <v>408.3</v>
+        <v>408.30000000000001</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="4">
         <v>10.3</v>
       </c>
       <c r="C87" s="4">
         <v>2.7</v>
       </c>
       <c r="D87" s="4">
         <v>8.7</v>
       </c>
       <c r="E87" s="4">
         <v>16.9</v>
       </c>
       <c r="F87" s="4">
         <v>0.9</v>
       </c>
       <c r="G87" s="4">
         <v>15.8</v>
       </c>
       <c r="H87" s="4">
@@ -4547,51 +4547,51 @@
       <c r="I87" s="4">
         <v>27.2</v>
       </c>
       <c r="J87" s="4">
         <v>6.6</v>
       </c>
       <c r="K87" s="4">
         <v>15.2</v>
       </c>
       <c r="L87" s="4">
         <v>6.5</v>
       </c>
       <c r="M87" s="4">
         <v>-8.8</v>
       </c>
       <c r="N87" s="4">
         <v>38.8</v>
       </c>
       <c r="O87" s="4">
         <v>11.4</v>
       </c>
       <c r="P87" s="4">
         <v>12.8</v>
       </c>
       <c r="Q87" s="4">
-        <v>294.9</v>
+        <v>294.89999999999998</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="4">
         <v>12.2</v>
       </c>
       <c r="C88" s="4">
         <v>-5.4</v>
       </c>
       <c r="D88" s="4">
         <v>13.1</v>
       </c>
       <c r="E88" s="4">
         <v>8.7</v>
       </c>
       <c r="F88" s="4">
         <v>10.8</v>
       </c>
       <c r="G88" s="4">
         <v>11.1</v>
       </c>
       <c r="H88" s="4">
@@ -4706,51 +4706,51 @@
       <c r="I90" s="4">
         <v>6.4</v>
       </c>
       <c r="J90" s="4">
         <v>13.6</v>
       </c>
       <c r="K90" s="4">
         <v>29.4</v>
       </c>
       <c r="L90" s="4">
         <v>-5.6</v>
       </c>
       <c r="M90" s="4">
         <v>-7.2</v>
       </c>
       <c r="N90" s="4">
         <v>3.2</v>
       </c>
       <c r="O90" s="4">
         <v>6.8</v>
       </c>
       <c r="P90" s="5">
         <v>6.0</v>
       </c>
       <c r="Q90" s="4">
-        <v>204.8</v>
+        <v>204.80000000000001</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
         <v>33</v>
       </c>
       <c r="B91" s="4">
         <v>16.6</v>
       </c>
       <c r="C91" s="4">
         <v>7.7</v>
       </c>
       <c r="D91" s="4">
         <v>4.8</v>
       </c>
       <c r="E91" s="4">
         <v>3.1</v>
       </c>
       <c r="F91" s="4">
         <v>15.2</v>
       </c>
       <c r="G91" s="4">
         <v>8.8</v>
       </c>
       <c r="H91" s="4">
@@ -4759,51 +4759,51 @@
       <c r="I91" s="4">
         <v>-5.8</v>
       </c>
       <c r="J91" s="4">
         <v>17.2</v>
       </c>
       <c r="K91" s="4">
         <v>21.6</v>
       </c>
       <c r="L91" s="4">
         <v>45.7</v>
       </c>
       <c r="M91" s="4">
         <v>35.3</v>
       </c>
       <c r="N91" s="4">
         <v>19.3</v>
       </c>
       <c r="O91" s="4">
         <v>7.5</v>
       </c>
       <c r="P91" s="4">
         <v>20.5</v>
       </c>
       <c r="Q91" s="4">
-        <v>761.4</v>
+        <v>761.39999999999998</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
         <v>34</v>
       </c>
       <c r="B92" s="4">
         <v>13.3</v>
       </c>
       <c r="C92" s="4">
         <v>17.6</v>
       </c>
       <c r="D92" s="4">
         <v>0.8</v>
       </c>
       <c r="E92" s="5">
         <v>13.0</v>
       </c>
       <c r="F92" s="4">
         <v>0.5</v>
       </c>
       <c r="G92" s="4">
         <v>9.2</v>
       </c>
       <c r="H92" s="4">