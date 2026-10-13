--- v1 (2026-09-19)
+++ v2 (2026-10-13)
@@ -12,110 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kinderbetreuung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Kinder nach Art der Betreuungseinrichtung</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Veränderung 2010-2024 in %</t>
+    <t>Steiermark, 13 Bezirke, Veränderung 2010-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Ø2010|2024</t>
+    <t>Ø2010|2025</t>
+  </si>
+  <si>
+    <t>2024|2025</t>
   </si>
   <si>
     <t>2023|2024</t>
   </si>
   <si>
     <t>2022|2023</t>
   </si>
   <si>
     <t>2021|2022</t>
   </si>
   <si>
     <t>2020|2021</t>
   </si>
   <si>
     <t>2019|2020</t>
   </si>
   <si>
     <t>2018|2019</t>
   </si>
   <si>
     <t>2017|2018</t>
   </si>
   <si>
     <t>2016|2017</t>
   </si>
   <si>
     <t>2015|2016</t>
   </si>
   <si>
     <t>2014|2015</t>
   </si>
   <si>
     <t>2013|2014</t>
   </si>
   <si>
     <t>2012|2013</t>
   </si>
   <si>
     <t>2011|2012</t>
   </si>
   <si>
     <t>2010|2011</t>
   </si>
   <si>
-    <t>2010|2024</t>
+    <t>2010|2025</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
   <si>
     <t>Leoben</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
@@ -529,77 +532,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R95"/>
+  <dimension ref="A1:S95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="R95" sqref="R95"/>
+      <selection activeCell="S95" sqref="S95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="180" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -607,852 +610,900 @@
       </c>
       <c r="J5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="N5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="R5" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="C6" s="4">
+        <v>-2.1</v>
+      </c>
+      <c r="D6" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="E6" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="F6" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="G6" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="H6" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="I6" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="J6" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="K6" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="L6" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="M6" s="4">
+        <v>3.4</v>
+      </c>
+      <c r="N6" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="O6" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="P6" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="Q6" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>19.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="4">
+        <v>1.3</v>
+      </c>
+      <c r="C7" s="4">
+        <v>-0.2</v>
+      </c>
+      <c r="D7" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="E7" s="4">
+        <v>-0.5</v>
+      </c>
+      <c r="F7" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="G7" s="4">
         <v>1.5</v>
       </c>
-      <c r="C6" s="4">
-[...8 lines deleted...]
-      <c r="F6" s="5">
+      <c r="H7" s="5">
         <v>2.0</v>
       </c>
-      <c r="G6" s="4">
-[...55 lines deleted...]
-      <c r="H7" s="4">
+      <c r="I7" s="4">
         <v>2.2</v>
       </c>
-      <c r="I7" s="4">
+      <c r="J7" s="4">
         <v>2.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.9</v>
       </c>
       <c r="K7" s="4">
         <v>1.9</v>
       </c>
       <c r="L7" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="M7" s="4">
         <v>2.1</v>
       </c>
-      <c r="M7" s="4">
+      <c r="N7" s="4">
         <v>2.6</v>
       </c>
-      <c r="N7" s="4">
+      <c r="O7" s="4">
         <v>1.4</v>
       </c>
-      <c r="O7" s="4">
+      <c r="P7" s="4">
         <v>0.9</v>
       </c>
-      <c r="P7" s="5">
+      <c r="Q7" s="5">
         <v>-1.0</v>
       </c>
-      <c r="Q7" s="4">
-[...3 lines deleted...]
-    <row r="8" spans="1:18">
+      <c r="R7" s="4">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8" s="4">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="C8" s="4">
+        <v>-1.4</v>
+      </c>
+      <c r="D8" s="4">
         <v>-0.1</v>
       </c>
-      <c r="D8" s="4">
+      <c r="E8" s="4">
         <v>-0.9</v>
       </c>
-      <c r="E8" s="4">
+      <c r="F8" s="4">
         <v>-1.2</v>
       </c>
-      <c r="F8" s="4">
+      <c r="G8" s="4">
         <v>1.1</v>
       </c>
-      <c r="G8" s="5">
+      <c r="H8" s="5">
         <v>1.0</v>
       </c>
-      <c r="H8" s="4">
+      <c r="I8" s="4">
         <v>0.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.6</v>
       </c>
       <c r="J8" s="4">
         <v>2.6</v>
       </c>
       <c r="K8" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="L8" s="4">
         <v>0.7</v>
       </c>
-      <c r="L8" s="4">
+      <c r="M8" s="4">
         <v>3.5</v>
       </c>
-      <c r="M8" s="4">
+      <c r="N8" s="4">
         <v>2.5</v>
       </c>
-      <c r="N8" s="4">
+      <c r="O8" s="4">
         <v>2.7</v>
       </c>
-      <c r="O8" s="4">
+      <c r="P8" s="4">
         <v>1.9</v>
       </c>
-      <c r="P8" s="4">
+      <c r="Q8" s="4">
         <v>4.1</v>
       </c>
-      <c r="Q8" s="4">
-[...3 lines deleted...]
-    <row r="9" spans="1:18">
+      <c r="R8" s="4">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="C9" s="5">
+        <v>-1.0</v>
+      </c>
+      <c r="D9" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="E9" s="4">
+        <v>-1.8</v>
+      </c>
+      <c r="F9" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="G9" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="I9" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="J9" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="K9" s="4">
+        <v>3.3</v>
+      </c>
+      <c r="L9" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="M9" s="4">
+        <v>-1.2</v>
+      </c>
+      <c r="N9" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="O9" s="4">
+        <v>2.9</v>
+      </c>
+      <c r="P9" s="4">
+        <v>3.1</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>-5.8</v>
+      </c>
+      <c r="R9" s="4">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="C10" s="4">
+        <v>-0.4</v>
+      </c>
+      <c r="D10" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="E10" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="F10" s="4">
+        <v>3.1</v>
+      </c>
+      <c r="G10" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="H10" s="4">
+        <v>4.2</v>
+      </c>
+      <c r="I10" s="4">
+        <v>5.3</v>
+      </c>
+      <c r="J10" s="4">
+        <v>4.1</v>
+      </c>
+      <c r="K10" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="L10" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="M10" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="N10" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="O10" s="4">
+        <v>2.2</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="R10" s="4">
+        <v>44.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="C11" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="D11" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="E11" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="F11" s="4">
+        <v>3.8</v>
+      </c>
+      <c r="G11" s="4">
+        <v>2.9</v>
+      </c>
+      <c r="H11" s="4">
+        <v>6.1</v>
+      </c>
+      <c r="I11" s="4">
+        <v>4.3</v>
+      </c>
+      <c r="J11" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="K11" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="L11" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="M11" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="N11" s="4">
+        <v>4.2</v>
+      </c>
+      <c r="O11" s="4">
+        <v>-0.6</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>-5.3</v>
+      </c>
+      <c r="R11" s="4">
+        <v>34.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="C12" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="D12" s="4">
+        <v>-0.1</v>
+      </c>
+      <c r="E12" s="4">
+        <v>3.6</v>
+      </c>
+      <c r="F12" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="G12" s="4">
+        <v>-1.2</v>
+      </c>
+      <c r="H12" s="4">
+        <v>4.4</v>
+      </c>
+      <c r="I12" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="J12" s="4">
+        <v>4.4</v>
+      </c>
+      <c r="K12" s="4">
+        <v>-0.9</v>
+      </c>
+      <c r="L12" s="4">
+        <v>-2.1</v>
+      </c>
+      <c r="M12" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="N12" s="4">
+        <v>-0.7</v>
+      </c>
+      <c r="O12" s="4">
+        <v>2.3</v>
+      </c>
+      <c r="P12" s="4">
+        <v>-3.1</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>-0.3</v>
+      </c>
+      <c r="R12" s="4">
+        <v>10.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="C13" s="4">
+        <v>-0.5</v>
+      </c>
+      <c r="D13" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="E13" s="4">
+        <v>-0.8</v>
+      </c>
+      <c r="F13" s="4">
+        <v>1.3</v>
+      </c>
+      <c r="G13" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="H13" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="I13" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="J13" s="4">
+        <v>3.6</v>
+      </c>
+      <c r="K13" s="4">
+        <v>4.4</v>
+      </c>
+      <c r="L13" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="M13" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="N13" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="O13" s="4">
+        <v>-2.9</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>-1.6</v>
+      </c>
+      <c r="R13" s="5">
+        <v>18.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="C14" s="4">
+        <v>5.4</v>
+      </c>
+      <c r="D14" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="E14" s="4">
+        <v>-5.7</v>
+      </c>
+      <c r="F14" s="5">
+        <v>-1.0</v>
+      </c>
+      <c r="G14" s="4">
         <v>0.9</v>
       </c>
-      <c r="C9" s="4">
+      <c r="H14" s="4">
+        <v>1.6</v>
+      </c>
+      <c r="I14" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="J14" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="K14" s="4">
+        <v>3.5</v>
+      </c>
+      <c r="L14" s="4">
+        <v>-2.3</v>
+      </c>
+      <c r="M14" s="4">
+        <v>3.2</v>
+      </c>
+      <c r="N14" s="4">
+        <v>3.3</v>
+      </c>
+      <c r="O14" s="4">
+        <v>-2.4</v>
+      </c>
+      <c r="P14" s="4">
+        <v>-2.9</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>-4.7</v>
+      </c>
+      <c r="R14" s="4">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="C15" s="4">
+        <v>3.1</v>
+      </c>
+      <c r="D15" s="4">
+        <v>-0.1</v>
+      </c>
+      <c r="E15" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="F15" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="G15" s="4">
+        <v>-3.1</v>
+      </c>
+      <c r="H15" s="4">
+        <v>4.2</v>
+      </c>
+      <c r="I15" s="4">
+        <v>-0.8</v>
+      </c>
+      <c r="J15" s="4">
+        <v>-0.4</v>
+      </c>
+      <c r="K15" s="4">
+        <v>-0.9</v>
+      </c>
+      <c r="L15" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="M15" s="4">
+        <v>3.3</v>
+      </c>
+      <c r="N15" s="4">
+        <v>-2.2</v>
+      </c>
+      <c r="O15" s="4">
+        <v>5.5</v>
+      </c>
+      <c r="P15" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>-2.8</v>
+      </c>
+      <c r="R15" s="5">
+        <v>12.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="4">
         <v>1.7</v>
       </c>
-      <c r="D9" s="4">
-[...2 lines deleted...]
-      <c r="E9" s="4">
+      <c r="C16" s="4">
+        <v>-0.6</v>
+      </c>
+      <c r="D16" s="4">
+        <v>3.2</v>
+      </c>
+      <c r="E16" s="4">
+        <v>-0.2</v>
+      </c>
+      <c r="F16" s="4">
+        <v>3.4</v>
+      </c>
+      <c r="G16" s="4">
         <v>1.7</v>
       </c>
-      <c r="F9" s="5">
-[...23 lines deleted...]
-      <c r="N9" s="4">
+      <c r="H16" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="I16" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="J16" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="K16" s="4">
         <v>2.9</v>
       </c>
-      <c r="O9" s="4">
-[...52 lines deleted...]
-      <c r="O10" s="4">
+      <c r="L16" s="4">
         <v>2.4</v>
       </c>
-      <c r="P10" s="4">
-[...13 lines deleted...]
-      <c r="C11" s="4">
+      <c r="M16" s="4">
+        <v>3.6</v>
+      </c>
+      <c r="N16" s="4">
+        <v>5.9</v>
+      </c>
+      <c r="O16" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="P16" s="4">
         <v>1.2</v>
       </c>
-      <c r="D11" s="4">
-[...238 lines deleted...]
-      <c r="M15" s="4">
+      <c r="Q16" s="4">
         <v>-2.2</v>
       </c>
-      <c r="N15" s="4">
-[...65 lines deleted...]
-    <row r="17" spans="1:18">
+      <c r="R16" s="4">
+        <v>29.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17" s="4">
         <v>0.9</v>
       </c>
       <c r="C17" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="D17" s="4">
         <v>-0.3</v>
       </c>
-      <c r="D17" s="4">
+      <c r="E17" s="4">
         <v>2.1</v>
       </c>
-      <c r="E17" s="4">
+      <c r="F17" s="4">
         <v>3.8</v>
       </c>
-      <c r="F17" s="4">
+      <c r="G17" s="4">
         <v>1.9</v>
       </c>
-      <c r="G17" s="4">
+      <c r="H17" s="4">
         <v>-0.4</v>
       </c>
-      <c r="H17" s="4">
+      <c r="I17" s="4">
         <v>2.3</v>
       </c>
-      <c r="I17" s="4">
+      <c r="J17" s="4">
         <v>3.2</v>
       </c>
-      <c r="J17" s="4">
+      <c r="K17" s="4">
         <v>-2.4</v>
       </c>
-      <c r="K17" s="4">
+      <c r="L17" s="4">
         <v>-0.1</v>
       </c>
-      <c r="L17" s="4">
+      <c r="M17" s="4">
         <v>1.7</v>
       </c>
-      <c r="M17" s="4">
+      <c r="N17" s="4">
         <v>2.1</v>
       </c>
-      <c r="N17" s="4">
+      <c r="O17" s="4">
         <v>2.2</v>
       </c>
-      <c r="O17" s="4">
+      <c r="P17" s="4">
         <v>-0.2</v>
       </c>
-      <c r="P17" s="4">
+      <c r="Q17" s="4">
         <v>-3.7</v>
       </c>
-      <c r="Q17" s="4">
-[...3 lines deleted...]
-    <row r="18" spans="1:18">
+      <c r="R17" s="4">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="C18" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="D18" s="5">
+        <v>-2.0</v>
+      </c>
+      <c r="E18" s="4">
+        <v>-0.1</v>
+      </c>
+      <c r="F18" s="4">
+        <v>2.2</v>
+      </c>
+      <c r="G18" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="H18" s="4">
+        <v>2.9</v>
+      </c>
+      <c r="I18" s="5">
+        <v>-1.0</v>
+      </c>
+      <c r="J18" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="K18" s="4">
         <v>0.1</v>
       </c>
-      <c r="C18" s="5">
-[...5 lines deleted...]
-      <c r="E18" s="4">
+      <c r="L18" s="4">
+        <v>3.6</v>
+      </c>
+      <c r="M18" s="4">
+        <v>-1.1</v>
+      </c>
+      <c r="N18" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="O18" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="P18" s="4">
+        <v>-0.2</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>-5.7</v>
+      </c>
+      <c r="R18" s="4">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="C19" s="4">
+        <v>-1.4</v>
+      </c>
+      <c r="D19" s="4">
+        <v>3.2</v>
+      </c>
+      <c r="E19" s="5">
+        <v>-3.0</v>
+      </c>
+      <c r="F19" s="4">
+        <v>4.4</v>
+      </c>
+      <c r="G19" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="H19" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="I19" s="4">
+        <v>4.3</v>
+      </c>
+      <c r="J19" s="4">
         <v>2.2</v>
       </c>
-      <c r="F18" s="4">
-[...23 lines deleted...]
-      <c r="N18" s="4">
+      <c r="K19" s="4">
+        <v>-0.5</v>
+      </c>
+      <c r="L19" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="M19" s="4">
+        <v>5.3</v>
+      </c>
+      <c r="N19" s="4">
+        <v>4.4</v>
+      </c>
+      <c r="O19" s="4">
         <v>0.6</v>
       </c>
-      <c r="O18" s="4">
-[...19 lines deleted...]
-      <c r="D19" s="5">
+      <c r="P19" s="5">
         <v>-3.0</v>
       </c>
-      <c r="E19" s="4">
-[...32 lines deleted...]
-      <c r="P19" s="4">
+      <c r="Q19" s="4">
         <v>-3.6</v>
       </c>
-      <c r="Q19" s="4">
-[...3 lines deleted...]
-    <row r="20" spans="1:18">
+      <c r="R19" s="4">
+        <v>22.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20" s="4">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="C20" s="4">
+        <v>-0.8</v>
+      </c>
+      <c r="D20" s="4">
         <v>-0.3</v>
       </c>
-      <c r="D20" s="4">
+      <c r="E20" s="4">
         <v>-2.2</v>
       </c>
-      <c r="E20" s="5">
+      <c r="F20" s="5">
         <v>4.0</v>
       </c>
-      <c r="F20" s="4">
+      <c r="G20" s="4">
         <v>1.5</v>
       </c>
-      <c r="G20" s="4">
+      <c r="H20" s="4">
         <v>0.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.6</v>
       </c>
       <c r="I20" s="4">
         <v>2.6</v>
       </c>
-      <c r="J20" s="5">
+      <c r="J20" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="K20" s="5">
         <v>1.0</v>
       </c>
-      <c r="K20" s="5">
+      <c r="L20" s="5">
         <v>6.0</v>
       </c>
-      <c r="L20" s="5">
+      <c r="M20" s="5">
         <v>-2.0</v>
       </c>
-      <c r="M20" s="4">
+      <c r="N20" s="4">
         <v>2.4</v>
       </c>
-      <c r="N20" s="4">
+      <c r="O20" s="4">
         <v>-1.3</v>
       </c>
-      <c r="O20" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="4">
+      <c r="P20" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q20" s="4">
         <v>-3.6</v>
       </c>
-      <c r="Q20" s="4">
-[...3 lines deleted...]
-    <row r="22" spans="1:18">
+      <c r="R20" s="4">
+        <v>10.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" s="2" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:18">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="3" t="s">
@@ -1460,852 +1511,900 @@
       </c>
       <c r="J23" s="3" t="s">
         <v>12</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="N23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="24" spans="1:18">
+      <c r="R23" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B24" s="4">
-        <v>2.7</v>
+        <v>2.3</v>
       </c>
       <c r="C24" s="4">
+        <v>-2.9</v>
+      </c>
+      <c r="D24" s="4">
         <v>-1.6</v>
       </c>
-      <c r="D24" s="4">
+      <c r="E24" s="4">
         <v>-3.9</v>
       </c>
-      <c r="E24" s="4">
+      <c r="F24" s="4">
         <v>1.8</v>
       </c>
-      <c r="F24" s="4">
+      <c r="G24" s="4">
         <v>-0.2</v>
       </c>
-      <c r="G24" s="4">
+      <c r="H24" s="4">
         <v>5.9</v>
       </c>
-      <c r="H24" t="s">
-[...2 lines deleted...]
-      <c r="I24" s="4">
+      <c r="I24" t="s">
+        <v>36</v>
+      </c>
+      <c r="J24" s="4">
         <v>2.3</v>
       </c>
-      <c r="J24" s="4">
+      <c r="K24" s="4">
         <v>-7.8</v>
       </c>
-      <c r="K24" s="4">
+      <c r="L24" s="4">
         <v>5.2</v>
       </c>
-      <c r="L24" s="4">
+      <c r="M24" s="4">
         <v>8.2</v>
       </c>
-      <c r="M24" s="4">
+      <c r="N24" s="4">
         <v>8.8</v>
       </c>
-      <c r="N24" s="4">
+      <c r="O24" s="4">
         <v>9.9</v>
       </c>
-      <c r="O24" s="4">
+      <c r="P24" s="4">
         <v>2.9</v>
       </c>
-      <c r="P24" s="4">
+      <c r="Q24" s="4">
         <v>8.3</v>
       </c>
-      <c r="Q24" s="4">
-[...3 lines deleted...]
-    <row r="25" spans="1:18">
+      <c r="R24" s="4">
+        <v>41.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B25" s="4">
-        <v>1.8</v>
+        <v>0.5</v>
       </c>
       <c r="C25" s="4">
+        <v>-15.1</v>
+      </c>
+      <c r="D25" s="4">
         <v>-0.4</v>
       </c>
-      <c r="D25" s="4">
+      <c r="E25" s="4">
         <v>-2.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.8</v>
       </c>
       <c r="F25" s="4">
         <v>-0.8</v>
       </c>
       <c r="G25" s="4">
+        <v>-0.8</v>
+      </c>
+      <c r="H25" s="4">
         <v>-2.8</v>
       </c>
-      <c r="H25" s="4">
+      <c r="I25" s="4">
         <v>0.8</v>
       </c>
-      <c r="I25" s="4">
+      <c r="J25" s="4">
         <v>0.4</v>
       </c>
-      <c r="J25" s="4">
+      <c r="K25" s="4">
         <v>9.6</v>
       </c>
-      <c r="K25" s="4">
+      <c r="L25" s="4">
         <v>-2.4</v>
       </c>
-      <c r="L25" s="4">
+      <c r="M25" s="4">
         <v>0.6</v>
       </c>
-      <c r="M25" s="4">
+      <c r="N25" s="4">
         <v>-0.2</v>
       </c>
-      <c r="N25" s="4">
+      <c r="O25" s="4">
         <v>-6.1</v>
       </c>
-      <c r="O25" s="4">
+      <c r="P25" s="4">
         <v>17.6</v>
       </c>
-      <c r="P25" s="4">
+      <c r="Q25" s="4">
         <v>14.1</v>
       </c>
-      <c r="Q25" s="4">
-[...3 lines deleted...]
-    <row r="26" spans="1:18">
+      <c r="R25" s="4">
+        <v>8.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B26" s="4">
-        <v>4.8</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>-0.1</v>
+      </c>
+      <c r="C26" s="4">
+        <v>-49.2</v>
       </c>
       <c r="D26" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="E26" s="4">
+        <v>36</v>
+      </c>
+      <c r="E26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F26" s="4">
         <v>1.7</v>
       </c>
-      <c r="F26" s="4">
+      <c r="G26" s="4">
         <v>-3.3</v>
       </c>
-      <c r="G26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J26" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="K26" s="4">
+        <v>36</v>
+      </c>
+      <c r="K26" t="s">
+        <v>36</v>
+      </c>
+      <c r="L26" s="4">
         <v>-0.8</v>
       </c>
-      <c r="L26" s="4">
+      <c r="M26" s="4">
         <v>0.8</v>
       </c>
-      <c r="M26" s="4">
+      <c r="N26" s="4">
         <v>3.4</v>
       </c>
-      <c r="N26" s="4">
+      <c r="O26" s="4">
         <v>-2.5</v>
       </c>
-      <c r="O26" s="4">
+      <c r="P26" s="4">
         <v>1.7</v>
       </c>
-      <c r="P26" s="4">
+      <c r="Q26" s="4">
         <v>91.8</v>
       </c>
-      <c r="Q26" s="4">
-[...3 lines deleted...]
-    <row r="27" spans="1:18">
+      <c r="R26" s="4">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>-1.3</v>
+        <v>24</v>
+      </c>
+      <c r="B27" s="5">
+        <v>-1.0</v>
       </c>
       <c r="C27" s="4">
+        <v>3.8</v>
+      </c>
+      <c r="D27" s="4">
         <v>-34.6</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="4">
+      <c r="E27" t="s">
+        <v>36</v>
+      </c>
+      <c r="F27" s="4">
         <v>28.6</v>
       </c>
-      <c r="F27" s="5">
+      <c r="G27" s="5">
         <v>-10.0</v>
       </c>
-      <c r="G27" s="4">
+      <c r="H27" s="4">
         <v>-10.3</v>
       </c>
-      <c r="H27" s="4">
+      <c r="I27" s="4">
         <v>5.4</v>
       </c>
-      <c r="I27" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="4">
+      <c r="J27" t="s">
+        <v>36</v>
+      </c>
+      <c r="K27" s="4">
         <v>27.6</v>
       </c>
-      <c r="K27" s="4">
+      <c r="L27" s="4">
         <v>-3.3</v>
       </c>
-      <c r="L27" s="4">
+      <c r="M27" s="4">
         <v>-6.3</v>
       </c>
-      <c r="M27" s="4">
+      <c r="N27" s="4">
         <v>8.5</v>
       </c>
-      <c r="N27" t="s">
-[...2 lines deleted...]
-      <c r="O27" s="4">
+      <c r="O27" t="s">
+        <v>36</v>
+      </c>
+      <c r="P27" s="4">
         <v>-6.3</v>
       </c>
-      <c r="P27" s="4">
+      <c r="Q27" s="4">
         <v>-1.6</v>
       </c>
-      <c r="Q27" s="4">
-[...3 lines deleted...]
-    <row r="28" spans="1:18">
+      <c r="R27" s="4">
+        <v>-14.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C28" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="D28" s="4">
         <v>3.6</v>
       </c>
-      <c r="D28" s="4">
+      <c r="E28" s="4">
         <v>-4.3</v>
       </c>
-      <c r="E28" s="4">
+      <c r="F28" s="4">
         <v>-1.7</v>
       </c>
-      <c r="F28" s="4">
+      <c r="G28" s="4">
         <v>8.3</v>
       </c>
-      <c r="G28" s="4">
+      <c r="H28" s="4">
         <v>-1.8</v>
       </c>
-      <c r="H28" s="4">
+      <c r="I28" s="4">
         <v>-2.7</v>
       </c>
-      <c r="I28" s="4">
+      <c r="J28" s="4">
         <v>4.6</v>
       </c>
-      <c r="J28" t="s">
-[...2 lines deleted...]
-      <c r="K28" s="5">
+      <c r="K28" t="s">
+        <v>36</v>
+      </c>
+      <c r="L28" s="5">
         <v>20.0</v>
       </c>
-      <c r="L28" s="4">
+      <c r="M28" s="4">
         <v>9.8</v>
       </c>
-      <c r="M28" s="4">
+      <c r="N28" s="4">
         <v>-4.7</v>
       </c>
-      <c r="N28" s="4">
+      <c r="O28" s="4">
         <v>-3.4</v>
       </c>
-      <c r="O28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q28" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:18">
+        <v>36</v>
+      </c>
+      <c r="R28" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B29" s="5">
         <v>-100.0</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="E29" s="5">
+        <v>36</v>
+      </c>
+      <c r="E29" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29" s="5">
         <v>-100.0</v>
       </c>
-      <c r="F29" s="4">
+      <c r="G29" s="4">
         <v>11.5</v>
       </c>
-      <c r="G29" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="5">
+      <c r="H29" t="s">
+        <v>36</v>
+      </c>
+      <c r="I29" s="5">
         <v>4.0</v>
       </c>
-      <c r="I29" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="4">
+      <c r="J29" t="s">
+        <v>36</v>
+      </c>
+      <c r="K29" s="4">
         <v>-7.4</v>
       </c>
-      <c r="K29" s="4">
+      <c r="L29" s="4">
         <v>-6.9</v>
       </c>
-      <c r="L29" s="4">
+      <c r="M29" s="4">
         <v>7.4</v>
       </c>
-      <c r="M29" s="5">
+      <c r="N29" s="5">
         <v>-10.0</v>
       </c>
-      <c r="N29" s="4">
+      <c r="O29" s="4">
         <v>15.4</v>
       </c>
-      <c r="O29" s="4">
+      <c r="P29" s="4">
         <v>18.2</v>
       </c>
-      <c r="P29" s="4">
+      <c r="Q29" s="4">
         <v>-26.7</v>
       </c>
-      <c r="Q29" s="5">
+      <c r="R29" s="5">
         <v>-100.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="C30" s="4">
+        <v>27</v>
+      </c>
+      <c r="B30" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C30" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D30" s="4">
         <v>-7.4</v>
       </c>
-      <c r="D30" s="4">
+      <c r="E30" s="4">
         <v>3.8</v>
       </c>
-      <c r="E30" s="5">
+      <c r="F30" s="5">
         <v>4.0</v>
       </c>
-      <c r="F30" s="4">
+      <c r="G30" s="4">
         <v>-10.7</v>
       </c>
-      <c r="G30" s="4">
+      <c r="H30" s="4">
         <v>7.7</v>
       </c>
-      <c r="H30" t="s">
-[...2 lines deleted...]
-      <c r="I30" s="4">
+      <c r="I30" t="s">
+        <v>36</v>
+      </c>
+      <c r="J30" s="4">
         <v>-16.1</v>
       </c>
-      <c r="J30" s="5">
+      <c r="K30" s="5">
         <v>24.0</v>
       </c>
-      <c r="K30" s="4">
+      <c r="L30" s="4">
         <v>8.7</v>
       </c>
-      <c r="L30" s="4">
+      <c r="M30" s="4">
         <v>-11.5</v>
       </c>
-      <c r="M30" s="4">
+      <c r="N30" s="4">
         <v>-7.1</v>
       </c>
-      <c r="N30" s="5">
+      <c r="O30" s="5">
         <v>12.0</v>
       </c>
-      <c r="O30" s="4">
+      <c r="P30" s="4">
         <v>-10.7</v>
       </c>
-      <c r="P30" s="5">
+      <c r="Q30" s="5">
         <v>12.0</v>
       </c>
-      <c r="Q30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:18">
+      <c r="R30" s="5">
+        <v>8.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B31" s="4">
-        <v>-0.5</v>
-[...1 lines deleted...]
-      <c r="C31" s="4">
+        <v>-0.4</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31" s="4">
         <v>3.4</v>
       </c>
-      <c r="D31" s="4">
+      <c r="E31" s="4">
         <v>7.4</v>
       </c>
-      <c r="E31" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="4">
+      <c r="F31" t="s">
+        <v>36</v>
+      </c>
+      <c r="G31" s="4">
         <v>-3.6</v>
       </c>
-      <c r="G31" s="4">
+      <c r="H31" s="4">
         <v>-6.7</v>
       </c>
-      <c r="H31" s="4">
+      <c r="I31" s="4">
         <v>3.4</v>
       </c>
-      <c r="I31" s="4">
+      <c r="J31" s="4">
         <v>-3.3</v>
       </c>
-      <c r="J31" s="4">
+      <c r="K31" s="4">
         <v>-3.2</v>
       </c>
-      <c r="K31" s="4">
+      <c r="L31" s="4">
         <v>-43.6</v>
       </c>
-      <c r="L31" s="4">
+      <c r="M31" s="4">
         <v>-3.5</v>
       </c>
-      <c r="M31" s="4">
+      <c r="N31" s="4">
         <v>83.90000000000001</v>
       </c>
-      <c r="N31" s="4">
+      <c r="O31" s="4">
         <v>-3.1</v>
       </c>
-      <c r="O31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P31" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="Q31" s="4">
+        <v>36</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>36</v>
+      </c>
+      <c r="R31" s="4">
         <v>-6.3</v>
       </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="C32" s="4">
+        <v>29</v>
+      </c>
+      <c r="B32" s="5">
+        <v>-100.0</v>
+      </c>
+      <c r="C32" s="5">
+        <v>-100.0</v>
+      </c>
+      <c r="D32" s="4">
         <v>3.7</v>
       </c>
-      <c r="D32" s="4">
+      <c r="E32" s="4">
         <v>-6.9</v>
       </c>
-      <c r="E32" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="4">
+      <c r="F32" t="s">
+        <v>36</v>
+      </c>
+      <c r="G32" s="4">
         <v>-3.3</v>
       </c>
-      <c r="G32" s="4">
+      <c r="H32" s="4">
         <v>-3.2</v>
       </c>
-      <c r="H32" s="4">
+      <c r="I32" s="4">
         <v>10.7</v>
       </c>
-      <c r="I32" s="4">
+      <c r="J32" s="4">
         <v>-9.7</v>
       </c>
-      <c r="J32" t="s">
-[...2 lines deleted...]
-      <c r="K32" s="4">
+      <c r="K32" t="s">
+        <v>36</v>
+      </c>
+      <c r="L32" s="4">
         <v>-6.1</v>
       </c>
-      <c r="L32" s="4">
+      <c r="M32" s="4">
         <v>-2.9</v>
       </c>
-      <c r="M32" s="4">
+      <c r="N32" s="4">
         <v>21.4</v>
       </c>
-      <c r="N32" s="4">
+      <c r="O32" s="4">
         <v>-6.7</v>
       </c>
-      <c r="O32" s="4">
+      <c r="P32" s="4">
         <v>-6.3</v>
       </c>
-      <c r="P32" s="4">
+      <c r="Q32" s="4">
         <v>6.7</v>
       </c>
-      <c r="Q32" s="4">
-[...3 lines deleted...]
-    <row r="33" spans="1:18">
+      <c r="R32" s="5">
+        <v>-100.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B33" s="4">
-        <v>-0.5</v>
-[...4 lines deleted...]
-      <c r="D33" s="4">
+        <v>-0.7</v>
+      </c>
+      <c r="C33" s="4">
+        <v>-3.6</v>
+      </c>
+      <c r="D33" t="s">
+        <v>36</v>
+      </c>
+      <c r="E33" s="4">
         <v>-9.7</v>
       </c>
-      <c r="E33" s="4">
+      <c r="F33" s="4">
         <v>14.8</v>
       </c>
-      <c r="F33" s="5">
+      <c r="G33" s="5">
         <v>-10.0</v>
       </c>
-      <c r="G33" s="4">
+      <c r="H33" s="4">
         <v>3.4</v>
       </c>
-      <c r="H33" t="s">
-[...2 lines deleted...]
-      <c r="I33" s="4">
+      <c r="I33" t="s">
+        <v>36</v>
+      </c>
+      <c r="J33" s="4">
         <v>-3.3</v>
       </c>
-      <c r="J33" s="4">
+      <c r="K33" s="4">
         <v>7.1</v>
       </c>
-      <c r="K33" s="4">
+      <c r="L33" s="4">
         <v>-3.4</v>
       </c>
-      <c r="L33" s="4">
+      <c r="M33" s="4">
         <v>-3.3</v>
       </c>
-      <c r="M33" t="s">
-[...2 lines deleted...]
-      <c r="N33" s="4">
+      <c r="N33" t="s">
+        <v>36</v>
+      </c>
+      <c r="O33" s="4">
         <v>3.4</v>
       </c>
-      <c r="O33" t="s">
-[...2 lines deleted...]
-      <c r="P33" s="4">
+      <c r="P33" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q33" s="4">
         <v>-3.3</v>
       </c>
-      <c r="Q33" s="4">
-[...3 lines deleted...]
-    <row r="34" spans="1:18">
+      <c r="R33" s="5">
+        <v>-10.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P34" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q34" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:18">
+        <v>36</v>
+      </c>
+      <c r="R34" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B35" s="4">
-        <v>6.5</v>
+        <v>6.4</v>
       </c>
       <c r="C35" s="4">
+        <v>5.3</v>
+      </c>
+      <c r="D35" s="4">
         <v>36.4</v>
       </c>
-      <c r="D35" s="4">
+      <c r="E35" s="4">
         <v>-3.5</v>
       </c>
-      <c r="E35" s="4">
+      <c r="F35" s="4">
         <v>11.8</v>
       </c>
-      <c r="F35" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="4">
+      <c r="G35" t="s">
+        <v>36</v>
+      </c>
+      <c r="H35" s="4">
         <v>-3.8</v>
       </c>
-      <c r="H35" s="5">
+      <c r="I35" s="5">
         <v>-7.0</v>
       </c>
-      <c r="I35" s="4">
+      <c r="J35" s="4">
         <v>16.3</v>
       </c>
-      <c r="J35" s="4">
+      <c r="K35" s="4">
         <v>88.5</v>
       </c>
-      <c r="K35" s="4">
+      <c r="L35" s="4">
         <v>-7.1</v>
       </c>
-      <c r="L35" t="s">
-[...2 lines deleted...]
-      <c r="M35" s="4">
+      <c r="M35" t="s">
+        <v>36</v>
+      </c>
+      <c r="N35" s="4">
         <v>7.7</v>
       </c>
-      <c r="N35" s="4">
+      <c r="O35" s="4">
         <v>-13.3</v>
       </c>
-      <c r="O35" t="s">
-[...2 lines deleted...]
-      <c r="P35" s="4">
+      <c r="P35" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q35" s="4">
         <v>-3.2</v>
       </c>
-      <c r="Q35" s="4">
-[...3 lines deleted...]
-    <row r="36" spans="1:18">
+      <c r="R35" s="4">
+        <v>154.80000000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q36" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:18">
+        <v>36</v>
+      </c>
+      <c r="R36" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B37" s="5">
         <v>-100.0</v>
       </c>
       <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E37" t="s">
+        <v>36</v>
+      </c>
+      <c r="F37" t="s">
+        <v>36</v>
+      </c>
+      <c r="G37" t="s">
+        <v>36</v>
+      </c>
+      <c r="H37" t="s">
+        <v>36</v>
+      </c>
+      <c r="I37" t="s">
+        <v>36</v>
+      </c>
+      <c r="J37" t="s">
+        <v>36</v>
+      </c>
+      <c r="K37" t="s">
+        <v>36</v>
+      </c>
+      <c r="L37" t="s">
+        <v>36</v>
+      </c>
+      <c r="M37" t="s">
+        <v>36</v>
+      </c>
+      <c r="N37" t="s">
+        <v>36</v>
+      </c>
+      <c r="O37" s="5">
+        <v>-100.0</v>
+      </c>
+      <c r="P37" s="4">
+        <v>-3.3</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>3.4</v>
+      </c>
+      <c r="R37" s="5">
+        <v>-100.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
+      <c r="A38" t="s">
         <v>35</v>
       </c>
-      <c r="D37" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="B38" s="4">
-        <v>-5.7</v>
-[...1 lines deleted...]
-      <c r="C38" s="4">
+        <v>-4.6</v>
+      </c>
+      <c r="C38" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D38" s="4">
         <v>8.7</v>
       </c>
-      <c r="D38" s="5">
+      <c r="E38" s="5">
         <v>-8.0</v>
       </c>
-      <c r="E38" s="4">
+      <c r="F38" s="4">
         <v>-13.8</v>
       </c>
-      <c r="F38" s="4">
+      <c r="G38" s="4">
         <v>11.5</v>
       </c>
-      <c r="G38" s="4">
+      <c r="H38" s="4">
         <v>-10.3</v>
       </c>
-      <c r="H38" s="4">
+      <c r="I38" s="4">
         <v>7.4</v>
       </c>
-      <c r="I38" s="4">
+      <c r="J38" s="4">
         <v>-3.6</v>
       </c>
-      <c r="J38" s="4">
+      <c r="K38" s="4">
         <v>7.7</v>
       </c>
-      <c r="K38" s="4">
+      <c r="L38" s="4">
         <v>8.3</v>
       </c>
-      <c r="L38" s="4">
+      <c r="M38" s="4">
         <v>14.3</v>
       </c>
-      <c r="M38" s="4">
+      <c r="N38" s="4">
         <v>-62.5</v>
       </c>
-      <c r="N38" s="4">
+      <c r="O38" s="4">
         <v>3.7</v>
       </c>
-      <c r="O38" s="4">
+      <c r="P38" s="4">
         <v>-11.5</v>
       </c>
-      <c r="P38" s="5">
+      <c r="Q38" s="5">
         <v>7.0</v>
       </c>
-      <c r="Q38" s="4">
-[...3 lines deleted...]
-    <row r="40" spans="1:18">
+      <c r="R38" s="4">
+        <v>-50.9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:18">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="3" t="s">
@@ -2313,852 +2412,900 @@
       </c>
       <c r="J41" s="3" t="s">
         <v>12</v>
       </c>
       <c r="K41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="N41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="42" spans="1:18">
+      <c r="R41" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B42" s="4">
+        <v>-1.2</v>
+      </c>
+      <c r="C42" s="5">
+        <v>-10.0</v>
+      </c>
+      <c r="D42" s="5">
+        <v>-2.0</v>
+      </c>
+      <c r="E42" s="5">
+        <v>-1.0</v>
+      </c>
+      <c r="F42" s="4">
+        <v>1.6</v>
+      </c>
+      <c r="G42" s="4">
+        <v>-2.2</v>
+      </c>
+      <c r="H42" s="5">
+        <v>-1.0</v>
+      </c>
+      <c r="I42" s="4">
+        <v>-0.9</v>
+      </c>
+      <c r="J42" s="4">
+        <v>-2.4</v>
+      </c>
+      <c r="K42" s="5">
+        <v>-7.0</v>
+      </c>
+      <c r="L42" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="M42" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="N42" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="O42" s="4">
+        <v>-0.8</v>
+      </c>
+      <c r="P42" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="Q42" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="R42" s="4">
+        <v>-16.7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
+      <c r="A43" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="4">
+        <v>-1.9</v>
+      </c>
+      <c r="C43" s="4">
+        <v>-4.3</v>
+      </c>
+      <c r="D43" s="4">
+        <v>-3.6</v>
+      </c>
+      <c r="E43" s="4">
+        <v>-2.6</v>
+      </c>
+      <c r="F43" s="4">
+        <v>-0.7</v>
+      </c>
+      <c r="G43" s="4">
+        <v>-1.3</v>
+      </c>
+      <c r="H43" s="4">
+        <v>-6.4</v>
+      </c>
+      <c r="I43" s="4">
         <v>-0.6</v>
       </c>
-      <c r="C42" s="5">
+      <c r="J43" s="4">
+        <v>-4.5</v>
+      </c>
+      <c r="K43" s="5">
+        <v>-1.0</v>
+      </c>
+      <c r="L43" s="4">
+        <v>-1.9</v>
+      </c>
+      <c r="M43" s="4">
+        <v>-2.7</v>
+      </c>
+      <c r="N43" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="O43" s="4">
+        <v>-0.8</v>
+      </c>
+      <c r="P43" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="R43" s="5">
+        <v>-25.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19">
+      <c r="A44" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="4">
+        <v>-1.8</v>
+      </c>
+      <c r="C44" s="4">
+        <v>-3.7</v>
+      </c>
+      <c r="D44" s="4">
+        <v>-2.8</v>
+      </c>
+      <c r="E44" s="4">
+        <v>-0.8</v>
+      </c>
+      <c r="F44" s="5">
         <v>-2.0</v>
       </c>
-      <c r="D42" s="5">
-[...20 lines deleted...]
-      <c r="K42" s="5">
+      <c r="G44" s="4">
+        <v>-3.2</v>
+      </c>
+      <c r="H44" s="4">
+        <v>-4.5</v>
+      </c>
+      <c r="I44" s="4">
+        <v>-2.1</v>
+      </c>
+      <c r="J44" s="4">
+        <v>-2.8</v>
+      </c>
+      <c r="K44" s="4">
+        <v>-2.7</v>
+      </c>
+      <c r="L44" s="4">
+        <v>-0.8</v>
+      </c>
+      <c r="M44" s="4">
+        <v>-5.3</v>
+      </c>
+      <c r="N44" s="5">
         <v>1.0</v>
       </c>
-      <c r="L42" s="4">
-[...111 lines deleted...]
-      <c r="N44" s="4">
+      <c r="O44" s="4">
         <v>1.1</v>
       </c>
-      <c r="O44" s="4">
+      <c r="P44" s="4">
         <v>0.1</v>
       </c>
-      <c r="P44" s="4">
+      <c r="Q44" s="4">
         <v>2.5</v>
       </c>
-      <c r="Q44" s="4">
-[...3 lines deleted...]
-    <row r="45" spans="1:18">
+      <c r="R44" s="4">
+        <v>-23.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B45" s="4">
         <v>-1.3</v>
       </c>
       <c r="C45" s="4">
+        <v>-2.4</v>
+      </c>
+      <c r="D45" s="4">
         <v>13.9</v>
       </c>
-      <c r="D45" s="4">
+      <c r="E45" s="4">
         <v>5.9</v>
       </c>
-      <c r="E45" s="4">
+      <c r="F45" s="4">
         <v>9.7</v>
       </c>
-      <c r="F45" s="4">
+      <c r="G45" s="4">
         <v>40.9</v>
       </c>
-      <c r="G45" s="4">
+      <c r="H45" s="4">
         <v>4.8</v>
       </c>
-      <c r="H45" s="4">
+      <c r="I45" s="4">
         <v>-4.5</v>
       </c>
-      <c r="I45" s="4">
+      <c r="J45" s="4">
         <v>-55.1</v>
       </c>
-      <c r="J45" s="4">
+      <c r="K45" s="4">
         <v>-10.9</v>
       </c>
-      <c r="K45" s="4">
+      <c r="L45" s="4">
         <v>-6.8</v>
       </c>
-      <c r="L45" s="4">
+      <c r="M45" s="4">
         <v>-3.3</v>
       </c>
-      <c r="M45" s="4">
+      <c r="N45" s="4">
         <v>17.3</v>
       </c>
-      <c r="N45" s="5">
+      <c r="O45" s="5">
         <v>13.0</v>
       </c>
-      <c r="O45" s="4">
+      <c r="P45" s="4">
         <v>-9.8</v>
       </c>
-      <c r="P45" s="4">
+      <c r="Q45" s="4">
         <v>4.1</v>
       </c>
-      <c r="Q45" s="4">
-[...3 lines deleted...]
-    <row r="46" spans="1:18">
+      <c r="R45" s="4">
+        <v>-18.4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B46" s="4">
-        <v>-2.8</v>
+        <v>-3.4</v>
       </c>
       <c r="C46" s="4">
+        <v>-11.4</v>
+      </c>
+      <c r="D46" s="4">
         <v>-14.9</v>
       </c>
-      <c r="D46" s="4">
+      <c r="E46" s="4">
         <v>-27.2</v>
       </c>
-      <c r="E46" s="4">
+      <c r="F46" s="4">
         <v>3.1</v>
       </c>
-      <c r="F46" s="4">
+      <c r="G46" s="4">
         <v>-1.1</v>
       </c>
-      <c r="G46" s="4">
+      <c r="H46" s="4">
         <v>-16.2</v>
       </c>
-      <c r="H46" s="4">
+      <c r="I46" s="4">
         <v>8.3</v>
       </c>
-      <c r="I46" s="5">
+      <c r="J46" s="5">
         <v>7.0</v>
       </c>
-      <c r="J46" s="4">
+      <c r="K46" s="4">
         <v>17.3</v>
       </c>
-      <c r="K46" s="4">
+      <c r="L46" s="4">
         <v>4.1</v>
       </c>
-      <c r="L46" s="4">
+      <c r="M46" s="4">
         <v>-1.8</v>
       </c>
-      <c r="M46" s="4">
+      <c r="N46" s="4">
         <v>-0.9</v>
       </c>
-      <c r="N46" s="4">
+      <c r="O46" s="4">
         <v>-12.6</v>
       </c>
-      <c r="O46" s="4">
+      <c r="P46" s="4">
         <v>-4.4</v>
       </c>
-      <c r="P46" s="5">
+      <c r="Q46" s="5">
         <v>11.0</v>
       </c>
-      <c r="Q46" s="4">
-[...3 lines deleted...]
-    <row r="47" spans="1:18">
+      <c r="R46" s="4">
+        <v>-40.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B47" s="5">
         <v>-100.0</v>
       </c>
-      <c r="C47" s="5">
+      <c r="C47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47" s="5">
         <v>-100.0</v>
       </c>
-      <c r="D47" s="5">
+      <c r="E47" s="5">
         <v>-4.0</v>
       </c>
-      <c r="E47" s="4">
+      <c r="F47" s="4">
         <v>31.6</v>
       </c>
-      <c r="F47" s="4">
+      <c r="G47" s="4">
         <v>-20.8</v>
       </c>
-      <c r="G47" s="4">
+      <c r="H47" s="4">
         <v>9.1</v>
       </c>
-      <c r="H47" s="4">
+      <c r="I47" s="4">
         <v>4.8</v>
       </c>
-      <c r="I47" s="5">
+      <c r="J47" s="5">
         <v>-50.0</v>
       </c>
-      <c r="J47" s="4">
+      <c r="K47" s="4">
         <v>2.4</v>
       </c>
-      <c r="K47" s="4">
+      <c r="L47" s="4">
         <v>-46.8</v>
       </c>
-      <c r="L47" s="4">
+      <c r="M47" s="4">
         <v>-9.4</v>
       </c>
-      <c r="M47" s="4">
+      <c r="N47" s="4">
         <v>32.8</v>
       </c>
-      <c r="N47" s="4">
+      <c r="O47" s="4">
         <v>-8.6</v>
       </c>
-      <c r="O47" s="4">
+      <c r="P47" s="4">
         <v>4.5</v>
       </c>
-      <c r="P47" s="4">
+      <c r="Q47" s="4">
         <v>-30.2</v>
       </c>
-      <c r="Q47" s="5">
+      <c r="R47" s="5">
         <v>-100.0</v>
       </c>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B48" s="4">
-        <v>-2.9</v>
+        <v>-3.2</v>
       </c>
       <c r="C48" s="4">
+        <v>-7.7</v>
+      </c>
+      <c r="D48" s="4">
         <v>1.6</v>
       </c>
-      <c r="D48" s="4">
+      <c r="E48" s="4">
         <v>-1.5</v>
       </c>
-      <c r="E48" s="4">
+      <c r="F48" s="4">
         <v>8.3</v>
       </c>
-      <c r="F48" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="5">
+      <c r="G48" t="s">
+        <v>36</v>
+      </c>
+      <c r="H48" s="5">
         <v>25.0</v>
       </c>
-      <c r="H48" s="4">
+      <c r="I48" s="4">
         <v>-11.1</v>
       </c>
-      <c r="I48" s="4">
+      <c r="J48" s="4">
         <v>-14.3</v>
       </c>
-      <c r="J48" s="5">
+      <c r="K48" s="5">
         <v>-37.0</v>
       </c>
-      <c r="K48" s="4">
+      <c r="L48" s="4">
         <v>5.3</v>
       </c>
-      <c r="L48" t="s">
-[...2 lines deleted...]
-      <c r="M48" s="5">
+      <c r="M48" t="s">
+        <v>36</v>
+      </c>
+      <c r="N48" s="5">
         <v>-5.0</v>
       </c>
-      <c r="N48" s="5">
+      <c r="O48" s="5">
         <v>2.0</v>
       </c>
-      <c r="O48" s="4">
+      <c r="P48" s="4">
         <v>3.2</v>
       </c>
-      <c r="P48" s="4">
+      <c r="Q48" s="4">
         <v>-3.1</v>
       </c>
-      <c r="Q48" s="4">
-[...3 lines deleted...]
-    <row r="49" spans="1:18">
+      <c r="R48" s="4">
+        <v>-38.8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P49" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q49" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:18">
+        <v>36</v>
+      </c>
+      <c r="R49" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B50" s="4">
-        <v>-1.2</v>
+        <v>-0.9</v>
       </c>
       <c r="C50" s="4">
+        <v>3.6</v>
+      </c>
+      <c r="D50" s="4">
         <v>16.7</v>
       </c>
-      <c r="D50" s="5">
+      <c r="E50" s="5">
         <v>-4.0</v>
       </c>
-      <c r="E50" s="4">
+      <c r="F50" s="4">
         <v>-26.5</v>
       </c>
-      <c r="F50" s="5">
+      <c r="G50" s="5">
         <v>3.0</v>
       </c>
-      <c r="G50" s="4">
+      <c r="H50" s="4">
         <v>-13.2</v>
       </c>
-      <c r="H50" s="4">
+      <c r="I50" s="4">
         <v>18.8</v>
       </c>
-      <c r="I50" s="5">
+      <c r="J50" s="5">
         <v>-22.0</v>
       </c>
-      <c r="J50" s="4">
+      <c r="K50" s="4">
         <v>2.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.6</v>
       </c>
       <c r="L50" s="4">
         <v>2.6</v>
       </c>
       <c r="M50" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="N50" s="4">
         <v>26.7</v>
       </c>
-      <c r="N50" s="4">
+      <c r="O50" s="4">
         <v>15.4</v>
       </c>
-      <c r="O50" s="4">
+      <c r="P50" s="4">
         <v>-18.8</v>
       </c>
-      <c r="P50" s="5">
+      <c r="Q50" s="5">
         <v>-3.0</v>
       </c>
-      <c r="Q50" s="4">
-[...3 lines deleted...]
-    <row r="51" spans="1:18">
+      <c r="R50" s="4">
+        <v>-12.1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B51" s="4">
-        <v>-1.4</v>
-[...1 lines deleted...]
-      <c r="C51" s="5">
+        <v>-2.7</v>
+      </c>
+      <c r="C51" s="4">
+        <v>-18.4</v>
+      </c>
+      <c r="D51" s="5">
         <v>4.0</v>
       </c>
-      <c r="D51" s="4">
+      <c r="E51" s="4">
         <v>-7.5</v>
       </c>
-      <c r="E51" s="4">
+      <c r="F51" s="4">
         <v>-7.8</v>
       </c>
-      <c r="F51" s="4">
+      <c r="G51" s="4">
         <v>-9.4</v>
       </c>
-      <c r="G51" s="4">
+      <c r="H51" s="4">
         <v>-9.9</v>
       </c>
-      <c r="H51" s="4">
+      <c r="I51" s="4">
         <v>7.6</v>
       </c>
-      <c r="I51" s="4">
+      <c r="J51" s="4">
         <v>1.5</v>
       </c>
-      <c r="J51" s="4">
+      <c r="K51" s="4">
         <v>2.4</v>
       </c>
-      <c r="K51" s="4">
+      <c r="L51" s="4">
         <v>-4.5</v>
       </c>
-      <c r="L51" s="4">
+      <c r="M51" s="4">
         <v>3.9</v>
       </c>
-      <c r="M51" s="4">
+      <c r="N51" s="4">
         <v>-1.5</v>
       </c>
-      <c r="N51" s="4">
+      <c r="O51" s="4">
         <v>3.2</v>
       </c>
-      <c r="O51" s="5">
+      <c r="P51" s="5">
         <v>5.0</v>
       </c>
-      <c r="P51" s="4">
+      <c r="Q51" s="4">
         <v>-4.8</v>
       </c>
-      <c r="Q51" s="4">
-[...3 lines deleted...]
-    <row r="52" spans="1:18">
+      <c r="R51" s="4">
+        <v>-33.3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B52" s="4">
         <v>0.4</v>
       </c>
-      <c r="C52" s="4">
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52" s="4">
         <v>15.8</v>
       </c>
-      <c r="D52" s="5">
+      <c r="E52" s="5">
         <v>-5.0</v>
       </c>
-      <c r="E52" s="4">
+      <c r="F52" s="4">
         <v>-1.6</v>
       </c>
-      <c r="F52" s="4">
+      <c r="G52" s="4">
         <v>19.6</v>
       </c>
-      <c r="G52" s="4">
+      <c r="H52" s="4">
         <v>-7.3</v>
       </c>
-      <c r="H52" s="4">
+      <c r="I52" s="4">
         <v>5.8</v>
       </c>
-      <c r="I52" s="5">
+      <c r="J52" s="5">
         <v>30.0</v>
       </c>
-      <c r="J52" s="4">
+      <c r="K52" s="4">
         <v>37.9</v>
       </c>
-      <c r="K52" s="4">
+      <c r="L52" s="4">
         <v>-19.4</v>
       </c>
-      <c r="L52" s="4">
+      <c r="M52" s="4">
         <v>-14.3</v>
       </c>
-      <c r="M52" s="5">
+      <c r="N52" s="5">
         <v>-16.0</v>
       </c>
-      <c r="N52" s="4">
+      <c r="O52" s="4">
         <v>-5.7</v>
       </c>
-      <c r="O52" s="4">
+      <c r="P52" s="4">
         <v>-10.2</v>
       </c>
-      <c r="P52" s="4">
+      <c r="Q52" s="4">
         <v>-4.8</v>
       </c>
-      <c r="Q52" s="4">
+      <c r="R52" s="4">
         <v>6.5</v>
       </c>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B53" s="4">
-        <v>-2.9</v>
-[...1 lines deleted...]
-      <c r="C53" s="4">
+        <v>-2.7</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" s="4">
         <v>-60.8</v>
       </c>
-      <c r="D53" s="4">
+      <c r="E53" s="4">
         <v>30.8</v>
       </c>
-      <c r="E53" s="4">
+      <c r="F53" s="4">
         <v>-2.5</v>
       </c>
-      <c r="F53" s="4">
+      <c r="G53" s="4">
         <v>-2.4</v>
       </c>
-      <c r="G53" s="4">
+      <c r="H53" s="4">
         <v>-28.1</v>
       </c>
-      <c r="H53" s="5">
+      <c r="I53" s="5">
         <v>-5.0</v>
       </c>
-      <c r="I53" t="s">
-[...2 lines deleted...]
-      <c r="J53" s="4">
+      <c r="J53" t="s">
+        <v>36</v>
+      </c>
+      <c r="K53" s="4">
         <v>-9.1</v>
       </c>
-      <c r="K53" s="5">
+      <c r="L53" s="5">
         <v>10.0</v>
       </c>
-      <c r="L53" s="4">
+      <c r="M53" s="4">
         <v>30.4</v>
       </c>
-      <c r="M53" s="4">
+      <c r="N53" s="4">
         <v>21.1</v>
       </c>
-      <c r="N53" s="5">
+      <c r="O53" s="5">
         <v>-5.0</v>
       </c>
-      <c r="O53" s="4">
+      <c r="P53" s="4">
         <v>48.1</v>
       </c>
-      <c r="P53" s="5">
+      <c r="Q53" s="5">
         <v>-10.0</v>
       </c>
-      <c r="Q53" s="4">
+      <c r="R53" s="4">
         <v>-33.3</v>
       </c>
     </row>
-    <row r="54" spans="1:18">
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B54" s="4">
-        <v>0.1</v>
+        <v>-0.1</v>
       </c>
       <c r="C54" s="4">
+        <v>-2.6</v>
+      </c>
+      <c r="D54" s="4">
         <v>6.6</v>
       </c>
-      <c r="D54" s="4">
+      <c r="E54" s="4">
         <v>14.4</v>
       </c>
-      <c r="E54" t="s">
-[...2 lines deleted...]
-      <c r="F54" s="4">
+      <c r="F54" t="s">
+        <v>36</v>
+      </c>
+      <c r="G54" s="4">
         <v>3.2</v>
       </c>
-      <c r="G54" s="4">
+      <c r="H54" s="4">
         <v>7.6</v>
       </c>
-      <c r="H54" s="4">
+      <c r="I54" s="4">
         <v>-13.8</v>
       </c>
-      <c r="I54" s="5">
+      <c r="J54" s="5">
         <v>-13.0</v>
       </c>
-      <c r="J54" s="4">
+      <c r="K54" s="4">
         <v>1.1</v>
       </c>
-      <c r="K54" s="4">
+      <c r="L54" s="4">
         <v>-2.1</v>
       </c>
-      <c r="L54" s="4">
+      <c r="M54" s="4">
         <v>4.3</v>
       </c>
-      <c r="M54" s="4">
+      <c r="N54" s="4">
         <v>-2.1</v>
       </c>
-      <c r="N54" s="4">
+      <c r="O54" s="4">
         <v>-2.6</v>
       </c>
-      <c r="O54" s="4">
+      <c r="P54" s="4">
         <v>4.8</v>
       </c>
-      <c r="P54" s="4">
+      <c r="Q54" s="4">
         <v>-3.6</v>
       </c>
-      <c r="Q54" s="5">
-[...3 lines deleted...]
-    <row r="55" spans="1:18">
+      <c r="R54" s="4">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>34</v>
+      </c>
+      <c r="B55" s="4">
+        <v>-0.1</v>
       </c>
       <c r="C55" s="4">
+        <v>-1.6</v>
+      </c>
+      <c r="D55" s="4">
         <v>-0.8</v>
       </c>
-      <c r="D55" s="4">
+      <c r="E55" s="4">
         <v>3.4</v>
       </c>
-      <c r="E55" s="4">
+      <c r="F55" s="4">
         <v>7.2</v>
       </c>
-      <c r="F55" s="4">
+      <c r="G55" s="4">
         <v>-9.8</v>
       </c>
-      <c r="G55" s="4">
+      <c r="H55" s="4">
         <v>-4.7</v>
       </c>
-      <c r="H55" s="5">
+      <c r="I55" s="5">
         <v>4.0</v>
       </c>
-      <c r="I55" s="4">
+      <c r="J55" s="4">
         <v>5.1</v>
       </c>
-      <c r="J55" s="4">
+      <c r="K55" s="4">
         <v>2.6</v>
       </c>
-      <c r="K55" s="4">
+      <c r="L55" s="4">
         <v>1.8</v>
       </c>
-      <c r="L55" s="4">
+      <c r="M55" s="4">
         <v>-4.2</v>
       </c>
-      <c r="M55" s="4">
+      <c r="N55" s="4">
         <v>1.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.7</v>
       </c>
       <c r="O55" s="4">
         <v>-1.7</v>
       </c>
       <c r="P55" s="4">
+        <v>-1.7</v>
+      </c>
+      <c r="Q55" s="4">
         <v>-1.6</v>
       </c>
-      <c r="Q55" t="s">
+      <c r="R55" s="4">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
+      <c r="A56" t="s">
         <v>35</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B56" s="4">
-        <v>-1.5</v>
-[...1 lines deleted...]
-      <c r="C56" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="C56" s="4">
+        <v>27.6</v>
+      </c>
+      <c r="D56" s="5">
         <v>45.0</v>
       </c>
-      <c r="D56" s="4">
+      <c r="E56" s="4">
         <v>5.3</v>
       </c>
-      <c r="E56" s="5">
+      <c r="F56" s="5">
         <v>-5.0</v>
       </c>
-      <c r="F56" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="5">
+      <c r="G56" t="s">
+        <v>36</v>
+      </c>
+      <c r="H56" s="5">
         <v>-100.0</v>
       </c>
-      <c r="H56" t="s">
-[...2 lines deleted...]
-      <c r="I56" s="5">
+      <c r="I56" t="s">
+        <v>36</v>
+      </c>
+      <c r="J56" s="5">
         <v>-50.0</v>
       </c>
-      <c r="J56" s="4">
+      <c r="K56" s="4">
         <v>2.6</v>
       </c>
-      <c r="K56" s="4">
+      <c r="L56" s="4">
         <v>-4.9</v>
       </c>
-      <c r="L56" s="4">
+      <c r="M56" s="4">
         <v>24.2</v>
       </c>
-      <c r="M56" s="4">
+      <c r="N56" s="4">
         <v>3.1</v>
       </c>
-      <c r="N56" s="5">
+      <c r="O56" s="5">
         <v>-3.0</v>
       </c>
-      <c r="O56" s="4">
+      <c r="P56" s="4">
         <v>-10.8</v>
       </c>
-      <c r="P56" s="4">
+      <c r="Q56" s="4">
         <v>2.8</v>
       </c>
-      <c r="Q56" s="4">
-[...3 lines deleted...]
-    <row r="58" spans="1:18">
+      <c r="R56" s="4">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19">
       <c r="A58" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:18">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19">
       <c r="A59" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="3" t="s">
@@ -3166,852 +3313,900 @@
       </c>
       <c r="J59" s="3" t="s">
         <v>12</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="N59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q59" s="3" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="60" spans="1:18">
+      <c r="R59" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B60" s="4">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="C60" s="4">
+        <v>-0.5</v>
+      </c>
+      <c r="D60" s="4">
         <v>0.4</v>
       </c>
-      <c r="D60" s="4">
+      <c r="E60" s="4">
         <v>0.7</v>
       </c>
-      <c r="E60" s="4">
+      <c r="F60" s="4">
         <v>1.2</v>
       </c>
-      <c r="F60" s="4">
+      <c r="G60" s="4">
         <v>2.4</v>
       </c>
-      <c r="G60" s="4">
+      <c r="H60" s="4">
         <v>-0.2</v>
       </c>
-      <c r="H60" s="4">
+      <c r="I60" s="4">
         <v>1.9</v>
       </c>
-      <c r="I60" s="4">
+      <c r="J60" s="4">
         <v>1.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.6</v>
       </c>
       <c r="K60" s="4">
         <v>0.6</v>
       </c>
       <c r="L60" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="M60" s="4">
         <v>2.3</v>
       </c>
-      <c r="M60" s="4">
+      <c r="N60" s="4">
         <v>0.9</v>
       </c>
-      <c r="N60" s="4">
+      <c r="O60" s="4">
         <v>0.7</v>
       </c>
-      <c r="O60" s="4">
+      <c r="P60" s="4">
         <v>0.2</v>
       </c>
-      <c r="P60" s="4">
+      <c r="Q60" s="4">
         <v>0.3</v>
       </c>
-      <c r="Q60" s="5">
-[...3 lines deleted...]
-    <row r="61" spans="1:18">
+      <c r="R60" s="4">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B61" s="4">
         <v>0.8</v>
       </c>
-      <c r="C61" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="4">
+      <c r="C61" s="4">
+        <v>-0.1</v>
+      </c>
+      <c r="D61" t="s">
+        <v>36</v>
+      </c>
+      <c r="E61" s="4">
         <v>-1.4</v>
       </c>
-      <c r="E61" s="4">
+      <c r="F61" s="4">
         <v>1.3</v>
       </c>
-      <c r="F61" s="4">
+      <c r="G61" s="4">
         <v>0.9</v>
       </c>
-      <c r="G61" s="4">
+      <c r="H61" s="4">
         <v>2.1</v>
       </c>
-      <c r="H61" s="4">
+      <c r="I61" s="4">
         <v>1.6</v>
       </c>
-      <c r="I61" s="4">
+      <c r="J61" s="4">
         <v>2.5</v>
       </c>
-      <c r="J61" s="4">
+      <c r="K61" s="4">
         <v>1.2</v>
       </c>
-      <c r="K61" s="4">
+      <c r="L61" s="4">
         <v>1.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.9</v>
       </c>
       <c r="M61" s="4">
         <v>1.9</v>
       </c>
       <c r="N61" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="O61" s="4">
         <v>1.3</v>
       </c>
-      <c r="O61" s="4">
+      <c r="P61" s="4">
         <v>-0.3</v>
       </c>
-      <c r="P61" s="4">
+      <c r="Q61" s="4">
         <v>-2.5</v>
       </c>
-      <c r="Q61" s="4">
+      <c r="R61" s="4">
         <v>12.4</v>
       </c>
     </row>
-    <row r="62" spans="1:18">
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B62" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="C62" s="4">
+        <v>-1.3</v>
+      </c>
+      <c r="D62" s="4">
+        <v>-1.2</v>
+      </c>
+      <c r="E62" s="4">
+        <v>-1.1</v>
+      </c>
+      <c r="F62" s="4">
+        <v>-1.4</v>
+      </c>
+      <c r="G62" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="H62" s="4">
+        <v>2.2</v>
+      </c>
+      <c r="I62" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="J62" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="K62" s="4">
+        <v>3.3</v>
+      </c>
+      <c r="L62" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="M62" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="N62" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="O62" s="4">
+        <v>3.6</v>
+      </c>
+      <c r="P62" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q62" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="R62" s="4">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19">
+      <c r="A63" t="s">
+        <v>24</v>
+      </c>
+      <c r="B63" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="C63" s="4">
+        <v>-2.7</v>
+      </c>
+      <c r="D63" s="4">
+        <v>2.2</v>
+      </c>
+      <c r="E63" s="4">
+        <v>-2.5</v>
+      </c>
+      <c r="F63" s="4">
+        <v>1.3</v>
+      </c>
+      <c r="G63" s="4">
+        <v>-0.1</v>
+      </c>
+      <c r="H63" s="4">
+        <v>1.3</v>
+      </c>
+      <c r="I63" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="J63" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="K63" s="4">
+        <v>2.2</v>
+      </c>
+      <c r="L63" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="M63" s="4">
+        <v>-1.1</v>
+      </c>
+      <c r="N63" s="4">
+        <v>-0.2</v>
+      </c>
+      <c r="O63" s="4">
+        <v>3.1</v>
+      </c>
+      <c r="P63" s="4">
+        <v>3.9</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>-6.7</v>
+      </c>
+      <c r="R63" s="4">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B64" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="C64" s="4">
+        <v>-0.3</v>
+      </c>
+      <c r="D64" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="E64" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="F64" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="G64" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="H64" s="4">
+        <v>3.2</v>
+      </c>
+      <c r="I64" s="4">
+        <v>4.9</v>
+      </c>
+      <c r="J64" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="K64" s="4">
+        <v>3.1</v>
+      </c>
+      <c r="L64" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="M64" s="4">
         <v>1.2</v>
       </c>
-      <c r="C62" s="4">
-[...11 lines deleted...]
-      <c r="G62" s="4">
+      <c r="N64" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="O64" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="P64" s="4">
+        <v>-0.2</v>
+      </c>
+      <c r="Q64" s="5">
+        <v>-1.0</v>
+      </c>
+      <c r="R64" s="5">
+        <v>28.0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19">
+      <c r="A65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B65" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="C65" s="4">
         <v>2.2</v>
       </c>
-      <c r="H62" s="4">
-[...34 lines deleted...]
-      <c r="B63" s="4">
+      <c r="D65" s="4">
+        <v>-0.5</v>
+      </c>
+      <c r="E65" s="4">
+        <v>-1.7</v>
+      </c>
+      <c r="F65" s="4">
+        <v>2.2</v>
+      </c>
+      <c r="G65" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="H65" s="4">
+        <v>6.6</v>
+      </c>
+      <c r="I65" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="J65" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="K65" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="L65" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="M65" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="N65" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="O65" s="4">
+        <v>-0.2</v>
+      </c>
+      <c r="P65" s="4">
         <v>0.4</v>
       </c>
-      <c r="C63" s="4">
-[...144 lines deleted...]
-      <c r="P65" s="4">
+      <c r="Q65" s="4">
         <v>-4.1</v>
       </c>
-      <c r="Q65" s="4">
-[...3 lines deleted...]
-    <row r="66" spans="1:18">
+      <c r="R65" s="4">
+        <v>22.8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B66" s="4">
         <v>0.2</v>
       </c>
       <c r="C66" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="D66" s="4">
         <v>-0.6</v>
       </c>
-      <c r="D66" s="4">
+      <c r="E66" s="4">
         <v>0.3</v>
       </c>
-      <c r="E66" s="5">
+      <c r="F66" s="5">
         <v>1.0</v>
       </c>
-      <c r="F66" s="4">
+      <c r="G66" s="4">
         <v>-2.2</v>
       </c>
-      <c r="G66" s="4">
+      <c r="H66" s="4">
         <v>4.5</v>
       </c>
-      <c r="H66" s="4">
+      <c r="I66" s="4">
         <v>1.2</v>
       </c>
-      <c r="I66" s="4">
+      <c r="J66" s="4">
         <v>4.8</v>
       </c>
-      <c r="J66" s="4">
+      <c r="K66" s="4">
         <v>1.3</v>
       </c>
-      <c r="K66" s="4">
+      <c r="L66" s="4">
         <v>-4.4</v>
       </c>
-      <c r="L66" s="4">
+      <c r="M66" s="4">
         <v>0.2</v>
       </c>
-      <c r="M66" s="4">
+      <c r="N66" s="4">
         <v>-1.2</v>
       </c>
-      <c r="N66" s="5">
+      <c r="O66" s="5">
         <v>2.0</v>
       </c>
-      <c r="O66" s="4">
+      <c r="P66" s="4">
         <v>-3.3</v>
       </c>
-      <c r="P66" s="4">
+      <c r="Q66" s="4">
         <v>-0.8</v>
       </c>
-      <c r="Q66" s="4">
+      <c r="R66" s="4">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19">
+      <c r="A67" t="s">
+        <v>28</v>
+      </c>
+      <c r="B67" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="C67" s="4">
+        <v>-1.3</v>
+      </c>
+      <c r="D67" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="E67" s="4">
+        <v>-1.3</v>
+      </c>
+      <c r="F67" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="G67" s="4">
+        <v>2.2</v>
+      </c>
+      <c r="H67" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="I67" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="J67" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="K67" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="L67" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="M67" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="N67" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="O67" s="5">
+        <v>-4.0</v>
+      </c>
+      <c r="P67" s="4">
+        <v>-0.1</v>
+      </c>
+      <c r="Q67" s="4">
+        <v>-1.6</v>
+      </c>
+      <c r="R67" s="4">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19">
+      <c r="A68" t="s">
+        <v>29</v>
+      </c>
+      <c r="B68" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="C68" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D68" s="5">
+        <v>-2.0</v>
+      </c>
+      <c r="E68" s="4">
+        <v>-6.7</v>
+      </c>
+      <c r="F68" s="4">
+        <v>-1.9</v>
+      </c>
+      <c r="G68" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="H68" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="I68" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="J68" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="K68" s="4">
+        <v>3.7</v>
+      </c>
+      <c r="L68" s="4">
+        <v>-3.3</v>
+      </c>
+      <c r="M68" s="4">
+        <v>3.6</v>
+      </c>
+      <c r="N68" s="4">
+        <v>-0.5</v>
+      </c>
+      <c r="O68" s="4">
+        <v>-2.6</v>
+      </c>
+      <c r="P68" s="4">
+        <v>-1.9</v>
+      </c>
+      <c r="Q68" s="5">
+        <v>-5.0</v>
+      </c>
+      <c r="R68" s="4">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19">
+      <c r="A69" t="s">
+        <v>30</v>
+      </c>
+      <c r="B69" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C69" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="D69" s="4">
+        <v>-0.9</v>
+      </c>
+      <c r="E69" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="F69" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="G69" s="4">
+        <v>-2.7</v>
+      </c>
+      <c r="H69" s="4">
+        <v>4.9</v>
+      </c>
+      <c r="I69" s="4">
+        <v>-1.7</v>
+      </c>
+      <c r="J69" s="4">
+        <v>-2.6</v>
+      </c>
+      <c r="K69" s="5">
+        <v>-2.0</v>
+      </c>
+      <c r="L69" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="M69" s="4">
+        <v>3.2</v>
+      </c>
+      <c r="N69" s="5">
+        <v>-2.0</v>
+      </c>
+      <c r="O69" s="4">
+        <v>4.3</v>
+      </c>
+      <c r="P69" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="Q69" s="4">
+        <v>-3.1</v>
+      </c>
+      <c r="R69" s="4">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19">
+      <c r="A70" t="s">
+        <v>31</v>
+      </c>
+      <c r="B70" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="C70" s="5">
+        <v>-1.0</v>
+      </c>
+      <c r="D70" s="4">
+        <v>4.1</v>
+      </c>
+      <c r="E70" s="4">
+        <v>-1.7</v>
+      </c>
+      <c r="F70" s="4">
+        <v>2.9</v>
+      </c>
+      <c r="G70" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="H70" s="4">
+        <v>-0.1</v>
+      </c>
+      <c r="I70" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="J70" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="K70" s="4">
         <v>2.5</v>
       </c>
-    </row>
-[...93 lines deleted...]
-      <c r="N68" s="4">
+      <c r="L70" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="M70" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="N70" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="O70" s="4">
+        <v>-0.2</v>
+      </c>
+      <c r="P70" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q70" s="4">
         <v>-2.6</v>
       </c>
-      <c r="O68" s="4">
-[...115 lines deleted...]
-    <row r="71" spans="1:18">
+      <c r="R70" s="4">
+        <v>18.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B71" s="4">
         <v>0.4</v>
       </c>
       <c r="C71" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="D71" s="4">
         <v>0.3</v>
       </c>
-      <c r="D71" s="4">
+      <c r="E71" s="4">
         <v>0.4</v>
       </c>
-      <c r="E71" s="4">
+      <c r="F71" s="4">
         <v>2.2</v>
       </c>
-      <c r="F71" s="4">
+      <c r="G71" s="4">
         <v>1.3</v>
       </c>
-      <c r="G71" s="4">
+      <c r="H71" s="4">
         <v>0.7</v>
       </c>
-      <c r="H71" s="4">
+      <c r="I71" s="4">
         <v>2.2</v>
       </c>
-      <c r="I71" s="4">
+      <c r="J71" s="4">
         <v>2.9</v>
       </c>
-      <c r="J71" s="4">
+      <c r="K71" s="4">
         <v>-3.8</v>
       </c>
-      <c r="K71" s="4">
+      <c r="L71" s="4">
         <v>-0.9</v>
       </c>
-      <c r="L71" s="5">
+      <c r="M71" s="5">
         <v>1.0</v>
       </c>
-      <c r="M71" s="4">
+      <c r="N71" s="4">
         <v>1.6</v>
       </c>
-      <c r="N71" s="4">
+      <c r="O71" s="4">
         <v>2.5</v>
       </c>
-      <c r="O71" s="4">
+      <c r="P71" s="4">
         <v>-0.8</v>
       </c>
-      <c r="P71" s="4">
+      <c r="Q71" s="4">
         <v>-3.7</v>
       </c>
-      <c r="Q71" s="4">
-[...3 lines deleted...]
-    <row r="72" spans="1:18">
+      <c r="R71" s="4">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B72" s="4">
+        <v>-0.2</v>
+      </c>
+      <c r="C72" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="D72" s="4">
+        <v>-3.1</v>
+      </c>
+      <c r="E72" s="4">
+        <v>-2.8</v>
+      </c>
+      <c r="F72" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="G72" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="H72" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="I72" s="4">
+        <v>-1.5</v>
+      </c>
+      <c r="J72" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="K72" s="4">
+        <v>-0.6</v>
+      </c>
+      <c r="L72" s="4">
+        <v>3.1</v>
+      </c>
+      <c r="M72" s="4">
+        <v>-1.3</v>
+      </c>
+      <c r="N72" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="O72" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="P72" s="4">
+        <v>-0.9</v>
+      </c>
+      <c r="Q72" s="4">
+        <v>-6.3</v>
+      </c>
+      <c r="R72" s="4">
+        <v>-2.9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19">
+      <c r="A73" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="C73" s="4">
+        <v>-1.9</v>
+      </c>
+      <c r="D73" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="E73" s="4">
+        <v>-4.4</v>
+      </c>
+      <c r="F73" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="G73" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="H73" s="4">
+        <v>-0.5</v>
+      </c>
+      <c r="I73" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="J73" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="K73" s="5">
+        <v>-2.0</v>
+      </c>
+      <c r="L73" s="4">
+        <v>4.8</v>
+      </c>
+      <c r="M73" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="N73" s="4">
+        <v>3.5</v>
+      </c>
+      <c r="O73" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="P73" s="4">
+        <v>-3.4</v>
+      </c>
+      <c r="Q73" s="4">
+        <v>-4.3</v>
+      </c>
+      <c r="R73" s="4">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19">
+      <c r="A74" t="s">
+        <v>35</v>
+      </c>
+      <c r="B74" t="s">
+        <v>36</v>
+      </c>
+      <c r="C74" s="4">
+        <v>-2.4</v>
+      </c>
+      <c r="D74" s="5">
+        <v>-3.0</v>
+      </c>
+      <c r="E74" s="4">
+        <v>-2.5</v>
+      </c>
+      <c r="F74" s="4">
+        <v>3.4</v>
+      </c>
+      <c r="G74" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="H74" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="I74" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="J74" s="4">
+        <v>3.7</v>
+      </c>
+      <c r="K74" s="4">
         <v>-0.4</v>
       </c>
-      <c r="C72" s="4">
-[...102 lines deleted...]
-      <c r="B74" s="4">
+      <c r="L74" s="4">
+        <v>5.3</v>
+      </c>
+      <c r="M74" s="5">
+        <v>-3.0</v>
+      </c>
+      <c r="N74" s="4">
+        <v>4.1</v>
+      </c>
+      <c r="O74" s="4">
+        <v>-2.1</v>
+      </c>
+      <c r="P74" s="4">
         <v>0.2</v>
       </c>
-      <c r="C74" s="5">
-[...38 lines deleted...]
-      <c r="P74" s="4">
+      <c r="Q74" s="4">
         <v>-4.7</v>
       </c>
-      <c r="Q74" s="4">
-[...3 lines deleted...]
-    <row r="76" spans="1:18">
+      <c r="R74" s="4">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19">
       <c r="A76" s="2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:18">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19">
       <c r="A77" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="3" t="s">
@@ -4019,873 +4214,921 @@
       </c>
       <c r="J77" s="3" t="s">
         <v>12</v>
       </c>
       <c r="K77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M77" s="3" t="s">
         <v>15</v>
       </c>
       <c r="N77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q77" s="3" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="78" spans="1:18">
+      <c r="R77" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B78" s="5">
+        <v>21</v>
+      </c>
+      <c r="B78" s="4">
+        <v>5.5</v>
+      </c>
+      <c r="C78" s="4">
+        <v>-1.3</v>
+      </c>
+      <c r="D78" s="4">
+        <v>3.8</v>
+      </c>
+      <c r="E78" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="F78" s="4">
+        <v>5.2</v>
+      </c>
+      <c r="G78" s="4">
+        <v>6.3</v>
+      </c>
+      <c r="H78" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="I78" s="4">
+        <v>5.5</v>
+      </c>
+      <c r="J78" s="4">
+        <v>3.3</v>
+      </c>
+      <c r="K78" s="4">
+        <v>21.4</v>
+      </c>
+      <c r="L78" s="4">
+        <v>6.7</v>
+      </c>
+      <c r="M78" s="4">
+        <v>9.6</v>
+      </c>
+      <c r="N78" s="4">
+        <v>9.8</v>
+      </c>
+      <c r="O78" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="P78" s="4">
+        <v>8.1</v>
+      </c>
+      <c r="Q78" s="4">
+        <v>-6.7</v>
+      </c>
+      <c r="R78" s="4">
+        <v>122.59999999999999</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" t="s">
+        <v>22</v>
+      </c>
+      <c r="B79" s="4">
+        <v>8.1</v>
+      </c>
+      <c r="C79" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D79" s="4">
+        <v>5.3</v>
+      </c>
+      <c r="E79" s="4">
+        <v>5.7</v>
+      </c>
+      <c r="F79" s="4">
+        <v>6.1</v>
+      </c>
+      <c r="G79" s="4">
+        <v>6.3</v>
+      </c>
+      <c r="H79" s="4">
+        <v>6.6</v>
+      </c>
+      <c r="I79" s="4">
+        <v>8.7</v>
+      </c>
+      <c r="J79" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="K79" s="4">
+        <v>8.8</v>
+      </c>
+      <c r="L79" s="4">
+        <v>10.7</v>
+      </c>
+      <c r="M79" s="4">
+        <v>8.8</v>
+      </c>
+      <c r="N79" s="4">
+        <v>10.6</v>
+      </c>
+      <c r="O79" s="4">
+        <v>6.3</v>
+      </c>
+      <c r="P79" s="4">
+        <v>13.5</v>
+      </c>
+      <c r="Q79" s="4">
+        <v>15.9</v>
+      </c>
+      <c r="R79" s="4">
+        <v>221.5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" t="s">
+        <v>23</v>
+      </c>
+      <c r="B80" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="C80" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="D80" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="E80" s="4">
+        <v>-0.4</v>
+      </c>
+      <c r="F80" s="4">
+        <v>-0.2</v>
+      </c>
+      <c r="G80" s="4">
+        <v>3.8</v>
+      </c>
+      <c r="H80" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="I80" s="4">
+        <v>1.3</v>
+      </c>
+      <c r="J80" s="4">
+        <v>6.4</v>
+      </c>
+      <c r="K80" s="4">
+        <v>4.1</v>
+      </c>
+      <c r="L80" s="4">
+        <v>3.3</v>
+      </c>
+      <c r="M80" s="4">
+        <v>6.8</v>
+      </c>
+      <c r="N80" s="4">
+        <v>8.6</v>
+      </c>
+      <c r="O80" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="P80" s="4">
+        <v>12.3</v>
+      </c>
+      <c r="Q80" s="4">
+        <v>17.7</v>
+      </c>
+      <c r="R80" s="5">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19">
+      <c r="A81" t="s">
+        <v>24</v>
+      </c>
+      <c r="B81" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="C81" s="4">
+        <v>11.2</v>
+      </c>
+      <c r="D81" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="E81" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="F81" s="4">
+        <v>-5.8</v>
+      </c>
+      <c r="G81" s="4">
+        <v>9.5</v>
+      </c>
+      <c r="H81" s="4">
+        <v>12.1</v>
+      </c>
+      <c r="I81" s="4">
+        <v>29.4</v>
+      </c>
+      <c r="J81" s="4">
+        <v>19.8</v>
+      </c>
+      <c r="K81" s="4">
+        <v>13.8</v>
+      </c>
+      <c r="L81" s="4">
+        <v>6.7</v>
+      </c>
+      <c r="M81" s="4">
+        <v>4.2</v>
+      </c>
+      <c r="N81" s="4">
+        <v>41.2</v>
+      </c>
+      <c r="O81" s="4">
+        <v>-7.3</v>
+      </c>
+      <c r="P81" s="4">
+        <v>7.8</v>
+      </c>
+      <c r="Q81" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="R81" s="5">
+        <v>316.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19">
+      <c r="A82" t="s">
+        <v>25</v>
+      </c>
+      <c r="B82" s="4">
+        <v>11.7</v>
+      </c>
+      <c r="C82" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="D82" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="E82" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="F82" s="4">
+        <v>10.6</v>
+      </c>
+      <c r="G82" s="4">
+        <v>7.3</v>
+      </c>
+      <c r="H82" s="4">
+        <v>22.8</v>
+      </c>
+      <c r="I82" s="4">
+        <v>8.1</v>
+      </c>
+      <c r="J82" s="4">
+        <v>12.5</v>
+      </c>
+      <c r="K82" s="4">
+        <v>14.3</v>
+      </c>
+      <c r="L82" s="4">
+        <v>13.6</v>
+      </c>
+      <c r="M82" s="4">
+        <v>9.4</v>
+      </c>
+      <c r="N82" s="4">
+        <v>10.4</v>
+      </c>
+      <c r="O82" s="4">
+        <v>22.9</v>
+      </c>
+      <c r="P82" s="4">
+        <v>14.2</v>
+      </c>
+      <c r="Q82" s="4">
+        <v>23.5</v>
+      </c>
+      <c r="R82" s="4">
+        <v>425.10000000000002</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
+      <c r="A83" t="s">
+        <v>26</v>
+      </c>
+      <c r="B83" s="4">
+        <v>14.1</v>
+      </c>
+      <c r="C83" s="4">
+        <v>5.8</v>
+      </c>
+      <c r="D83" s="4">
+        <v>16.9</v>
+      </c>
+      <c r="E83" s="4">
+        <v>12.8</v>
+      </c>
+      <c r="F83" s="4">
+        <v>26.3</v>
+      </c>
+      <c r="G83" s="4">
+        <v>8.6</v>
+      </c>
+      <c r="H83" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="I83" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="J83" s="4">
+        <v>17.9</v>
+      </c>
+      <c r="K83" s="4">
+        <v>14.7</v>
+      </c>
+      <c r="L83" s="4">
+        <v>35.7</v>
+      </c>
+      <c r="M83" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="N83" s="4">
+        <v>13.8</v>
+      </c>
+      <c r="O83" s="4">
+        <v>-6.9</v>
+      </c>
+      <c r="P83" s="4">
+        <v>38.4</v>
+      </c>
+      <c r="Q83" s="4">
+        <v>7.4</v>
+      </c>
+      <c r="R83" s="4">
+        <v>620.60000000000002</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" t="s">
+        <v>27</v>
+      </c>
+      <c r="B84" s="4">
+        <v>8.1</v>
+      </c>
+      <c r="C84" s="4">
+        <v>-2.9</v>
+      </c>
+      <c r="D84" s="4">
+        <v>3.5</v>
+      </c>
+      <c r="E84" s="4">
+        <v>35.8</v>
+      </c>
+      <c r="F84" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="G84" s="4">
+        <v>10.8</v>
+      </c>
+      <c r="H84" s="4">
+        <v>-4.4</v>
+      </c>
+      <c r="I84" s="4">
+        <v>13.3</v>
+      </c>
+      <c r="J84" s="4">
+        <v>17.6</v>
+      </c>
+      <c r="K84" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="L84" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="M84" s="4">
+        <v>3.8</v>
+      </c>
+      <c r="N84" s="4">
+        <v>16.2</v>
+      </c>
+      <c r="O84" s="4">
+        <v>4.6</v>
+      </c>
+      <c r="P84" s="4">
+        <v>-4.4</v>
+      </c>
+      <c r="Q84" s="4">
+        <v>7.9</v>
+      </c>
+      <c r="R84" s="4">
+        <v>220.59999999999999</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19">
+      <c r="A85" t="s">
+        <v>28</v>
+      </c>
+      <c r="B85" s="4">
+        <v>18.3</v>
+      </c>
+      <c r="C85" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="D85" s="4">
+        <v>8.3</v>
+      </c>
+      <c r="E85" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="F85" s="4">
+        <v>12.1</v>
+      </c>
+      <c r="G85" s="4">
+        <v>6.4</v>
+      </c>
+      <c r="H85" s="4">
+        <v>9.4</v>
+      </c>
+      <c r="I85" s="4">
+        <v>10.3</v>
+      </c>
+      <c r="J85" s="4">
+        <v>-7.7</v>
+      </c>
+      <c r="K85" s="4">
+        <v>44.8</v>
+      </c>
+      <c r="L85" s="4">
+        <v>34.9</v>
+      </c>
+      <c r="M85" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="N85" s="4">
+        <v>18.3</v>
+      </c>
+      <c r="O85" s="4">
+        <v>36.5</v>
+      </c>
+      <c r="P85" s="5">
+        <v>160.0</v>
+      </c>
+      <c r="Q85" s="4">
+        <v>-4.8</v>
+      </c>
+      <c r="R85" s="4">
+        <v>1147.59999999999991</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19">
+      <c r="A86" t="s">
+        <v>29</v>
+      </c>
+      <c r="B86" s="4">
+        <v>10.7</v>
+      </c>
+      <c r="C86" s="4">
+        <v>-9.8</v>
+      </c>
+      <c r="D86" s="4">
+        <v>32.6</v>
+      </c>
+      <c r="E86" s="4">
+        <v>9.5</v>
+      </c>
+      <c r="F86" s="5">
+        <v>50.0</v>
+      </c>
+      <c r="G86" s="4">
+        <v>7.7</v>
+      </c>
+      <c r="H86" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="I86" s="4">
+        <v>-23.1</v>
+      </c>
+      <c r="J86" t="s">
+        <v>36</v>
+      </c>
+      <c r="K86" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="L86" s="5">
+        <v>25.0</v>
+      </c>
+      <c r="M86" s="4">
+        <v>5.3</v>
+      </c>
+      <c r="N86" s="4">
+        <v>137.5</v>
+      </c>
+      <c r="O86" s="5">
+        <v>-20.0</v>
+      </c>
+      <c r="P86" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q86" s="4">
+        <v>-16.7</v>
+      </c>
+      <c r="R86" s="4">
+        <v>358.30000000000001</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19">
+      <c r="A87" t="s">
+        <v>30</v>
+      </c>
+      <c r="B87" s="4">
+        <v>9.7</v>
+      </c>
+      <c r="C87" s="4">
+        <v>1.3</v>
+      </c>
+      <c r="D87" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="E87" s="4">
+        <v>8.7</v>
+      </c>
+      <c r="F87" s="4">
+        <v>16.9</v>
+      </c>
+      <c r="G87" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="H87" s="4">
+        <v>15.8</v>
+      </c>
+      <c r="I87" s="4">
+        <v>-1.9</v>
+      </c>
+      <c r="J87" s="4">
+        <v>27.2</v>
+      </c>
+      <c r="K87" s="4">
+        <v>6.6</v>
+      </c>
+      <c r="L87" s="4">
+        <v>15.2</v>
+      </c>
+      <c r="M87" s="4">
+        <v>6.5</v>
+      </c>
+      <c r="N87" s="4">
+        <v>-8.8</v>
+      </c>
+      <c r="O87" s="4">
+        <v>38.8</v>
+      </c>
+      <c r="P87" s="4">
+        <v>11.4</v>
+      </c>
+      <c r="Q87" s="4">
+        <v>12.8</v>
+      </c>
+      <c r="R87" s="5">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19">
+      <c r="A88" t="s">
+        <v>31</v>
+      </c>
+      <c r="B88" s="4">
+        <v>11.5</v>
+      </c>
+      <c r="C88" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="D88" s="4">
+        <v>-5.4</v>
+      </c>
+      <c r="E88" s="4">
+        <v>13.1</v>
+      </c>
+      <c r="F88" s="4">
+        <v>8.7</v>
+      </c>
+      <c r="G88" s="4">
+        <v>10.8</v>
+      </c>
+      <c r="H88" s="4">
+        <v>11.1</v>
+      </c>
+      <c r="I88" s="4">
+        <v>8.3</v>
+      </c>
+      <c r="J88" s="4">
+        <v>-0.9</v>
+      </c>
+      <c r="K88" s="4">
+        <v>2.3</v>
+      </c>
+      <c r="L88" s="4">
+        <v>19.7</v>
+      </c>
+      <c r="M88" s="4">
+        <v>34.8</v>
+      </c>
+      <c r="N88" s="4">
+        <v>22.2</v>
+      </c>
+      <c r="O88" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="P88" s="4">
+        <v>18.4</v>
+      </c>
+      <c r="Q88" s="4">
+        <v>13.4</v>
+      </c>
+      <c r="R88" s="4">
+        <v>410.39999999999998</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19">
+      <c r="A89" t="s">
+        <v>32</v>
+      </c>
+      <c r="B89" s="4">
+        <v>10.6</v>
+      </c>
+      <c r="C89" s="4">
+        <v>-4.2</v>
+      </c>
+      <c r="D89" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="E89" s="4">
+        <v>25.8</v>
+      </c>
+      <c r="F89" s="4">
+        <v>43.1</v>
+      </c>
+      <c r="G89" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="H89" s="5">
+        <v>-2.0</v>
+      </c>
+      <c r="I89" s="4">
+        <v>30.8</v>
+      </c>
+      <c r="J89" s="4">
+        <v>5.4</v>
+      </c>
+      <c r="K89" s="4">
+        <v>8.8</v>
+      </c>
+      <c r="L89" s="5">
+        <v>36.0</v>
+      </c>
+      <c r="M89" s="4">
+        <v>-3.8</v>
+      </c>
+      <c r="N89" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="O89" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="P89" s="5">
+        <v>-16.0</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>36</v>
+      </c>
+      <c r="R89" s="5">
+        <v>352.0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19">
+      <c r="A90" t="s">
+        <v>33</v>
+      </c>
+      <c r="B90" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="C90" s="4">
+        <v>-3.2</v>
+      </c>
+      <c r="D90" s="4">
+        <v>1.6</v>
+      </c>
+      <c r="E90" s="4">
+        <v>19.1</v>
+      </c>
+      <c r="F90" s="4">
+        <v>7.7</v>
+      </c>
+      <c r="G90" s="4">
+        <v>5.4</v>
+      </c>
+      <c r="H90" s="4">
+        <v>11.5</v>
+      </c>
+      <c r="I90" s="4">
+        <v>24.1</v>
+      </c>
+      <c r="J90" s="4">
+        <v>6.4</v>
+      </c>
+      <c r="K90" s="4">
+        <v>13.6</v>
+      </c>
+      <c r="L90" s="4">
+        <v>29.4</v>
+      </c>
+      <c r="M90" s="4">
+        <v>-5.6</v>
+      </c>
+      <c r="N90" s="4">
+        <v>-7.2</v>
+      </c>
+      <c r="O90" s="4">
+        <v>3.2</v>
+      </c>
+      <c r="P90" s="4">
+        <v>6.8</v>
+      </c>
+      <c r="Q90" s="5">
         <v>6.0</v>
       </c>
-      <c r="C78" s="4">
-[...8 lines deleted...]
-      <c r="F78" s="4">
+      <c r="R90" s="4">
+        <v>195.19999999999999</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19">
+      <c r="A91" t="s">
+        <v>34</v>
+      </c>
+      <c r="B91" s="4">
+        <v>15.6</v>
+      </c>
+      <c r="C91" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="D91" s="4">
+        <v>7.7</v>
+      </c>
+      <c r="E91" s="4">
+        <v>4.8</v>
+      </c>
+      <c r="F91" s="4">
+        <v>3.1</v>
+      </c>
+      <c r="G91" s="4">
+        <v>15.2</v>
+      </c>
+      <c r="H91" s="4">
+        <v>8.8</v>
+      </c>
+      <c r="I91" s="4">
+        <v>44.4</v>
+      </c>
+      <c r="J91" s="4">
+        <v>-5.8</v>
+      </c>
+      <c r="K91" s="4">
+        <v>17.2</v>
+      </c>
+      <c r="L91" s="4">
+        <v>21.6</v>
+      </c>
+      <c r="M91" s="4">
+        <v>45.7</v>
+      </c>
+      <c r="N91" s="4">
+        <v>35.3</v>
+      </c>
+      <c r="O91" s="4">
+        <v>19.3</v>
+      </c>
+      <c r="P91" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="Q91" s="4">
+        <v>20.5</v>
+      </c>
+      <c r="R91" s="4">
+        <v>777.29999999999995</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19">
+      <c r="A92" t="s">
+        <v>35</v>
+      </c>
+      <c r="B92" s="4">
+        <v>12.8</v>
+      </c>
+      <c r="C92" s="4">
         <v>6.3</v>
       </c>
-      <c r="G78" s="4">
-[...43 lines deleted...]
-      <c r="D79" s="4">
+      <c r="D92" s="4">
+        <v>17.6</v>
+      </c>
+      <c r="E92" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="F92" s="5">
+        <v>13.0</v>
+      </c>
+      <c r="G92" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="H92" s="4">
+        <v>9.2</v>
+      </c>
+      <c r="I92" s="4">
+        <v>33.3</v>
+      </c>
+      <c r="J92" s="4">
+        <v>4.3</v>
+      </c>
+      <c r="K92" s="4">
+        <v>22.6</v>
+      </c>
+      <c r="L92" s="4">
+        <v>23.7</v>
+      </c>
+      <c r="M92" s="4">
         <v>5.7</v>
       </c>
-      <c r="E79" s="4">
-[...76 lines deleted...]
-      <c r="M80" s="4">
+      <c r="N92" s="4">
         <v>8.6</v>
       </c>
-      <c r="N80" s="4">
-[...635 lines deleted...]
-      <c r="N92" s="4">
+      <c r="O92" s="4">
         <v>17.4</v>
       </c>
-      <c r="O92" s="4">
+      <c r="P92" s="4">
         <v>11.3</v>
       </c>
-      <c r="P92" s="5">
+      <c r="Q92" s="5">
         <v>24.0</v>
       </c>
-      <c r="Q92" s="5">
-[...3 lines deleted...]
-    <row r="94" spans="1:18">
+      <c r="R92" s="5">
+        <v>512.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19">
       <c r="A94" s="6" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-    <row r="95" spans="1:18">
+        <v>41</v>
+      </c>
+      <c r="S94" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19">
       <c r="A95" s="6" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="S95" s="6" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:Q1"/>
-[...7 lines deleted...]
-    <mergeCell ref="A95:Q95"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A4:R4"/>
+    <mergeCell ref="A22:R22"/>
+    <mergeCell ref="A40:R40"/>
+    <mergeCell ref="A58:R58"/>
+    <mergeCell ref="A76:R76"/>
+    <mergeCell ref="A94:R94"/>
+    <mergeCell ref="A95:R95"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kinderbetreuung</vt:lpstr>