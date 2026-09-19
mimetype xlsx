--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kinderbetreuung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Anzahl der Betreuungseinrichtungen</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2010-2024</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -74,51 +74,51 @@
   <si>
     <t>Altersgemischte Einrichtungen</t>
   </si>
   <si>
     <t>Horte</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kindergärten</t>
   </si>
   <si>
     <t>Krippen und Kleinkindbetreuungseinrichtungen</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Kindertagesheimstatistik.</t>
   </si>
   <si>
     <t>Erläuterung: Anzahl der institutionellen Betreuungseinrichtungen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -453,51 +453,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Q60" sqref="Q60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="17" max="17" width="160" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:17">