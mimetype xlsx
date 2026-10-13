--- v1 (2026-09-19)
+++ v2 (2026-10-13)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kinderbetreuung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Anzahl der Betreuungseinrichtungen</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2010-2024</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2010-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
@@ -457,2373 +457,2508 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q60"/>
+  <dimension ref="A1:R60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Q60" sqref="Q60"/>
+      <selection activeCell="R60" sqref="R60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="17" max="17" width="160" hidden="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2010</v>
       </c>
       <c r="C5" s="3">
         <v>2011</v>
       </c>
       <c r="D5" s="3">
         <v>2012</v>
       </c>
       <c r="E5" s="3">
         <v>2013</v>
       </c>
       <c r="F5" s="3">
         <v>2014</v>
       </c>
       <c r="G5" s="3">
         <v>2015</v>
       </c>
       <c r="H5" s="3">
         <v>2016</v>
       </c>
       <c r="I5" s="3">
         <v>2017</v>
       </c>
       <c r="J5" s="3">
         <v>2018</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="Q5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>8057</v>
       </c>
       <c r="C6" s="4">
         <v>8050</v>
       </c>
       <c r="D6" s="4">
         <v>8322</v>
       </c>
       <c r="E6" s="4">
         <v>8445</v>
       </c>
       <c r="F6" s="4">
         <v>8988</v>
       </c>
       <c r="G6" s="4">
         <v>9208</v>
       </c>
       <c r="H6" s="4">
         <v>9267</v>
       </c>
       <c r="I6" s="4">
         <v>9297</v>
       </c>
       <c r="J6" s="4">
         <v>9342</v>
       </c>
       <c r="K6" s="4">
         <v>9414</v>
       </c>
       <c r="L6" s="4">
         <v>9549</v>
       </c>
       <c r="M6" s="4">
         <v>9627</v>
       </c>
       <c r="N6" s="4">
         <v>9716</v>
       </c>
       <c r="O6" s="4">
         <v>9786</v>
       </c>
       <c r="P6" s="4">
         <v>9875</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="Q6" s="4">
+        <v>9933</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>900</v>
       </c>
       <c r="C7" s="4">
         <v>917</v>
       </c>
       <c r="D7" s="4">
         <v>936</v>
       </c>
       <c r="E7" s="4">
         <v>948</v>
       </c>
       <c r="F7" s="4">
         <v>969</v>
       </c>
       <c r="G7" s="4">
         <v>983</v>
       </c>
       <c r="H7" s="4">
         <v>1011</v>
       </c>
       <c r="I7" s="4">
         <v>1036</v>
       </c>
       <c r="J7" s="4">
         <v>1044</v>
       </c>
       <c r="K7" s="4">
         <v>1068</v>
       </c>
       <c r="L7" s="4">
         <v>1086</v>
       </c>
       <c r="M7" s="4">
         <v>1104</v>
       </c>
       <c r="N7" s="4">
         <v>1125</v>
       </c>
       <c r="O7" s="4">
         <v>1130</v>
       </c>
       <c r="P7" s="4">
         <v>1144</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="Q7" s="4">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>319</v>
       </c>
       <c r="C8" s="4">
         <v>334</v>
       </c>
       <c r="D8" s="4">
         <v>344</v>
       </c>
       <c r="E8" s="4">
         <v>351</v>
       </c>
       <c r="F8" s="4">
         <v>363</v>
       </c>
       <c r="G8" s="4">
         <v>373</v>
       </c>
       <c r="H8" s="4">
         <v>381</v>
       </c>
       <c r="I8" s="4">
         <v>394</v>
       </c>
       <c r="J8" s="4">
         <v>398</v>
       </c>
       <c r="K8" s="4">
         <v>403</v>
       </c>
       <c r="L8" s="4">
         <v>411</v>
       </c>
       <c r="M8" s="4">
         <v>422</v>
       </c>
       <c r="N8" s="4">
         <v>429</v>
       </c>
       <c r="O8" s="4">
         <v>425</v>
       </c>
       <c r="P8" s="4">
         <v>426</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="Q8" s="4">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>55</v>
       </c>
       <c r="C9" s="4">
         <v>56</v>
       </c>
       <c r="D9" s="4">
         <v>60</v>
       </c>
       <c r="E9" s="4">
         <v>61</v>
       </c>
       <c r="F9" s="4">
         <v>62</v>
       </c>
       <c r="G9" s="4">
         <v>63</v>
       </c>
       <c r="H9" s="4">
         <v>66</v>
       </c>
       <c r="I9" s="4">
         <v>68</v>
       </c>
       <c r="J9" s="4">
         <v>67</v>
       </c>
       <c r="K9" s="4">
         <v>67</v>
       </c>
       <c r="L9" s="4">
         <v>66</v>
       </c>
       <c r="M9" s="4">
         <v>67</v>
       </c>
       <c r="N9" s="4">
         <v>69</v>
       </c>
       <c r="O9" s="4">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>70</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="Q9" s="4">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
       <c r="D10" s="4">
         <v>100</v>
       </c>
       <c r="E10" s="4">
         <v>98</v>
       </c>
       <c r="F10" s="4">
         <v>100</v>
       </c>
       <c r="G10" s="4">
         <v>99</v>
       </c>
       <c r="H10" s="4">
         <v>103</v>
       </c>
       <c r="I10" s="4">
         <v>104</v>
       </c>
       <c r="J10" s="4">
         <v>106</v>
       </c>
       <c r="K10" s="4">
         <v>106</v>
       </c>
       <c r="L10" s="4">
         <v>109</v>
       </c>
       <c r="M10" s="4">
         <v>110</v>
       </c>
       <c r="N10" s="4">
         <v>111</v>
       </c>
       <c r="O10" s="4">
         <v>117</v>
       </c>
       <c r="P10" s="4">
         <v>117</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="Q10" s="4">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>189</v>
       </c>
       <c r="C11" s="4">
         <v>191</v>
       </c>
       <c r="D11" s="4">
         <v>193</v>
       </c>
       <c r="E11" s="4">
         <v>198</v>
       </c>
       <c r="F11" s="4">
         <v>201</v>
       </c>
       <c r="G11" s="4">
         <v>206</v>
       </c>
       <c r="H11" s="4">
         <v>213</v>
       </c>
       <c r="I11" s="4">
         <v>221</v>
       </c>
       <c r="J11" s="4">
         <v>221</v>
       </c>
       <c r="K11" s="4">
         <v>233</v>
       </c>
       <c r="L11" s="4">
         <v>238</v>
       </c>
       <c r="M11" s="4">
         <v>241</v>
       </c>
       <c r="N11" s="4">
         <v>244</v>
       </c>
       <c r="O11" s="4">
         <v>243</v>
       </c>
       <c r="P11" s="4">
         <v>247</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="Q11" s="4">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>155</v>
       </c>
       <c r="C12" s="4">
         <v>155</v>
       </c>
       <c r="D12" s="4">
         <v>158</v>
       </c>
       <c r="E12" s="4">
         <v>159</v>
       </c>
       <c r="F12" s="4">
         <v>162</v>
       </c>
       <c r="G12" s="4">
         <v>161</v>
       </c>
       <c r="H12" s="4">
         <v>165</v>
       </c>
       <c r="I12" s="4">
         <v>167</v>
       </c>
       <c r="J12" s="4">
         <v>170</v>
       </c>
       <c r="K12" s="4">
         <v>176</v>
       </c>
       <c r="L12" s="4">
         <v>180</v>
       </c>
       <c r="M12" s="4">
         <v>180</v>
       </c>
       <c r="N12" s="4">
         <v>186</v>
       </c>
       <c r="O12" s="4">
         <v>189</v>
       </c>
       <c r="P12" s="4">
         <v>196</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="Q12" s="4">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>82</v>
       </c>
       <c r="C13" s="4">
         <v>81</v>
       </c>
       <c r="D13" s="4">
         <v>81</v>
       </c>
       <c r="E13" s="4">
         <v>81</v>
       </c>
       <c r="F13" s="4">
         <v>81</v>
       </c>
       <c r="G13" s="4">
         <v>81</v>
       </c>
       <c r="H13" s="4">
         <v>83</v>
       </c>
       <c r="I13" s="4">
         <v>82</v>
       </c>
       <c r="J13" s="4">
         <v>82</v>
       </c>
       <c r="K13" s="4">
         <v>83</v>
       </c>
       <c r="L13" s="4">
         <v>82</v>
       </c>
       <c r="M13" s="4">
         <v>84</v>
       </c>
       <c r="N13" s="4">
         <v>86</v>
       </c>
       <c r="O13" s="4">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>88</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="Q13" s="4">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3">
         <v>2010</v>
       </c>
       <c r="C16" s="3">
         <v>2011</v>
       </c>
       <c r="D16" s="3">
         <v>2012</v>
       </c>
       <c r="E16" s="3">
         <v>2013</v>
       </c>
       <c r="F16" s="3">
         <v>2014</v>
       </c>
       <c r="G16" s="3">
         <v>2015</v>
       </c>
       <c r="H16" s="3">
         <v>2016</v>
       </c>
       <c r="I16" s="3">
         <v>2017</v>
       </c>
       <c r="J16" s="3">
         <v>2018</v>
       </c>
       <c r="K16" s="3">
         <v>2019</v>
       </c>
       <c r="L16" s="3">
         <v>2020</v>
       </c>
       <c r="M16" s="3">
         <v>2021</v>
       </c>
       <c r="N16" s="3">
         <v>2022</v>
       </c>
       <c r="O16" s="3">
         <v>2023</v>
       </c>
       <c r="P16" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="Q16" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="4">
         <v>974</v>
       </c>
       <c r="C17" s="4">
         <v>1030</v>
       </c>
       <c r="D17" s="4">
         <v>1105</v>
       </c>
       <c r="E17" s="4">
         <v>1136</v>
       </c>
       <c r="F17" s="4">
         <v>1503</v>
       </c>
       <c r="G17" s="4">
         <v>1663</v>
       </c>
       <c r="H17" s="4">
         <v>1731</v>
       </c>
       <c r="I17" s="4">
         <v>1567</v>
       </c>
       <c r="J17" s="4">
         <v>1587</v>
       </c>
       <c r="K17" s="4">
         <v>1587</v>
       </c>
       <c r="L17" s="4">
         <v>1599</v>
       </c>
       <c r="M17" s="4">
         <v>1556</v>
       </c>
       <c r="N17" s="4">
         <v>1567</v>
       </c>
       <c r="O17" s="4">
         <v>1511</v>
       </c>
       <c r="P17" s="4">
         <v>1515</v>
       </c>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="Q17" s="4">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="4">
         <v>12</v>
       </c>
       <c r="C18" s="4">
         <v>13</v>
       </c>
       <c r="D18" s="4">
         <v>14</v>
       </c>
       <c r="E18" s="4">
         <v>13</v>
       </c>
       <c r="F18" s="4">
         <v>13</v>
       </c>
       <c r="G18" s="4">
         <v>13</v>
       </c>
       <c r="H18" s="4">
         <v>12</v>
       </c>
       <c r="I18" s="4">
         <v>14</v>
       </c>
       <c r="J18" s="4">
         <v>14</v>
       </c>
       <c r="K18" s="4">
         <v>14</v>
       </c>
       <c r="L18" s="4">
         <v>14</v>
       </c>
       <c r="M18" s="4">
         <v>14</v>
       </c>
       <c r="N18" s="4">
         <v>13</v>
       </c>
       <c r="O18" s="4">
         <v>13</v>
       </c>
       <c r="P18" s="4">
         <v>12</v>
       </c>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="Q18" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="4">
         <v>2</v>
       </c>
       <c r="C19" s="4">
         <v>3</v>
       </c>
       <c r="D19" s="4">
         <v>4</v>
       </c>
       <c r="E19" s="4">
         <v>4</v>
       </c>
       <c r="F19" s="4">
         <v>4</v>
       </c>
       <c r="G19" s="4">
         <v>4</v>
       </c>
       <c r="H19" s="4">
         <v>4</v>
       </c>
       <c r="I19" s="4">
         <v>4</v>
       </c>
       <c r="J19" s="4">
         <v>4</v>
       </c>
       <c r="K19" s="4">
         <v>4</v>
       </c>
       <c r="L19" s="4">
         <v>4</v>
       </c>
       <c r="M19" s="4">
         <v>4</v>
       </c>
       <c r="N19" s="4">
         <v>4</v>
       </c>
       <c r="O19" s="4">
         <v>4</v>
       </c>
       <c r="P19" s="4">
         <v>4</v>
       </c>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="Q19" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="4">
         <v>1</v>
       </c>
       <c r="C20" s="4">
         <v>1</v>
       </c>
       <c r="D20" s="4">
         <v>1</v>
       </c>
       <c r="E20" s="4">
         <v>1</v>
       </c>
       <c r="F20" s="4">
         <v>2</v>
       </c>
       <c r="G20" s="4">
         <v>2</v>
       </c>
       <c r="H20" s="4">
         <v>1</v>
       </c>
       <c r="I20" s="4">
         <v>1</v>
       </c>
       <c r="J20" s="4">
         <v>1</v>
       </c>
       <c r="K20" s="4">
         <v>1</v>
       </c>
       <c r="L20" s="4">
         <v>1</v>
       </c>
       <c r="M20" s="4">
         <v>1</v>
       </c>
       <c r="N20" s="4">
         <v>1</v>
       </c>
       <c r="O20" s="4">
         <v>1</v>
       </c>
       <c r="P20" s="4">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="Q20" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="4">
         <v>1</v>
       </c>
       <c r="C21" s="4">
         <v>1</v>
       </c>
       <c r="D21" s="4">
         <v>1</v>
       </c>
       <c r="E21" s="4">
         <v>1</v>
       </c>
       <c r="F21" s="4">
         <v>1</v>
       </c>
       <c r="G21" s="4">
         <v>1</v>
       </c>
       <c r="H21" s="4">
         <v>1</v>
       </c>
       <c r="I21" s="4">
         <v>1</v>
       </c>
       <c r="J21" s="4">
         <v>1</v>
       </c>
       <c r="K21" s="4">
         <v>1</v>
       </c>
       <c r="L21" s="4">
         <v>1</v>
       </c>
       <c r="M21" s="4">
         <v>1</v>
       </c>
       <c r="N21" s="4">
         <v>1</v>
       </c>
       <c r="O21" s="4">
         <v>1</v>
       </c>
       <c r="P21" s="4">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="Q21" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="4">
         <v>3</v>
       </c>
       <c r="C22" s="4">
         <v>3</v>
       </c>
       <c r="D22" s="4">
         <v>3</v>
       </c>
       <c r="E22" s="4">
         <v>2</v>
       </c>
       <c r="F22" s="4">
         <v>1</v>
       </c>
       <c r="G22" s="4">
         <v>1</v>
       </c>
       <c r="H22" s="4">
         <v>1</v>
       </c>
       <c r="I22" s="4">
         <v>1</v>
       </c>
       <c r="J22" s="4">
         <v>1</v>
       </c>
       <c r="K22" s="4">
         <v>1</v>
       </c>
       <c r="L22" s="4">
         <v>1</v>
       </c>
       <c r="M22" s="4">
         <v>1</v>
       </c>
       <c r="N22" s="4">
         <v>1</v>
       </c>
       <c r="O22" s="4">
         <v>1</v>
       </c>
       <c r="P22" s="4">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="Q22" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="4">
         <v>3</v>
       </c>
       <c r="C23" s="4">
         <v>3</v>
       </c>
       <c r="D23" s="4">
         <v>3</v>
       </c>
       <c r="E23" s="4">
         <v>3</v>
       </c>
       <c r="F23" s="4">
         <v>3</v>
       </c>
       <c r="G23" s="4">
         <v>3</v>
       </c>
       <c r="H23" s="4">
         <v>3</v>
       </c>
       <c r="I23" s="4">
         <v>4</v>
       </c>
       <c r="J23" s="4">
         <v>4</v>
       </c>
       <c r="K23" s="4">
         <v>4</v>
       </c>
       <c r="L23" s="4">
         <v>4</v>
       </c>
       <c r="M23" s="4">
         <v>4</v>
       </c>
       <c r="N23" s="4">
         <v>3</v>
       </c>
       <c r="O23" s="4">
         <v>3</v>
       </c>
       <c r="P23" s="4">
         <v>2</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="Q23" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="4">
         <v>2</v>
       </c>
       <c r="C24" s="4">
         <v>2</v>
       </c>
       <c r="D24" s="4">
         <v>2</v>
       </c>
       <c r="E24" s="4">
         <v>2</v>
       </c>
       <c r="F24" s="4">
         <v>2</v>
       </c>
       <c r="G24" s="4">
         <v>2</v>
       </c>
       <c r="H24" s="4">
         <v>2</v>
       </c>
       <c r="I24" s="4">
         <v>3</v>
       </c>
       <c r="J24" s="4">
         <v>3</v>
       </c>
       <c r="K24" s="4">
         <v>3</v>
       </c>
       <c r="L24" s="4">
         <v>3</v>
       </c>
       <c r="M24" s="4">
         <v>3</v>
       </c>
       <c r="N24" s="4">
         <v>3</v>
       </c>
       <c r="O24" s="4">
         <v>3</v>
       </c>
       <c r="P24" s="4">
         <v>3</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="Q24" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="3">
         <v>2010</v>
       </c>
       <c r="C27" s="3">
         <v>2011</v>
       </c>
       <c r="D27" s="3">
         <v>2012</v>
       </c>
       <c r="E27" s="3">
         <v>2013</v>
       </c>
       <c r="F27" s="3">
         <v>2014</v>
       </c>
       <c r="G27" s="3">
         <v>2015</v>
       </c>
       <c r="H27" s="3">
         <v>2016</v>
       </c>
       <c r="I27" s="3">
         <v>2017</v>
       </c>
       <c r="J27" s="3">
         <v>2018</v>
       </c>
       <c r="K27" s="3">
         <v>2019</v>
       </c>
       <c r="L27" s="3">
         <v>2020</v>
       </c>
       <c r="M27" s="3">
         <v>2021</v>
       </c>
       <c r="N27" s="3">
         <v>2022</v>
       </c>
       <c r="O27" s="3">
         <v>2023</v>
       </c>
       <c r="P27" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="Q27" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="4">
         <v>1181</v>
       </c>
       <c r="C28" s="4">
         <v>1158</v>
       </c>
       <c r="D28" s="4">
         <v>1200</v>
       </c>
       <c r="E28" s="4">
         <v>1167</v>
       </c>
       <c r="F28" s="4">
         <v>1152</v>
       </c>
       <c r="G28" s="4">
         <v>1121</v>
       </c>
       <c r="H28" s="4">
         <v>1080</v>
       </c>
       <c r="I28" s="4">
         <v>1039</v>
       </c>
       <c r="J28" s="4">
         <v>1005</v>
       </c>
       <c r="K28" s="4">
         <v>951</v>
       </c>
       <c r="L28" s="4">
         <v>951</v>
       </c>
       <c r="M28" s="4">
         <v>922</v>
       </c>
       <c r="N28" s="4">
         <v>898</v>
       </c>
       <c r="O28" s="4">
         <v>872</v>
       </c>
       <c r="P28" s="4">
         <v>848</v>
       </c>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="Q28" s="4">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="4">
         <v>63</v>
       </c>
       <c r="C29" s="4">
         <v>63</v>
       </c>
       <c r="D29" s="4">
         <v>63</v>
       </c>
       <c r="E29" s="4">
         <v>60</v>
       </c>
       <c r="F29" s="4">
         <v>60</v>
       </c>
       <c r="G29" s="4">
         <v>59</v>
       </c>
       <c r="H29" s="4">
         <v>56</v>
       </c>
       <c r="I29" s="4">
         <v>55</v>
       </c>
       <c r="J29" s="4">
         <v>49</v>
       </c>
       <c r="K29" s="4">
         <v>48</v>
       </c>
       <c r="L29" s="4">
         <v>46</v>
       </c>
       <c r="M29" s="4">
         <v>46</v>
       </c>
       <c r="N29" s="4">
         <v>45</v>
       </c>
       <c r="O29" s="4">
         <v>45</v>
       </c>
       <c r="P29" s="4">
         <v>44</v>
       </c>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="Q29" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="4">
         <v>36</v>
       </c>
       <c r="C30" s="4">
         <v>37</v>
       </c>
       <c r="D30" s="4">
         <v>37</v>
       </c>
       <c r="E30" s="4">
         <v>35</v>
       </c>
       <c r="F30" s="4">
         <v>35</v>
       </c>
       <c r="G30" s="4">
         <v>34</v>
       </c>
       <c r="H30" s="4">
         <v>33</v>
       </c>
       <c r="I30" s="4">
         <v>33</v>
       </c>
       <c r="J30" s="4">
         <v>31</v>
       </c>
       <c r="K30" s="4">
         <v>31</v>
       </c>
       <c r="L30" s="4">
         <v>30</v>
       </c>
       <c r="M30" s="4">
         <v>29</v>
       </c>
       <c r="N30" s="4">
         <v>28</v>
       </c>
       <c r="O30" s="4">
         <v>28</v>
       </c>
       <c r="P30" s="4">
         <v>28</v>
       </c>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="Q30" s="4">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>14</v>
       </c>
       <c r="C31" t="s">
         <v>14</v>
       </c>
       <c r="D31" t="s">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>14</v>
       </c>
       <c r="I31" t="s">
         <v>14</v>
       </c>
       <c r="J31" t="s">
         <v>14</v>
       </c>
       <c r="K31" t="s">
         <v>14</v>
       </c>
       <c r="L31" t="s">
         <v>14</v>
       </c>
       <c r="M31" t="s">
         <v>14</v>
       </c>
       <c r="N31" t="s">
         <v>14</v>
       </c>
       <c r="O31" t="s">
         <v>14</v>
       </c>
       <c r="P31" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="Q31" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="4">
         <v>8</v>
       </c>
       <c r="C32" s="4">
         <v>8</v>
       </c>
       <c r="D32" s="4">
         <v>8</v>
       </c>
       <c r="E32" s="4">
         <v>7</v>
       </c>
       <c r="F32" s="4">
         <v>7</v>
       </c>
       <c r="G32" s="4">
         <v>7</v>
       </c>
       <c r="H32" s="4">
         <v>7</v>
       </c>
       <c r="I32" s="4">
         <v>6</v>
       </c>
       <c r="J32" s="4">
         <v>6</v>
       </c>
       <c r="K32" s="4">
         <v>5</v>
       </c>
       <c r="L32" s="4">
         <v>5</v>
       </c>
       <c r="M32" s="4">
         <v>5</v>
       </c>
       <c r="N32" s="4">
         <v>5</v>
       </c>
       <c r="O32" s="4">
         <v>5</v>
       </c>
       <c r="P32" s="4">
         <v>5</v>
       </c>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="Q32" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="4">
         <v>6</v>
       </c>
       <c r="C33" s="4">
         <v>6</v>
       </c>
       <c r="D33" s="4">
         <v>6</v>
       </c>
       <c r="E33" s="4">
         <v>6</v>
       </c>
       <c r="F33" s="4">
         <v>6</v>
       </c>
       <c r="G33" s="4">
         <v>6</v>
       </c>
       <c r="H33" s="4">
         <v>6</v>
       </c>
       <c r="I33" s="4">
         <v>6</v>
       </c>
       <c r="J33" s="4">
         <v>5</v>
       </c>
       <c r="K33" s="4">
         <v>5</v>
       </c>
       <c r="L33" s="4">
         <v>4</v>
       </c>
       <c r="M33" s="4">
         <v>5</v>
       </c>
       <c r="N33" s="4">
         <v>5</v>
       </c>
       <c r="O33" s="4">
         <v>5</v>
       </c>
       <c r="P33" s="4">
         <v>5</v>
       </c>
-    </row>
-    <row r="34" spans="1:17">
+      <c r="Q33" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="4">
         <v>11</v>
       </c>
       <c r="C34" s="4">
         <v>10</v>
       </c>
       <c r="D34" s="4">
         <v>10</v>
       </c>
       <c r="E34" s="4">
         <v>10</v>
       </c>
       <c r="F34" s="4">
         <v>10</v>
       </c>
       <c r="G34" s="4">
         <v>10</v>
       </c>
       <c r="H34" s="4">
         <v>8</v>
       </c>
       <c r="I34" s="4">
         <v>8</v>
       </c>
       <c r="J34" s="4">
         <v>5</v>
       </c>
       <c r="K34" s="4">
         <v>5</v>
       </c>
       <c r="L34" s="4">
         <v>5</v>
       </c>
       <c r="M34" s="4">
         <v>5</v>
       </c>
       <c r="N34" s="4">
         <v>5</v>
       </c>
       <c r="O34" s="4">
         <v>5</v>
       </c>
       <c r="P34" s="4">
         <v>4</v>
       </c>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="Q34" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="4">
         <v>2</v>
       </c>
       <c r="C35" s="4">
         <v>2</v>
       </c>
       <c r="D35" s="4">
         <v>2</v>
       </c>
       <c r="E35" s="4">
         <v>2</v>
       </c>
       <c r="F35" s="4">
         <v>2</v>
       </c>
       <c r="G35" s="4">
         <v>2</v>
       </c>
       <c r="H35" s="4">
         <v>2</v>
       </c>
       <c r="I35" s="4">
         <v>2</v>
       </c>
       <c r="J35" s="4">
         <v>2</v>
       </c>
       <c r="K35" s="4">
         <v>2</v>
       </c>
       <c r="L35" s="4">
         <v>2</v>
       </c>
       <c r="M35" s="4">
         <v>2</v>
       </c>
       <c r="N35" s="4">
         <v>2</v>
       </c>
       <c r="O35" s="4">
         <v>2</v>
       </c>
       <c r="P35" s="4">
         <v>2</v>
       </c>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="Q35" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38" spans="1:17">
+    <row r="38" spans="1:18">
       <c r="A38" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="3">
         <v>2010</v>
       </c>
       <c r="C38" s="3">
         <v>2011</v>
       </c>
       <c r="D38" s="3">
         <v>2012</v>
       </c>
       <c r="E38" s="3">
         <v>2013</v>
       </c>
       <c r="F38" s="3">
         <v>2014</v>
       </c>
       <c r="G38" s="3">
         <v>2015</v>
       </c>
       <c r="H38" s="3">
         <v>2016</v>
       </c>
       <c r="I38" s="3">
         <v>2017</v>
       </c>
       <c r="J38" s="3">
         <v>2018</v>
       </c>
       <c r="K38" s="3">
         <v>2019</v>
       </c>
       <c r="L38" s="3">
         <v>2020</v>
       </c>
       <c r="M38" s="3">
         <v>2021</v>
       </c>
       <c r="N38" s="3">
         <v>2022</v>
       </c>
       <c r="O38" s="3">
         <v>2023</v>
       </c>
       <c r="P38" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="Q38" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="4">
         <v>4694</v>
       </c>
       <c r="C39" s="4">
         <v>4595</v>
       </c>
       <c r="D39" s="4">
         <v>4668</v>
       </c>
       <c r="E39" s="4">
         <v>4692</v>
       </c>
       <c r="F39" s="4">
         <v>4682</v>
       </c>
       <c r="G39" s="4">
         <v>4664</v>
       </c>
       <c r="H39" s="4">
         <v>4574</v>
       </c>
       <c r="I39" s="4">
         <v>4570</v>
       </c>
       <c r="J39" s="4">
         <v>4565</v>
       </c>
       <c r="K39" s="4">
         <v>4566</v>
       </c>
       <c r="L39" s="4">
         <v>4582</v>
       </c>
       <c r="M39" s="4">
         <v>4599</v>
       </c>
       <c r="N39" s="4">
         <v>4602</v>
       </c>
       <c r="O39" s="4">
         <v>4666</v>
       </c>
       <c r="P39" s="4">
         <v>4692</v>
       </c>
-    </row>
-    <row r="40" spans="1:17">
+      <c r="Q39" s="4">
+        <v>4700</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>5</v>
       </c>
       <c r="B40" s="4">
         <v>703</v>
       </c>
       <c r="C40" s="4">
         <v>705</v>
       </c>
       <c r="D40" s="4">
         <v>704</v>
       </c>
       <c r="E40" s="4">
         <v>710</v>
       </c>
       <c r="F40" s="4">
         <v>709</v>
       </c>
       <c r="G40" s="4">
         <v>711</v>
       </c>
       <c r="H40" s="4">
         <v>715</v>
       </c>
       <c r="I40" s="4">
         <v>719</v>
       </c>
       <c r="J40" s="4">
         <v>720</v>
       </c>
       <c r="K40" s="4">
         <v>723</v>
       </c>
       <c r="L40" s="4">
         <v>722</v>
       </c>
       <c r="M40" s="4">
         <v>726</v>
       </c>
       <c r="N40" s="4">
         <v>730</v>
       </c>
       <c r="O40" s="4">
         <v>728</v>
       </c>
       <c r="P40" s="4">
         <v>729</v>
       </c>
-    </row>
-    <row r="41" spans="1:17">
+      <c r="Q40" s="4">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="4">
         <v>205</v>
       </c>
       <c r="C41" s="4">
         <v>207</v>
       </c>
       <c r="D41" s="4">
         <v>205</v>
       </c>
       <c r="E41" s="4">
         <v>211</v>
       </c>
       <c r="F41" s="4">
         <v>213</v>
       </c>
       <c r="G41" s="4">
         <v>217</v>
       </c>
       <c r="H41" s="4">
         <v>221</v>
       </c>
       <c r="I41" s="4">
         <v>227</v>
       </c>
       <c r="J41" s="4">
         <v>228</v>
       </c>
       <c r="K41" s="4">
         <v>231</v>
       </c>
       <c r="L41" s="4">
         <v>234</v>
       </c>
       <c r="M41" s="4">
         <v>238</v>
       </c>
       <c r="N41" s="4">
         <v>240</v>
       </c>
       <c r="O41" s="4">
         <v>239</v>
       </c>
       <c r="P41" s="4">
         <v>236</v>
       </c>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="Q41" s="4">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="4">
         <v>52</v>
       </c>
       <c r="C42" s="4">
         <v>53</v>
       </c>
       <c r="D42" s="4">
         <v>54</v>
       </c>
       <c r="E42" s="4">
         <v>54</v>
       </c>
       <c r="F42" s="4">
         <v>53</v>
       </c>
       <c r="G42" s="4">
         <v>54</v>
       </c>
       <c r="H42" s="4">
         <v>55</v>
       </c>
       <c r="I42" s="4">
         <v>55</v>
       </c>
       <c r="J42" s="4">
         <v>54</v>
       </c>
       <c r="K42" s="4">
         <v>54</v>
       </c>
       <c r="L42" s="4">
         <v>53</v>
       </c>
       <c r="M42" s="4">
         <v>53</v>
       </c>
       <c r="N42" s="4">
         <v>54</v>
       </c>
       <c r="O42" s="4">
         <v>54</v>
       </c>
       <c r="P42" s="4">
         <v>54</v>
       </c>
-    </row>
-    <row r="43" spans="1:17">
+      <c r="Q42" s="4">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="4">
         <v>82</v>
       </c>
       <c r="C43" s="4">
         <v>82</v>
       </c>
       <c r="D43" s="4">
         <v>82</v>
       </c>
       <c r="E43" s="4">
         <v>81</v>
       </c>
       <c r="F43" s="4">
         <v>82</v>
       </c>
       <c r="G43" s="4">
         <v>81</v>
       </c>
       <c r="H43" s="4">
         <v>82</v>
       </c>
       <c r="I43" s="4">
         <v>82</v>
       </c>
       <c r="J43" s="4">
         <v>82</v>
       </c>
       <c r="K43" s="4">
         <v>81</v>
       </c>
       <c r="L43" s="4">
         <v>81</v>
       </c>
       <c r="M43" s="4">
         <v>81</v>
       </c>
       <c r="N43" s="4">
         <v>81</v>
       </c>
       <c r="O43" s="4">
         <v>82</v>
       </c>
       <c r="P43" s="4">
         <v>82</v>
       </c>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="Q43" s="4">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="4">
         <v>164</v>
       </c>
       <c r="C44" s="4">
         <v>164</v>
       </c>
       <c r="D44" s="4">
         <v>165</v>
       </c>
       <c r="E44" s="4">
         <v>166</v>
       </c>
       <c r="F44" s="4">
         <v>164</v>
       </c>
       <c r="G44" s="4">
         <v>162</v>
       </c>
       <c r="H44" s="4">
         <v>161</v>
       </c>
       <c r="I44" s="4">
         <v>163</v>
       </c>
       <c r="J44" s="4">
         <v>164</v>
       </c>
       <c r="K44" s="4">
         <v>165</v>
       </c>
       <c r="L44" s="4">
         <v>164</v>
       </c>
       <c r="M44" s="4">
         <v>164</v>
       </c>
       <c r="N44" s="4">
         <v>164</v>
       </c>
       <c r="O44" s="4">
         <v>162</v>
       </c>
       <c r="P44" s="4">
         <v>162</v>
       </c>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="Q44" s="4">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="4">
         <v>126</v>
       </c>
       <c r="C45" s="4">
         <v>126</v>
       </c>
       <c r="D45" s="4">
         <v>125</v>
       </c>
       <c r="E45" s="4">
         <v>125</v>
       </c>
       <c r="F45" s="4">
         <v>125</v>
       </c>
       <c r="G45" s="4">
         <v>125</v>
       </c>
       <c r="H45" s="4">
         <v>124</v>
       </c>
       <c r="I45" s="4">
         <v>122</v>
       </c>
       <c r="J45" s="4">
         <v>122</v>
       </c>
       <c r="K45" s="4">
         <v>122</v>
       </c>
       <c r="L45" s="4">
         <v>121</v>
       </c>
       <c r="M45" s="4">
         <v>121</v>
       </c>
       <c r="N45" s="4">
         <v>122</v>
       </c>
       <c r="O45" s="4">
         <v>122</v>
       </c>
       <c r="P45" s="4">
         <v>126</v>
       </c>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="Q45" s="4">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="4">
         <v>74</v>
       </c>
       <c r="C46" s="4">
         <v>73</v>
       </c>
       <c r="D46" s="4">
         <v>73</v>
       </c>
       <c r="E46" s="4">
         <v>73</v>
       </c>
       <c r="F46" s="4">
         <v>72</v>
       </c>
       <c r="G46" s="4">
         <v>72</v>
       </c>
       <c r="H46" s="4">
         <v>72</v>
       </c>
       <c r="I46" s="4">
         <v>70</v>
       </c>
       <c r="J46" s="4">
         <v>70</v>
       </c>
       <c r="K46" s="4">
         <v>70</v>
       </c>
       <c r="L46" s="4">
         <v>69</v>
       </c>
       <c r="M46" s="4">
         <v>69</v>
       </c>
       <c r="N46" s="4">
         <v>69</v>
       </c>
       <c r="O46" s="4">
         <v>69</v>
       </c>
       <c r="P46" s="4">
         <v>69</v>
       </c>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="Q46" s="4">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:18">
       <c r="A49" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B49" s="3">
         <v>2010</v>
       </c>
       <c r="C49" s="3">
         <v>2011</v>
       </c>
       <c r="D49" s="3">
         <v>2012</v>
       </c>
       <c r="E49" s="3">
         <v>2013</v>
       </c>
       <c r="F49" s="3">
         <v>2014</v>
       </c>
       <c r="G49" s="3">
         <v>2015</v>
       </c>
       <c r="H49" s="3">
         <v>2016</v>
       </c>
       <c r="I49" s="3">
         <v>2017</v>
       </c>
       <c r="J49" s="3">
         <v>2018</v>
       </c>
       <c r="K49" s="3">
         <v>2019</v>
       </c>
       <c r="L49" s="3">
         <v>2020</v>
       </c>
       <c r="M49" s="3">
         <v>2021</v>
       </c>
       <c r="N49" s="3">
         <v>2022</v>
       </c>
       <c r="O49" s="3">
         <v>2023</v>
       </c>
       <c r="P49" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="Q49" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>4</v>
       </c>
       <c r="B50" s="4">
         <v>1208</v>
       </c>
       <c r="C50" s="4">
         <v>1267</v>
       </c>
       <c r="D50" s="4">
         <v>1349</v>
       </c>
       <c r="E50" s="4">
         <v>1450</v>
       </c>
       <c r="F50" s="4">
         <v>1651</v>
       </c>
       <c r="G50" s="4">
         <v>1760</v>
       </c>
       <c r="H50" s="4">
         <v>1882</v>
       </c>
       <c r="I50" s="4">
         <v>2121</v>
       </c>
       <c r="J50" s="4">
         <v>2185</v>
       </c>
       <c r="K50" s="4">
         <v>2310</v>
       </c>
       <c r="L50" s="4">
         <v>2417</v>
       </c>
       <c r="M50" s="4">
         <v>2550</v>
       </c>
       <c r="N50" s="4">
         <v>2649</v>
       </c>
       <c r="O50" s="4">
         <v>2737</v>
       </c>
       <c r="P50" s="4">
         <v>2820</v>
       </c>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="Q50" s="4">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>5</v>
       </c>
       <c r="B51" s="4">
         <v>122</v>
       </c>
       <c r="C51" s="4">
         <v>136</v>
       </c>
       <c r="D51" s="4">
         <v>155</v>
       </c>
       <c r="E51" s="4">
         <v>165</v>
       </c>
       <c r="F51" s="4">
         <v>187</v>
       </c>
       <c r="G51" s="4">
         <v>200</v>
       </c>
       <c r="H51" s="4">
         <v>228</v>
       </c>
       <c r="I51" s="4">
         <v>248</v>
       </c>
       <c r="J51" s="4">
         <v>261</v>
       </c>
       <c r="K51" s="4">
         <v>283</v>
       </c>
       <c r="L51" s="4">
         <v>304</v>
       </c>
       <c r="M51" s="4">
         <v>318</v>
       </c>
       <c r="N51" s="4">
         <v>337</v>
       </c>
       <c r="O51" s="4">
         <v>344</v>
       </c>
       <c r="P51" s="4">
         <v>359</v>
       </c>
-    </row>
-    <row r="52" spans="1:17">
+      <c r="Q51" s="4">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="4">
         <v>76</v>
       </c>
       <c r="C52" s="4">
         <v>87</v>
       </c>
       <c r="D52" s="4">
         <v>98</v>
       </c>
       <c r="E52" s="4">
         <v>101</v>
       </c>
       <c r="F52" s="4">
         <v>111</v>
       </c>
       <c r="G52" s="4">
         <v>118</v>
       </c>
       <c r="H52" s="4">
         <v>123</v>
       </c>
       <c r="I52" s="4">
         <v>130</v>
       </c>
       <c r="J52" s="4">
         <v>135</v>
       </c>
       <c r="K52" s="4">
         <v>137</v>
       </c>
       <c r="L52" s="4">
         <v>143</v>
       </c>
       <c r="M52" s="4">
         <v>151</v>
       </c>
       <c r="N52" s="4">
         <v>157</v>
       </c>
       <c r="O52" s="4">
         <v>154</v>
       </c>
       <c r="P52" s="4">
         <v>158</v>
       </c>
-    </row>
-    <row r="53" spans="1:17">
+      <c r="Q52" s="4">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="4">
         <v>2</v>
       </c>
       <c r="C53" s="4">
         <v>2</v>
       </c>
       <c r="D53" s="4">
         <v>5</v>
       </c>
       <c r="E53" s="4">
         <v>6</v>
       </c>
       <c r="F53" s="4">
         <v>7</v>
       </c>
       <c r="G53" s="4">
         <v>7</v>
       </c>
       <c r="H53" s="4">
         <v>10</v>
       </c>
       <c r="I53" s="4">
         <v>12</v>
       </c>
       <c r="J53" s="4">
         <v>12</v>
       </c>
       <c r="K53" s="4">
         <v>12</v>
       </c>
       <c r="L53" s="4">
         <v>12</v>
       </c>
       <c r="M53" s="4">
         <v>13</v>
       </c>
       <c r="N53" s="4">
         <v>14</v>
       </c>
       <c r="O53" s="4">
         <v>14</v>
       </c>
       <c r="P53" s="4">
         <v>15</v>
       </c>
-    </row>
-    <row r="54" spans="1:17">
+      <c r="Q53" s="4">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="4">
         <v>9</v>
       </c>
       <c r="C54" s="4">
         <v>9</v>
       </c>
       <c r="D54" s="4">
         <v>9</v>
       </c>
       <c r="E54" s="4">
         <v>9</v>
       </c>
       <c r="F54" s="4">
         <v>10</v>
       </c>
       <c r="G54" s="4">
         <v>10</v>
       </c>
       <c r="H54" s="4">
         <v>13</v>
       </c>
       <c r="I54" s="4">
         <v>15</v>
       </c>
       <c r="J54" s="4">
         <v>17</v>
       </c>
       <c r="K54" s="4">
         <v>19</v>
       </c>
       <c r="L54" s="4">
         <v>22</v>
       </c>
       <c r="M54" s="4">
         <v>23</v>
       </c>
       <c r="N54" s="4">
         <v>24</v>
       </c>
       <c r="O54" s="4">
         <v>29</v>
       </c>
       <c r="P54" s="4">
         <v>29</v>
       </c>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="Q54" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="4">
         <v>16</v>
       </c>
       <c r="C55" s="4">
         <v>18</v>
       </c>
       <c r="D55" s="4">
         <v>19</v>
       </c>
       <c r="E55" s="4">
         <v>24</v>
       </c>
       <c r="F55" s="4">
         <v>30</v>
       </c>
       <c r="G55" s="4">
         <v>37</v>
       </c>
       <c r="H55" s="4">
         <v>45</v>
       </c>
       <c r="I55" s="4">
         <v>51</v>
       </c>
       <c r="J55" s="4">
         <v>51</v>
       </c>
       <c r="K55" s="4">
         <v>62</v>
       </c>
       <c r="L55" s="4">
         <v>69</v>
       </c>
       <c r="M55" s="4">
         <v>71</v>
       </c>
       <c r="N55" s="4">
         <v>74</v>
       </c>
       <c r="O55" s="4">
         <v>75</v>
       </c>
       <c r="P55" s="4">
         <v>79</v>
       </c>
-    </row>
-    <row r="56" spans="1:17">
+      <c r="Q55" s="4">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="4">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>16</v>
       </c>
       <c r="D56" s="4">
         <v>20</v>
       </c>
       <c r="E56" s="4">
         <v>21</v>
       </c>
       <c r="F56" s="4">
         <v>24</v>
       </c>
       <c r="G56" s="4">
         <v>23</v>
       </c>
       <c r="H56" s="4">
         <v>30</v>
       </c>
       <c r="I56" s="4">
         <v>33</v>
       </c>
       <c r="J56" s="4">
         <v>39</v>
       </c>
       <c r="K56" s="4">
         <v>45</v>
       </c>
       <c r="L56" s="4">
         <v>50</v>
       </c>
       <c r="M56" s="4">
         <v>50</v>
       </c>
       <c r="N56" s="4">
         <v>56</v>
       </c>
       <c r="O56" s="4">
         <v>59</v>
       </c>
       <c r="P56" s="4">
         <v>64</v>
       </c>
-    </row>
-    <row r="57" spans="1:17">
+      <c r="Q56" s="4">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="4">
         <v>4</v>
       </c>
       <c r="C57" s="4">
         <v>4</v>
       </c>
       <c r="D57" s="4">
         <v>4</v>
       </c>
       <c r="E57" s="4">
         <v>4</v>
       </c>
       <c r="F57" s="4">
         <v>5</v>
       </c>
       <c r="G57" s="4">
         <v>5</v>
       </c>
       <c r="H57" s="4">
         <v>7</v>
       </c>
       <c r="I57" s="4">
         <v>7</v>
       </c>
       <c r="J57" s="4">
         <v>7</v>
       </c>
       <c r="K57" s="4">
         <v>8</v>
       </c>
       <c r="L57" s="4">
         <v>8</v>
       </c>
       <c r="M57" s="4">
         <v>10</v>
       </c>
       <c r="N57" s="4">
         <v>12</v>
       </c>
       <c r="O57" s="4">
         <v>13</v>
       </c>
       <c r="P57" s="4">
         <v>14</v>
       </c>
-    </row>
-    <row r="59" spans="1:17">
+      <c r="Q57" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="Q59" s="5" t="s">
+      <c r="R59" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="60" spans="1:17">
+    <row r="60" spans="1:18">
       <c r="A60" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="Q60" s="5" t="s">
+      <c r="R60" s="5" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
-[...7 lines deleted...]
-    <mergeCell ref="A60:P60"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A15:Q15"/>
+    <mergeCell ref="A26:Q26"/>
+    <mergeCell ref="A37:Q37"/>
+    <mergeCell ref="A48:Q48"/>
+    <mergeCell ref="A59:Q59"/>
+    <mergeCell ref="A60:Q60"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kinderbetreuung</vt:lpstr>