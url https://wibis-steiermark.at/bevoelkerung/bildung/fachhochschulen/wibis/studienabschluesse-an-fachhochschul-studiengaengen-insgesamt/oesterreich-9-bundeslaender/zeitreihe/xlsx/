--- v0 (2026-05-13)
+++ v1 (2026-08-05)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Fachhochschulen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
-[...1 lines deleted...]
-    <t>Studienabschlüsse an Fachhochschul-Studiengängen Insgesamt</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+  <si>
+    <t>Studienabschlüsse an Fachhochschul-Studiengängen - MINT</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2003/04-2024/25</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
     <t>2007/08</t>
   </si>
@@ -125,57 +125,60 @@
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Hochschulstatistik.</t>
   </si>
   <si>
-    <t>Erläuterungen: Ordentliche Studienabschlüsse an Fachhochschulen nach Studienjahr.</t>
+    <t>Erläuterungen: Ordentliche Studienabschlüsse an Fachhochschulen nach Studienjahr. Der MINT-Bereich umfasst die Gebiete Mathematik und Statistik, Ingenieurswesen, Informations- und Kommunikationstechnologie, Naturwissenschaften und andere technische Studien.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -622,753 +625,753 @@
       </c>
       <c r="R5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="4">
-        <v>2961</v>
+        <v>1251</v>
       </c>
       <c r="C6" s="4">
-        <v>4217</v>
+        <v>1556</v>
       </c>
       <c r="D6" s="4">
-        <v>5165</v>
+        <v>2146</v>
       </c>
       <c r="E6" s="4">
-        <v>6421</v>
+        <v>2639</v>
       </c>
       <c r="F6" s="4">
-        <v>7296</v>
+        <v>2870</v>
       </c>
       <c r="G6" s="4">
-        <v>8774</v>
+        <v>3172</v>
       </c>
       <c r="H6" s="4">
-        <v>10094</v>
+        <v>3700</v>
       </c>
       <c r="I6" s="4">
-        <v>11905</v>
+        <v>4033</v>
       </c>
       <c r="J6" s="4">
-        <v>11955</v>
+        <v>3875</v>
       </c>
       <c r="K6" s="4">
-        <v>12323</v>
+        <v>3993</v>
       </c>
       <c r="L6" s="4">
-        <v>12721</v>
+        <v>4190</v>
       </c>
       <c r="M6" s="4">
-        <v>13114</v>
+        <v>4361</v>
       </c>
       <c r="N6" s="4">
-        <v>13715</v>
+        <v>4637</v>
       </c>
       <c r="O6" s="4">
-        <v>14116</v>
+        <v>4828</v>
       </c>
       <c r="P6" s="4">
-        <v>14380</v>
+        <v>4923</v>
       </c>
       <c r="Q6" s="4">
-        <v>15243</v>
+        <v>5253</v>
       </c>
       <c r="R6" s="4">
-        <v>15517</v>
+        <v>5182</v>
       </c>
       <c r="S6" s="4">
-        <v>16672</v>
+        <v>5610</v>
       </c>
       <c r="T6" s="4">
-        <v>16433</v>
+        <v>5521</v>
       </c>
       <c r="U6" s="4">
-        <v>16972</v>
+        <v>5441</v>
       </c>
       <c r="V6" s="4">
-        <v>16966</v>
+        <v>5676</v>
       </c>
       <c r="W6" s="4">
-        <v>17436</v>
+        <v>5868</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="4">
-        <v>176</v>
+        <v>32</v>
       </c>
       <c r="C7" s="4">
-        <v>192</v>
+        <v>71</v>
       </c>
       <c r="D7" s="4">
-        <v>259</v>
+        <v>92</v>
       </c>
       <c r="E7" s="4">
-        <v>452</v>
+        <v>141</v>
       </c>
       <c r="F7" s="4">
-        <v>381</v>
+        <v>102</v>
       </c>
       <c r="G7" s="4">
-        <v>479</v>
+        <v>139</v>
       </c>
       <c r="H7" s="4">
-        <v>393</v>
+        <v>117</v>
       </c>
       <c r="I7" s="4">
-        <v>399</v>
+        <v>131</v>
       </c>
       <c r="J7" s="4">
-        <v>466</v>
+        <v>126</v>
       </c>
       <c r="K7" s="4">
-        <v>445</v>
+        <v>100</v>
       </c>
       <c r="L7" s="4">
-        <v>409</v>
+        <v>113</v>
       </c>
       <c r="M7" s="4">
-        <v>441</v>
+        <v>103</v>
       </c>
       <c r="N7" s="4">
-        <v>607</v>
+        <v>136</v>
       </c>
       <c r="O7" s="4">
-        <v>593</v>
+        <v>98</v>
       </c>
       <c r="P7" s="4">
-        <v>558</v>
+        <v>120</v>
       </c>
       <c r="Q7" s="4">
-        <v>618</v>
+        <v>130</v>
       </c>
       <c r="R7" s="4">
-        <v>732</v>
+        <v>219</v>
       </c>
       <c r="S7" s="4">
-        <v>723</v>
+        <v>167</v>
       </c>
       <c r="T7" s="4">
-        <v>630</v>
+        <v>150</v>
       </c>
       <c r="U7" s="4">
-        <v>683</v>
+        <v>208</v>
       </c>
       <c r="V7" s="4">
-        <v>871</v>
+        <v>248</v>
       </c>
       <c r="W7" s="4">
-        <v>773</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="4">
-        <v>185</v>
+        <v>150</v>
       </c>
       <c r="C8" s="4">
-        <v>186</v>
+        <v>148</v>
       </c>
       <c r="D8" s="4">
-        <v>195</v>
+        <v>85</v>
       </c>
       <c r="E8" s="4">
-        <v>316</v>
+        <v>211</v>
       </c>
       <c r="F8" s="4">
-        <v>231</v>
+        <v>144</v>
       </c>
       <c r="G8" s="4">
-        <v>401</v>
+        <v>236</v>
       </c>
       <c r="H8" s="4">
-        <v>473</v>
+        <v>214</v>
       </c>
       <c r="I8" s="4">
-        <v>448</v>
+        <v>204</v>
       </c>
       <c r="J8" s="4">
-        <v>591</v>
+        <v>267</v>
       </c>
       <c r="K8" s="4">
-        <v>591</v>
+        <v>233</v>
       </c>
       <c r="L8" s="4">
-        <v>602</v>
+        <v>270</v>
       </c>
       <c r="M8" s="4">
-        <v>562</v>
+        <v>272</v>
       </c>
       <c r="N8" s="4">
-        <v>672</v>
+        <v>275</v>
       </c>
       <c r="O8" s="4">
-        <v>607</v>
+        <v>235</v>
       </c>
       <c r="P8" s="4">
-        <v>680</v>
+        <v>295</v>
       </c>
       <c r="Q8" s="4">
-        <v>647</v>
+        <v>243</v>
       </c>
       <c r="R8" s="4">
-        <v>622</v>
+        <v>220</v>
       </c>
       <c r="S8" s="4">
-        <v>748</v>
+        <v>285</v>
       </c>
       <c r="T8" s="4">
-        <v>809</v>
+        <v>232</v>
       </c>
       <c r="U8" s="4">
-        <v>830</v>
+        <v>293</v>
       </c>
       <c r="V8" s="4">
-        <v>779</v>
+        <v>250</v>
       </c>
       <c r="W8" s="4">
-        <v>783</v>
+        <v>239</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="4">
-        <v>630</v>
+        <v>128</v>
       </c>
       <c r="C9" s="4">
-        <v>796</v>
+        <v>144</v>
       </c>
       <c r="D9" s="4">
-        <v>1003</v>
+        <v>217</v>
       </c>
       <c r="E9" s="4">
-        <v>1045</v>
+        <v>203</v>
       </c>
       <c r="F9" s="4">
-        <v>1372</v>
+        <v>256</v>
       </c>
       <c r="G9" s="4">
-        <v>1762</v>
+        <v>295</v>
       </c>
       <c r="H9" s="4">
-        <v>1930</v>
+        <v>394</v>
       </c>
       <c r="I9" s="4">
-        <v>2877</v>
+        <v>677</v>
       </c>
       <c r="J9" s="4">
-        <v>2166</v>
+        <v>346</v>
       </c>
       <c r="K9" s="4">
-        <v>2317</v>
+        <v>476</v>
       </c>
       <c r="L9" s="4">
-        <v>2471</v>
+        <v>434</v>
       </c>
       <c r="M9" s="4">
-        <v>2499</v>
+        <v>432</v>
       </c>
       <c r="N9" s="4">
-        <v>2573</v>
+        <v>518</v>
       </c>
       <c r="O9" s="4">
-        <v>2615</v>
+        <v>543</v>
       </c>
       <c r="P9" s="4">
-        <v>2623</v>
+        <v>520</v>
       </c>
       <c r="Q9" s="4">
-        <v>2976</v>
+        <v>682</v>
       </c>
       <c r="R9" s="4">
-        <v>3117</v>
+        <v>562</v>
       </c>
       <c r="S9" s="4">
-        <v>3122</v>
+        <v>648</v>
       </c>
       <c r="T9" s="4">
-        <v>3546</v>
+        <v>794</v>
       </c>
       <c r="U9" s="4">
-        <v>3634</v>
+        <v>784</v>
       </c>
       <c r="V9" s="4">
-        <v>3103</v>
+        <v>771</v>
       </c>
       <c r="W9" s="4">
-        <v>3551</v>
+        <v>900</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="4">
-        <v>474</v>
+        <v>312</v>
       </c>
       <c r="C10" s="4">
-        <v>527</v>
+        <v>355</v>
       </c>
       <c r="D10" s="4">
-        <v>804</v>
+        <v>566</v>
       </c>
       <c r="E10" s="4">
-        <v>901</v>
+        <v>585</v>
       </c>
       <c r="F10" s="4">
-        <v>970</v>
+        <v>563</v>
       </c>
       <c r="G10" s="4">
-        <v>1186</v>
+        <v>735</v>
       </c>
       <c r="H10" s="4">
-        <v>1332</v>
+        <v>775</v>
       </c>
       <c r="I10" s="4">
-        <v>1352</v>
+        <v>759</v>
       </c>
       <c r="J10" s="4">
-        <v>1404</v>
+        <v>824</v>
       </c>
       <c r="K10" s="4">
-        <v>1760</v>
+        <v>844</v>
       </c>
       <c r="L10" s="4">
-        <v>1686</v>
+        <v>817</v>
       </c>
       <c r="M10" s="4">
-        <v>1718</v>
+        <v>812</v>
       </c>
       <c r="N10" s="4">
-        <v>1778</v>
+        <v>857</v>
       </c>
       <c r="O10" s="4">
-        <v>1959</v>
+        <v>1015</v>
       </c>
       <c r="P10" s="4">
-        <v>1966</v>
+        <v>954</v>
       </c>
       <c r="Q10" s="4">
-        <v>2067</v>
+        <v>1041</v>
       </c>
       <c r="R10" s="4">
-        <v>1998</v>
+        <v>977</v>
       </c>
       <c r="S10" s="4">
-        <v>2205</v>
+        <v>1046</v>
       </c>
       <c r="T10" s="4">
-        <v>2062</v>
+        <v>963</v>
       </c>
       <c r="U10" s="4">
-        <v>2302</v>
+        <v>1008</v>
       </c>
       <c r="V10" s="4">
-        <v>2092</v>
+        <v>896</v>
       </c>
       <c r="W10" s="4">
-        <v>2116</v>
+        <v>941</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="4">
+        <v>71</v>
+      </c>
+      <c r="C11" s="4">
+        <v>99</v>
+      </c>
+      <c r="D11" s="4">
+        <v>85</v>
+      </c>
+      <c r="E11" s="4">
+        <v>96</v>
+      </c>
+      <c r="F11" s="4">
+        <v>107</v>
+      </c>
+      <c r="G11" s="4">
+        <v>97</v>
+      </c>
+      <c r="H11" s="4">
+        <v>248</v>
+      </c>
+      <c r="I11" s="4">
+        <v>186</v>
+      </c>
+      <c r="J11" s="4">
+        <v>195</v>
+      </c>
+      <c r="K11" s="4">
+        <v>188</v>
+      </c>
+      <c r="L11" s="4">
+        <v>212</v>
+      </c>
+      <c r="M11" s="4">
         <v>189</v>
       </c>
-      <c r="C11" s="4">
-[...31 lines deleted...]
-      </c>
       <c r="N11" s="4">
-        <v>772</v>
+        <v>239</v>
       </c>
       <c r="O11" s="4">
-        <v>773</v>
+        <v>247</v>
       </c>
       <c r="P11" s="4">
-        <v>817</v>
+        <v>242</v>
       </c>
       <c r="Q11" s="4">
-        <v>833</v>
+        <v>254</v>
       </c>
       <c r="R11" s="4">
-        <v>832</v>
+        <v>276</v>
       </c>
       <c r="S11" s="4">
-        <v>865</v>
+        <v>256</v>
       </c>
       <c r="T11" s="4">
-        <v>864</v>
+        <v>304</v>
       </c>
       <c r="U11" s="4">
-        <v>884</v>
+        <v>296</v>
       </c>
       <c r="V11" s="4">
-        <v>966</v>
+        <v>327</v>
       </c>
       <c r="W11" s="4">
-        <v>901</v>
+        <v>263</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="4">
-        <v>376</v>
+        <v>247</v>
       </c>
       <c r="C12" s="4">
-        <v>639</v>
+        <v>346</v>
       </c>
       <c r="D12" s="4">
-        <v>805</v>
+        <v>386</v>
       </c>
       <c r="E12" s="4">
-        <v>741</v>
+        <v>380</v>
       </c>
       <c r="F12" s="4">
-        <v>995</v>
+        <v>476</v>
       </c>
       <c r="G12" s="4">
-        <v>1292</v>
+        <v>523</v>
       </c>
       <c r="H12" s="4">
-        <v>1204</v>
+        <v>462</v>
       </c>
       <c r="I12" s="4">
-        <v>1423</v>
+        <v>546</v>
       </c>
       <c r="J12" s="4">
-        <v>1383</v>
+        <v>526</v>
       </c>
       <c r="K12" s="4">
-        <v>1409</v>
+        <v>563</v>
       </c>
       <c r="L12" s="4">
-        <v>1506</v>
+        <v>638</v>
       </c>
       <c r="M12" s="4">
-        <v>1498</v>
+        <v>605</v>
       </c>
       <c r="N12" s="4">
-        <v>1471</v>
+        <v>624</v>
       </c>
       <c r="O12" s="4">
-        <v>1563</v>
+        <v>596</v>
       </c>
       <c r="P12" s="4">
-        <v>1536</v>
+        <v>664</v>
       </c>
       <c r="Q12" s="4">
-        <v>1669</v>
+        <v>698</v>
       </c>
       <c r="R12" s="4">
-        <v>1739</v>
+        <v>732</v>
       </c>
       <c r="S12" s="4">
-        <v>1987</v>
+        <v>864</v>
       </c>
       <c r="T12" s="4">
-        <v>1637</v>
+        <v>692</v>
       </c>
       <c r="U12" s="4">
-        <v>1894</v>
+        <v>800</v>
       </c>
       <c r="V12" s="4">
-        <v>1838</v>
+        <v>708</v>
       </c>
       <c r="W12" s="4">
-        <v>1933</v>
+        <v>766</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="4">
-        <v>209</v>
+        <v>31</v>
       </c>
       <c r="C13" s="4">
-        <v>315</v>
+        <v>26</v>
       </c>
       <c r="D13" s="4">
-        <v>405</v>
+        <v>93</v>
       </c>
       <c r="E13" s="4">
+        <v>86</v>
+      </c>
+      <c r="F13" s="4">
+        <v>202</v>
+      </c>
+      <c r="G13" s="4">
+        <v>157</v>
+      </c>
+      <c r="H13" s="4">
+        <v>215</v>
+      </c>
+      <c r="I13" s="4">
+        <v>183</v>
+      </c>
+      <c r="J13" s="4">
+        <v>200</v>
+      </c>
+      <c r="K13" s="4">
+        <v>237</v>
+      </c>
+      <c r="L13" s="4">
+        <v>257</v>
+      </c>
+      <c r="M13" s="4">
+        <v>319</v>
+      </c>
+      <c r="N13" s="4">
+        <v>308</v>
+      </c>
+      <c r="O13" s="4">
+        <v>378</v>
+      </c>
+      <c r="P13" s="4">
+        <v>349</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>401</v>
+      </c>
+      <c r="R13" s="4">
+        <v>363</v>
+      </c>
+      <c r="S13" s="4">
+        <v>470</v>
+      </c>
+      <c r="T13" s="4">
+        <v>430</v>
+      </c>
+      <c r="U13" s="4">
+        <v>344</v>
+      </c>
+      <c r="V13" s="4">
         <v>477</v>
       </c>
-      <c r="F13" s="4">
-[...49 lines deleted...]
-      </c>
       <c r="W13" s="4">
-        <v>1983</v>
+        <v>439</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="4">
-        <v>164</v>
+        <v>58</v>
       </c>
       <c r="C14" s="4">
-        <v>188</v>
+        <v>53</v>
       </c>
       <c r="D14" s="4">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="E14" s="4">
-        <v>501</v>
+        <v>121</v>
       </c>
       <c r="F14" s="4">
-        <v>235</v>
+        <v>68</v>
       </c>
       <c r="G14" s="4">
-        <v>297</v>
+        <v>101</v>
       </c>
       <c r="H14" s="4">
-        <v>347</v>
+        <v>119</v>
       </c>
       <c r="I14" s="4">
-        <v>339</v>
+        <v>103</v>
       </c>
       <c r="J14" s="4">
-        <v>349</v>
+        <v>99</v>
       </c>
       <c r="K14" s="4">
-        <v>326</v>
+        <v>113</v>
       </c>
       <c r="L14" s="4">
-        <v>324</v>
+        <v>108</v>
       </c>
       <c r="M14" s="4">
-        <v>340</v>
+        <v>115</v>
       </c>
       <c r="N14" s="4">
-        <v>380</v>
+        <v>156</v>
       </c>
       <c r="O14" s="4">
-        <v>373</v>
+        <v>161</v>
       </c>
       <c r="P14" s="4">
-        <v>400</v>
+        <v>166</v>
       </c>
       <c r="Q14" s="4">
-        <v>375</v>
+        <v>155</v>
       </c>
       <c r="R14" s="4">
-        <v>408</v>
+        <v>166</v>
       </c>
       <c r="S14" s="4">
-        <v>458</v>
+        <v>157</v>
       </c>
       <c r="T14" s="4">
-        <v>494</v>
+        <v>193</v>
       </c>
       <c r="U14" s="4">
-        <v>470</v>
+        <v>169</v>
       </c>
       <c r="V14" s="4">
-        <v>440</v>
+        <v>181</v>
       </c>
       <c r="W14" s="4">
-        <v>482</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="4">
-        <v>558</v>
+        <v>222</v>
       </c>
       <c r="C15" s="4">
-        <v>1057</v>
+        <v>314</v>
       </c>
       <c r="D15" s="4">
-        <v>1366</v>
+        <v>619</v>
       </c>
       <c r="E15" s="4">
-        <v>1682</v>
+        <v>816</v>
       </c>
       <c r="F15" s="4">
-        <v>1861</v>
+        <v>952</v>
       </c>
       <c r="G15" s="4">
-        <v>2078</v>
+        <v>889</v>
       </c>
       <c r="H15" s="4">
-        <v>2492</v>
+        <v>1156</v>
       </c>
       <c r="I15" s="4">
-        <v>3440</v>
+        <v>1244</v>
       </c>
       <c r="J15" s="4">
-        <v>3608</v>
+        <v>1292</v>
       </c>
       <c r="K15" s="4">
-        <v>3475</v>
+        <v>1239</v>
       </c>
       <c r="L15" s="4">
-        <v>3675</v>
+        <v>1341</v>
       </c>
       <c r="M15" s="4">
-        <v>3908</v>
+        <v>1514</v>
       </c>
       <c r="N15" s="4">
-        <v>4003</v>
+        <v>1524</v>
       </c>
       <c r="O15" s="4">
-        <v>4031</v>
+        <v>1555</v>
       </c>
       <c r="P15" s="4">
-        <v>4159</v>
+        <v>1613</v>
       </c>
       <c r="Q15" s="4">
-        <v>4403</v>
+        <v>1649</v>
       </c>
       <c r="R15" s="4">
-        <v>4357</v>
+        <v>1667</v>
       </c>
       <c r="S15" s="4">
-        <v>4551</v>
+        <v>1717</v>
       </c>
       <c r="T15" s="4">
-        <v>4412</v>
+        <v>1763</v>
       </c>
       <c r="U15" s="4">
-        <v>4478</v>
+        <v>1539</v>
       </c>
       <c r="V15" s="4">
-        <v>4799</v>
+        <v>1818</v>
       </c>
       <c r="W15" s="4">
-        <v>4914</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>8</v>
@@ -1408,758 +1411,758 @@
       </c>
       <c r="R18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="4">
-        <v>996</v>
+        <v>152</v>
       </c>
       <c r="C19" s="4">
-        <v>1629</v>
+        <v>226</v>
       </c>
       <c r="D19" s="4">
-        <v>2074</v>
+        <v>384</v>
       </c>
       <c r="E19" s="4">
-        <v>2621</v>
+        <v>478</v>
       </c>
       <c r="F19" s="4">
-        <v>3141</v>
+        <v>489</v>
       </c>
       <c r="G19" s="4">
-        <v>4012</v>
+        <v>645</v>
       </c>
       <c r="H19" s="4">
-        <v>4745</v>
+        <v>717</v>
       </c>
       <c r="I19" s="4">
-        <v>5687</v>
+        <v>845</v>
       </c>
       <c r="J19" s="4">
-        <v>5766</v>
+        <v>745</v>
       </c>
       <c r="K19" s="4">
-        <v>6024</v>
+        <v>820</v>
       </c>
       <c r="L19" s="4">
-        <v>6203</v>
+        <v>867</v>
       </c>
       <c r="M19" s="4">
-        <v>6496</v>
+        <v>959</v>
       </c>
       <c r="N19" s="4">
-        <v>6945</v>
+        <v>1030</v>
       </c>
       <c r="O19" s="4">
-        <v>7155</v>
+        <v>1128</v>
       </c>
       <c r="P19" s="4">
-        <v>7400</v>
+        <v>1207</v>
       </c>
       <c r="Q19" s="4">
-        <v>7887</v>
+        <v>1351</v>
       </c>
       <c r="R19" s="4">
-        <v>8056</v>
+        <v>1257</v>
       </c>
       <c r="S19" s="4">
-        <v>8891</v>
+        <v>1506</v>
       </c>
       <c r="T19" s="4">
-        <v>8879</v>
+        <v>1495</v>
       </c>
       <c r="U19" s="4">
-        <v>9482</v>
+        <v>1525</v>
       </c>
       <c r="V19" s="4">
-        <v>9321</v>
+        <v>1597</v>
       </c>
       <c r="W19" s="4">
-        <v>9587</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="4">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="C20" s="4">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D20" s="4">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="E20" s="4">
-        <v>254</v>
+        <v>31</v>
       </c>
       <c r="F20" s="4">
-        <v>211</v>
+        <v>14</v>
       </c>
       <c r="G20" s="4">
-        <v>280</v>
+        <v>27</v>
       </c>
       <c r="H20" s="4">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="I20" s="4">
-        <v>217</v>
+        <v>29</v>
       </c>
       <c r="J20" s="4">
-        <v>270</v>
+        <v>29</v>
       </c>
       <c r="K20" s="4">
-        <v>248</v>
+        <v>16</v>
       </c>
       <c r="L20" s="4">
-        <v>238</v>
+        <v>28</v>
       </c>
       <c r="M20" s="4">
-        <v>235</v>
+        <v>16</v>
       </c>
       <c r="N20" s="4">
-        <v>369</v>
+        <v>22</v>
       </c>
       <c r="O20" s="4">
-        <v>368</v>
+        <v>20</v>
       </c>
       <c r="P20" s="4">
-        <v>335</v>
+        <v>21</v>
       </c>
       <c r="Q20" s="4">
-        <v>397</v>
+        <v>30</v>
       </c>
       <c r="R20" s="4">
-        <v>417</v>
+        <v>42</v>
       </c>
       <c r="S20" s="4">
-        <v>443</v>
+        <v>31</v>
       </c>
       <c r="T20" s="4">
-        <v>394</v>
+        <v>36</v>
       </c>
       <c r="U20" s="4">
-        <v>416</v>
+        <v>53</v>
       </c>
       <c r="V20" s="4">
-        <v>531</v>
+        <v>61</v>
       </c>
       <c r="W20" s="4">
-        <v>458</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="4">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="C21" s="4">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D21" s="4">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="E21" s="4">
-        <v>129</v>
+        <v>41</v>
       </c>
       <c r="F21" s="4">
-        <v>98</v>
+        <v>25</v>
       </c>
       <c r="G21" s="4">
-        <v>175</v>
+        <v>48</v>
       </c>
       <c r="H21" s="4">
-        <v>253</v>
+        <v>40</v>
       </c>
       <c r="I21" s="4">
-        <v>225</v>
+        <v>41</v>
       </c>
       <c r="J21" s="4">
-        <v>313</v>
+        <v>64</v>
       </c>
       <c r="K21" s="4">
-        <v>362</v>
+        <v>62</v>
       </c>
       <c r="L21" s="4">
-        <v>317</v>
+        <v>64</v>
       </c>
       <c r="M21" s="4">
-        <v>291</v>
+        <v>72</v>
       </c>
       <c r="N21" s="4">
-        <v>400</v>
+        <v>76</v>
       </c>
       <c r="O21" s="4">
-        <v>323</v>
+        <v>60</v>
       </c>
       <c r="P21" s="4">
-        <v>382</v>
+        <v>80</v>
       </c>
       <c r="Q21" s="4">
-        <v>366</v>
+        <v>68</v>
       </c>
       <c r="R21" s="4">
-        <v>368</v>
+        <v>68</v>
       </c>
       <c r="S21" s="4">
-        <v>428</v>
+        <v>80</v>
       </c>
       <c r="T21" s="4">
-        <v>539</v>
+        <v>76</v>
       </c>
       <c r="U21" s="4">
-        <v>511</v>
+        <v>93</v>
       </c>
       <c r="V21" s="4">
-        <v>512</v>
+        <v>78</v>
       </c>
       <c r="W21" s="4">
-        <v>468</v>
+        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="4">
-        <v>265</v>
+        <v>5</v>
       </c>
       <c r="C22" s="4">
-        <v>345</v>
+        <v>13</v>
       </c>
       <c r="D22" s="4">
-        <v>516</v>
+        <v>64</v>
       </c>
       <c r="E22" s="4">
-        <v>523</v>
+        <v>61</v>
       </c>
       <c r="F22" s="4">
-        <v>732</v>
+        <v>61</v>
       </c>
       <c r="G22" s="4">
-        <v>954</v>
+        <v>99</v>
       </c>
       <c r="H22" s="4">
-        <v>1127</v>
+        <v>90</v>
       </c>
       <c r="I22" s="4">
-        <v>1529</v>
+        <v>168</v>
       </c>
       <c r="J22" s="4">
-        <v>1185</v>
+        <v>96</v>
       </c>
       <c r="K22" s="4">
-        <v>1326</v>
+        <v>140</v>
       </c>
       <c r="L22" s="4">
-        <v>1461</v>
+        <v>129</v>
       </c>
       <c r="M22" s="4">
-        <v>1460</v>
+        <v>121</v>
       </c>
       <c r="N22" s="4">
-        <v>1536</v>
+        <v>169</v>
       </c>
       <c r="O22" s="4">
-        <v>1574</v>
+        <v>179</v>
       </c>
       <c r="P22" s="4">
-        <v>1615</v>
+        <v>172</v>
       </c>
       <c r="Q22" s="4">
-        <v>1798</v>
+        <v>221</v>
       </c>
       <c r="R22" s="4">
-        <v>1925</v>
+        <v>177</v>
       </c>
       <c r="S22" s="4">
-        <v>1889</v>
+        <v>252</v>
       </c>
       <c r="T22" s="4">
-        <v>2094</v>
+        <v>269</v>
       </c>
       <c r="U22" s="4">
-        <v>2140</v>
+        <v>277</v>
       </c>
       <c r="V22" s="4">
-        <v>1801</v>
+        <v>281</v>
       </c>
       <c r="W22" s="4">
-        <v>2082</v>
+        <v>294</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="4">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="C23" s="4">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="D23" s="4">
+        <v>116</v>
+      </c>
+      <c r="E23" s="4">
+        <v>102</v>
+      </c>
+      <c r="F23" s="4">
+        <v>121</v>
+      </c>
+      <c r="G23" s="4">
+        <v>152</v>
+      </c>
+      <c r="H23" s="4">
+        <v>159</v>
+      </c>
+      <c r="I23" s="4">
+        <v>151</v>
+      </c>
+      <c r="J23" s="4">
+        <v>157</v>
+      </c>
+      <c r="K23" s="4">
+        <v>184</v>
+      </c>
+      <c r="L23" s="4">
+        <v>160</v>
+      </c>
+      <c r="M23" s="4">
+        <v>185</v>
+      </c>
+      <c r="N23" s="4">
+        <v>206</v>
+      </c>
+      <c r="O23" s="4">
         <v>252</v>
       </c>
-      <c r="E23" s="4">
+      <c r="P23" s="4">
+        <v>236</v>
+      </c>
+      <c r="Q23" s="4">
         <v>284</v>
       </c>
-      <c r="F23" s="4">
-[...34 lines deleted...]
-      </c>
       <c r="R23" s="4">
-        <v>899</v>
+        <v>247</v>
       </c>
       <c r="S23" s="4">
-        <v>1068</v>
+        <v>261</v>
       </c>
       <c r="T23" s="4">
-        <v>927</v>
+        <v>240</v>
       </c>
       <c r="U23" s="4">
-        <v>1169</v>
+        <v>247</v>
       </c>
       <c r="V23" s="4">
-        <v>1052</v>
+        <v>225</v>
       </c>
       <c r="W23" s="4">
-        <v>1050</v>
+        <v>256</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="4">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="C24" s="4">
-        <v>120</v>
+        <v>9</v>
       </c>
       <c r="D24" s="4">
-        <v>116</v>
+        <v>9</v>
       </c>
       <c r="E24" s="4">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="F24" s="4">
-        <v>138</v>
+        <v>14</v>
       </c>
       <c r="G24" s="4">
-        <v>301</v>
+        <v>20</v>
       </c>
       <c r="H24" s="4">
-        <v>318</v>
+        <v>31</v>
       </c>
       <c r="I24" s="4">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="J24" s="4">
-        <v>403</v>
+        <v>32</v>
       </c>
       <c r="K24" s="4">
-        <v>373</v>
+        <v>29</v>
       </c>
       <c r="L24" s="4">
-        <v>344</v>
+        <v>34</v>
       </c>
       <c r="M24" s="4">
-        <v>390</v>
+        <v>39</v>
       </c>
       <c r="N24" s="4">
-        <v>401</v>
+        <v>49</v>
       </c>
       <c r="O24" s="4">
-        <v>369</v>
+        <v>46</v>
       </c>
       <c r="P24" s="4">
-        <v>417</v>
+        <v>54</v>
       </c>
       <c r="Q24" s="4">
-        <v>418</v>
+        <v>57</v>
       </c>
       <c r="R24" s="4">
-        <v>429</v>
+        <v>64</v>
       </c>
       <c r="S24" s="4">
-        <v>485</v>
+        <v>62</v>
       </c>
       <c r="T24" s="4">
-        <v>453</v>
+        <v>59</v>
       </c>
       <c r="U24" s="4">
-        <v>499</v>
+        <v>87</v>
       </c>
       <c r="V24" s="4">
-        <v>509</v>
+        <v>93</v>
       </c>
       <c r="W24" s="4">
-        <v>526</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="4">
+        <v>35</v>
+      </c>
+      <c r="C25" s="4">
+        <v>52</v>
+      </c>
+      <c r="D25" s="4">
+        <v>55</v>
+      </c>
+      <c r="E25" s="4">
+        <v>83</v>
+      </c>
+      <c r="F25" s="4">
         <v>82</v>
       </c>
-      <c r="C25" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="G25" s="4">
-        <v>660</v>
+        <v>115</v>
       </c>
       <c r="H25" s="4">
-        <v>605</v>
+        <v>103</v>
       </c>
       <c r="I25" s="4">
-        <v>705</v>
+        <v>131</v>
       </c>
       <c r="J25" s="4">
-        <v>693</v>
+        <v>115</v>
       </c>
       <c r="K25" s="4">
-        <v>678</v>
+        <v>119</v>
       </c>
       <c r="L25" s="4">
-        <v>697</v>
+        <v>125</v>
       </c>
       <c r="M25" s="4">
-        <v>725</v>
+        <v>128</v>
       </c>
       <c r="N25" s="4">
-        <v>694</v>
+        <v>115</v>
       </c>
       <c r="O25" s="4">
-        <v>791</v>
+        <v>127</v>
       </c>
       <c r="P25" s="4">
-        <v>714</v>
+        <v>152</v>
       </c>
       <c r="Q25" s="4">
-        <v>809</v>
+        <v>169</v>
       </c>
       <c r="R25" s="4">
-        <v>844</v>
+        <v>170</v>
       </c>
       <c r="S25" s="4">
-        <v>981</v>
+        <v>226</v>
       </c>
       <c r="T25" s="4">
-        <v>878</v>
+        <v>190</v>
       </c>
       <c r="U25" s="4">
-        <v>1023</v>
+        <v>211</v>
       </c>
       <c r="V25" s="4">
-        <v>1016</v>
+        <v>192</v>
       </c>
       <c r="W25" s="4">
-        <v>1065</v>
+        <v>197</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="4">
-        <v>71</v>
+        <v>4</v>
       </c>
       <c r="C26" s="4">
-        <v>145</v>
+        <v>2</v>
       </c>
       <c r="D26" s="4">
-        <v>145</v>
+        <v>12</v>
       </c>
       <c r="E26" s="4">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="F26" s="4">
-        <v>444</v>
+        <v>40</v>
       </c>
       <c r="G26" s="4">
-        <v>328</v>
+        <v>47</v>
       </c>
       <c r="H26" s="4">
-        <v>609</v>
+        <v>40</v>
       </c>
       <c r="I26" s="4">
-        <v>602</v>
+        <v>49</v>
       </c>
       <c r="J26" s="4">
-        <v>643</v>
+        <v>31</v>
       </c>
       <c r="K26" s="4">
-        <v>677</v>
+        <v>50</v>
       </c>
       <c r="L26" s="4">
-        <v>662</v>
+        <v>39</v>
       </c>
       <c r="M26" s="4">
-        <v>728</v>
+        <v>64</v>
       </c>
       <c r="N26" s="4">
-        <v>773</v>
+        <v>57</v>
       </c>
       <c r="O26" s="4">
-        <v>829</v>
+        <v>76</v>
       </c>
       <c r="P26" s="4">
-        <v>931</v>
+        <v>87</v>
       </c>
       <c r="Q26" s="4">
-        <v>907</v>
+        <v>105</v>
       </c>
       <c r="R26" s="4">
-        <v>949</v>
+        <v>97</v>
       </c>
       <c r="S26" s="4">
-        <v>1177</v>
+        <v>149</v>
       </c>
       <c r="T26" s="4">
-        <v>1204</v>
+        <v>133</v>
       </c>
       <c r="U26" s="4">
-        <v>1139</v>
+        <v>109</v>
       </c>
       <c r="V26" s="4">
-        <v>1214</v>
+        <v>130</v>
       </c>
       <c r="W26" s="4">
-        <v>1167</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="4">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="C27" s="4">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D27" s="4">
+        <v>5</v>
+      </c>
+      <c r="D27" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="4">
+        <v>11</v>
+      </c>
+      <c r="F27" s="4">
+        <v>7</v>
+      </c>
+      <c r="G27" s="4">
+        <v>4</v>
+      </c>
+      <c r="H27" s="4">
+        <v>14</v>
+      </c>
+      <c r="I27" s="4">
+        <v>11</v>
+      </c>
+      <c r="J27" s="4">
         <v>6</v>
       </c>
-      <c r="E27" s="4">
-[...16 lines deleted...]
-      </c>
       <c r="K27" s="4">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="L27" s="4">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="M27" s="4">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="N27" s="4">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="O27" s="4">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="P27" s="4">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="Q27" s="4">
-        <v>150</v>
+        <v>17</v>
       </c>
       <c r="R27" s="4">
-        <v>169</v>
+        <v>22</v>
       </c>
       <c r="S27" s="4">
-        <v>227</v>
+        <v>32</v>
       </c>
       <c r="T27" s="4">
-        <v>240</v>
+        <v>29</v>
       </c>
       <c r="U27" s="4">
-        <v>235</v>
+        <v>25</v>
       </c>
       <c r="V27" s="4">
-        <v>207</v>
+        <v>34</v>
       </c>
       <c r="W27" s="4">
-        <v>237</v>
+        <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="4">
-        <v>188</v>
+        <v>17</v>
       </c>
       <c r="C28" s="4">
-        <v>401</v>
+        <v>28</v>
       </c>
       <c r="D28" s="4">
-        <v>498</v>
+        <v>89</v>
       </c>
       <c r="E28" s="4">
-        <v>589</v>
+        <v>125</v>
       </c>
       <c r="F28" s="4">
-        <v>641</v>
+        <v>125</v>
       </c>
       <c r="G28" s="4">
-        <v>804</v>
+        <v>133</v>
       </c>
       <c r="H28" s="4">
-        <v>994</v>
+        <v>218</v>
       </c>
       <c r="I28" s="4">
-        <v>1553</v>
+        <v>235</v>
       </c>
       <c r="J28" s="4">
-        <v>1633</v>
+        <v>215</v>
       </c>
       <c r="K28" s="4">
-        <v>1458</v>
+        <v>207</v>
       </c>
       <c r="L28" s="4">
-        <v>1663</v>
+        <v>277</v>
       </c>
       <c r="M28" s="4">
-        <v>1765</v>
+        <v>323</v>
       </c>
       <c r="N28" s="4">
-        <v>1806</v>
+        <v>318</v>
       </c>
       <c r="O28" s="4">
-        <v>1877</v>
+        <v>350</v>
       </c>
       <c r="P28" s="4">
-        <v>1936</v>
+        <v>384</v>
       </c>
       <c r="Q28" s="4">
-        <v>2069</v>
+        <v>400</v>
       </c>
       <c r="R28" s="4">
-        <v>2056</v>
+        <v>370</v>
       </c>
       <c r="S28" s="4">
-        <v>2193</v>
+        <v>413</v>
       </c>
       <c r="T28" s="4">
-        <v>2150</v>
+        <v>463</v>
       </c>
       <c r="U28" s="4">
-        <v>2350</v>
+        <v>423</v>
       </c>
       <c r="V28" s="4">
-        <v>2479</v>
+        <v>503</v>
       </c>
       <c r="W28" s="4">
-        <v>2534</v>
+        <v>511</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="3" t="s">
@@ -2194,769 +2197,769 @@
       </c>
       <c r="R31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="4">
-        <v>1965</v>
+        <v>1099</v>
       </c>
       <c r="C32" s="4">
-        <v>2588</v>
+        <v>1330</v>
       </c>
       <c r="D32" s="4">
-        <v>3091</v>
+        <v>1762</v>
       </c>
       <c r="E32" s="4">
-        <v>3800</v>
+        <v>2161</v>
       </c>
       <c r="F32" s="4">
-        <v>4155</v>
+        <v>2381</v>
       </c>
       <c r="G32" s="4">
-        <v>4762</v>
+        <v>2527</v>
       </c>
       <c r="H32" s="4">
-        <v>5349</v>
+        <v>2983</v>
       </c>
       <c r="I32" s="4">
-        <v>6218</v>
+        <v>3188</v>
       </c>
       <c r="J32" s="4">
-        <v>6189</v>
+        <v>3130</v>
       </c>
       <c r="K32" s="4">
-        <v>6299</v>
+        <v>3173</v>
       </c>
       <c r="L32" s="4">
-        <v>6518</v>
+        <v>3323</v>
       </c>
       <c r="M32" s="4">
-        <v>6618</v>
+        <v>3402</v>
       </c>
       <c r="N32" s="4">
-        <v>6770</v>
+        <v>3607</v>
       </c>
       <c r="O32" s="4">
-        <v>6961</v>
+        <v>3700</v>
       </c>
       <c r="P32" s="4">
-        <v>6980</v>
+        <v>3716</v>
       </c>
       <c r="Q32" s="4">
-        <v>7356</v>
+        <v>3902</v>
       </c>
       <c r="R32" s="4">
-        <v>7461</v>
+        <v>3925</v>
       </c>
       <c r="S32" s="4">
-        <v>7781</v>
+        <v>4104</v>
       </c>
       <c r="T32" s="4">
-        <v>7553</v>
+        <v>4026</v>
       </c>
       <c r="U32" s="4">
-        <v>7490</v>
+        <v>3916</v>
       </c>
       <c r="V32" s="4">
-        <v>7645</v>
+        <v>4079</v>
       </c>
       <c r="W32" s="4">
-        <v>7849</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="4">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="C33" s="4">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="D33" s="4">
-        <v>119</v>
+        <v>66</v>
       </c>
       <c r="E33" s="4">
-        <v>198</v>
+        <v>110</v>
       </c>
       <c r="F33" s="4">
-        <v>170</v>
+        <v>88</v>
       </c>
       <c r="G33" s="4">
-        <v>199</v>
+        <v>112</v>
       </c>
       <c r="H33" s="4">
-        <v>170</v>
+        <v>95</v>
       </c>
       <c r="I33" s="4">
-        <v>182</v>
+        <v>102</v>
       </c>
       <c r="J33" s="4">
-        <v>196</v>
+        <v>97</v>
       </c>
       <c r="K33" s="4">
-        <v>197</v>
+        <v>84</v>
       </c>
       <c r="L33" s="4">
-        <v>171</v>
+        <v>85</v>
       </c>
       <c r="M33" s="4">
-        <v>206</v>
+        <v>87</v>
       </c>
       <c r="N33" s="4">
-        <v>238</v>
+        <v>114</v>
       </c>
       <c r="O33" s="4">
-        <v>225</v>
+        <v>78</v>
       </c>
       <c r="P33" s="4">
-        <v>223</v>
+        <v>99</v>
       </c>
       <c r="Q33" s="4">
-        <v>221</v>
+        <v>100</v>
       </c>
       <c r="R33" s="4">
-        <v>315</v>
+        <v>177</v>
       </c>
       <c r="S33" s="4">
-        <v>280</v>
+        <v>136</v>
       </c>
       <c r="T33" s="4">
-        <v>236</v>
+        <v>114</v>
       </c>
       <c r="U33" s="4">
-        <v>267</v>
+        <v>155</v>
       </c>
       <c r="V33" s="4">
-        <v>340</v>
+        <v>187</v>
       </c>
       <c r="W33" s="4">
-        <v>315</v>
+        <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="4">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="C34" s="4">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="D34" s="4">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="E34" s="4">
-        <v>187</v>
+        <v>170</v>
       </c>
       <c r="F34" s="4">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="G34" s="4">
-        <v>226</v>
+        <v>188</v>
       </c>
       <c r="H34" s="4">
-        <v>220</v>
+        <v>174</v>
       </c>
       <c r="I34" s="4">
-        <v>223</v>
+        <v>163</v>
       </c>
       <c r="J34" s="4">
-        <v>278</v>
+        <v>203</v>
       </c>
       <c r="K34" s="4">
-        <v>229</v>
+        <v>171</v>
       </c>
       <c r="L34" s="4">
-        <v>285</v>
+        <v>206</v>
       </c>
       <c r="M34" s="4">
-        <v>271</v>
+        <v>200</v>
       </c>
       <c r="N34" s="4">
-        <v>272</v>
+        <v>199</v>
       </c>
       <c r="O34" s="4">
-        <v>284</v>
+        <v>175</v>
       </c>
       <c r="P34" s="4">
-        <v>298</v>
+        <v>215</v>
       </c>
       <c r="Q34" s="4">
-        <v>281</v>
+        <v>175</v>
       </c>
       <c r="R34" s="4">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="S34" s="4">
-        <v>320</v>
+        <v>205</v>
       </c>
       <c r="T34" s="4">
-        <v>270</v>
+        <v>156</v>
       </c>
       <c r="U34" s="4">
-        <v>319</v>
+        <v>200</v>
       </c>
       <c r="V34" s="4">
-        <v>267</v>
+        <v>172</v>
       </c>
       <c r="W34" s="4">
-        <v>315</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="4">
-        <v>365</v>
+        <v>123</v>
       </c>
       <c r="C35" s="4">
-        <v>451</v>
+        <v>131</v>
       </c>
       <c r="D35" s="4">
-        <v>487</v>
+        <v>153</v>
       </c>
       <c r="E35" s="4">
-        <v>522</v>
+        <v>142</v>
       </c>
       <c r="F35" s="4">
-        <v>640</v>
+        <v>195</v>
       </c>
       <c r="G35" s="4">
-        <v>808</v>
+        <v>196</v>
       </c>
       <c r="H35" s="4">
-        <v>803</v>
+        <v>304</v>
       </c>
       <c r="I35" s="4">
-        <v>1348</v>
+        <v>509</v>
       </c>
       <c r="J35" s="4">
-        <v>981</v>
+        <v>250</v>
       </c>
       <c r="K35" s="4">
-        <v>991</v>
+        <v>336</v>
       </c>
       <c r="L35" s="4">
-        <v>1010</v>
+        <v>305</v>
       </c>
       <c r="M35" s="4">
-        <v>1039</v>
+        <v>311</v>
       </c>
       <c r="N35" s="4">
-        <v>1037</v>
+        <v>349</v>
       </c>
       <c r="O35" s="4">
-        <v>1041</v>
+        <v>364</v>
       </c>
       <c r="P35" s="4">
-        <v>1008</v>
+        <v>348</v>
       </c>
       <c r="Q35" s="4">
-        <v>1178</v>
+        <v>461</v>
       </c>
       <c r="R35" s="4">
-        <v>1192</v>
+        <v>385</v>
       </c>
       <c r="S35" s="4">
-        <v>1233</v>
+        <v>396</v>
       </c>
       <c r="T35" s="4">
-        <v>1452</v>
+        <v>525</v>
       </c>
       <c r="U35" s="4">
-        <v>1494</v>
+        <v>507</v>
       </c>
       <c r="V35" s="4">
-        <v>1302</v>
+        <v>490</v>
       </c>
       <c r="W35" s="4">
-        <v>1469</v>
+        <v>606</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="4">
-        <v>341</v>
+        <v>272</v>
       </c>
       <c r="C36" s="4">
-        <v>350</v>
+        <v>281</v>
       </c>
       <c r="D36" s="4">
-        <v>552</v>
+        <v>450</v>
       </c>
       <c r="E36" s="4">
-        <v>617</v>
+        <v>483</v>
       </c>
       <c r="F36" s="4">
-        <v>634</v>
+        <v>442</v>
       </c>
       <c r="G36" s="4">
-        <v>779</v>
+        <v>583</v>
       </c>
       <c r="H36" s="4">
-        <v>858</v>
+        <v>616</v>
       </c>
       <c r="I36" s="4">
-        <v>872</v>
+        <v>608</v>
       </c>
       <c r="J36" s="4">
-        <v>937</v>
+        <v>667</v>
       </c>
       <c r="K36" s="4">
-        <v>989</v>
+        <v>660</v>
       </c>
       <c r="L36" s="4">
-        <v>989</v>
+        <v>657</v>
       </c>
       <c r="M36" s="4">
-        <v>956</v>
+        <v>627</v>
       </c>
       <c r="N36" s="4">
-        <v>954</v>
+        <v>651</v>
       </c>
       <c r="O36" s="4">
-        <v>1079</v>
+        <v>763</v>
       </c>
       <c r="P36" s="4">
-        <v>1060</v>
+        <v>718</v>
       </c>
       <c r="Q36" s="4">
-        <v>1094</v>
+        <v>757</v>
       </c>
       <c r="R36" s="4">
-        <v>1099</v>
+        <v>730</v>
       </c>
       <c r="S36" s="4">
-        <v>1137</v>
+        <v>785</v>
       </c>
       <c r="T36" s="4">
-        <v>1135</v>
+        <v>723</v>
       </c>
       <c r="U36" s="4">
-        <v>1133</v>
+        <v>761</v>
       </c>
       <c r="V36" s="4">
-        <v>1040</v>
+        <v>671</v>
       </c>
       <c r="W36" s="4">
-        <v>1066</v>
+        <v>685</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="4">
-        <v>133</v>
+        <v>64</v>
       </c>
       <c r="C37" s="4">
+        <v>90</v>
+      </c>
+      <c r="D37" s="4">
+        <v>76</v>
+      </c>
+      <c r="E37" s="4">
+        <v>88</v>
+      </c>
+      <c r="F37" s="4">
+        <v>93</v>
+      </c>
+      <c r="G37" s="4">
+        <v>77</v>
+      </c>
+      <c r="H37" s="4">
+        <v>217</v>
+      </c>
+      <c r="I37" s="4">
+        <v>156</v>
+      </c>
+      <c r="J37" s="4">
+        <v>163</v>
+      </c>
+      <c r="K37" s="4">
+        <v>159</v>
+      </c>
+      <c r="L37" s="4">
+        <v>178</v>
+      </c>
+      <c r="M37" s="4">
+        <v>150</v>
+      </c>
+      <c r="N37" s="4">
+        <v>190</v>
+      </c>
+      <c r="O37" s="4">
+        <v>201</v>
+      </c>
+      <c r="P37" s="4">
+        <v>188</v>
+      </c>
+      <c r="Q37" s="4">
         <v>197</v>
       </c>
-      <c r="D37" s="4">
-[...40 lines deleted...]
-      </c>
       <c r="R37" s="4">
-        <v>403</v>
+        <v>212</v>
       </c>
       <c r="S37" s="4">
-        <v>380</v>
+        <v>194</v>
       </c>
       <c r="T37" s="4">
-        <v>411</v>
+        <v>245</v>
       </c>
       <c r="U37" s="4">
-        <v>385</v>
+        <v>209</v>
       </c>
       <c r="V37" s="4">
-        <v>457</v>
+        <v>234</v>
       </c>
       <c r="W37" s="4">
-        <v>375</v>
+        <v>188</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="4">
+        <v>212</v>
+      </c>
+      <c r="C38" s="4">
         <v>294</v>
       </c>
-      <c r="C38" s="4">
+      <c r="D38" s="4">
+        <v>331</v>
+      </c>
+      <c r="E38" s="4">
+        <v>297</v>
+      </c>
+      <c r="F38" s="4">
+        <v>394</v>
+      </c>
+      <c r="G38" s="4">
+        <v>408</v>
+      </c>
+      <c r="H38" s="4">
+        <v>359</v>
+      </c>
+      <c r="I38" s="4">
+        <v>415</v>
+      </c>
+      <c r="J38" s="4">
         <v>411</v>
       </c>
-      <c r="D38" s="4">
-[...19 lines deleted...]
-      </c>
       <c r="K38" s="4">
-        <v>731</v>
+        <v>444</v>
       </c>
       <c r="L38" s="4">
-        <v>809</v>
+        <v>513</v>
       </c>
       <c r="M38" s="4">
-        <v>773</v>
+        <v>477</v>
       </c>
       <c r="N38" s="4">
-        <v>777</v>
+        <v>509</v>
       </c>
       <c r="O38" s="4">
-        <v>772</v>
+        <v>469</v>
       </c>
       <c r="P38" s="4">
-        <v>822</v>
+        <v>512</v>
       </c>
       <c r="Q38" s="4">
-        <v>860</v>
+        <v>529</v>
       </c>
       <c r="R38" s="4">
-        <v>895</v>
+        <v>562</v>
       </c>
       <c r="S38" s="4">
-        <v>1006</v>
+        <v>638</v>
       </c>
       <c r="T38" s="4">
-        <v>759</v>
+        <v>502</v>
       </c>
       <c r="U38" s="4">
-        <v>871</v>
+        <v>589</v>
       </c>
       <c r="V38" s="4">
-        <v>822</v>
+        <v>516</v>
       </c>
       <c r="W38" s="4">
-        <v>868</v>
+        <v>569</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="4">
-        <v>138</v>
+        <v>27</v>
       </c>
       <c r="C39" s="4">
-        <v>170</v>
+        <v>24</v>
       </c>
       <c r="D39" s="4">
-        <v>260</v>
+        <v>81</v>
       </c>
       <c r="E39" s="4">
+        <v>70</v>
+      </c>
+      <c r="F39" s="4">
+        <v>162</v>
+      </c>
+      <c r="G39" s="4">
+        <v>110</v>
+      </c>
+      <c r="H39" s="4">
+        <v>175</v>
+      </c>
+      <c r="I39" s="4">
+        <v>134</v>
+      </c>
+      <c r="J39" s="4">
+        <v>169</v>
+      </c>
+      <c r="K39" s="4">
+        <v>187</v>
+      </c>
+      <c r="L39" s="4">
+        <v>218</v>
+      </c>
+      <c r="M39" s="4">
+        <v>255</v>
+      </c>
+      <c r="N39" s="4">
         <v>251</v>
       </c>
-      <c r="F39" s="4">
-[...25 lines deleted...]
-      </c>
       <c r="O39" s="4">
-        <v>773</v>
+        <v>302</v>
       </c>
       <c r="P39" s="4">
-        <v>710</v>
+        <v>262</v>
       </c>
       <c r="Q39" s="4">
-        <v>748</v>
+        <v>296</v>
       </c>
       <c r="R39" s="4">
-        <v>763</v>
+        <v>266</v>
       </c>
       <c r="S39" s="4">
-        <v>836</v>
+        <v>321</v>
       </c>
       <c r="T39" s="4">
-        <v>775</v>
+        <v>297</v>
       </c>
       <c r="U39" s="4">
-        <v>658</v>
+        <v>235</v>
       </c>
       <c r="V39" s="4">
-        <v>864</v>
+        <v>347</v>
       </c>
       <c r="W39" s="4">
-        <v>816</v>
+        <v>324</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="4">
-        <v>114</v>
+        <v>51</v>
       </c>
       <c r="C40" s="4">
-        <v>126</v>
+        <v>48</v>
       </c>
       <c r="D40" s="4">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E40" s="4">
-        <v>287</v>
+        <v>110</v>
       </c>
       <c r="F40" s="4">
-        <v>133</v>
+        <v>61</v>
       </c>
       <c r="G40" s="4">
-        <v>194</v>
+        <v>97</v>
       </c>
       <c r="H40" s="4">
-        <v>205</v>
+        <v>105</v>
       </c>
       <c r="I40" s="4">
-        <v>210</v>
+        <v>92</v>
       </c>
       <c r="J40" s="4">
-        <v>190</v>
+        <v>93</v>
       </c>
       <c r="K40" s="4">
-        <v>195</v>
+        <v>100</v>
       </c>
       <c r="L40" s="4">
-        <v>200</v>
+        <v>97</v>
       </c>
       <c r="M40" s="4">
-        <v>200</v>
+        <v>104</v>
       </c>
       <c r="N40" s="4">
-        <v>238</v>
+        <v>138</v>
       </c>
       <c r="O40" s="4">
-        <v>229</v>
+        <v>143</v>
       </c>
       <c r="P40" s="4">
-        <v>236</v>
+        <v>145</v>
       </c>
       <c r="Q40" s="4">
-        <v>225</v>
+        <v>138</v>
       </c>
       <c r="R40" s="4">
-        <v>239</v>
+        <v>144</v>
       </c>
       <c r="S40" s="4">
-        <v>231</v>
+        <v>125</v>
       </c>
       <c r="T40" s="4">
-        <v>254</v>
+        <v>164</v>
       </c>
       <c r="U40" s="4">
-        <v>235</v>
+        <v>144</v>
       </c>
       <c r="V40" s="4">
-        <v>233</v>
+        <v>147</v>
       </c>
       <c r="W40" s="4">
-        <v>245</v>
+        <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="4">
-        <v>370</v>
+        <v>205</v>
       </c>
       <c r="C41" s="4">
-        <v>656</v>
+        <v>286</v>
       </c>
       <c r="D41" s="4">
-        <v>868</v>
+        <v>530</v>
       </c>
       <c r="E41" s="4">
-        <v>1093</v>
+        <v>691</v>
       </c>
       <c r="F41" s="4">
-        <v>1220</v>
+        <v>827</v>
       </c>
       <c r="G41" s="4">
-        <v>1274</v>
+        <v>756</v>
       </c>
       <c r="H41" s="4">
-        <v>1498</v>
+        <v>938</v>
       </c>
       <c r="I41" s="4">
-        <v>1887</v>
+        <v>1009</v>
       </c>
       <c r="J41" s="4">
-        <v>1975</v>
+        <v>1077</v>
       </c>
       <c r="K41" s="4">
-        <v>2017</v>
+        <v>1032</v>
       </c>
       <c r="L41" s="4">
-        <v>2012</v>
+        <v>1064</v>
       </c>
       <c r="M41" s="4">
-        <v>2143</v>
+        <v>1191</v>
       </c>
       <c r="N41" s="4">
-        <v>2197</v>
+        <v>1206</v>
       </c>
       <c r="O41" s="4">
-        <v>2154</v>
+        <v>1205</v>
       </c>
       <c r="P41" s="4">
-        <v>2223</v>
+        <v>1229</v>
       </c>
       <c r="Q41" s="4">
-        <v>2334</v>
+        <v>1249</v>
       </c>
       <c r="R41" s="4">
-        <v>2301</v>
+        <v>1297</v>
       </c>
       <c r="S41" s="4">
-        <v>2358</v>
+        <v>1304</v>
       </c>
       <c r="T41" s="4">
-        <v>2261</v>
+        <v>1300</v>
       </c>
       <c r="U41" s="4">
-        <v>2128</v>
+        <v>1116</v>
       </c>
       <c r="V41" s="4">
-        <v>2320</v>
+        <v>1315</v>
       </c>
       <c r="W41" s="4">
-        <v>2380</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X43" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="X44" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:W2"/>
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A17:W17"/>
     <mergeCell ref="A30:W30"/>
     <mergeCell ref="A43:W43"/>
     <mergeCell ref="A44:W44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">