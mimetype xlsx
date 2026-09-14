--- v1 (2026-08-05)
+++ v2 (2026-09-14)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Fachhochschulen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
-[...1 lines deleted...]
-    <t>Studienabschlüsse an Fachhochschul-Studiengängen - MINT</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+  <si>
+    <t>Studienabschlüsse an Fachhochschul-Studiengängen Insgesamt</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2003/04-2024/25</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
     <t>2007/08</t>
   </si>
@@ -125,66 +125,63 @@
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Hochschulstatistik.</t>
   </si>
   <si>
-    <t>Erläuterungen: Ordentliche Studienabschlüsse an Fachhochschulen nach Studienjahr. Der MINT-Bereich umfasst die Gebiete Mathematik und Statistik, Ingenieurswesen, Informations- und Kommunikationstechnologie, Naturwissenschaften und andere technische Studien.</t>
+    <t>Erläuterungen: Ordentliche Studienabschlüsse an Fachhochschulen nach Studienjahr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -519,51 +516,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X44" sqref="X44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">
@@ -625,753 +622,753 @@
       </c>
       <c r="R5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="4">
-        <v>1251</v>
+        <v>2961</v>
       </c>
       <c r="C6" s="4">
-        <v>1556</v>
+        <v>4217</v>
       </c>
       <c r="D6" s="4">
-        <v>2146</v>
+        <v>5165</v>
       </c>
       <c r="E6" s="4">
-        <v>2639</v>
+        <v>6421</v>
       </c>
       <c r="F6" s="4">
-        <v>2870</v>
+        <v>7296</v>
       </c>
       <c r="G6" s="4">
-        <v>3172</v>
+        <v>8774</v>
       </c>
       <c r="H6" s="4">
-        <v>3700</v>
+        <v>10094</v>
       </c>
       <c r="I6" s="4">
-        <v>4033</v>
+        <v>11905</v>
       </c>
       <c r="J6" s="4">
-        <v>3875</v>
+        <v>11955</v>
       </c>
       <c r="K6" s="4">
-        <v>3993</v>
+        <v>12323</v>
       </c>
       <c r="L6" s="4">
-        <v>4190</v>
+        <v>12721</v>
       </c>
       <c r="M6" s="4">
-        <v>4361</v>
+        <v>13114</v>
       </c>
       <c r="N6" s="4">
-        <v>4637</v>
+        <v>13715</v>
       </c>
       <c r="O6" s="4">
-        <v>4828</v>
+        <v>14116</v>
       </c>
       <c r="P6" s="4">
-        <v>4923</v>
+        <v>14380</v>
       </c>
       <c r="Q6" s="4">
-        <v>5253</v>
+        <v>15243</v>
       </c>
       <c r="R6" s="4">
-        <v>5182</v>
+        <v>15517</v>
       </c>
       <c r="S6" s="4">
-        <v>5610</v>
+        <v>16672</v>
       </c>
       <c r="T6" s="4">
-        <v>5521</v>
+        <v>16433</v>
       </c>
       <c r="U6" s="4">
-        <v>5441</v>
+        <v>16972</v>
       </c>
       <c r="V6" s="4">
-        <v>5676</v>
+        <v>16966</v>
       </c>
       <c r="W6" s="4">
-        <v>5868</v>
+        <v>17436</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="4">
-        <v>32</v>
+        <v>176</v>
       </c>
       <c r="C7" s="4">
-        <v>71</v>
+        <v>192</v>
       </c>
       <c r="D7" s="4">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="E7" s="4">
-        <v>141</v>
+        <v>452</v>
       </c>
       <c r="F7" s="4">
-        <v>102</v>
+        <v>381</v>
       </c>
       <c r="G7" s="4">
-        <v>139</v>
+        <v>479</v>
       </c>
       <c r="H7" s="4">
-        <v>117</v>
+        <v>393</v>
       </c>
       <c r="I7" s="4">
-        <v>131</v>
+        <v>399</v>
       </c>
       <c r="J7" s="4">
-        <v>126</v>
+        <v>466</v>
       </c>
       <c r="K7" s="4">
-        <v>100</v>
+        <v>445</v>
       </c>
       <c r="L7" s="4">
-        <v>113</v>
+        <v>409</v>
       </c>
       <c r="M7" s="4">
-        <v>103</v>
+        <v>441</v>
       </c>
       <c r="N7" s="4">
-        <v>136</v>
+        <v>607</v>
       </c>
       <c r="O7" s="4">
-        <v>98</v>
+        <v>593</v>
       </c>
       <c r="P7" s="4">
-        <v>120</v>
+        <v>558</v>
       </c>
       <c r="Q7" s="4">
-        <v>130</v>
+        <v>618</v>
       </c>
       <c r="R7" s="4">
-        <v>219</v>
+        <v>732</v>
       </c>
       <c r="S7" s="4">
-        <v>167</v>
+        <v>723</v>
       </c>
       <c r="T7" s="4">
-        <v>150</v>
+        <v>630</v>
       </c>
       <c r="U7" s="4">
-        <v>208</v>
+        <v>683</v>
       </c>
       <c r="V7" s="4">
-        <v>248</v>
+        <v>871</v>
       </c>
       <c r="W7" s="4">
-        <v>260</v>
+        <v>773</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="4">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="C8" s="4">
-        <v>148</v>
+        <v>186</v>
       </c>
       <c r="D8" s="4">
-        <v>85</v>
+        <v>195</v>
       </c>
       <c r="E8" s="4">
-        <v>211</v>
+        <v>316</v>
       </c>
       <c r="F8" s="4">
-        <v>144</v>
+        <v>231</v>
       </c>
       <c r="G8" s="4">
-        <v>236</v>
+        <v>401</v>
       </c>
       <c r="H8" s="4">
-        <v>214</v>
+        <v>473</v>
       </c>
       <c r="I8" s="4">
-        <v>204</v>
+        <v>448</v>
       </c>
       <c r="J8" s="4">
-        <v>267</v>
+        <v>591</v>
       </c>
       <c r="K8" s="4">
-        <v>233</v>
+        <v>591</v>
       </c>
       <c r="L8" s="4">
-        <v>270</v>
+        <v>602</v>
       </c>
       <c r="M8" s="4">
-        <v>272</v>
+        <v>562</v>
       </c>
       <c r="N8" s="4">
-        <v>275</v>
+        <v>672</v>
       </c>
       <c r="O8" s="4">
-        <v>235</v>
+        <v>607</v>
       </c>
       <c r="P8" s="4">
-        <v>295</v>
+        <v>680</v>
       </c>
       <c r="Q8" s="4">
-        <v>243</v>
+        <v>647</v>
       </c>
       <c r="R8" s="4">
-        <v>220</v>
+        <v>622</v>
       </c>
       <c r="S8" s="4">
-        <v>285</v>
+        <v>748</v>
       </c>
       <c r="T8" s="4">
-        <v>232</v>
+        <v>809</v>
       </c>
       <c r="U8" s="4">
-        <v>293</v>
+        <v>830</v>
       </c>
       <c r="V8" s="4">
-        <v>250</v>
+        <v>779</v>
       </c>
       <c r="W8" s="4">
-        <v>239</v>
+        <v>783</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="4">
-        <v>128</v>
+        <v>630</v>
       </c>
       <c r="C9" s="4">
-        <v>144</v>
+        <v>796</v>
       </c>
       <c r="D9" s="4">
-        <v>217</v>
+        <v>1003</v>
       </c>
       <c r="E9" s="4">
-        <v>203</v>
+        <v>1045</v>
       </c>
       <c r="F9" s="4">
-        <v>256</v>
+        <v>1372</v>
       </c>
       <c r="G9" s="4">
-        <v>295</v>
+        <v>1762</v>
       </c>
       <c r="H9" s="4">
-        <v>394</v>
+        <v>1930</v>
       </c>
       <c r="I9" s="4">
-        <v>677</v>
+        <v>2877</v>
       </c>
       <c r="J9" s="4">
-        <v>346</v>
+        <v>2166</v>
       </c>
       <c r="K9" s="4">
-        <v>476</v>
+        <v>2317</v>
       </c>
       <c r="L9" s="4">
-        <v>434</v>
+        <v>2471</v>
       </c>
       <c r="M9" s="4">
-        <v>432</v>
+        <v>2499</v>
       </c>
       <c r="N9" s="4">
-        <v>518</v>
+        <v>2573</v>
       </c>
       <c r="O9" s="4">
-        <v>543</v>
+        <v>2615</v>
       </c>
       <c r="P9" s="4">
-        <v>520</v>
+        <v>2623</v>
       </c>
       <c r="Q9" s="4">
-        <v>682</v>
+        <v>2976</v>
       </c>
       <c r="R9" s="4">
-        <v>562</v>
+        <v>3117</v>
       </c>
       <c r="S9" s="4">
-        <v>648</v>
+        <v>3122</v>
       </c>
       <c r="T9" s="4">
-        <v>794</v>
+        <v>3546</v>
       </c>
       <c r="U9" s="4">
-        <v>784</v>
+        <v>3634</v>
       </c>
       <c r="V9" s="4">
-        <v>771</v>
+        <v>3103</v>
       </c>
       <c r="W9" s="4">
-        <v>900</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="4">
-        <v>312</v>
+        <v>474</v>
       </c>
       <c r="C10" s="4">
-        <v>355</v>
+        <v>527</v>
       </c>
       <c r="D10" s="4">
-        <v>566</v>
+        <v>804</v>
       </c>
       <c r="E10" s="4">
-        <v>585</v>
+        <v>901</v>
       </c>
       <c r="F10" s="4">
-        <v>563</v>
+        <v>970</v>
       </c>
       <c r="G10" s="4">
-        <v>735</v>
+        <v>1186</v>
       </c>
       <c r="H10" s="4">
-        <v>775</v>
+        <v>1332</v>
       </c>
       <c r="I10" s="4">
-        <v>759</v>
+        <v>1352</v>
       </c>
       <c r="J10" s="4">
-        <v>824</v>
+        <v>1404</v>
       </c>
       <c r="K10" s="4">
-        <v>844</v>
+        <v>1760</v>
       </c>
       <c r="L10" s="4">
-        <v>817</v>
+        <v>1686</v>
       </c>
       <c r="M10" s="4">
-        <v>812</v>
+        <v>1718</v>
       </c>
       <c r="N10" s="4">
-        <v>857</v>
+        <v>1778</v>
       </c>
       <c r="O10" s="4">
-        <v>1015</v>
+        <v>1959</v>
       </c>
       <c r="P10" s="4">
-        <v>954</v>
+        <v>1966</v>
       </c>
       <c r="Q10" s="4">
-        <v>1041</v>
+        <v>2067</v>
       </c>
       <c r="R10" s="4">
-        <v>977</v>
+        <v>1998</v>
       </c>
       <c r="S10" s="4">
-        <v>1046</v>
+        <v>2205</v>
       </c>
       <c r="T10" s="4">
-        <v>963</v>
+        <v>2062</v>
       </c>
       <c r="U10" s="4">
-        <v>1008</v>
+        <v>2302</v>
       </c>
       <c r="V10" s="4">
-        <v>896</v>
+        <v>2092</v>
       </c>
       <c r="W10" s="4">
-        <v>941</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="4">
-        <v>71</v>
+        <v>189</v>
       </c>
       <c r="C11" s="4">
-        <v>99</v>
+        <v>317</v>
       </c>
       <c r="D11" s="4">
-        <v>85</v>
+        <v>311</v>
       </c>
       <c r="E11" s="4">
-        <v>96</v>
+        <v>306</v>
       </c>
       <c r="F11" s="4">
-        <v>107</v>
+        <v>352</v>
       </c>
       <c r="G11" s="4">
-        <v>97</v>
+        <v>605</v>
       </c>
       <c r="H11" s="4">
-        <v>248</v>
+        <v>825</v>
       </c>
       <c r="I11" s="4">
-        <v>186</v>
+        <v>562</v>
       </c>
       <c r="J11" s="4">
-        <v>195</v>
+        <v>775</v>
       </c>
       <c r="K11" s="4">
-        <v>188</v>
+        <v>726</v>
       </c>
       <c r="L11" s="4">
-        <v>212</v>
+        <v>727</v>
       </c>
       <c r="M11" s="4">
-        <v>189</v>
+        <v>749</v>
       </c>
       <c r="N11" s="4">
-        <v>239</v>
+        <v>772</v>
       </c>
       <c r="O11" s="4">
-        <v>247</v>
+        <v>773</v>
       </c>
       <c r="P11" s="4">
-        <v>242</v>
+        <v>817</v>
       </c>
       <c r="Q11" s="4">
-        <v>254</v>
+        <v>833</v>
       </c>
       <c r="R11" s="4">
-        <v>276</v>
+        <v>832</v>
       </c>
       <c r="S11" s="4">
-        <v>256</v>
+        <v>865</v>
       </c>
       <c r="T11" s="4">
-        <v>304</v>
+        <v>864</v>
       </c>
       <c r="U11" s="4">
-        <v>296</v>
+        <v>884</v>
       </c>
       <c r="V11" s="4">
-        <v>327</v>
+        <v>966</v>
       </c>
       <c r="W11" s="4">
-        <v>263</v>
+        <v>901</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="4">
-        <v>247</v>
+        <v>376</v>
       </c>
       <c r="C12" s="4">
-        <v>346</v>
+        <v>639</v>
       </c>
       <c r="D12" s="4">
-        <v>386</v>
+        <v>805</v>
       </c>
       <c r="E12" s="4">
-        <v>380</v>
+        <v>741</v>
       </c>
       <c r="F12" s="4">
-        <v>476</v>
+        <v>995</v>
       </c>
       <c r="G12" s="4">
-        <v>523</v>
+        <v>1292</v>
       </c>
       <c r="H12" s="4">
-        <v>462</v>
+        <v>1204</v>
       </c>
       <c r="I12" s="4">
-        <v>546</v>
+        <v>1423</v>
       </c>
       <c r="J12" s="4">
-        <v>526</v>
+        <v>1383</v>
       </c>
       <c r="K12" s="4">
-        <v>563</v>
+        <v>1409</v>
       </c>
       <c r="L12" s="4">
-        <v>638</v>
+        <v>1506</v>
       </c>
       <c r="M12" s="4">
-        <v>605</v>
+        <v>1498</v>
       </c>
       <c r="N12" s="4">
-        <v>624</v>
+        <v>1471</v>
       </c>
       <c r="O12" s="4">
-        <v>596</v>
+        <v>1563</v>
       </c>
       <c r="P12" s="4">
-        <v>664</v>
+        <v>1536</v>
       </c>
       <c r="Q12" s="4">
-        <v>698</v>
+        <v>1669</v>
       </c>
       <c r="R12" s="4">
-        <v>732</v>
+        <v>1739</v>
       </c>
       <c r="S12" s="4">
-        <v>864</v>
+        <v>1987</v>
       </c>
       <c r="T12" s="4">
-        <v>692</v>
+        <v>1637</v>
       </c>
       <c r="U12" s="4">
-        <v>800</v>
+        <v>1894</v>
       </c>
       <c r="V12" s="4">
-        <v>708</v>
+        <v>1838</v>
       </c>
       <c r="W12" s="4">
-        <v>766</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="4">
-        <v>31</v>
+        <v>209</v>
       </c>
       <c r="C13" s="4">
-        <v>26</v>
+        <v>315</v>
       </c>
       <c r="D13" s="4">
-        <v>93</v>
+        <v>405</v>
       </c>
       <c r="E13" s="4">
-        <v>86</v>
+        <v>477</v>
       </c>
       <c r="F13" s="4">
-        <v>202</v>
+        <v>899</v>
       </c>
       <c r="G13" s="4">
-        <v>157</v>
+        <v>674</v>
       </c>
       <c r="H13" s="4">
-        <v>215</v>
+        <v>1098</v>
       </c>
       <c r="I13" s="4">
-        <v>183</v>
+        <v>1065</v>
       </c>
       <c r="J13" s="4">
-        <v>200</v>
+        <v>1213</v>
       </c>
       <c r="K13" s="4">
-        <v>237</v>
+        <v>1274</v>
       </c>
       <c r="L13" s="4">
-        <v>257</v>
+        <v>1321</v>
       </c>
       <c r="M13" s="4">
-        <v>319</v>
+        <v>1399</v>
       </c>
       <c r="N13" s="4">
-        <v>308</v>
+        <v>1459</v>
       </c>
       <c r="O13" s="4">
-        <v>378</v>
+        <v>1602</v>
       </c>
       <c r="P13" s="4">
-        <v>349</v>
+        <v>1641</v>
       </c>
       <c r="Q13" s="4">
-        <v>401</v>
+        <v>1655</v>
       </c>
       <c r="R13" s="4">
-        <v>363</v>
+        <v>1712</v>
       </c>
       <c r="S13" s="4">
-        <v>470</v>
+        <v>2013</v>
       </c>
       <c r="T13" s="4">
-        <v>430</v>
+        <v>1979</v>
       </c>
       <c r="U13" s="4">
-        <v>344</v>
+        <v>1797</v>
       </c>
       <c r="V13" s="4">
-        <v>477</v>
+        <v>2078</v>
       </c>
       <c r="W13" s="4">
-        <v>439</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="4">
-        <v>58</v>
+        <v>164</v>
       </c>
       <c r="C14" s="4">
-        <v>53</v>
+        <v>188</v>
       </c>
       <c r="D14" s="4">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="E14" s="4">
-        <v>121</v>
+        <v>501</v>
       </c>
       <c r="F14" s="4">
-        <v>68</v>
+        <v>235</v>
       </c>
       <c r="G14" s="4">
-        <v>101</v>
+        <v>297</v>
       </c>
       <c r="H14" s="4">
-        <v>119</v>
+        <v>347</v>
       </c>
       <c r="I14" s="4">
-        <v>103</v>
+        <v>339</v>
       </c>
       <c r="J14" s="4">
-        <v>99</v>
+        <v>349</v>
       </c>
       <c r="K14" s="4">
-        <v>113</v>
+        <v>326</v>
       </c>
       <c r="L14" s="4">
-        <v>108</v>
+        <v>324</v>
       </c>
       <c r="M14" s="4">
-        <v>115</v>
+        <v>340</v>
       </c>
       <c r="N14" s="4">
-        <v>156</v>
+        <v>380</v>
       </c>
       <c r="O14" s="4">
-        <v>161</v>
+        <v>373</v>
       </c>
       <c r="P14" s="4">
-        <v>166</v>
+        <v>400</v>
       </c>
       <c r="Q14" s="4">
-        <v>155</v>
+        <v>375</v>
       </c>
       <c r="R14" s="4">
-        <v>166</v>
+        <v>408</v>
       </c>
       <c r="S14" s="4">
-        <v>157</v>
+        <v>458</v>
       </c>
       <c r="T14" s="4">
-        <v>193</v>
+        <v>494</v>
       </c>
       <c r="U14" s="4">
-        <v>169</v>
+        <v>470</v>
       </c>
       <c r="V14" s="4">
-        <v>181</v>
+        <v>440</v>
       </c>
       <c r="W14" s="4">
-        <v>200</v>
+        <v>482</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="4">
-        <v>222</v>
+        <v>558</v>
       </c>
       <c r="C15" s="4">
-        <v>314</v>
+        <v>1057</v>
       </c>
       <c r="D15" s="4">
-        <v>619</v>
+        <v>1366</v>
       </c>
       <c r="E15" s="4">
-        <v>816</v>
+        <v>1682</v>
       </c>
       <c r="F15" s="4">
-        <v>952</v>
+        <v>1861</v>
       </c>
       <c r="G15" s="4">
-        <v>889</v>
+        <v>2078</v>
       </c>
       <c r="H15" s="4">
-        <v>1156</v>
+        <v>2492</v>
       </c>
       <c r="I15" s="4">
-        <v>1244</v>
+        <v>3440</v>
       </c>
       <c r="J15" s="4">
-        <v>1292</v>
+        <v>3608</v>
       </c>
       <c r="K15" s="4">
-        <v>1239</v>
+        <v>3475</v>
       </c>
       <c r="L15" s="4">
-        <v>1341</v>
+        <v>3675</v>
       </c>
       <c r="M15" s="4">
-        <v>1514</v>
+        <v>3908</v>
       </c>
       <c r="N15" s="4">
-        <v>1524</v>
+        <v>4003</v>
       </c>
       <c r="O15" s="4">
-        <v>1555</v>
+        <v>4031</v>
       </c>
       <c r="P15" s="4">
-        <v>1613</v>
+        <v>4159</v>
       </c>
       <c r="Q15" s="4">
-        <v>1649</v>
+        <v>4403</v>
       </c>
       <c r="R15" s="4">
-        <v>1667</v>
+        <v>4357</v>
       </c>
       <c r="S15" s="4">
-        <v>1717</v>
+        <v>4551</v>
       </c>
       <c r="T15" s="4">
-        <v>1763</v>
+        <v>4412</v>
       </c>
       <c r="U15" s="4">
-        <v>1539</v>
+        <v>4478</v>
       </c>
       <c r="V15" s="4">
-        <v>1818</v>
+        <v>4799</v>
       </c>
       <c r="W15" s="4">
-        <v>1860</v>
+        <v>4914</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>8</v>
@@ -1411,758 +1408,758 @@
       </c>
       <c r="R18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="4">
-        <v>152</v>
+        <v>996</v>
       </c>
       <c r="C19" s="4">
-        <v>226</v>
+        <v>1629</v>
       </c>
       <c r="D19" s="4">
-        <v>384</v>
+        <v>2074</v>
       </c>
       <c r="E19" s="4">
-        <v>478</v>
+        <v>2621</v>
       </c>
       <c r="F19" s="4">
-        <v>489</v>
+        <v>3141</v>
       </c>
       <c r="G19" s="4">
-        <v>645</v>
+        <v>4012</v>
       </c>
       <c r="H19" s="4">
-        <v>717</v>
+        <v>4745</v>
       </c>
       <c r="I19" s="4">
-        <v>845</v>
+        <v>5687</v>
       </c>
       <c r="J19" s="4">
-        <v>745</v>
+        <v>5766</v>
       </c>
       <c r="K19" s="4">
-        <v>820</v>
+        <v>6024</v>
       </c>
       <c r="L19" s="4">
-        <v>867</v>
+        <v>6203</v>
       </c>
       <c r="M19" s="4">
-        <v>959</v>
+        <v>6496</v>
       </c>
       <c r="N19" s="4">
-        <v>1030</v>
+        <v>6945</v>
       </c>
       <c r="O19" s="4">
-        <v>1128</v>
+        <v>7155</v>
       </c>
       <c r="P19" s="4">
-        <v>1207</v>
+        <v>7400</v>
       </c>
       <c r="Q19" s="4">
-        <v>1351</v>
+        <v>7887</v>
       </c>
       <c r="R19" s="4">
-        <v>1257</v>
+        <v>8056</v>
       </c>
       <c r="S19" s="4">
-        <v>1506</v>
+        <v>8891</v>
       </c>
       <c r="T19" s="4">
-        <v>1495</v>
+        <v>8879</v>
       </c>
       <c r="U19" s="4">
-        <v>1525</v>
+        <v>9482</v>
       </c>
       <c r="V19" s="4">
-        <v>1597</v>
+        <v>9321</v>
       </c>
       <c r="W19" s="4">
-        <v>1619</v>
+        <v>9587</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="4">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="C20" s="4">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="D20" s="4">
-        <v>26</v>
+        <v>140</v>
       </c>
       <c r="E20" s="4">
-        <v>31</v>
+        <v>254</v>
       </c>
       <c r="F20" s="4">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="G20" s="4">
-        <v>27</v>
+        <v>280</v>
       </c>
       <c r="H20" s="4">
-        <v>22</v>
+        <v>223</v>
       </c>
       <c r="I20" s="4">
-        <v>29</v>
+        <v>217</v>
       </c>
       <c r="J20" s="4">
-        <v>29</v>
+        <v>270</v>
       </c>
       <c r="K20" s="4">
-        <v>16</v>
+        <v>248</v>
       </c>
       <c r="L20" s="4">
-        <v>28</v>
+        <v>238</v>
       </c>
       <c r="M20" s="4">
-        <v>16</v>
+        <v>235</v>
       </c>
       <c r="N20" s="4">
-        <v>22</v>
+        <v>369</v>
       </c>
       <c r="O20" s="4">
-        <v>20</v>
+        <v>368</v>
       </c>
       <c r="P20" s="4">
-        <v>21</v>
+        <v>335</v>
       </c>
       <c r="Q20" s="4">
-        <v>30</v>
+        <v>397</v>
       </c>
       <c r="R20" s="4">
-        <v>42</v>
+        <v>417</v>
       </c>
       <c r="S20" s="4">
-        <v>31</v>
+        <v>443</v>
       </c>
       <c r="T20" s="4">
-        <v>36</v>
+        <v>394</v>
       </c>
       <c r="U20" s="4">
-        <v>53</v>
+        <v>416</v>
       </c>
       <c r="V20" s="4">
-        <v>61</v>
+        <v>531</v>
       </c>
       <c r="W20" s="4">
-        <v>75</v>
+        <v>458</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="4">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="C21" s="4">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D21" s="4">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="E21" s="4">
-        <v>41</v>
+        <v>129</v>
       </c>
       <c r="F21" s="4">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="G21" s="4">
-        <v>48</v>
+        <v>175</v>
       </c>
       <c r="H21" s="4">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="I21" s="4">
-        <v>41</v>
+        <v>225</v>
       </c>
       <c r="J21" s="4">
-        <v>64</v>
+        <v>313</v>
       </c>
       <c r="K21" s="4">
-        <v>62</v>
+        <v>362</v>
       </c>
       <c r="L21" s="4">
-        <v>64</v>
+        <v>317</v>
       </c>
       <c r="M21" s="4">
-        <v>72</v>
+        <v>291</v>
       </c>
       <c r="N21" s="4">
-        <v>76</v>
+        <v>400</v>
       </c>
       <c r="O21" s="4">
-        <v>60</v>
+        <v>323</v>
       </c>
       <c r="P21" s="4">
-        <v>80</v>
+        <v>382</v>
       </c>
       <c r="Q21" s="4">
-        <v>68</v>
+        <v>366</v>
       </c>
       <c r="R21" s="4">
-        <v>68</v>
+        <v>368</v>
       </c>
       <c r="S21" s="4">
-        <v>80</v>
+        <v>428</v>
       </c>
       <c r="T21" s="4">
-        <v>76</v>
+        <v>539</v>
       </c>
       <c r="U21" s="4">
-        <v>93</v>
+        <v>511</v>
       </c>
       <c r="V21" s="4">
-        <v>78</v>
+        <v>512</v>
       </c>
       <c r="W21" s="4">
-        <v>59</v>
+        <v>468</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="4">
-        <v>5</v>
+        <v>265</v>
       </c>
       <c r="C22" s="4">
-        <v>13</v>
+        <v>345</v>
       </c>
       <c r="D22" s="4">
-        <v>64</v>
+        <v>516</v>
       </c>
       <c r="E22" s="4">
-        <v>61</v>
+        <v>523</v>
       </c>
       <c r="F22" s="4">
-        <v>61</v>
+        <v>732</v>
       </c>
       <c r="G22" s="4">
-        <v>99</v>
+        <v>954</v>
       </c>
       <c r="H22" s="4">
-        <v>90</v>
+        <v>1127</v>
       </c>
       <c r="I22" s="4">
-        <v>168</v>
+        <v>1529</v>
       </c>
       <c r="J22" s="4">
-        <v>96</v>
+        <v>1185</v>
       </c>
       <c r="K22" s="4">
-        <v>140</v>
+        <v>1326</v>
       </c>
       <c r="L22" s="4">
-        <v>129</v>
+        <v>1461</v>
       </c>
       <c r="M22" s="4">
-        <v>121</v>
+        <v>1460</v>
       </c>
       <c r="N22" s="4">
-        <v>169</v>
+        <v>1536</v>
       </c>
       <c r="O22" s="4">
-        <v>179</v>
+        <v>1574</v>
       </c>
       <c r="P22" s="4">
-        <v>172</v>
+        <v>1615</v>
       </c>
       <c r="Q22" s="4">
-        <v>221</v>
+        <v>1798</v>
       </c>
       <c r="R22" s="4">
-        <v>177</v>
+        <v>1925</v>
       </c>
       <c r="S22" s="4">
-        <v>252</v>
+        <v>1889</v>
       </c>
       <c r="T22" s="4">
-        <v>269</v>
+        <v>2094</v>
       </c>
       <c r="U22" s="4">
-        <v>277</v>
+        <v>2140</v>
       </c>
       <c r="V22" s="4">
-        <v>281</v>
+        <v>1801</v>
       </c>
       <c r="W22" s="4">
-        <v>294</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="4">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="C23" s="4">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="D23" s="4">
-        <v>116</v>
+        <v>252</v>
       </c>
       <c r="E23" s="4">
-        <v>102</v>
+        <v>284</v>
       </c>
       <c r="F23" s="4">
-        <v>121</v>
+        <v>336</v>
       </c>
       <c r="G23" s="4">
-        <v>152</v>
+        <v>407</v>
       </c>
       <c r="H23" s="4">
-        <v>159</v>
+        <v>474</v>
       </c>
       <c r="I23" s="4">
-        <v>151</v>
+        <v>480</v>
       </c>
       <c r="J23" s="4">
-        <v>157</v>
+        <v>467</v>
       </c>
       <c r="K23" s="4">
-        <v>184</v>
+        <v>771</v>
       </c>
       <c r="L23" s="4">
-        <v>160</v>
+        <v>697</v>
       </c>
       <c r="M23" s="4">
-        <v>185</v>
+        <v>762</v>
       </c>
       <c r="N23" s="4">
-        <v>206</v>
+        <v>824</v>
       </c>
       <c r="O23" s="4">
-        <v>252</v>
+        <v>880</v>
       </c>
       <c r="P23" s="4">
-        <v>236</v>
+        <v>906</v>
       </c>
       <c r="Q23" s="4">
-        <v>284</v>
+        <v>973</v>
       </c>
       <c r="R23" s="4">
-        <v>247</v>
+        <v>899</v>
       </c>
       <c r="S23" s="4">
-        <v>261</v>
+        <v>1068</v>
       </c>
       <c r="T23" s="4">
-        <v>240</v>
+        <v>927</v>
       </c>
       <c r="U23" s="4">
-        <v>247</v>
+        <v>1169</v>
       </c>
       <c r="V23" s="4">
-        <v>225</v>
+        <v>1052</v>
       </c>
       <c r="W23" s="4">
-        <v>256</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="4">
-        <v>7</v>
+        <v>56</v>
       </c>
       <c r="C24" s="4">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="D24" s="4">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="E24" s="4">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F24" s="4">
-        <v>14</v>
+        <v>138</v>
       </c>
       <c r="G24" s="4">
-        <v>20</v>
+        <v>301</v>
       </c>
       <c r="H24" s="4">
-        <v>31</v>
+        <v>318</v>
       </c>
       <c r="I24" s="4">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="J24" s="4">
-        <v>32</v>
+        <v>403</v>
       </c>
       <c r="K24" s="4">
-        <v>29</v>
+        <v>373</v>
       </c>
       <c r="L24" s="4">
-        <v>34</v>
+        <v>344</v>
       </c>
       <c r="M24" s="4">
-        <v>39</v>
+        <v>390</v>
       </c>
       <c r="N24" s="4">
-        <v>49</v>
+        <v>401</v>
       </c>
       <c r="O24" s="4">
-        <v>46</v>
+        <v>369</v>
       </c>
       <c r="P24" s="4">
-        <v>54</v>
+        <v>417</v>
       </c>
       <c r="Q24" s="4">
-        <v>57</v>
+        <v>418</v>
       </c>
       <c r="R24" s="4">
-        <v>64</v>
+        <v>429</v>
       </c>
       <c r="S24" s="4">
-        <v>62</v>
+        <v>485</v>
       </c>
       <c r="T24" s="4">
-        <v>59</v>
+        <v>453</v>
       </c>
       <c r="U24" s="4">
-        <v>87</v>
+        <v>499</v>
       </c>
       <c r="V24" s="4">
-        <v>93</v>
+        <v>509</v>
       </c>
       <c r="W24" s="4">
-        <v>75</v>
+        <v>526</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="4">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="C25" s="4">
-        <v>52</v>
+        <v>228</v>
       </c>
       <c r="D25" s="4">
-        <v>55</v>
+        <v>299</v>
       </c>
       <c r="E25" s="4">
-        <v>83</v>
+        <v>285</v>
       </c>
       <c r="F25" s="4">
-        <v>82</v>
+        <v>439</v>
       </c>
       <c r="G25" s="4">
-        <v>115</v>
+        <v>660</v>
       </c>
       <c r="H25" s="4">
-        <v>103</v>
+        <v>605</v>
       </c>
       <c r="I25" s="4">
-        <v>131</v>
+        <v>705</v>
       </c>
       <c r="J25" s="4">
-        <v>115</v>
+        <v>693</v>
       </c>
       <c r="K25" s="4">
-        <v>119</v>
+        <v>678</v>
       </c>
       <c r="L25" s="4">
-        <v>125</v>
+        <v>697</v>
       </c>
       <c r="M25" s="4">
-        <v>128</v>
+        <v>725</v>
       </c>
       <c r="N25" s="4">
-        <v>115</v>
+        <v>694</v>
       </c>
       <c r="O25" s="4">
-        <v>127</v>
+        <v>791</v>
       </c>
       <c r="P25" s="4">
-        <v>152</v>
+        <v>714</v>
       </c>
       <c r="Q25" s="4">
-        <v>169</v>
+        <v>809</v>
       </c>
       <c r="R25" s="4">
-        <v>170</v>
+        <v>844</v>
       </c>
       <c r="S25" s="4">
-        <v>226</v>
+        <v>981</v>
       </c>
       <c r="T25" s="4">
-        <v>190</v>
+        <v>878</v>
       </c>
       <c r="U25" s="4">
-        <v>211</v>
+        <v>1023</v>
       </c>
       <c r="V25" s="4">
-        <v>192</v>
+        <v>1016</v>
       </c>
       <c r="W25" s="4">
-        <v>197</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="4">
-        <v>4</v>
+        <v>71</v>
       </c>
       <c r="C26" s="4">
-        <v>2</v>
+        <v>145</v>
       </c>
       <c r="D26" s="4">
-        <v>12</v>
+        <v>145</v>
       </c>
       <c r="E26" s="4">
-        <v>16</v>
+        <v>226</v>
       </c>
       <c r="F26" s="4">
-        <v>40</v>
+        <v>444</v>
       </c>
       <c r="G26" s="4">
-        <v>47</v>
+        <v>328</v>
       </c>
       <c r="H26" s="4">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I26" s="4">
-        <v>49</v>
+        <v>602</v>
       </c>
       <c r="J26" s="4">
-        <v>31</v>
+        <v>643</v>
       </c>
       <c r="K26" s="4">
-        <v>50</v>
+        <v>677</v>
       </c>
       <c r="L26" s="4">
-        <v>39</v>
+        <v>662</v>
       </c>
       <c r="M26" s="4">
-        <v>64</v>
+        <v>728</v>
       </c>
       <c r="N26" s="4">
-        <v>57</v>
+        <v>773</v>
       </c>
       <c r="O26" s="4">
-        <v>76</v>
+        <v>829</v>
       </c>
       <c r="P26" s="4">
-        <v>87</v>
+        <v>931</v>
       </c>
       <c r="Q26" s="4">
-        <v>105</v>
+        <v>907</v>
       </c>
       <c r="R26" s="4">
-        <v>97</v>
+        <v>949</v>
       </c>
       <c r="S26" s="4">
-        <v>149</v>
+        <v>1177</v>
       </c>
       <c r="T26" s="4">
-        <v>133</v>
+        <v>1204</v>
       </c>
       <c r="U26" s="4">
-        <v>109</v>
+        <v>1139</v>
       </c>
       <c r="V26" s="4">
-        <v>130</v>
+        <v>1214</v>
       </c>
       <c r="W26" s="4">
-        <v>115</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="4">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="C27" s="4">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>62</v>
+      </c>
+      <c r="D27" s="4">
+        <v>6</v>
       </c>
       <c r="E27" s="4">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="F27" s="4">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="G27" s="4">
-        <v>4</v>
+        <v>103</v>
       </c>
       <c r="H27" s="4">
-        <v>14</v>
+        <v>142</v>
       </c>
       <c r="I27" s="4">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="J27" s="4">
-        <v>6</v>
+        <v>159</v>
       </c>
       <c r="K27" s="4">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="L27" s="4">
-        <v>11</v>
+        <v>124</v>
       </c>
       <c r="M27" s="4">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="N27" s="4">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="O27" s="4">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="P27" s="4">
-        <v>21</v>
+        <v>164</v>
       </c>
       <c r="Q27" s="4">
-        <v>17</v>
+        <v>150</v>
       </c>
       <c r="R27" s="4">
-        <v>22</v>
+        <v>169</v>
       </c>
       <c r="S27" s="4">
-        <v>32</v>
+        <v>227</v>
       </c>
       <c r="T27" s="4">
-        <v>29</v>
+        <v>240</v>
       </c>
       <c r="U27" s="4">
-        <v>25</v>
+        <v>235</v>
       </c>
       <c r="V27" s="4">
-        <v>34</v>
+        <v>207</v>
       </c>
       <c r="W27" s="4">
-        <v>37</v>
+        <v>237</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="4">
-        <v>17</v>
+        <v>188</v>
       </c>
       <c r="C28" s="4">
-        <v>28</v>
+        <v>401</v>
       </c>
       <c r="D28" s="4">
-        <v>89</v>
+        <v>498</v>
       </c>
       <c r="E28" s="4">
-        <v>125</v>
+        <v>589</v>
       </c>
       <c r="F28" s="4">
-        <v>125</v>
+        <v>641</v>
       </c>
       <c r="G28" s="4">
-        <v>133</v>
+        <v>804</v>
       </c>
       <c r="H28" s="4">
-        <v>218</v>
+        <v>994</v>
       </c>
       <c r="I28" s="4">
-        <v>235</v>
+        <v>1553</v>
       </c>
       <c r="J28" s="4">
-        <v>215</v>
+        <v>1633</v>
       </c>
       <c r="K28" s="4">
-        <v>207</v>
+        <v>1458</v>
       </c>
       <c r="L28" s="4">
-        <v>277</v>
+        <v>1663</v>
       </c>
       <c r="M28" s="4">
-        <v>323</v>
+        <v>1765</v>
       </c>
       <c r="N28" s="4">
-        <v>318</v>
+        <v>1806</v>
       </c>
       <c r="O28" s="4">
-        <v>350</v>
+        <v>1877</v>
       </c>
       <c r="P28" s="4">
-        <v>384</v>
+        <v>1936</v>
       </c>
       <c r="Q28" s="4">
-        <v>400</v>
+        <v>2069</v>
       </c>
       <c r="R28" s="4">
-        <v>370</v>
+        <v>2056</v>
       </c>
       <c r="S28" s="4">
-        <v>413</v>
+        <v>2193</v>
       </c>
       <c r="T28" s="4">
-        <v>463</v>
+        <v>2150</v>
       </c>
       <c r="U28" s="4">
-        <v>423</v>
+        <v>2350</v>
       </c>
       <c r="V28" s="4">
-        <v>503</v>
+        <v>2479</v>
       </c>
       <c r="W28" s="4">
-        <v>511</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="3" t="s">
@@ -2197,769 +2194,769 @@
       </c>
       <c r="R31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="4">
-        <v>1099</v>
+        <v>1965</v>
       </c>
       <c r="C32" s="4">
-        <v>1330</v>
+        <v>2588</v>
       </c>
       <c r="D32" s="4">
-        <v>1762</v>
+        <v>3091</v>
       </c>
       <c r="E32" s="4">
-        <v>2161</v>
+        <v>3800</v>
       </c>
       <c r="F32" s="4">
-        <v>2381</v>
+        <v>4155</v>
       </c>
       <c r="G32" s="4">
-        <v>2527</v>
+        <v>4762</v>
       </c>
       <c r="H32" s="4">
-        <v>2983</v>
+        <v>5349</v>
       </c>
       <c r="I32" s="4">
-        <v>3188</v>
+        <v>6218</v>
       </c>
       <c r="J32" s="4">
-        <v>3130</v>
+        <v>6189</v>
       </c>
       <c r="K32" s="4">
-        <v>3173</v>
+        <v>6299</v>
       </c>
       <c r="L32" s="4">
-        <v>3323</v>
+        <v>6518</v>
       </c>
       <c r="M32" s="4">
-        <v>3402</v>
+        <v>6618</v>
       </c>
       <c r="N32" s="4">
-        <v>3607</v>
+        <v>6770</v>
       </c>
       <c r="O32" s="4">
-        <v>3700</v>
+        <v>6961</v>
       </c>
       <c r="P32" s="4">
-        <v>3716</v>
+        <v>6980</v>
       </c>
       <c r="Q32" s="4">
-        <v>3902</v>
+        <v>7356</v>
       </c>
       <c r="R32" s="4">
-        <v>3925</v>
+        <v>7461</v>
       </c>
       <c r="S32" s="4">
-        <v>4104</v>
+        <v>7781</v>
       </c>
       <c r="T32" s="4">
-        <v>4026</v>
+        <v>7553</v>
       </c>
       <c r="U32" s="4">
-        <v>3916</v>
+        <v>7490</v>
       </c>
       <c r="V32" s="4">
-        <v>4079</v>
+        <v>7645</v>
       </c>
       <c r="W32" s="4">
-        <v>4249</v>
+        <v>7849</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="4">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="C33" s="4">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="D33" s="4">
-        <v>66</v>
+        <v>119</v>
       </c>
       <c r="E33" s="4">
-        <v>110</v>
+        <v>198</v>
       </c>
       <c r="F33" s="4">
-        <v>88</v>
+        <v>170</v>
       </c>
       <c r="G33" s="4">
-        <v>112</v>
+        <v>199</v>
       </c>
       <c r="H33" s="4">
-        <v>95</v>
+        <v>170</v>
       </c>
       <c r="I33" s="4">
-        <v>102</v>
+        <v>182</v>
       </c>
       <c r="J33" s="4">
-        <v>97</v>
+        <v>196</v>
       </c>
       <c r="K33" s="4">
-        <v>84</v>
+        <v>197</v>
       </c>
       <c r="L33" s="4">
-        <v>85</v>
+        <v>171</v>
       </c>
       <c r="M33" s="4">
-        <v>87</v>
+        <v>206</v>
       </c>
       <c r="N33" s="4">
-        <v>114</v>
+        <v>238</v>
       </c>
       <c r="O33" s="4">
-        <v>78</v>
+        <v>225</v>
       </c>
       <c r="P33" s="4">
-        <v>99</v>
+        <v>223</v>
       </c>
       <c r="Q33" s="4">
-        <v>100</v>
+        <v>221</v>
       </c>
       <c r="R33" s="4">
-        <v>177</v>
+        <v>315</v>
       </c>
       <c r="S33" s="4">
-        <v>136</v>
+        <v>280</v>
       </c>
       <c r="T33" s="4">
-        <v>114</v>
+        <v>236</v>
       </c>
       <c r="U33" s="4">
-        <v>155</v>
+        <v>267</v>
       </c>
       <c r="V33" s="4">
-        <v>187</v>
+        <v>340</v>
       </c>
       <c r="W33" s="4">
-        <v>185</v>
+        <v>315</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="4">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="C34" s="4">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="D34" s="4">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="E34" s="4">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="F34" s="4">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="G34" s="4">
-        <v>188</v>
+        <v>226</v>
       </c>
       <c r="H34" s="4">
-        <v>174</v>
+        <v>220</v>
       </c>
       <c r="I34" s="4">
-        <v>163</v>
+        <v>223</v>
       </c>
       <c r="J34" s="4">
-        <v>203</v>
+        <v>278</v>
       </c>
       <c r="K34" s="4">
-        <v>171</v>
+        <v>229</v>
       </c>
       <c r="L34" s="4">
-        <v>206</v>
+        <v>285</v>
       </c>
       <c r="M34" s="4">
-        <v>200</v>
+        <v>271</v>
       </c>
       <c r="N34" s="4">
-        <v>199</v>
+        <v>272</v>
       </c>
       <c r="O34" s="4">
-        <v>175</v>
+        <v>284</v>
       </c>
       <c r="P34" s="4">
-        <v>215</v>
+        <v>298</v>
       </c>
       <c r="Q34" s="4">
-        <v>175</v>
+        <v>281</v>
       </c>
       <c r="R34" s="4">
-        <v>152</v>
+        <v>254</v>
       </c>
       <c r="S34" s="4">
-        <v>205</v>
+        <v>320</v>
       </c>
       <c r="T34" s="4">
-        <v>156</v>
+        <v>270</v>
       </c>
       <c r="U34" s="4">
-        <v>200</v>
+        <v>319</v>
       </c>
       <c r="V34" s="4">
-        <v>172</v>
+        <v>267</v>
       </c>
       <c r="W34" s="4">
-        <v>180</v>
+        <v>315</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="4">
-        <v>123</v>
+        <v>365</v>
       </c>
       <c r="C35" s="4">
-        <v>131</v>
+        <v>451</v>
       </c>
       <c r="D35" s="4">
-        <v>153</v>
+        <v>487</v>
       </c>
       <c r="E35" s="4">
-        <v>142</v>
+        <v>522</v>
       </c>
       <c r="F35" s="4">
-        <v>195</v>
+        <v>640</v>
       </c>
       <c r="G35" s="4">
-        <v>196</v>
+        <v>808</v>
       </c>
       <c r="H35" s="4">
-        <v>304</v>
+        <v>803</v>
       </c>
       <c r="I35" s="4">
-        <v>509</v>
+        <v>1348</v>
       </c>
       <c r="J35" s="4">
-        <v>250</v>
+        <v>981</v>
       </c>
       <c r="K35" s="4">
-        <v>336</v>
+        <v>991</v>
       </c>
       <c r="L35" s="4">
-        <v>305</v>
+        <v>1010</v>
       </c>
       <c r="M35" s="4">
-        <v>311</v>
+        <v>1039</v>
       </c>
       <c r="N35" s="4">
-        <v>349</v>
+        <v>1037</v>
       </c>
       <c r="O35" s="4">
-        <v>364</v>
+        <v>1041</v>
       </c>
       <c r="P35" s="4">
-        <v>348</v>
+        <v>1008</v>
       </c>
       <c r="Q35" s="4">
-        <v>461</v>
+        <v>1178</v>
       </c>
       <c r="R35" s="4">
-        <v>385</v>
+        <v>1192</v>
       </c>
       <c r="S35" s="4">
-        <v>396</v>
+        <v>1233</v>
       </c>
       <c r="T35" s="4">
-        <v>525</v>
+        <v>1452</v>
       </c>
       <c r="U35" s="4">
-        <v>507</v>
+        <v>1494</v>
       </c>
       <c r="V35" s="4">
-        <v>490</v>
+        <v>1302</v>
       </c>
       <c r="W35" s="4">
-        <v>606</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="4">
-        <v>272</v>
+        <v>341</v>
       </c>
       <c r="C36" s="4">
-        <v>281</v>
+        <v>350</v>
       </c>
       <c r="D36" s="4">
-        <v>450</v>
+        <v>552</v>
       </c>
       <c r="E36" s="4">
-        <v>483</v>
+        <v>617</v>
       </c>
       <c r="F36" s="4">
-        <v>442</v>
+        <v>634</v>
       </c>
       <c r="G36" s="4">
-        <v>583</v>
+        <v>779</v>
       </c>
       <c r="H36" s="4">
-        <v>616</v>
+        <v>858</v>
       </c>
       <c r="I36" s="4">
-        <v>608</v>
+        <v>872</v>
       </c>
       <c r="J36" s="4">
-        <v>667</v>
+        <v>937</v>
       </c>
       <c r="K36" s="4">
-        <v>660</v>
+        <v>989</v>
       </c>
       <c r="L36" s="4">
-        <v>657</v>
+        <v>989</v>
       </c>
       <c r="M36" s="4">
-        <v>627</v>
+        <v>956</v>
       </c>
       <c r="N36" s="4">
-        <v>651</v>
+        <v>954</v>
       </c>
       <c r="O36" s="4">
-        <v>763</v>
+        <v>1079</v>
       </c>
       <c r="P36" s="4">
-        <v>718</v>
+        <v>1060</v>
       </c>
       <c r="Q36" s="4">
-        <v>757</v>
+        <v>1094</v>
       </c>
       <c r="R36" s="4">
-        <v>730</v>
+        <v>1099</v>
       </c>
       <c r="S36" s="4">
-        <v>785</v>
+        <v>1137</v>
       </c>
       <c r="T36" s="4">
-        <v>723</v>
+        <v>1135</v>
       </c>
       <c r="U36" s="4">
-        <v>761</v>
+        <v>1133</v>
       </c>
       <c r="V36" s="4">
-        <v>671</v>
+        <v>1040</v>
       </c>
       <c r="W36" s="4">
-        <v>685</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="4">
-        <v>64</v>
+        <v>133</v>
       </c>
       <c r="C37" s="4">
-        <v>90</v>
+        <v>197</v>
       </c>
       <c r="D37" s="4">
-        <v>76</v>
+        <v>195</v>
       </c>
       <c r="E37" s="4">
-        <v>88</v>
+        <v>189</v>
       </c>
       <c r="F37" s="4">
-        <v>93</v>
+        <v>214</v>
       </c>
       <c r="G37" s="4">
-        <v>77</v>
+        <v>304</v>
       </c>
       <c r="H37" s="4">
-        <v>217</v>
+        <v>507</v>
       </c>
       <c r="I37" s="4">
-        <v>156</v>
+        <v>315</v>
       </c>
       <c r="J37" s="4">
-        <v>163</v>
+        <v>372</v>
       </c>
       <c r="K37" s="4">
-        <v>159</v>
+        <v>353</v>
       </c>
       <c r="L37" s="4">
-        <v>178</v>
+        <v>383</v>
       </c>
       <c r="M37" s="4">
-        <v>150</v>
+        <v>359</v>
       </c>
       <c r="N37" s="4">
-        <v>190</v>
+        <v>371</v>
       </c>
       <c r="O37" s="4">
-        <v>201</v>
+        <v>404</v>
       </c>
       <c r="P37" s="4">
-        <v>188</v>
+        <v>400</v>
       </c>
       <c r="Q37" s="4">
-        <v>197</v>
+        <v>415</v>
       </c>
       <c r="R37" s="4">
-        <v>212</v>
+        <v>403</v>
       </c>
       <c r="S37" s="4">
-        <v>194</v>
+        <v>380</v>
       </c>
       <c r="T37" s="4">
-        <v>245</v>
+        <v>411</v>
       </c>
       <c r="U37" s="4">
-        <v>209</v>
+        <v>385</v>
       </c>
       <c r="V37" s="4">
-        <v>234</v>
+        <v>457</v>
       </c>
       <c r="W37" s="4">
-        <v>188</v>
+        <v>375</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="4">
-        <v>212</v>
+        <v>294</v>
       </c>
       <c r="C38" s="4">
-        <v>294</v>
+        <v>411</v>
       </c>
       <c r="D38" s="4">
-        <v>331</v>
+        <v>506</v>
       </c>
       <c r="E38" s="4">
-        <v>297</v>
+        <v>456</v>
       </c>
       <c r="F38" s="4">
-        <v>394</v>
+        <v>556</v>
       </c>
       <c r="G38" s="4">
-        <v>408</v>
+        <v>632</v>
       </c>
       <c r="H38" s="4">
-        <v>359</v>
+        <v>599</v>
       </c>
       <c r="I38" s="4">
-        <v>415</v>
+        <v>718</v>
       </c>
       <c r="J38" s="4">
-        <v>411</v>
+        <v>690</v>
       </c>
       <c r="K38" s="4">
-        <v>444</v>
+        <v>731</v>
       </c>
       <c r="L38" s="4">
-        <v>513</v>
+        <v>809</v>
       </c>
       <c r="M38" s="4">
-        <v>477</v>
+        <v>773</v>
       </c>
       <c r="N38" s="4">
-        <v>509</v>
+        <v>777</v>
       </c>
       <c r="O38" s="4">
-        <v>469</v>
+        <v>772</v>
       </c>
       <c r="P38" s="4">
-        <v>512</v>
+        <v>822</v>
       </c>
       <c r="Q38" s="4">
-        <v>529</v>
+        <v>860</v>
       </c>
       <c r="R38" s="4">
-        <v>562</v>
+        <v>895</v>
       </c>
       <c r="S38" s="4">
-        <v>638</v>
+        <v>1006</v>
       </c>
       <c r="T38" s="4">
-        <v>502</v>
+        <v>759</v>
       </c>
       <c r="U38" s="4">
-        <v>589</v>
+        <v>871</v>
       </c>
       <c r="V38" s="4">
-        <v>516</v>
+        <v>822</v>
       </c>
       <c r="W38" s="4">
-        <v>569</v>
+        <v>868</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="4">
-        <v>27</v>
+        <v>138</v>
       </c>
       <c r="C39" s="4">
-        <v>24</v>
+        <v>170</v>
       </c>
       <c r="D39" s="4">
-        <v>81</v>
+        <v>260</v>
       </c>
       <c r="E39" s="4">
-        <v>70</v>
+        <v>251</v>
       </c>
       <c r="F39" s="4">
-        <v>162</v>
+        <v>455</v>
       </c>
       <c r="G39" s="4">
-        <v>110</v>
+        <v>346</v>
       </c>
       <c r="H39" s="4">
-        <v>175</v>
+        <v>489</v>
       </c>
       <c r="I39" s="4">
-        <v>134</v>
+        <v>463</v>
       </c>
       <c r="J39" s="4">
-        <v>169</v>
+        <v>570</v>
       </c>
       <c r="K39" s="4">
-        <v>187</v>
+        <v>597</v>
       </c>
       <c r="L39" s="4">
-        <v>218</v>
+        <v>659</v>
       </c>
       <c r="M39" s="4">
-        <v>255</v>
+        <v>671</v>
       </c>
       <c r="N39" s="4">
-        <v>251</v>
+        <v>686</v>
       </c>
       <c r="O39" s="4">
-        <v>302</v>
+        <v>773</v>
       </c>
       <c r="P39" s="4">
-        <v>262</v>
+        <v>710</v>
       </c>
       <c r="Q39" s="4">
-        <v>296</v>
+        <v>748</v>
       </c>
       <c r="R39" s="4">
-        <v>266</v>
+        <v>763</v>
       </c>
       <c r="S39" s="4">
-        <v>321</v>
+        <v>836</v>
       </c>
       <c r="T39" s="4">
-        <v>297</v>
+        <v>775</v>
       </c>
       <c r="U39" s="4">
-        <v>235</v>
+        <v>658</v>
       </c>
       <c r="V39" s="4">
-        <v>347</v>
+        <v>864</v>
       </c>
       <c r="W39" s="4">
-        <v>324</v>
+        <v>816</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="4">
-        <v>51</v>
+        <v>114</v>
       </c>
       <c r="C40" s="4">
-        <v>48</v>
+        <v>126</v>
       </c>
       <c r="D40" s="4">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="E40" s="4">
-        <v>110</v>
+        <v>287</v>
       </c>
       <c r="F40" s="4">
-        <v>61</v>
+        <v>133</v>
       </c>
       <c r="G40" s="4">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="H40" s="4">
-        <v>105</v>
+        <v>205</v>
       </c>
       <c r="I40" s="4">
-        <v>92</v>
+        <v>210</v>
       </c>
       <c r="J40" s="4">
-        <v>93</v>
+        <v>190</v>
       </c>
       <c r="K40" s="4">
-        <v>100</v>
+        <v>195</v>
       </c>
       <c r="L40" s="4">
-        <v>97</v>
+        <v>200</v>
       </c>
       <c r="M40" s="4">
-        <v>104</v>
+        <v>200</v>
       </c>
       <c r="N40" s="4">
-        <v>138</v>
+        <v>238</v>
       </c>
       <c r="O40" s="4">
-        <v>143</v>
+        <v>229</v>
       </c>
       <c r="P40" s="4">
-        <v>145</v>
+        <v>236</v>
       </c>
       <c r="Q40" s="4">
-        <v>138</v>
+        <v>225</v>
       </c>
       <c r="R40" s="4">
-        <v>144</v>
+        <v>239</v>
       </c>
       <c r="S40" s="4">
-        <v>125</v>
+        <v>231</v>
       </c>
       <c r="T40" s="4">
-        <v>164</v>
+        <v>254</v>
       </c>
       <c r="U40" s="4">
-        <v>144</v>
+        <v>235</v>
       </c>
       <c r="V40" s="4">
-        <v>147</v>
+        <v>233</v>
       </c>
       <c r="W40" s="4">
-        <v>163</v>
+        <v>245</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="4">
-        <v>205</v>
+        <v>370</v>
       </c>
       <c r="C41" s="4">
-        <v>286</v>
+        <v>656</v>
       </c>
       <c r="D41" s="4">
-        <v>530</v>
+        <v>868</v>
       </c>
       <c r="E41" s="4">
-        <v>691</v>
+        <v>1093</v>
       </c>
       <c r="F41" s="4">
-        <v>827</v>
+        <v>1220</v>
       </c>
       <c r="G41" s="4">
-        <v>756</v>
+        <v>1274</v>
       </c>
       <c r="H41" s="4">
-        <v>938</v>
+        <v>1498</v>
       </c>
       <c r="I41" s="4">
-        <v>1009</v>
+        <v>1887</v>
       </c>
       <c r="J41" s="4">
-        <v>1077</v>
+        <v>1975</v>
       </c>
       <c r="K41" s="4">
-        <v>1032</v>
+        <v>2017</v>
       </c>
       <c r="L41" s="4">
-        <v>1064</v>
+        <v>2012</v>
       </c>
       <c r="M41" s="4">
-        <v>1191</v>
+        <v>2143</v>
       </c>
       <c r="N41" s="4">
-        <v>1206</v>
+        <v>2197</v>
       </c>
       <c r="O41" s="4">
-        <v>1205</v>
+        <v>2154</v>
       </c>
       <c r="P41" s="4">
-        <v>1229</v>
+        <v>2223</v>
       </c>
       <c r="Q41" s="4">
-        <v>1249</v>
+        <v>2334</v>
       </c>
       <c r="R41" s="4">
-        <v>1297</v>
+        <v>2301</v>
       </c>
       <c r="S41" s="4">
-        <v>1304</v>
+        <v>2358</v>
       </c>
       <c r="T41" s="4">
-        <v>1300</v>
+        <v>2261</v>
       </c>
       <c r="U41" s="4">
-        <v>1116</v>
+        <v>2128</v>
       </c>
       <c r="V41" s="4">
-        <v>1315</v>
+        <v>2320</v>
       </c>
       <c r="W41" s="4">
-        <v>1349</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="X43" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X44" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:W2"/>
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A17:W17"/>
     <mergeCell ref="A30:W30"/>
     <mergeCell ref="A43:W43"/>
     <mergeCell ref="A44:W44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">