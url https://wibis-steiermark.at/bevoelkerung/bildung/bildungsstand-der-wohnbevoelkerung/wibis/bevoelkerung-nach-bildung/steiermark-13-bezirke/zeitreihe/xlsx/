--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Bildungsstand der Wohnbevölker" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t xml:space="preserve">Bevölkerung nach Bildung </t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Zeitreihe 2011-2023</t>
+    <t>Steiermark, 13 Bezirke, Zeitreihe 2011-2024</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
@@ -487,6483 +487,6915 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O167"/>
+  <dimension ref="A1:P167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O167" sqref="O167"/>
+      <selection activeCell="P167" sqref="P167"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="15" max="15" width="140" hidden="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="150" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:15">
+    <row r="5" spans="1:16">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2011</v>
       </c>
       <c r="C5" s="3">
         <v>2012</v>
       </c>
       <c r="D5" s="3">
         <v>2013</v>
       </c>
       <c r="E5" s="3">
         <v>2014</v>
       </c>
       <c r="F5" s="3">
         <v>2015</v>
       </c>
       <c r="G5" s="3">
         <v>2016</v>
       </c>
       <c r="H5" s="3">
         <v>2017</v>
       </c>
       <c r="I5" s="3">
         <v>2018</v>
       </c>
       <c r="J5" s="3">
         <v>2019</v>
       </c>
       <c r="K5" s="3">
         <v>2020</v>
       </c>
       <c r="L5" s="3">
         <v>2021</v>
       </c>
       <c r="M5" s="3">
         <v>2022</v>
       </c>
       <c r="N5" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="O5" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>4665644</v>
       </c>
       <c r="C6" s="4">
         <v>4687555</v>
       </c>
       <c r="D6" s="4">
         <v>4713755</v>
       </c>
       <c r="E6" s="4">
         <v>4757125</v>
       </c>
       <c r="F6" s="4">
         <v>4813087</v>
       </c>
       <c r="G6" s="4">
         <v>4868505</v>
       </c>
       <c r="H6" s="4">
         <v>4903139</v>
       </c>
       <c r="I6" s="4">
         <v>4933551</v>
       </c>
       <c r="J6" s="4">
         <v>4962674</v>
       </c>
       <c r="K6" s="4">
         <v>4979962</v>
       </c>
       <c r="L6" s="4">
         <v>4996449</v>
       </c>
       <c r="M6" s="4">
         <v>5051235</v>
       </c>
       <c r="N6" s="4">
         <v>5067881</v>
       </c>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="O6" s="4">
+        <v>5067903</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>669246</v>
       </c>
       <c r="C7" s="4">
         <v>670694</v>
       </c>
       <c r="D7" s="4">
         <v>672603</v>
       </c>
       <c r="E7" s="4">
         <v>676320</v>
       </c>
       <c r="F7" s="4">
         <v>681230</v>
       </c>
       <c r="G7" s="4">
         <v>685679</v>
       </c>
       <c r="H7" s="4">
         <v>688450</v>
       </c>
       <c r="I7" s="4">
         <v>691701</v>
       </c>
       <c r="J7" s="4">
         <v>694159</v>
       </c>
       <c r="K7" s="4">
         <v>694586</v>
       </c>
       <c r="L7" s="4">
         <v>695241</v>
       </c>
       <c r="M7" s="4">
         <v>699530</v>
       </c>
       <c r="N7" s="4">
         <v>699254</v>
       </c>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="O7" s="4">
+        <v>696368</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>144866</v>
       </c>
       <c r="C8" s="4">
         <v>146768</v>
       </c>
       <c r="D8" s="4">
         <v>148890</v>
       </c>
       <c r="E8" s="4">
         <v>152120</v>
       </c>
       <c r="F8" s="4">
         <v>155223</v>
       </c>
       <c r="G8" s="4">
         <v>158325</v>
       </c>
       <c r="H8" s="4">
         <v>160755</v>
       </c>
       <c r="I8" s="4">
         <v>163210</v>
       </c>
       <c r="J8" s="4">
         <v>165806</v>
       </c>
       <c r="K8" s="4">
         <v>167132</v>
       </c>
       <c r="L8" s="4">
         <v>167855</v>
       </c>
       <c r="M8" s="4">
         <v>171526</v>
       </c>
       <c r="N8" s="4">
         <v>174250</v>
       </c>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="O8" s="4">
+        <v>176092</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>34164</v>
       </c>
       <c r="C9" s="4">
         <v>34024</v>
       </c>
       <c r="D9" s="4">
         <v>33909</v>
       </c>
       <c r="E9" s="4">
         <v>33787</v>
       </c>
       <c r="F9" s="4">
         <v>33890</v>
       </c>
       <c r="G9" s="4">
         <v>34022</v>
       </c>
       <c r="H9" s="4">
         <v>34021</v>
       </c>
       <c r="I9" s="4">
         <v>34122</v>
       </c>
       <c r="J9" s="4">
         <v>34107</v>
       </c>
       <c r="K9" s="4">
         <v>34052</v>
       </c>
       <c r="L9" s="4">
         <v>34004</v>
       </c>
       <c r="M9" s="4">
         <v>33799</v>
       </c>
       <c r="N9" s="4">
         <v>33528</v>
       </c>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="O9" s="4">
+        <v>33110</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>81290</v>
       </c>
       <c r="C10" s="4">
         <v>81925</v>
       </c>
       <c r="D10" s="4">
         <v>82751</v>
       </c>
       <c r="E10" s="4">
         <v>83309</v>
       </c>
       <c r="F10" s="4">
         <v>84113</v>
       </c>
       <c r="G10" s="4">
         <v>85349</v>
       </c>
       <c r="H10" s="4">
         <v>86317</v>
       </c>
       <c r="I10" s="4">
         <v>87279</v>
       </c>
       <c r="J10" s="4">
         <v>88169</v>
       </c>
       <c r="K10" s="4">
         <v>88925</v>
       </c>
       <c r="L10" s="4">
         <v>90228</v>
       </c>
       <c r="M10" s="4">
         <v>90907</v>
       </c>
       <c r="N10" s="4">
         <v>91018</v>
       </c>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="O10" s="4">
+        <v>90829</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>46191</v>
       </c>
       <c r="C11" s="4">
         <v>46355</v>
       </c>
       <c r="D11" s="4">
         <v>46462</v>
       </c>
       <c r="E11" s="4">
         <v>46689</v>
       </c>
       <c r="F11" s="4">
         <v>47184</v>
       </c>
       <c r="G11" s="4">
         <v>47545</v>
       </c>
       <c r="H11" s="4">
         <v>47814</v>
       </c>
       <c r="I11" s="4">
         <v>48184</v>
       </c>
       <c r="J11" s="4">
         <v>48632</v>
       </c>
       <c r="K11" s="4">
         <v>48795</v>
       </c>
       <c r="L11" s="4">
         <v>49103</v>
       </c>
       <c r="M11" s="4">
         <v>49274</v>
       </c>
       <c r="N11" s="4">
         <v>49259</v>
       </c>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="O11" s="4">
+        <v>48994</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>32966</v>
       </c>
       <c r="C12" s="4">
         <v>32751</v>
       </c>
       <c r="D12" s="4">
         <v>32538</v>
       </c>
       <c r="E12" s="4">
         <v>32432</v>
       </c>
       <c r="F12" s="4">
         <v>32648</v>
       </c>
       <c r="G12" s="4">
         <v>32429</v>
       </c>
       <c r="H12" s="4">
         <v>32296</v>
       </c>
       <c r="I12" s="4">
         <v>32171</v>
       </c>
       <c r="J12" s="4">
         <v>31989</v>
       </c>
       <c r="K12" s="4">
         <v>31787</v>
       </c>
       <c r="L12" s="4">
         <v>31562</v>
       </c>
       <c r="M12" s="4">
         <v>32035</v>
       </c>
       <c r="N12" s="4">
         <v>31601</v>
       </c>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="O12" s="4">
+        <v>31331</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>43402</v>
       </c>
       <c r="C13" s="4">
         <v>43337</v>
       </c>
       <c r="D13" s="4">
         <v>43149</v>
       </c>
       <c r="E13" s="4">
         <v>42994</v>
       </c>
       <c r="F13" s="4">
         <v>43026</v>
       </c>
       <c r="G13" s="4">
         <v>43012</v>
       </c>
       <c r="H13" s="4">
         <v>43088</v>
       </c>
       <c r="I13" s="4">
         <v>43075</v>
       </c>
       <c r="J13" s="4">
         <v>42864</v>
       </c>
       <c r="K13" s="4">
         <v>42716</v>
       </c>
       <c r="L13" s="4">
         <v>42654</v>
       </c>
       <c r="M13" s="4">
         <v>42584</v>
       </c>
       <c r="N13" s="4">
         <v>42218</v>
       </c>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="O13" s="4">
+        <v>41886</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>15944</v>
       </c>
       <c r="C14" s="4">
         <v>15802</v>
       </c>
       <c r="D14" s="4">
         <v>15655</v>
       </c>
       <c r="E14" s="4">
         <v>15530</v>
       </c>
       <c r="F14" s="4">
         <v>15433</v>
       </c>
       <c r="G14" s="4">
         <v>15337</v>
       </c>
       <c r="H14" s="4">
         <v>15105</v>
       </c>
       <c r="I14" s="4">
         <v>14980</v>
       </c>
       <c r="J14" s="4">
         <v>14870</v>
       </c>
       <c r="K14" s="4">
         <v>14737</v>
       </c>
       <c r="L14" s="4">
         <v>14496</v>
       </c>
       <c r="M14" s="4">
         <v>14394</v>
       </c>
       <c r="N14" s="4">
         <v>14258</v>
       </c>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="O14" s="4">
+        <v>14038</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>29126</v>
       </c>
       <c r="C15" s="4">
         <v>28978</v>
       </c>
       <c r="D15" s="4">
         <v>28826</v>
       </c>
       <c r="E15" s="4">
         <v>28755</v>
       </c>
       <c r="F15" s="4">
         <v>28786</v>
       </c>
       <c r="G15" s="4">
         <v>28692</v>
       </c>
       <c r="H15" s="4">
         <v>28594</v>
       </c>
       <c r="I15" s="4">
         <v>28418</v>
       </c>
       <c r="J15" s="4">
         <v>28281</v>
       </c>
       <c r="K15" s="4">
         <v>28119</v>
       </c>
       <c r="L15" s="4">
         <v>27903</v>
       </c>
       <c r="M15" s="4">
         <v>27837</v>
       </c>
       <c r="N15" s="4">
         <v>27703</v>
       </c>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="O15" s="4">
+        <v>27408</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>48836</v>
       </c>
       <c r="C16" s="4">
         <v>48975</v>
       </c>
       <c r="D16" s="4">
         <v>49278</v>
       </c>
       <c r="E16" s="4">
         <v>49581</v>
       </c>
       <c r="F16" s="4">
         <v>49807</v>
       </c>
       <c r="G16" s="4">
         <v>50117</v>
       </c>
       <c r="H16" s="4">
         <v>50267</v>
       </c>
       <c r="I16" s="4">
         <v>50493</v>
       </c>
       <c r="J16" s="4">
         <v>50535</v>
       </c>
       <c r="K16" s="4">
         <v>50508</v>
       </c>
       <c r="L16" s="4">
         <v>50652</v>
       </c>
       <c r="M16" s="4">
         <v>50832</v>
       </c>
       <c r="N16" s="4">
         <v>50470</v>
       </c>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="O16" s="4">
+        <v>50060</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
         <v>39845</v>
       </c>
       <c r="C17" s="4">
         <v>39821</v>
       </c>
       <c r="D17" s="4">
         <v>39590</v>
       </c>
       <c r="E17" s="4">
         <v>39451</v>
       </c>
       <c r="F17" s="4">
         <v>39658</v>
       </c>
       <c r="G17" s="4">
         <v>39529</v>
       </c>
       <c r="H17" s="4">
         <v>39300</v>
       </c>
       <c r="I17" s="4">
         <v>39037</v>
       </c>
       <c r="J17" s="4">
         <v>38688</v>
       </c>
       <c r="K17" s="4">
         <v>38430</v>
       </c>
       <c r="L17" s="4">
         <v>38088</v>
       </c>
       <c r="M17" s="4">
         <v>38102</v>
       </c>
       <c r="N17" s="4">
         <v>37847</v>
       </c>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="O17" s="4">
+        <v>37477</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
         <v>55041</v>
       </c>
       <c r="C18" s="4">
         <v>54611</v>
       </c>
       <c r="D18" s="4">
         <v>54264</v>
       </c>
       <c r="E18" s="4">
         <v>54120</v>
       </c>
       <c r="F18" s="4">
         <v>53793</v>
       </c>
       <c r="G18" s="4">
         <v>53546</v>
       </c>
       <c r="H18" s="4">
         <v>53203</v>
       </c>
       <c r="I18" s="4">
         <v>53061</v>
       </c>
       <c r="J18" s="4">
         <v>52849</v>
       </c>
       <c r="K18" s="4">
         <v>52460</v>
       </c>
       <c r="L18" s="4">
         <v>52220</v>
       </c>
       <c r="M18" s="4">
         <v>52092</v>
       </c>
       <c r="N18" s="4">
         <v>51617</v>
       </c>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="O18" s="4">
+        <v>50669</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
         <v>50419</v>
       </c>
       <c r="C19" s="4">
         <v>50308</v>
       </c>
       <c r="D19" s="4">
         <v>50410</v>
       </c>
       <c r="E19" s="4">
         <v>50610</v>
       </c>
       <c r="F19" s="4">
         <v>50683</v>
       </c>
       <c r="G19" s="4">
         <v>50737</v>
       </c>
       <c r="H19" s="4">
         <v>50671</v>
       </c>
       <c r="I19" s="4">
         <v>50652</v>
       </c>
       <c r="J19" s="4">
         <v>50529</v>
       </c>
       <c r="K19" s="4">
         <v>50351</v>
       </c>
       <c r="L19" s="4">
         <v>50207</v>
       </c>
       <c r="M19" s="4">
         <v>50107</v>
       </c>
       <c r="N19" s="4">
         <v>49786</v>
       </c>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="O19" s="4">
+        <v>49261</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="4">
         <v>47156</v>
       </c>
       <c r="C20" s="4">
         <v>47039</v>
       </c>
       <c r="D20" s="4">
         <v>46881</v>
       </c>
       <c r="E20" s="4">
         <v>46942</v>
       </c>
       <c r="F20" s="4">
         <v>46986</v>
       </c>
       <c r="G20" s="4">
         <v>47039</v>
       </c>
       <c r="H20" s="4">
         <v>47019</v>
       </c>
       <c r="I20" s="4">
         <v>47019</v>
       </c>
       <c r="J20" s="4">
         <v>46840</v>
       </c>
       <c r="K20" s="4">
         <v>46574</v>
       </c>
       <c r="L20" s="4">
         <v>46269</v>
       </c>
       <c r="M20" s="4">
         <v>46041</v>
       </c>
       <c r="N20" s="4">
         <v>45699</v>
       </c>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="O20" s="4">
+        <v>45213</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="3">
         <v>2011</v>
       </c>
       <c r="C23" s="3">
         <v>2012</v>
       </c>
       <c r="D23" s="3">
         <v>2013</v>
       </c>
       <c r="E23" s="3">
         <v>2014</v>
       </c>
       <c r="F23" s="3">
         <v>2015</v>
       </c>
       <c r="G23" s="3">
         <v>2016</v>
       </c>
       <c r="H23" s="3">
         <v>2017</v>
       </c>
       <c r="I23" s="3">
         <v>2018</v>
       </c>
       <c r="J23" s="3">
         <v>2019</v>
       </c>
       <c r="K23" s="3">
         <v>2020</v>
       </c>
       <c r="L23" s="3">
         <v>2021</v>
       </c>
       <c r="M23" s="3">
         <v>2022</v>
       </c>
       <c r="N23" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="24" spans="1:15">
+      <c r="O23" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="4">
         <v>128302</v>
       </c>
       <c r="C24" s="4">
         <v>127841</v>
       </c>
       <c r="D24" s="4">
         <v>126096</v>
       </c>
       <c r="E24" s="4">
         <v>124585</v>
       </c>
       <c r="F24" s="4">
         <v>118776</v>
       </c>
       <c r="G24" s="4">
         <v>116646</v>
       </c>
       <c r="H24" s="4">
         <v>113784</v>
       </c>
       <c r="I24" s="4">
         <v>111486</v>
       </c>
       <c r="J24" s="4">
         <v>108709</v>
       </c>
       <c r="K24" s="4">
         <v>105400</v>
       </c>
       <c r="L24" s="4">
         <v>102058</v>
       </c>
       <c r="M24" s="4">
         <v>99232</v>
       </c>
       <c r="N24" s="4">
         <v>95616</v>
       </c>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="O24" s="4">
+        <v>90593</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="4">
         <v>17837</v>
       </c>
       <c r="C25" s="4">
         <v>17764</v>
       </c>
       <c r="D25" s="4">
         <v>17462</v>
       </c>
       <c r="E25" s="4">
         <v>17072</v>
       </c>
       <c r="F25" s="4">
         <v>16301</v>
       </c>
       <c r="G25" s="4">
         <v>15962</v>
       </c>
       <c r="H25" s="4">
         <v>15505</v>
       </c>
       <c r="I25" s="4">
         <v>15084</v>
       </c>
       <c r="J25" s="4">
         <v>14576</v>
       </c>
       <c r="K25" s="4">
         <v>13898</v>
       </c>
       <c r="L25" s="4">
         <v>13302</v>
       </c>
       <c r="M25" s="4">
         <v>12736</v>
       </c>
       <c r="N25" s="4">
         <v>12167</v>
       </c>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="O25" s="4">
+        <v>11530</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="4">
         <v>4605</v>
       </c>
       <c r="C26" s="4">
         <v>4545</v>
       </c>
       <c r="D26" s="4">
         <v>4419</v>
       </c>
       <c r="E26" s="4">
         <v>4305</v>
       </c>
       <c r="F26" s="4">
         <v>4006</v>
       </c>
       <c r="G26" s="4">
         <v>3938</v>
       </c>
       <c r="H26" s="4">
         <v>3816</v>
       </c>
       <c r="I26" s="4">
         <v>3714</v>
       </c>
       <c r="J26" s="4">
         <v>3583</v>
       </c>
       <c r="K26" s="4">
         <v>3408</v>
       </c>
       <c r="L26" s="4">
         <v>3246</v>
       </c>
       <c r="M26" s="4">
         <v>3201</v>
       </c>
       <c r="N26" s="4">
         <v>3042</v>
       </c>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="O26" s="4">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="4">
         <v>887</v>
       </c>
       <c r="C27" s="4">
         <v>886</v>
       </c>
       <c r="D27" s="4">
         <v>887</v>
       </c>
       <c r="E27" s="4">
         <v>867</v>
       </c>
       <c r="F27" s="4">
         <v>831</v>
       </c>
       <c r="G27" s="4">
         <v>808</v>
       </c>
       <c r="H27" s="4">
         <v>773</v>
       </c>
       <c r="I27" s="4">
         <v>750</v>
       </c>
       <c r="J27" s="4">
         <v>705</v>
       </c>
       <c r="K27" s="4">
         <v>669</v>
       </c>
       <c r="L27" s="4">
         <v>648</v>
       </c>
       <c r="M27" s="4">
         <v>594</v>
       </c>
       <c r="N27" s="4">
         <v>565</v>
       </c>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="O27" s="4">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="4">
         <v>2213</v>
       </c>
       <c r="C28" s="4">
         <v>2238</v>
       </c>
       <c r="D28" s="4">
         <v>2244</v>
       </c>
       <c r="E28" s="4">
         <v>2239</v>
       </c>
       <c r="F28" s="4">
         <v>2174</v>
       </c>
       <c r="G28" s="4">
         <v>2144</v>
       </c>
       <c r="H28" s="4">
         <v>2133</v>
       </c>
       <c r="I28" s="4">
         <v>2104</v>
       </c>
       <c r="J28" s="4">
         <v>2053</v>
       </c>
       <c r="K28" s="4">
         <v>1995</v>
       </c>
       <c r="L28" s="4">
         <v>1943</v>
       </c>
       <c r="M28" s="4">
         <v>1872</v>
       </c>
       <c r="N28" s="4">
         <v>1791</v>
       </c>
-    </row>
-    <row r="29" spans="1:15">
+      <c r="O28" s="4">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="4">
         <v>1089</v>
       </c>
       <c r="C29" s="4">
         <v>1094</v>
       </c>
       <c r="D29" s="4">
         <v>1083</v>
       </c>
       <c r="E29" s="4">
         <v>1074</v>
       </c>
       <c r="F29" s="4">
         <v>1034</v>
       </c>
       <c r="G29" s="4">
         <v>1020</v>
       </c>
       <c r="H29" s="4">
         <v>969</v>
       </c>
       <c r="I29" s="4">
         <v>958</v>
       </c>
       <c r="J29" s="4">
         <v>940</v>
       </c>
       <c r="K29" s="4">
         <v>908</v>
       </c>
       <c r="L29" s="4">
         <v>886</v>
       </c>
       <c r="M29" s="4">
         <v>822</v>
       </c>
       <c r="N29" s="4">
         <v>778</v>
       </c>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="O29" s="4">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="4">
         <v>713</v>
       </c>
       <c r="C30" s="4">
         <v>705</v>
       </c>
       <c r="D30" s="4">
         <v>689</v>
       </c>
       <c r="E30" s="4">
         <v>678</v>
       </c>
       <c r="F30" s="4">
         <v>652</v>
       </c>
       <c r="G30" s="4">
         <v>635</v>
       </c>
       <c r="H30" s="4">
         <v>619</v>
       </c>
       <c r="I30" s="4">
         <v>589</v>
       </c>
       <c r="J30" s="4">
         <v>580</v>
       </c>
       <c r="K30" s="4">
         <v>537</v>
       </c>
       <c r="L30" s="4">
         <v>505</v>
       </c>
       <c r="M30" s="4">
         <v>517</v>
       </c>
       <c r="N30" s="4">
         <v>488</v>
       </c>
-    </row>
-    <row r="31" spans="1:15">
+      <c r="O30" s="4">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="4">
         <v>1133</v>
       </c>
       <c r="C31" s="4">
         <v>1120</v>
       </c>
       <c r="D31" s="4">
         <v>1105</v>
       </c>
       <c r="E31" s="4">
         <v>1074</v>
       </c>
       <c r="F31" s="4">
         <v>1035</v>
       </c>
       <c r="G31" s="4">
         <v>1004</v>
       </c>
       <c r="H31" s="4">
         <v>982</v>
       </c>
       <c r="I31" s="4">
         <v>928</v>
       </c>
       <c r="J31" s="4">
         <v>909</v>
       </c>
       <c r="K31" s="4">
         <v>853</v>
       </c>
       <c r="L31" s="4">
         <v>819</v>
       </c>
       <c r="M31" s="4">
         <v>761</v>
       </c>
       <c r="N31" s="4">
         <v>735</v>
       </c>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="O31" s="4">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="4">
         <v>546</v>
       </c>
       <c r="C32" s="4">
         <v>546</v>
       </c>
       <c r="D32" s="4">
         <v>540</v>
       </c>
       <c r="E32" s="4">
         <v>518</v>
       </c>
       <c r="F32" s="4">
         <v>488</v>
       </c>
       <c r="G32" s="4">
         <v>470</v>
       </c>
       <c r="H32" s="4">
         <v>447</v>
       </c>
       <c r="I32" s="4">
         <v>440</v>
       </c>
       <c r="J32" s="4">
         <v>417</v>
       </c>
       <c r="K32" s="4">
         <v>402</v>
       </c>
       <c r="L32" s="4">
         <v>373</v>
       </c>
       <c r="M32" s="4">
         <v>352</v>
       </c>
       <c r="N32" s="4">
         <v>344</v>
       </c>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="O32" s="4">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="4">
         <v>660</v>
       </c>
       <c r="C33" s="4">
         <v>658</v>
       </c>
       <c r="D33" s="4">
         <v>652</v>
       </c>
       <c r="E33" s="4">
         <v>626</v>
       </c>
       <c r="F33" s="4">
         <v>618</v>
       </c>
       <c r="G33" s="4">
         <v>618</v>
       </c>
       <c r="H33" s="4">
         <v>591</v>
       </c>
       <c r="I33" s="4">
         <v>580</v>
       </c>
       <c r="J33" s="4">
         <v>546</v>
       </c>
       <c r="K33" s="4">
         <v>527</v>
       </c>
       <c r="L33" s="4">
         <v>498</v>
       </c>
       <c r="M33" s="4">
         <v>461</v>
       </c>
       <c r="N33" s="4">
         <v>445</v>
       </c>
-    </row>
-    <row r="34" spans="1:15">
+      <c r="O33" s="4">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="4">
         <v>1207</v>
       </c>
       <c r="C34" s="4">
         <v>1205</v>
       </c>
       <c r="D34" s="4">
         <v>1185</v>
       </c>
       <c r="E34" s="4">
         <v>1161</v>
       </c>
       <c r="F34" s="4">
         <v>1110</v>
       </c>
       <c r="G34" s="4">
         <v>1094</v>
       </c>
       <c r="H34" s="4">
         <v>1062</v>
       </c>
       <c r="I34" s="4">
         <v>1036</v>
       </c>
       <c r="J34" s="4">
         <v>1008</v>
       </c>
       <c r="K34" s="4">
         <v>954</v>
       </c>
       <c r="L34" s="4">
         <v>914</v>
       </c>
       <c r="M34" s="4">
         <v>888</v>
       </c>
       <c r="N34" s="4">
         <v>836</v>
       </c>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="O34" s="4">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="4">
         <v>1014</v>
       </c>
       <c r="C35" s="4">
         <v>1007</v>
       </c>
       <c r="D35" s="4">
         <v>977</v>
       </c>
       <c r="E35" s="4">
         <v>942</v>
       </c>
       <c r="F35" s="4">
         <v>921</v>
       </c>
       <c r="G35" s="4">
         <v>906</v>
       </c>
       <c r="H35" s="4">
         <v>879</v>
       </c>
       <c r="I35" s="4">
         <v>844</v>
       </c>
       <c r="J35" s="4">
         <v>800</v>
       </c>
       <c r="K35" s="4">
         <v>768</v>
       </c>
       <c r="L35" s="4">
         <v>721</v>
       </c>
       <c r="M35" s="4">
         <v>676</v>
       </c>
       <c r="N35" s="4">
         <v>655</v>
       </c>
-    </row>
-    <row r="36" spans="1:15">
+      <c r="O35" s="4">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="4">
         <v>1272</v>
       </c>
       <c r="C36" s="4">
         <v>1265</v>
       </c>
       <c r="D36" s="4">
         <v>1217</v>
       </c>
       <c r="E36" s="4">
         <v>1176</v>
       </c>
       <c r="F36" s="4">
         <v>1112</v>
       </c>
       <c r="G36" s="4">
         <v>1080</v>
       </c>
       <c r="H36" s="4">
         <v>1042</v>
       </c>
       <c r="I36" s="4">
         <v>994</v>
       </c>
       <c r="J36" s="4">
         <v>946</v>
       </c>
       <c r="K36" s="4">
         <v>892</v>
       </c>
       <c r="L36" s="4">
         <v>867</v>
       </c>
       <c r="M36" s="4">
         <v>820</v>
       </c>
       <c r="N36" s="4">
         <v>774</v>
       </c>
-    </row>
-    <row r="37" spans="1:15">
+      <c r="O36" s="4">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="4">
         <v>1305</v>
       </c>
       <c r="C37" s="4">
         <v>1294</v>
       </c>
       <c r="D37" s="4">
         <v>1275</v>
       </c>
       <c r="E37" s="4">
         <v>1255</v>
       </c>
       <c r="F37" s="4">
         <v>1211</v>
       </c>
       <c r="G37" s="4">
         <v>1173</v>
       </c>
       <c r="H37" s="4">
         <v>1144</v>
       </c>
       <c r="I37" s="4">
         <v>1117</v>
       </c>
       <c r="J37" s="4">
         <v>1087</v>
       </c>
       <c r="K37" s="4">
         <v>1026</v>
       </c>
       <c r="L37" s="4">
         <v>997</v>
       </c>
       <c r="M37" s="4">
         <v>928</v>
       </c>
       <c r="N37" s="4">
         <v>902</v>
       </c>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="O37" s="4">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="4">
         <v>1193</v>
       </c>
       <c r="C38" s="4">
         <v>1201</v>
       </c>
       <c r="D38" s="4">
         <v>1189</v>
       </c>
       <c r="E38" s="4">
         <v>1157</v>
       </c>
       <c r="F38" s="4">
         <v>1109</v>
       </c>
       <c r="G38" s="4">
         <v>1072</v>
       </c>
       <c r="H38" s="4">
         <v>1048</v>
       </c>
       <c r="I38" s="4">
         <v>1030</v>
       </c>
       <c r="J38" s="4">
         <v>1002</v>
       </c>
       <c r="K38" s="4">
         <v>959</v>
       </c>
       <c r="L38" s="4">
         <v>885</v>
       </c>
       <c r="M38" s="4">
         <v>844</v>
       </c>
       <c r="N38" s="4">
         <v>812</v>
       </c>
-    </row>
-    <row r="40" spans="1:15">
+      <c r="O38" s="4">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="41" spans="1:15">
+    <row r="41" spans="1:16">
       <c r="A41" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="3">
         <v>2011</v>
       </c>
       <c r="C41" s="3">
         <v>2012</v>
       </c>
       <c r="D41" s="3">
         <v>2013</v>
       </c>
       <c r="E41" s="3">
         <v>2014</v>
       </c>
       <c r="F41" s="3">
         <v>2015</v>
       </c>
       <c r="G41" s="3">
         <v>2016</v>
       </c>
       <c r="H41" s="3">
         <v>2017</v>
       </c>
       <c r="I41" s="3">
         <v>2018</v>
       </c>
       <c r="J41" s="3">
         <v>2019</v>
       </c>
       <c r="K41" s="3">
         <v>2020</v>
       </c>
       <c r="L41" s="3">
         <v>2021</v>
       </c>
       <c r="M41" s="3">
         <v>2022</v>
       </c>
       <c r="N41" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="O41" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="4">
         <v>266204</v>
       </c>
       <c r="C42" s="4">
         <v>267055</v>
       </c>
       <c r="D42" s="4">
         <v>268516</v>
       </c>
       <c r="E42" s="4">
         <v>270725</v>
       </c>
       <c r="F42" s="4">
         <v>287870</v>
       </c>
       <c r="G42" s="4">
         <v>295358</v>
       </c>
       <c r="H42" s="4">
         <v>304360</v>
       </c>
       <c r="I42" s="4">
         <v>312352</v>
       </c>
       <c r="J42" s="4">
         <v>318048</v>
       </c>
       <c r="K42" s="4">
         <v>323365</v>
       </c>
       <c r="L42" s="4">
         <v>327155</v>
       </c>
       <c r="M42" s="4">
         <v>335494</v>
       </c>
       <c r="N42" s="4">
         <v>340999</v>
       </c>
-    </row>
-    <row r="43" spans="1:15">
+      <c r="O42" s="4">
+        <v>342643</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="4">
         <v>33739</v>
       </c>
       <c r="C43" s="4">
         <v>33929</v>
       </c>
       <c r="D43" s="4">
         <v>34190</v>
       </c>
       <c r="E43" s="4">
         <v>34280</v>
       </c>
       <c r="F43" s="4">
         <v>35825</v>
       </c>
       <c r="G43" s="4">
         <v>36620</v>
       </c>
       <c r="H43" s="4">
         <v>37360</v>
       </c>
       <c r="I43" s="4">
         <v>38263</v>
       </c>
       <c r="J43" s="4">
         <v>38891</v>
       </c>
       <c r="K43" s="4">
         <v>39447</v>
       </c>
       <c r="L43" s="4">
         <v>39714</v>
       </c>
       <c r="M43" s="4">
         <v>40466</v>
       </c>
       <c r="N43" s="4">
         <v>41311</v>
       </c>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="O43" s="4">
+        <v>41845</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="4">
         <v>14584</v>
       </c>
       <c r="C44" s="4">
         <v>14618</v>
       </c>
       <c r="D44" s="4">
         <v>14751</v>
       </c>
       <c r="E44" s="4">
         <v>14718</v>
       </c>
       <c r="F44" s="4">
         <v>15394</v>
       </c>
       <c r="G44" s="4">
         <v>15892</v>
       </c>
       <c r="H44" s="4">
         <v>16331</v>
       </c>
       <c r="I44" s="4">
         <v>16648</v>
       </c>
       <c r="J44" s="4">
         <v>16892</v>
       </c>
       <c r="K44" s="4">
         <v>17122</v>
       </c>
       <c r="L44" s="4">
         <v>16991</v>
       </c>
       <c r="M44" s="4">
         <v>17290</v>
       </c>
       <c r="N44" s="4">
         <v>17769</v>
       </c>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="O44" s="4">
+        <v>18001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="4">
         <v>1193</v>
       </c>
       <c r="C45" s="4">
         <v>1211</v>
       </c>
       <c r="D45" s="4">
         <v>1211</v>
       </c>
       <c r="E45" s="4">
         <v>1233</v>
       </c>
       <c r="F45" s="4">
         <v>1304</v>
       </c>
       <c r="G45" s="4">
         <v>1300</v>
       </c>
       <c r="H45" s="4">
         <v>1292</v>
       </c>
       <c r="I45" s="4">
         <v>1343</v>
       </c>
       <c r="J45" s="4">
         <v>1387</v>
       </c>
       <c r="K45" s="4">
         <v>1402</v>
       </c>
       <c r="L45" s="4">
         <v>1439</v>
       </c>
       <c r="M45" s="4">
         <v>1452</v>
       </c>
       <c r="N45" s="4">
         <v>1486</v>
       </c>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="O45" s="4">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="4">
         <v>4514</v>
       </c>
       <c r="C46" s="4">
         <v>4563</v>
       </c>
       <c r="D46" s="4">
         <v>4611</v>
       </c>
       <c r="E46" s="4">
         <v>4636</v>
       </c>
       <c r="F46" s="4">
         <v>4825</v>
       </c>
       <c r="G46" s="4">
         <v>4968</v>
       </c>
       <c r="H46" s="4">
         <v>5061</v>
       </c>
       <c r="I46" s="4">
         <v>5187</v>
       </c>
       <c r="J46" s="4">
         <v>5272</v>
       </c>
       <c r="K46" s="4">
         <v>5370</v>
       </c>
       <c r="L46" s="4">
         <v>5513</v>
       </c>
       <c r="M46" s="4">
         <v>5594</v>
       </c>
       <c r="N46" s="4">
         <v>5726</v>
       </c>
-    </row>
-    <row r="47" spans="1:15">
+      <c r="O46" s="4">
+        <v>5830</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="4">
         <v>1595</v>
       </c>
       <c r="C47" s="4">
         <v>1650</v>
       </c>
       <c r="D47" s="4">
         <v>1669</v>
       </c>
       <c r="E47" s="4">
         <v>1693</v>
       </c>
       <c r="F47" s="4">
         <v>1875</v>
       </c>
       <c r="G47" s="4">
         <v>1897</v>
       </c>
       <c r="H47" s="4">
         <v>1914</v>
       </c>
       <c r="I47" s="4">
         <v>1976</v>
       </c>
       <c r="J47" s="4">
         <v>2059</v>
       </c>
       <c r="K47" s="4">
         <v>2103</v>
       </c>
       <c r="L47" s="4">
         <v>2144</v>
       </c>
       <c r="M47" s="4">
         <v>2204</v>
       </c>
       <c r="N47" s="4">
         <v>2231</v>
       </c>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="O47" s="4">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="4">
         <v>1424</v>
       </c>
       <c r="C48" s="4">
         <v>1424</v>
       </c>
       <c r="D48" s="4">
         <v>1472</v>
       </c>
       <c r="E48" s="4">
         <v>1482</v>
       </c>
       <c r="F48" s="4">
         <v>1505</v>
       </c>
       <c r="G48" s="4">
         <v>1516</v>
       </c>
       <c r="H48" s="4">
         <v>1553</v>
       </c>
       <c r="I48" s="4">
         <v>1581</v>
       </c>
       <c r="J48" s="4">
         <v>1571</v>
       </c>
       <c r="K48" s="4">
         <v>1582</v>
       </c>
       <c r="L48" s="4">
         <v>1557</v>
       </c>
       <c r="M48" s="4">
         <v>1581</v>
       </c>
       <c r="N48" s="4">
         <v>1541</v>
       </c>
-    </row>
-    <row r="49" spans="1:15">
+      <c r="O48" s="4">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="4">
         <v>1469</v>
       </c>
       <c r="C49" s="4">
         <v>1471</v>
       </c>
       <c r="D49" s="4">
         <v>1466</v>
       </c>
       <c r="E49" s="4">
         <v>1428</v>
       </c>
       <c r="F49" s="4">
         <v>1514</v>
       </c>
       <c r="G49" s="4">
         <v>1526</v>
       </c>
       <c r="H49" s="4">
         <v>1544</v>
       </c>
       <c r="I49" s="4">
         <v>1599</v>
       </c>
       <c r="J49" s="4">
         <v>1607</v>
       </c>
       <c r="K49" s="4">
         <v>1626</v>
       </c>
       <c r="L49" s="4">
         <v>1651</v>
       </c>
       <c r="M49" s="4">
         <v>1708</v>
       </c>
       <c r="N49" s="4">
         <v>1723</v>
       </c>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="O49" s="4">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="4">
         <v>478</v>
       </c>
       <c r="C50" s="4">
         <v>463</v>
       </c>
       <c r="D50" s="4">
         <v>476</v>
       </c>
       <c r="E50" s="4">
         <v>469</v>
       </c>
       <c r="F50" s="4">
         <v>487</v>
       </c>
       <c r="G50" s="4">
         <v>488</v>
       </c>
       <c r="H50" s="4">
         <v>479</v>
       </c>
       <c r="I50" s="4">
         <v>481</v>
       </c>
       <c r="J50" s="4">
         <v>492</v>
       </c>
       <c r="K50" s="4">
         <v>499</v>
       </c>
       <c r="L50" s="4">
         <v>503</v>
       </c>
       <c r="M50" s="4">
         <v>496</v>
       </c>
       <c r="N50" s="4">
         <v>504</v>
       </c>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="O50" s="4">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="4">
         <v>881</v>
       </c>
       <c r="C51" s="4">
         <v>876</v>
       </c>
       <c r="D51" s="4">
         <v>875</v>
       </c>
       <c r="E51" s="4">
         <v>878</v>
       </c>
       <c r="F51" s="4">
         <v>930</v>
       </c>
       <c r="G51" s="4">
         <v>920</v>
       </c>
       <c r="H51" s="4">
         <v>956</v>
       </c>
       <c r="I51" s="4">
         <v>976</v>
       </c>
       <c r="J51" s="4">
         <v>992</v>
       </c>
       <c r="K51" s="4">
         <v>1011</v>
       </c>
       <c r="L51" s="4">
         <v>1017</v>
       </c>
       <c r="M51" s="4">
         <v>1074</v>
       </c>
       <c r="N51" s="4">
         <v>1118</v>
       </c>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="O51" s="4">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="4">
         <v>1610</v>
       </c>
       <c r="C52" s="4">
         <v>1623</v>
       </c>
       <c r="D52" s="4">
         <v>1645</v>
       </c>
       <c r="E52" s="4">
         <v>1676</v>
       </c>
       <c r="F52" s="4">
         <v>1745</v>
       </c>
       <c r="G52" s="4">
         <v>1770</v>
       </c>
       <c r="H52" s="4">
         <v>1825</v>
       </c>
       <c r="I52" s="4">
         <v>1894</v>
       </c>
       <c r="J52" s="4">
         <v>1939</v>
       </c>
       <c r="K52" s="4">
         <v>2004</v>
       </c>
       <c r="L52" s="4">
         <v>2065</v>
       </c>
       <c r="M52" s="4">
         <v>2111</v>
       </c>
       <c r="N52" s="4">
         <v>2154</v>
       </c>
-    </row>
-    <row r="53" spans="1:15">
+      <c r="O52" s="4">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="4">
         <v>1219</v>
       </c>
       <c r="C53" s="4">
         <v>1227</v>
       </c>
       <c r="D53" s="4">
         <v>1191</v>
       </c>
       <c r="E53" s="4">
         <v>1169</v>
       </c>
       <c r="F53" s="4">
         <v>1228</v>
       </c>
       <c r="G53" s="4">
         <v>1207</v>
       </c>
       <c r="H53" s="4">
         <v>1208</v>
       </c>
       <c r="I53" s="4">
         <v>1242</v>
       </c>
       <c r="J53" s="4">
         <v>1264</v>
       </c>
       <c r="K53" s="4">
         <v>1235</v>
       </c>
       <c r="L53" s="4">
         <v>1243</v>
       </c>
       <c r="M53" s="4">
         <v>1268</v>
       </c>
       <c r="N53" s="4">
         <v>1264</v>
       </c>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="O53" s="4">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="4">
         <v>1908</v>
       </c>
       <c r="C54" s="4">
         <v>1901</v>
       </c>
       <c r="D54" s="4">
         <v>1914</v>
       </c>
       <c r="E54" s="4">
         <v>1917</v>
       </c>
       <c r="F54" s="4">
         <v>1942</v>
       </c>
       <c r="G54" s="4">
         <v>1983</v>
       </c>
       <c r="H54" s="4">
         <v>1982</v>
       </c>
       <c r="I54" s="4">
         <v>2011</v>
       </c>
       <c r="J54" s="4">
         <v>2014</v>
       </c>
       <c r="K54" s="4">
         <v>2052</v>
       </c>
       <c r="L54" s="4">
         <v>2098</v>
       </c>
       <c r="M54" s="4">
         <v>2130</v>
       </c>
       <c r="N54" s="4">
         <v>2175</v>
       </c>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="O54" s="4">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="4">
         <v>1469</v>
       </c>
       <c r="C55" s="4">
         <v>1467</v>
       </c>
       <c r="D55" s="4">
         <v>1480</v>
       </c>
       <c r="E55" s="4">
         <v>1519</v>
       </c>
       <c r="F55" s="4">
         <v>1574</v>
       </c>
       <c r="G55" s="4">
         <v>1622</v>
       </c>
       <c r="H55" s="4">
         <v>1635</v>
       </c>
       <c r="I55" s="4">
         <v>1694</v>
       </c>
       <c r="J55" s="4">
         <v>1736</v>
       </c>
       <c r="K55" s="4">
         <v>1777</v>
       </c>
       <c r="L55" s="4">
         <v>1813</v>
       </c>
       <c r="M55" s="4">
         <v>1850</v>
       </c>
       <c r="N55" s="4">
         <v>1907</v>
       </c>
-    </row>
-    <row r="56" spans="1:15">
+      <c r="O55" s="4">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>18</v>
       </c>
       <c r="B56" s="4">
         <v>1395</v>
       </c>
       <c r="C56" s="4">
         <v>1435</v>
       </c>
       <c r="D56" s="4">
         <v>1429</v>
       </c>
       <c r="E56" s="4">
         <v>1462</v>
       </c>
       <c r="F56" s="4">
         <v>1502</v>
       </c>
       <c r="G56" s="4">
         <v>1531</v>
       </c>
       <c r="H56" s="4">
         <v>1580</v>
       </c>
       <c r="I56" s="4">
         <v>1631</v>
       </c>
       <c r="J56" s="4">
         <v>1666</v>
       </c>
       <c r="K56" s="4">
         <v>1664</v>
       </c>
       <c r="L56" s="4">
         <v>1680</v>
       </c>
       <c r="M56" s="4">
         <v>1708</v>
       </c>
       <c r="N56" s="4">
         <v>1713</v>
       </c>
-    </row>
-    <row r="58" spans="1:15">
+      <c r="O56" s="4">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" s="2" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:16">
       <c r="A59" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="3">
         <v>2011</v>
       </c>
       <c r="C59" s="3">
         <v>2012</v>
       </c>
       <c r="D59" s="3">
         <v>2013</v>
       </c>
       <c r="E59" s="3">
         <v>2014</v>
       </c>
       <c r="F59" s="3">
         <v>2015</v>
       </c>
       <c r="G59" s="3">
         <v>2016</v>
       </c>
       <c r="H59" s="3">
         <v>2017</v>
       </c>
       <c r="I59" s="3">
         <v>2018</v>
       </c>
       <c r="J59" s="3">
         <v>2019</v>
       </c>
       <c r="K59" s="3">
         <v>2020</v>
       </c>
       <c r="L59" s="3">
         <v>2021</v>
       </c>
       <c r="M59" s="3">
         <v>2022</v>
       </c>
       <c r="N59" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="O59" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="4">
         <v>382090</v>
       </c>
       <c r="C60" s="4">
         <v>389149</v>
       </c>
       <c r="D60" s="4">
         <v>390446</v>
       </c>
       <c r="E60" s="4">
         <v>399495</v>
       </c>
       <c r="F60" s="4">
         <v>406681</v>
       </c>
       <c r="G60" s="4">
         <v>416046</v>
       </c>
       <c r="H60" s="4">
         <v>422161</v>
       </c>
       <c r="I60" s="4">
         <v>428104</v>
       </c>
       <c r="J60" s="4">
         <v>435690</v>
       </c>
       <c r="K60" s="4">
         <v>442431</v>
       </c>
       <c r="L60" s="4">
         <v>448818</v>
       </c>
       <c r="M60" s="4">
         <v>457437</v>
       </c>
       <c r="N60" s="4">
         <v>462876</v>
       </c>
-    </row>
-    <row r="61" spans="1:15">
+      <c r="O60" s="4">
+        <v>464048</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="4">
         <v>51293</v>
       </c>
       <c r="C61" s="4">
         <v>52515</v>
       </c>
       <c r="D61" s="4">
         <v>53117</v>
       </c>
       <c r="E61" s="4">
         <v>54354</v>
       </c>
       <c r="F61" s="4">
         <v>55213</v>
       </c>
       <c r="G61" s="4">
         <v>56759</v>
       </c>
       <c r="H61" s="4">
         <v>57969</v>
       </c>
       <c r="I61" s="4">
         <v>59168</v>
       </c>
       <c r="J61" s="4">
         <v>60361</v>
       </c>
       <c r="K61" s="4">
         <v>61644</v>
       </c>
       <c r="L61" s="4">
         <v>62453</v>
       </c>
       <c r="M61" s="4">
         <v>63572</v>
       </c>
       <c r="N61" s="4">
         <v>64586</v>
       </c>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="O61" s="4">
+        <v>65169</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="4">
         <v>12327</v>
       </c>
       <c r="C62" s="4">
         <v>12513</v>
       </c>
       <c r="D62" s="4">
         <v>12484</v>
       </c>
       <c r="E62" s="4">
         <v>12680</v>
       </c>
       <c r="F62" s="4">
         <v>12727</v>
       </c>
       <c r="G62" s="4">
         <v>13028</v>
       </c>
       <c r="H62" s="4">
         <v>13073</v>
       </c>
       <c r="I62" s="4">
         <v>13101</v>
       </c>
       <c r="J62" s="4">
         <v>13265</v>
       </c>
       <c r="K62" s="4">
         <v>13376</v>
       </c>
       <c r="L62" s="4">
         <v>13229</v>
       </c>
       <c r="M62" s="4">
         <v>13476</v>
       </c>
       <c r="N62" s="4">
         <v>13502</v>
       </c>
-    </row>
-    <row r="63" spans="1:15">
+      <c r="O62" s="4">
+        <v>13430</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="4">
         <v>2513</v>
       </c>
       <c r="C63" s="4">
         <v>2574</v>
       </c>
       <c r="D63" s="4">
         <v>2631</v>
       </c>
       <c r="E63" s="4">
         <v>2716</v>
       </c>
       <c r="F63" s="4">
         <v>2821</v>
       </c>
       <c r="G63" s="4">
         <v>2901</v>
       </c>
       <c r="H63" s="4">
         <v>2999</v>
       </c>
       <c r="I63" s="4">
         <v>3050</v>
       </c>
       <c r="J63" s="4">
         <v>3108</v>
       </c>
       <c r="K63" s="4">
         <v>3182</v>
       </c>
       <c r="L63" s="4">
         <v>3242</v>
       </c>
       <c r="M63" s="4">
         <v>3328</v>
       </c>
       <c r="N63" s="4">
         <v>3377</v>
       </c>
-    </row>
-    <row r="64" spans="1:15">
+      <c r="O63" s="4">
+        <v>3416</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="4">
         <v>6926</v>
       </c>
       <c r="C64" s="4">
         <v>7121</v>
       </c>
       <c r="D64" s="4">
         <v>7225</v>
       </c>
       <c r="E64" s="4">
         <v>7386</v>
       </c>
       <c r="F64" s="4">
         <v>7542</v>
       </c>
       <c r="G64" s="4">
         <v>7820</v>
       </c>
       <c r="H64" s="4">
         <v>8000</v>
       </c>
       <c r="I64" s="4">
         <v>8171</v>
       </c>
       <c r="J64" s="4">
         <v>8422</v>
       </c>
       <c r="K64" s="4">
         <v>8592</v>
       </c>
       <c r="L64" s="4">
         <v>8800</v>
       </c>
       <c r="M64" s="4">
         <v>8904</v>
       </c>
       <c r="N64" s="4">
         <v>9092</v>
       </c>
-    </row>
-    <row r="65" spans="1:15">
+      <c r="O64" s="4">
+        <v>9217</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="4">
         <v>2933</v>
       </c>
       <c r="C65" s="4">
         <v>2993</v>
       </c>
       <c r="D65" s="4">
         <v>3043</v>
       </c>
       <c r="E65" s="4">
         <v>3154</v>
       </c>
       <c r="F65" s="4">
         <v>3283</v>
       </c>
       <c r="G65" s="4">
         <v>3389</v>
       </c>
       <c r="H65" s="4">
         <v>3476</v>
       </c>
       <c r="I65" s="4">
         <v>3591</v>
       </c>
       <c r="J65" s="4">
         <v>3733</v>
       </c>
       <c r="K65" s="4">
         <v>3851</v>
       </c>
       <c r="L65" s="4">
         <v>3943</v>
       </c>
       <c r="M65" s="4">
         <v>4042</v>
       </c>
       <c r="N65" s="4">
         <v>4180</v>
       </c>
-    </row>
-    <row r="66" spans="1:15">
+      <c r="O65" s="4">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="4">
         <v>2554</v>
       </c>
       <c r="C66" s="4">
         <v>2612</v>
       </c>
       <c r="D66" s="4">
         <v>2645</v>
       </c>
       <c r="E66" s="4">
         <v>2690</v>
       </c>
       <c r="F66" s="4">
         <v>2739</v>
       </c>
       <c r="G66" s="4">
         <v>2815</v>
       </c>
       <c r="H66" s="4">
         <v>2858</v>
       </c>
       <c r="I66" s="4">
         <v>2927</v>
       </c>
       <c r="J66" s="4">
         <v>2980</v>
       </c>
       <c r="K66" s="4">
         <v>2992</v>
       </c>
       <c r="L66" s="4">
         <v>3012</v>
       </c>
       <c r="M66" s="4">
         <v>3048</v>
       </c>
       <c r="N66" s="4">
         <v>3071</v>
       </c>
-    </row>
-    <row r="67" spans="1:15">
+      <c r="O66" s="4">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="4">
         <v>2991</v>
       </c>
       <c r="C67" s="4">
         <v>3115</v>
       </c>
       <c r="D67" s="4">
         <v>3126</v>
       </c>
       <c r="E67" s="4">
         <v>3156</v>
       </c>
       <c r="F67" s="4">
         <v>3216</v>
       </c>
       <c r="G67" s="4">
         <v>3303</v>
       </c>
       <c r="H67" s="4">
         <v>3428</v>
       </c>
       <c r="I67" s="4">
         <v>3502</v>
       </c>
       <c r="J67" s="4">
         <v>3553</v>
       </c>
       <c r="K67" s="4">
         <v>3690</v>
       </c>
       <c r="L67" s="4">
         <v>3764</v>
       </c>
       <c r="M67" s="4">
         <v>3864</v>
       </c>
       <c r="N67" s="4">
         <v>3935</v>
       </c>
-    </row>
-    <row r="68" spans="1:15">
+      <c r="O67" s="4">
+        <v>4008</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>12</v>
       </c>
       <c r="B68" s="4">
         <v>997</v>
       </c>
       <c r="C68" s="4">
         <v>1031</v>
       </c>
       <c r="D68" s="4">
         <v>1038</v>
       </c>
       <c r="E68" s="4">
         <v>1066</v>
       </c>
       <c r="F68" s="4">
         <v>1100</v>
       </c>
       <c r="G68" s="4">
         <v>1151</v>
       </c>
       <c r="H68" s="4">
         <v>1175</v>
       </c>
       <c r="I68" s="4">
         <v>1203</v>
       </c>
       <c r="J68" s="4">
         <v>1226</v>
       </c>
       <c r="K68" s="4">
         <v>1263</v>
       </c>
       <c r="L68" s="4">
         <v>1290</v>
       </c>
       <c r="M68" s="4">
         <v>1323</v>
       </c>
       <c r="N68" s="4">
         <v>1370</v>
       </c>
-    </row>
-    <row r="69" spans="1:15">
+      <c r="O68" s="4">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>13</v>
       </c>
       <c r="B69" s="4">
         <v>2502</v>
       </c>
       <c r="C69" s="4">
         <v>2590</v>
       </c>
       <c r="D69" s="4">
         <v>2614</v>
       </c>
       <c r="E69" s="4">
         <v>2669</v>
       </c>
       <c r="F69" s="4">
         <v>2699</v>
       </c>
       <c r="G69" s="4">
         <v>2748</v>
       </c>
       <c r="H69" s="4">
         <v>2814</v>
       </c>
       <c r="I69" s="4">
         <v>2866</v>
       </c>
       <c r="J69" s="4">
         <v>2891</v>
       </c>
       <c r="K69" s="4">
         <v>2914</v>
       </c>
       <c r="L69" s="4">
         <v>2945</v>
       </c>
       <c r="M69" s="4">
         <v>2970</v>
       </c>
       <c r="N69" s="4">
         <v>3007</v>
       </c>
-    </row>
-    <row r="70" spans="1:15">
+      <c r="O69" s="4">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" s="4">
         <v>3772</v>
       </c>
       <c r="C70" s="4">
         <v>3864</v>
       </c>
       <c r="D70" s="4">
         <v>3956</v>
       </c>
       <c r="E70" s="4">
         <v>4071</v>
       </c>
       <c r="F70" s="4">
         <v>4167</v>
       </c>
       <c r="G70" s="4">
         <v>4301</v>
       </c>
       <c r="H70" s="4">
         <v>4430</v>
       </c>
       <c r="I70" s="4">
         <v>4582</v>
       </c>
       <c r="J70" s="4">
         <v>4719</v>
       </c>
       <c r="K70" s="4">
         <v>4852</v>
       </c>
       <c r="L70" s="4">
         <v>4978</v>
       </c>
       <c r="M70" s="4">
         <v>5073</v>
       </c>
       <c r="N70" s="4">
         <v>5184</v>
       </c>
-    </row>
-    <row r="71" spans="1:15">
+      <c r="O70" s="4">
+        <v>5298</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>15</v>
       </c>
       <c r="B71" s="4">
         <v>2921</v>
       </c>
       <c r="C71" s="4">
         <v>2989</v>
       </c>
       <c r="D71" s="4">
         <v>3005</v>
       </c>
       <c r="E71" s="4">
         <v>3091</v>
       </c>
       <c r="F71" s="4">
         <v>3101</v>
       </c>
       <c r="G71" s="4">
         <v>3200</v>
       </c>
       <c r="H71" s="4">
         <v>3295</v>
       </c>
       <c r="I71" s="4">
         <v>3400</v>
       </c>
       <c r="J71" s="4">
         <v>3426</v>
       </c>
       <c r="K71" s="4">
         <v>3542</v>
       </c>
       <c r="L71" s="4">
         <v>3632</v>
       </c>
       <c r="M71" s="4">
         <v>3714</v>
       </c>
       <c r="N71" s="4">
         <v>3786</v>
       </c>
-    </row>
-    <row r="72" spans="1:15">
+      <c r="O71" s="4">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>16</v>
       </c>
       <c r="B72" s="4">
         <v>4722</v>
       </c>
       <c r="C72" s="4">
         <v>4774</v>
       </c>
       <c r="D72" s="4">
         <v>4856</v>
       </c>
       <c r="E72" s="4">
         <v>4951</v>
       </c>
       <c r="F72" s="4">
         <v>4967</v>
       </c>
       <c r="G72" s="4">
         <v>5033</v>
       </c>
       <c r="H72" s="4">
         <v>5132</v>
       </c>
       <c r="I72" s="4">
         <v>5254</v>
       </c>
       <c r="J72" s="4">
         <v>5336</v>
       </c>
       <c r="K72" s="4">
         <v>5424</v>
       </c>
       <c r="L72" s="4">
         <v>5442</v>
       </c>
       <c r="M72" s="4">
         <v>5475</v>
       </c>
       <c r="N72" s="4">
         <v>5500</v>
       </c>
-    </row>
-    <row r="73" spans="1:15">
+      <c r="O72" s="4">
+        <v>5508</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>17</v>
       </c>
       <c r="B73" s="4">
         <v>3426</v>
       </c>
       <c r="C73" s="4">
         <v>3524</v>
       </c>
       <c r="D73" s="4">
         <v>3639</v>
       </c>
       <c r="E73" s="4">
         <v>3763</v>
       </c>
       <c r="F73" s="4">
         <v>3858</v>
       </c>
       <c r="G73" s="4">
         <v>3992</v>
       </c>
       <c r="H73" s="4">
         <v>4151</v>
       </c>
       <c r="I73" s="4">
         <v>4308</v>
       </c>
       <c r="J73" s="4">
         <v>4399</v>
       </c>
       <c r="K73" s="4">
         <v>4544</v>
       </c>
       <c r="L73" s="4">
         <v>4668</v>
       </c>
       <c r="M73" s="4">
         <v>4774</v>
       </c>
       <c r="N73" s="4">
         <v>4911</v>
       </c>
-    </row>
-    <row r="74" spans="1:15">
+      <c r="O73" s="4">
+        <v>4977</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>18</v>
       </c>
       <c r="B74" s="4">
         <v>2709</v>
       </c>
       <c r="C74" s="4">
         <v>2815</v>
       </c>
       <c r="D74" s="4">
         <v>2855</v>
       </c>
       <c r="E74" s="4">
         <v>2961</v>
       </c>
       <c r="F74" s="4">
         <v>2993</v>
       </c>
       <c r="G74" s="4">
         <v>3078</v>
       </c>
       <c r="H74" s="4">
         <v>3138</v>
       </c>
       <c r="I74" s="4">
         <v>3213</v>
       </c>
       <c r="J74" s="4">
         <v>3303</v>
       </c>
       <c r="K74" s="4">
         <v>3422</v>
       </c>
       <c r="L74" s="4">
         <v>3508</v>
       </c>
       <c r="M74" s="4">
         <v>3581</v>
       </c>
       <c r="N74" s="4">
         <v>3671</v>
       </c>
-    </row>
-    <row r="76" spans="1:15">
+      <c r="O74" s="4">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16">
       <c r="A76" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="77" spans="1:15">
+    <row r="77" spans="1:16">
       <c r="A77" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B77" s="3">
         <v>2011</v>
       </c>
       <c r="C77" s="3">
         <v>2012</v>
       </c>
       <c r="D77" s="3">
         <v>2013</v>
       </c>
       <c r="E77" s="3">
         <v>2014</v>
       </c>
       <c r="F77" s="3">
         <v>2015</v>
       </c>
       <c r="G77" s="3">
         <v>2016</v>
       </c>
       <c r="H77" s="3">
         <v>2017</v>
       </c>
       <c r="I77" s="3">
         <v>2018</v>
       </c>
       <c r="J77" s="3">
         <v>2019</v>
       </c>
       <c r="K77" s="3">
         <v>2020</v>
       </c>
       <c r="L77" s="3">
         <v>2021</v>
       </c>
       <c r="M77" s="3">
         <v>2022</v>
       </c>
       <c r="N77" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="78" spans="1:15">
+      <c r="O77" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>4</v>
       </c>
       <c r="B78" s="4">
         <v>724738</v>
       </c>
       <c r="C78" s="4">
         <v>722961</v>
       </c>
       <c r="D78" s="4">
         <v>721910</v>
       </c>
       <c r="E78" s="4">
         <v>724744</v>
       </c>
       <c r="F78" s="4">
         <v>718091</v>
       </c>
       <c r="G78" s="4">
         <v>720886</v>
       </c>
       <c r="H78" s="4">
         <v>720647</v>
       </c>
       <c r="I78" s="4">
         <v>715274</v>
       </c>
       <c r="J78" s="4">
         <v>712808</v>
       </c>
       <c r="K78" s="4">
         <v>706738</v>
       </c>
       <c r="L78" s="4">
         <v>701017</v>
       </c>
       <c r="M78" s="4">
         <v>700609</v>
       </c>
       <c r="N78" s="4">
         <v>692209</v>
       </c>
-    </row>
-    <row r="79" spans="1:15">
+      <c r="O78" s="4">
+        <v>675837</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>5</v>
       </c>
       <c r="B79" s="4">
         <v>103427</v>
       </c>
       <c r="C79" s="4">
         <v>103089</v>
       </c>
       <c r="D79" s="4">
         <v>102656</v>
       </c>
       <c r="E79" s="4">
         <v>102603</v>
       </c>
       <c r="F79" s="4">
         <v>101635</v>
       </c>
       <c r="G79" s="4">
         <v>101557</v>
       </c>
       <c r="H79" s="4">
         <v>101021</v>
       </c>
       <c r="I79" s="4">
         <v>100121</v>
       </c>
       <c r="J79" s="4">
         <v>99541</v>
       </c>
       <c r="K79" s="4">
         <v>98516</v>
       </c>
       <c r="L79" s="4">
         <v>97624</v>
       </c>
       <c r="M79" s="4">
         <v>97255</v>
       </c>
       <c r="N79" s="4">
         <v>95924</v>
       </c>
-    </row>
-    <row r="80" spans="1:15">
+      <c r="O79" s="4">
+        <v>93855</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="4">
         <v>14492</v>
       </c>
       <c r="C80" s="4">
         <v>14348</v>
       </c>
       <c r="D80" s="4">
         <v>14031</v>
       </c>
       <c r="E80" s="4">
         <v>13958</v>
       </c>
       <c r="F80" s="4">
         <v>13523</v>
       </c>
       <c r="G80" s="4">
         <v>13520</v>
       </c>
       <c r="H80" s="4">
         <v>13424</v>
       </c>
       <c r="I80" s="4">
         <v>13146</v>
       </c>
       <c r="J80" s="4">
         <v>13062</v>
       </c>
       <c r="K80" s="4">
         <v>12802</v>
       </c>
       <c r="L80" s="4">
         <v>12573</v>
       </c>
       <c r="M80" s="4">
         <v>12681</v>
       </c>
       <c r="N80" s="4">
         <v>12604</v>
       </c>
-    </row>
-    <row r="81" spans="1:15">
+      <c r="O80" s="4">
+        <v>12164</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="4">
         <v>5593</v>
       </c>
       <c r="C81" s="4">
         <v>5554</v>
       </c>
       <c r="D81" s="4">
         <v>5519</v>
       </c>
       <c r="E81" s="4">
         <v>5484</v>
       </c>
       <c r="F81" s="4">
         <v>5499</v>
       </c>
       <c r="G81" s="4">
         <v>5486</v>
       </c>
       <c r="H81" s="4">
         <v>5424</v>
       </c>
       <c r="I81" s="4">
         <v>5437</v>
       </c>
       <c r="J81" s="4">
         <v>5459</v>
       </c>
       <c r="K81" s="4">
         <v>5402</v>
       </c>
       <c r="L81" s="4">
         <v>5379</v>
       </c>
       <c r="M81" s="4">
         <v>5310</v>
       </c>
       <c r="N81" s="4">
         <v>5164</v>
       </c>
-    </row>
-    <row r="82" spans="1:15">
+      <c r="O81" s="4">
+        <v>5082</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="4">
         <v>11960</v>
       </c>
       <c r="C82" s="4">
         <v>11959</v>
       </c>
       <c r="D82" s="4">
         <v>11991</v>
       </c>
       <c r="E82" s="4">
         <v>12015</v>
       </c>
       <c r="F82" s="4">
         <v>11871</v>
       </c>
       <c r="G82" s="4">
         <v>11887</v>
       </c>
       <c r="H82" s="4">
         <v>11841</v>
       </c>
       <c r="I82" s="4">
         <v>11741</v>
       </c>
       <c r="J82" s="4">
         <v>11652</v>
       </c>
       <c r="K82" s="4">
         <v>11528</v>
       </c>
       <c r="L82" s="4">
         <v>11503</v>
       </c>
       <c r="M82" s="4">
         <v>11457</v>
       </c>
       <c r="N82" s="4">
         <v>11302</v>
       </c>
-    </row>
-    <row r="83" spans="1:15">
+      <c r="O82" s="4">
+        <v>11105</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" s="4">
         <v>7375</v>
       </c>
       <c r="C83" s="4">
         <v>7382</v>
       </c>
       <c r="D83" s="4">
         <v>7367</v>
       </c>
       <c r="E83" s="4">
         <v>7396</v>
       </c>
       <c r="F83" s="4">
         <v>7276</v>
       </c>
       <c r="G83" s="4">
         <v>7333</v>
       </c>
       <c r="H83" s="4">
         <v>7340</v>
       </c>
       <c r="I83" s="4">
         <v>7333</v>
       </c>
       <c r="J83" s="4">
         <v>7339</v>
       </c>
       <c r="K83" s="4">
         <v>7348</v>
       </c>
       <c r="L83" s="4">
         <v>7321</v>
       </c>
       <c r="M83" s="4">
         <v>7302</v>
       </c>
       <c r="N83" s="4">
         <v>7213</v>
       </c>
-    </row>
-    <row r="84" spans="1:15">
+      <c r="O83" s="4">
+        <v>7091</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="4">
         <v>5410</v>
       </c>
       <c r="C84" s="4">
         <v>5355</v>
       </c>
       <c r="D84" s="4">
         <v>5315</v>
       </c>
       <c r="E84" s="4">
         <v>5323</v>
       </c>
       <c r="F84" s="4">
         <v>5277</v>
       </c>
       <c r="G84" s="4">
         <v>5277</v>
       </c>
       <c r="H84" s="4">
         <v>5228</v>
       </c>
       <c r="I84" s="4">
         <v>5164</v>
       </c>
       <c r="J84" s="4">
         <v>5070</v>
       </c>
       <c r="K84" s="4">
         <v>5003</v>
       </c>
       <c r="L84" s="4">
         <v>4904</v>
       </c>
       <c r="M84" s="4">
         <v>4956</v>
       </c>
       <c r="N84" s="4">
         <v>4783</v>
       </c>
-    </row>
-    <row r="85" spans="1:15">
+      <c r="O84" s="4">
+        <v>4647</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="4">
         <v>7661</v>
       </c>
       <c r="C85" s="4">
         <v>7627</v>
       </c>
       <c r="D85" s="4">
         <v>7588</v>
       </c>
       <c r="E85" s="4">
         <v>7553</v>
       </c>
       <c r="F85" s="4">
         <v>7506</v>
       </c>
       <c r="G85" s="4">
         <v>7479</v>
       </c>
       <c r="H85" s="4">
         <v>7439</v>
       </c>
       <c r="I85" s="4">
         <v>7387</v>
       </c>
       <c r="J85" s="4">
         <v>7319</v>
       </c>
       <c r="K85" s="4">
         <v>7211</v>
       </c>
       <c r="L85" s="4">
         <v>7175</v>
       </c>
       <c r="M85" s="4">
         <v>7118</v>
       </c>
       <c r="N85" s="4">
         <v>7072</v>
       </c>
-    </row>
-    <row r="86" spans="1:15">
+      <c r="O85" s="4">
+        <v>6956</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>12</v>
       </c>
       <c r="B86" s="4">
         <v>3296</v>
       </c>
       <c r="C86" s="4">
         <v>3258</v>
       </c>
       <c r="D86" s="4">
         <v>3249</v>
       </c>
       <c r="E86" s="4">
         <v>3244</v>
       </c>
       <c r="F86" s="4">
         <v>3246</v>
       </c>
       <c r="G86" s="4">
         <v>3203</v>
       </c>
       <c r="H86" s="4">
         <v>3163</v>
       </c>
       <c r="I86" s="4">
         <v>3156</v>
       </c>
       <c r="J86" s="4">
         <v>3131</v>
       </c>
       <c r="K86" s="4">
         <v>3103</v>
       </c>
       <c r="L86" s="4">
         <v>3055</v>
       </c>
       <c r="M86" s="4">
         <v>3021</v>
       </c>
       <c r="N86" s="4">
         <v>2974</v>
       </c>
-    </row>
-    <row r="87" spans="1:15">
+      <c r="O86" s="4">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>13</v>
       </c>
       <c r="B87" s="4">
         <v>5489</v>
       </c>
       <c r="C87" s="4">
         <v>5449</v>
       </c>
       <c r="D87" s="4">
         <v>5425</v>
       </c>
       <c r="E87" s="4">
         <v>5407</v>
       </c>
       <c r="F87" s="4">
         <v>5349</v>
       </c>
       <c r="G87" s="4">
         <v>5331</v>
       </c>
       <c r="H87" s="4">
         <v>5281</v>
       </c>
       <c r="I87" s="4">
         <v>5235</v>
       </c>
       <c r="J87" s="4">
         <v>5199</v>
       </c>
       <c r="K87" s="4">
         <v>5130</v>
       </c>
       <c r="L87" s="4">
         <v>5057</v>
       </c>
       <c r="M87" s="4">
         <v>4993</v>
       </c>
       <c r="N87" s="4">
         <v>4958</v>
       </c>
-    </row>
-    <row r="88" spans="1:15">
+      <c r="O87" s="4">
+        <v>4845</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" s="4">
         <v>8331</v>
       </c>
       <c r="C88" s="4">
         <v>8359</v>
       </c>
       <c r="D88" s="4">
         <v>8430</v>
       </c>
       <c r="E88" s="4">
         <v>8487</v>
       </c>
       <c r="F88" s="4">
         <v>8444</v>
       </c>
       <c r="G88" s="4">
         <v>8470</v>
       </c>
       <c r="H88" s="4">
         <v>8455</v>
       </c>
       <c r="I88" s="4">
         <v>8424</v>
       </c>
       <c r="J88" s="4">
         <v>8394</v>
       </c>
       <c r="K88" s="4">
         <v>8345</v>
       </c>
       <c r="L88" s="4">
         <v>8265</v>
       </c>
       <c r="M88" s="4">
         <v>8229</v>
       </c>
       <c r="N88" s="4">
         <v>8079</v>
       </c>
-    </row>
-    <row r="89" spans="1:15">
+      <c r="O88" s="4">
+        <v>7930</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>15</v>
       </c>
       <c r="B89" s="4">
         <v>6986</v>
       </c>
       <c r="C89" s="4">
         <v>7002</v>
       </c>
       <c r="D89" s="4">
         <v>6973</v>
       </c>
       <c r="E89" s="4">
         <v>6932</v>
       </c>
       <c r="F89" s="4">
         <v>6925</v>
       </c>
       <c r="G89" s="4">
         <v>6907</v>
       </c>
       <c r="H89" s="4">
         <v>6848</v>
       </c>
       <c r="I89" s="4">
         <v>6719</v>
       </c>
       <c r="J89" s="4">
         <v>6650</v>
       </c>
       <c r="K89" s="4">
         <v>6594</v>
       </c>
       <c r="L89" s="4">
         <v>6513</v>
       </c>
       <c r="M89" s="4">
         <v>6477</v>
       </c>
       <c r="N89" s="4">
         <v>6384</v>
       </c>
-    </row>
-    <row r="90" spans="1:15">
+      <c r="O89" s="4">
+        <v>6257</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>16</v>
       </c>
       <c r="B90" s="4">
         <v>9044</v>
       </c>
       <c r="C90" s="4">
         <v>8994</v>
       </c>
       <c r="D90" s="4">
         <v>8900</v>
       </c>
       <c r="E90" s="4">
         <v>8895</v>
       </c>
       <c r="F90" s="4">
         <v>8785</v>
       </c>
       <c r="G90" s="4">
         <v>8729</v>
       </c>
       <c r="H90" s="4">
         <v>8611</v>
       </c>
       <c r="I90" s="4">
         <v>8505</v>
       </c>
       <c r="J90" s="4">
         <v>8429</v>
       </c>
       <c r="K90" s="4">
         <v>8328</v>
       </c>
       <c r="L90" s="4">
         <v>8270</v>
       </c>
       <c r="M90" s="4">
         <v>8162</v>
       </c>
       <c r="N90" s="4">
         <v>8008</v>
       </c>
-    </row>
-    <row r="91" spans="1:15">
+      <c r="O90" s="4">
+        <v>7721</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>17</v>
       </c>
       <c r="B91" s="4">
         <v>9845</v>
       </c>
       <c r="C91" s="4">
         <v>9874</v>
       </c>
       <c r="D91" s="4">
         <v>9928</v>
       </c>
       <c r="E91" s="4">
         <v>9945</v>
       </c>
       <c r="F91" s="4">
         <v>9871</v>
       </c>
       <c r="G91" s="4">
         <v>9887</v>
       </c>
       <c r="H91" s="4">
         <v>9900</v>
       </c>
       <c r="I91" s="4">
         <v>9816</v>
       </c>
       <c r="J91" s="4">
         <v>9781</v>
       </c>
       <c r="K91" s="4">
         <v>9712</v>
       </c>
       <c r="L91" s="4">
         <v>9656</v>
       </c>
       <c r="M91" s="4">
         <v>9620</v>
       </c>
       <c r="N91" s="4">
         <v>9530</v>
       </c>
-    </row>
-    <row r="92" spans="1:15">
+      <c r="O91" s="4">
+        <v>9404</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="4">
         <v>7945</v>
       </c>
       <c r="C92" s="4">
         <v>7928</v>
       </c>
       <c r="D92" s="4">
         <v>7940</v>
       </c>
       <c r="E92" s="4">
         <v>7964</v>
       </c>
       <c r="F92" s="4">
         <v>8063</v>
       </c>
       <c r="G92" s="4">
         <v>8048</v>
       </c>
       <c r="H92" s="4">
         <v>8067</v>
       </c>
       <c r="I92" s="4">
         <v>8058</v>
       </c>
       <c r="J92" s="4">
         <v>8056</v>
       </c>
       <c r="K92" s="4">
         <v>8010</v>
       </c>
       <c r="L92" s="4">
         <v>7953</v>
       </c>
       <c r="M92" s="4">
         <v>7929</v>
       </c>
       <c r="N92" s="4">
         <v>7853</v>
       </c>
-    </row>
-    <row r="94" spans="1:15">
+      <c r="O92" s="4">
+        <v>7713</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16">
       <c r="A94" s="2" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="95" spans="1:15">
+    <row r="95" spans="1:16">
       <c r="A95" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B95" s="3">
         <v>2011</v>
       </c>
       <c r="C95" s="3">
         <v>2012</v>
       </c>
       <c r="D95" s="3">
         <v>2013</v>
       </c>
       <c r="E95" s="3">
         <v>2014</v>
       </c>
       <c r="F95" s="3">
         <v>2015</v>
       </c>
       <c r="G95" s="3">
         <v>2016</v>
       </c>
       <c r="H95" s="3">
         <v>2017</v>
       </c>
       <c r="I95" s="3">
         <v>2018</v>
       </c>
       <c r="J95" s="3">
         <v>2019</v>
       </c>
       <c r="K95" s="3">
         <v>2020</v>
       </c>
       <c r="L95" s="3">
         <v>2021</v>
       </c>
       <c r="M95" s="3">
         <v>2022</v>
       </c>
       <c r="N95" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="96" spans="1:15">
+      <c r="O95" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>4</v>
       </c>
       <c r="B96" s="4">
         <v>554532</v>
       </c>
       <c r="C96" s="4">
         <v>584448</v>
       </c>
       <c r="D96" s="4">
         <v>616167</v>
       </c>
       <c r="E96" s="4">
         <v>645996</v>
       </c>
       <c r="F96" s="4">
         <v>685430</v>
       </c>
       <c r="G96" s="4">
         <v>717547</v>
       </c>
       <c r="H96" s="4">
         <v>746049</v>
       </c>
       <c r="I96" s="4">
         <v>781148</v>
       </c>
       <c r="J96" s="4">
         <v>816716</v>
       </c>
       <c r="K96" s="4">
         <v>848696</v>
       </c>
       <c r="L96" s="4">
         <v>882683</v>
       </c>
       <c r="M96" s="4">
         <v>931714</v>
       </c>
       <c r="N96" s="4">
         <v>968434</v>
       </c>
-    </row>
-    <row r="97" spans="1:15">
+      <c r="O96" s="4">
+        <v>1006270</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>5</v>
       </c>
       <c r="B97" s="4">
         <v>71177</v>
       </c>
       <c r="C97" s="4">
         <v>74873</v>
       </c>
       <c r="D97" s="4">
         <v>78590</v>
       </c>
       <c r="E97" s="4">
         <v>82806</v>
       </c>
       <c r="F97" s="4">
         <v>87844</v>
       </c>
       <c r="G97" s="4">
         <v>91552</v>
       </c>
       <c r="H97" s="4">
         <v>95298</v>
       </c>
       <c r="I97" s="4">
         <v>99399</v>
       </c>
       <c r="J97" s="4">
         <v>103530</v>
       </c>
       <c r="K97" s="4">
         <v>107158</v>
       </c>
       <c r="L97" s="4">
         <v>111526</v>
       </c>
       <c r="M97" s="4">
         <v>116964</v>
       </c>
       <c r="N97" s="4">
         <v>121228</v>
       </c>
-    </row>
-    <row r="98" spans="1:15">
+      <c r="O97" s="4">
+        <v>124991</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>6</v>
       </c>
       <c r="B98" s="4">
         <v>37038</v>
       </c>
       <c r="C98" s="4">
         <v>39049</v>
       </c>
       <c r="D98" s="4">
         <v>41027</v>
       </c>
       <c r="E98" s="4">
         <v>43437</v>
       </c>
       <c r="F98" s="4">
         <v>46144</v>
       </c>
       <c r="G98" s="4">
         <v>47911</v>
       </c>
       <c r="H98" s="4">
         <v>49585</v>
       </c>
       <c r="I98" s="4">
         <v>51545</v>
       </c>
       <c r="J98" s="4">
         <v>53355</v>
       </c>
       <c r="K98" s="4">
         <v>54746</v>
       </c>
       <c r="L98" s="4">
         <v>56189</v>
       </c>
       <c r="M98" s="4">
         <v>58117</v>
       </c>
       <c r="N98" s="4">
         <v>60134</v>
       </c>
-    </row>
-    <row r="99" spans="1:15">
+      <c r="O98" s="4">
+        <v>61927</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>7</v>
       </c>
       <c r="B99" s="4">
         <v>2109</v>
       </c>
       <c r="C99" s="4">
         <v>2218</v>
       </c>
       <c r="D99" s="4">
         <v>2292</v>
       </c>
       <c r="E99" s="4">
         <v>2398</v>
       </c>
       <c r="F99" s="4">
         <v>2517</v>
       </c>
       <c r="G99" s="4">
         <v>2635</v>
       </c>
       <c r="H99" s="4">
         <v>2774</v>
       </c>
       <c r="I99" s="4">
         <v>2906</v>
       </c>
       <c r="J99" s="4">
         <v>3060</v>
       </c>
       <c r="K99" s="4">
         <v>3215</v>
       </c>
       <c r="L99" s="4">
         <v>3399</v>
       </c>
       <c r="M99" s="4">
         <v>3595</v>
       </c>
       <c r="N99" s="4">
         <v>3716</v>
       </c>
-    </row>
-    <row r="100" spans="1:15">
+      <c r="O99" s="4">
+        <v>3877</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="4">
         <v>8867</v>
       </c>
       <c r="C100" s="4">
         <v>9418</v>
       </c>
       <c r="D100" s="4">
         <v>10047</v>
       </c>
       <c r="E100" s="4">
         <v>10612</v>
       </c>
       <c r="F100" s="4">
         <v>11317</v>
       </c>
       <c r="G100" s="4">
         <v>12015</v>
       </c>
       <c r="H100" s="4">
         <v>12727</v>
       </c>
       <c r="I100" s="4">
         <v>13441</v>
       </c>
       <c r="J100" s="4">
         <v>14196</v>
       </c>
       <c r="K100" s="4">
         <v>14921</v>
       </c>
       <c r="L100" s="4">
         <v>15950</v>
       </c>
       <c r="M100" s="4">
         <v>16917</v>
       </c>
       <c r="N100" s="4">
         <v>17444</v>
       </c>
-    </row>
-    <row r="101" spans="1:15">
+      <c r="O100" s="4">
+        <v>17966</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" s="4">
         <v>2306</v>
       </c>
       <c r="C101" s="4">
         <v>2449</v>
       </c>
       <c r="D101" s="4">
         <v>2579</v>
       </c>
       <c r="E101" s="4">
         <v>2707</v>
       </c>
       <c r="F101" s="4">
         <v>2909</v>
       </c>
       <c r="G101" s="4">
         <v>3076</v>
       </c>
       <c r="H101" s="4">
         <v>3299</v>
       </c>
       <c r="I101" s="4">
         <v>3467</v>
       </c>
       <c r="J101" s="4">
         <v>3662</v>
       </c>
       <c r="K101" s="4">
         <v>3853</v>
       </c>
       <c r="L101" s="4">
         <v>4116</v>
       </c>
       <c r="M101" s="4">
         <v>4416</v>
       </c>
       <c r="N101" s="4">
         <v>4702</v>
       </c>
-    </row>
-    <row r="102" spans="1:15">
+      <c r="O101" s="4">
+        <v>4932</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>10</v>
       </c>
       <c r="B102" s="4">
         <v>2557</v>
       </c>
       <c r="C102" s="4">
         <v>2648</v>
       </c>
       <c r="D102" s="4">
         <v>2763</v>
       </c>
       <c r="E102" s="4">
         <v>2884</v>
       </c>
       <c r="F102" s="4">
         <v>3103</v>
       </c>
       <c r="G102" s="4">
         <v>3183</v>
       </c>
       <c r="H102" s="4">
         <v>3326</v>
       </c>
       <c r="I102" s="4">
         <v>3509</v>
       </c>
       <c r="J102" s="4">
         <v>3669</v>
       </c>
       <c r="K102" s="4">
         <v>3824</v>
       </c>
       <c r="L102" s="4">
         <v>3966</v>
       </c>
       <c r="M102" s="4">
         <v>4192</v>
       </c>
       <c r="N102" s="4">
         <v>4353</v>
       </c>
-    </row>
-    <row r="103" spans="1:15">
+      <c r="O102" s="4">
+        <v>4389</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>11</v>
       </c>
       <c r="B103" s="4">
         <v>2587</v>
       </c>
       <c r="C103" s="4">
         <v>2687</v>
       </c>
       <c r="D103" s="4">
         <v>2792</v>
       </c>
       <c r="E103" s="4">
         <v>2893</v>
       </c>
       <c r="F103" s="4">
         <v>3015</v>
       </c>
       <c r="G103" s="4">
         <v>3126</v>
       </c>
       <c r="H103" s="4">
         <v>3266</v>
       </c>
       <c r="I103" s="4">
         <v>3400</v>
       </c>
       <c r="J103" s="4">
         <v>3525</v>
       </c>
       <c r="K103" s="4">
         <v>3661</v>
       </c>
       <c r="L103" s="4">
         <v>3851</v>
       </c>
       <c r="M103" s="4">
         <v>4058</v>
       </c>
       <c r="N103" s="4">
         <v>4231</v>
       </c>
-    </row>
-    <row r="104" spans="1:15">
+      <c r="O103" s="4">
+        <v>4434</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>12</v>
       </c>
       <c r="B104" s="4">
         <v>880</v>
       </c>
       <c r="C104" s="4">
         <v>900</v>
       </c>
       <c r="D104" s="4">
         <v>915</v>
       </c>
       <c r="E104" s="4">
         <v>940</v>
       </c>
       <c r="F104" s="4">
         <v>981</v>
       </c>
       <c r="G104" s="4">
         <v>1026</v>
       </c>
       <c r="H104" s="4">
         <v>1053</v>
       </c>
       <c r="I104" s="4">
         <v>1089</v>
       </c>
       <c r="J104" s="4">
         <v>1136</v>
       </c>
       <c r="K104" s="4">
         <v>1191</v>
       </c>
       <c r="L104" s="4">
         <v>1248</v>
       </c>
       <c r="M104" s="4">
         <v>1318</v>
       </c>
       <c r="N104" s="4">
         <v>1362</v>
       </c>
-    </row>
-    <row r="105" spans="1:15">
+      <c r="O104" s="4">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>13</v>
       </c>
       <c r="B105" s="4">
         <v>1614</v>
       </c>
       <c r="C105" s="4">
         <v>1683</v>
       </c>
       <c r="D105" s="4">
         <v>1769</v>
       </c>
       <c r="E105" s="4">
         <v>1871</v>
       </c>
       <c r="F105" s="4">
         <v>1989</v>
       </c>
       <c r="G105" s="4">
         <v>2107</v>
       </c>
       <c r="H105" s="4">
         <v>2182</v>
       </c>
       <c r="I105" s="4">
         <v>2254</v>
       </c>
       <c r="J105" s="4">
         <v>2316</v>
       </c>
       <c r="K105" s="4">
         <v>2380</v>
       </c>
       <c r="L105" s="4">
         <v>2476</v>
       </c>
       <c r="M105" s="4">
         <v>2665</v>
       </c>
       <c r="N105" s="4">
         <v>2757</v>
       </c>
-    </row>
-    <row r="106" spans="1:15">
+      <c r="O105" s="4">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" s="4">
         <v>2836</v>
       </c>
       <c r="C106" s="4">
         <v>3018</v>
       </c>
       <c r="D106" s="4">
         <v>3197</v>
       </c>
       <c r="E106" s="4">
         <v>3392</v>
       </c>
       <c r="F106" s="4">
         <v>3604</v>
       </c>
       <c r="G106" s="4">
         <v>3788</v>
       </c>
       <c r="H106" s="4">
         <v>3981</v>
       </c>
       <c r="I106" s="4">
         <v>4194</v>
       </c>
       <c r="J106" s="4">
         <v>4425</v>
       </c>
       <c r="K106" s="4">
         <v>4639</v>
       </c>
       <c r="L106" s="4">
         <v>4907</v>
       </c>
       <c r="M106" s="4">
         <v>5258</v>
       </c>
       <c r="N106" s="4">
         <v>5437</v>
       </c>
-    </row>
-    <row r="107" spans="1:15">
+      <c r="O106" s="4">
+        <v>5612</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>15</v>
       </c>
       <c r="B107" s="4">
         <v>2304</v>
       </c>
       <c r="C107" s="4">
         <v>2383</v>
       </c>
       <c r="D107" s="4">
         <v>2450</v>
       </c>
       <c r="E107" s="4">
         <v>2532</v>
       </c>
       <c r="F107" s="4">
         <v>2676</v>
       </c>
       <c r="G107" s="4">
         <v>2722</v>
       </c>
       <c r="H107" s="4">
         <v>2794</v>
       </c>
       <c r="I107" s="4">
         <v>2871</v>
       </c>
       <c r="J107" s="4">
         <v>2979</v>
       </c>
       <c r="K107" s="4">
         <v>3069</v>
       </c>
       <c r="L107" s="4">
         <v>3162</v>
       </c>
       <c r="M107" s="4">
         <v>3366</v>
       </c>
       <c r="N107" s="4">
         <v>3481</v>
       </c>
-    </row>
-    <row r="108" spans="1:15">
+      <c r="O107" s="4">
+        <v>3568</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>16</v>
       </c>
       <c r="B108" s="4">
         <v>3562</v>
       </c>
       <c r="C108" s="4">
         <v>3718</v>
       </c>
       <c r="D108" s="4">
         <v>3780</v>
       </c>
       <c r="E108" s="4">
         <v>3873</v>
       </c>
       <c r="F108" s="4">
         <v>4019</v>
       </c>
       <c r="G108" s="4">
         <v>4125</v>
       </c>
       <c r="H108" s="4">
         <v>4213</v>
       </c>
       <c r="I108" s="4">
         <v>4355</v>
       </c>
       <c r="J108" s="4">
         <v>4491</v>
       </c>
       <c r="K108" s="4">
         <v>4658</v>
       </c>
       <c r="L108" s="4">
         <v>4821</v>
       </c>
       <c r="M108" s="4">
         <v>5076</v>
       </c>
       <c r="N108" s="4">
         <v>5241</v>
       </c>
-    </row>
-    <row r="109" spans="1:15">
+      <c r="O108" s="4">
+        <v>5357</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>17</v>
       </c>
       <c r="B109" s="4">
         <v>2478</v>
       </c>
       <c r="C109" s="4">
         <v>2610</v>
       </c>
       <c r="D109" s="4">
         <v>2771</v>
       </c>
       <c r="E109" s="4">
         <v>2938</v>
       </c>
       <c r="F109" s="4">
         <v>3111</v>
       </c>
       <c r="G109" s="4">
         <v>3262</v>
       </c>
       <c r="H109" s="4">
         <v>3426</v>
       </c>
       <c r="I109" s="4">
         <v>3568</v>
       </c>
       <c r="J109" s="4">
         <v>3756</v>
       </c>
       <c r="K109" s="4">
         <v>3906</v>
       </c>
       <c r="L109" s="4">
         <v>4151</v>
       </c>
       <c r="M109" s="4">
         <v>4488</v>
       </c>
       <c r="N109" s="4">
         <v>4694</v>
       </c>
-    </row>
-    <row r="110" spans="1:15">
+      <c r="O109" s="4">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>18</v>
       </c>
       <c r="B110" s="4">
         <v>2039</v>
       </c>
       <c r="C110" s="4">
         <v>2092</v>
       </c>
       <c r="D110" s="4">
         <v>2208</v>
       </c>
       <c r="E110" s="4">
         <v>2329</v>
       </c>
       <c r="F110" s="4">
         <v>2459</v>
       </c>
       <c r="G110" s="4">
         <v>2576</v>
       </c>
       <c r="H110" s="4">
         <v>2672</v>
       </c>
       <c r="I110" s="4">
         <v>2800</v>
       </c>
       <c r="J110" s="4">
         <v>2960</v>
       </c>
       <c r="K110" s="4">
         <v>3095</v>
       </c>
       <c r="L110" s="4">
         <v>3290</v>
       </c>
       <c r="M110" s="4">
         <v>3498</v>
       </c>
       <c r="N110" s="4">
         <v>3676</v>
       </c>
-    </row>
-    <row r="112" spans="1:15">
+      <c r="O110" s="4">
+        <v>3806</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16">
       <c r="A112" s="2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="113" spans="1:15">
+    <row r="113" spans="1:16">
       <c r="A113" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B113" s="3">
         <v>2011</v>
       </c>
       <c r="C113" s="3">
         <v>2012</v>
       </c>
       <c r="D113" s="3">
         <v>2013</v>
       </c>
       <c r="E113" s="3">
         <v>2014</v>
       </c>
       <c r="F113" s="3">
         <v>2015</v>
       </c>
       <c r="G113" s="3">
         <v>2016</v>
       </c>
       <c r="H113" s="3">
         <v>2017</v>
       </c>
       <c r="I113" s="3">
         <v>2018</v>
       </c>
       <c r="J113" s="3">
         <v>2019</v>
       </c>
       <c r="K113" s="3">
         <v>2020</v>
       </c>
       <c r="L113" s="3">
         <v>2021</v>
       </c>
       <c r="M113" s="3">
         <v>2022</v>
       </c>
       <c r="N113" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="114" spans="1:15">
+      <c r="O113" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>4</v>
       </c>
       <c r="B114" s="4">
         <v>34446</v>
       </c>
       <c r="C114" s="4">
         <v>34944</v>
       </c>
       <c r="D114" s="4">
         <v>35341</v>
       </c>
       <c r="E114" s="4">
         <v>36210</v>
       </c>
       <c r="F114" s="4">
         <v>36140</v>
       </c>
       <c r="G114" s="4">
         <v>37412</v>
       </c>
       <c r="H114" s="4">
         <v>38614</v>
       </c>
       <c r="I114" s="4">
         <v>39506</v>
       </c>
       <c r="J114" s="4">
         <v>40556</v>
       </c>
       <c r="K114" s="4">
         <v>41419</v>
       </c>
       <c r="L114" s="4">
         <v>42301</v>
       </c>
       <c r="M114" s="4">
         <v>43064</v>
       </c>
       <c r="N114" s="4">
         <v>43650</v>
       </c>
-    </row>
-    <row r="115" spans="1:15">
+      <c r="O114" s="4">
+        <v>43960</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>5</v>
       </c>
       <c r="B115" s="4">
         <v>5553</v>
       </c>
       <c r="C115" s="4">
         <v>5597</v>
       </c>
       <c r="D115" s="4">
         <v>5656</v>
       </c>
       <c r="E115" s="4">
         <v>5790</v>
       </c>
       <c r="F115" s="4">
         <v>5828</v>
       </c>
       <c r="G115" s="4">
         <v>6069</v>
       </c>
       <c r="H115" s="4">
         <v>6252</v>
       </c>
       <c r="I115" s="4">
         <v>6436</v>
       </c>
       <c r="J115" s="4">
         <v>6601</v>
       </c>
       <c r="K115" s="4">
         <v>6717</v>
       </c>
       <c r="L115" s="4">
         <v>6873</v>
       </c>
       <c r="M115" s="4">
         <v>6951</v>
       </c>
       <c r="N115" s="4">
         <v>7036</v>
       </c>
-    </row>
-    <row r="116" spans="1:15">
+      <c r="O115" s="4">
+        <v>7100</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="4">
         <v>2070</v>
       </c>
       <c r="C116" s="4">
         <v>2080</v>
       </c>
       <c r="D116" s="4">
         <v>2062</v>
       </c>
       <c r="E116" s="4">
         <v>2093</v>
       </c>
       <c r="F116" s="4">
         <v>2090</v>
       </c>
       <c r="G116" s="4">
         <v>2173</v>
       </c>
       <c r="H116" s="4">
         <v>2248</v>
       </c>
       <c r="I116" s="4">
         <v>2309</v>
       </c>
       <c r="J116" s="4">
         <v>2356</v>
       </c>
       <c r="K116" s="4">
         <v>2408</v>
       </c>
       <c r="L116" s="4">
         <v>2434</v>
       </c>
       <c r="M116" s="4">
         <v>2454</v>
       </c>
       <c r="N116" s="4">
         <v>2494</v>
       </c>
-    </row>
-    <row r="117" spans="1:15">
+      <c r="O116" s="4">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>7</v>
       </c>
       <c r="B117" s="4">
         <v>242</v>
       </c>
       <c r="C117" s="4">
         <v>244</v>
       </c>
       <c r="D117" s="4">
         <v>247</v>
       </c>
       <c r="E117" s="4">
         <v>254</v>
       </c>
       <c r="F117" s="4">
         <v>263</v>
       </c>
       <c r="G117" s="4">
         <v>274</v>
       </c>
       <c r="H117" s="4">
         <v>281</v>
       </c>
       <c r="I117" s="4">
         <v>291</v>
       </c>
       <c r="J117" s="4">
         <v>297</v>
       </c>
       <c r="K117" s="4">
         <v>298</v>
       </c>
       <c r="L117" s="4">
         <v>316</v>
       </c>
       <c r="M117" s="4">
         <v>319</v>
       </c>
       <c r="N117" s="4">
         <v>311</v>
       </c>
-    </row>
-    <row r="118" spans="1:15">
+      <c r="O117" s="4">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="4">
         <v>855</v>
       </c>
       <c r="C118" s="4">
         <v>879</v>
       </c>
       <c r="D118" s="4">
         <v>924</v>
       </c>
       <c r="E118" s="4">
         <v>946</v>
       </c>
       <c r="F118" s="4">
         <v>963</v>
       </c>
       <c r="G118" s="4">
         <v>999</v>
       </c>
       <c r="H118" s="4">
         <v>1040</v>
       </c>
       <c r="I118" s="4">
         <v>1066</v>
       </c>
       <c r="J118" s="4">
         <v>1111</v>
       </c>
       <c r="K118" s="4">
         <v>1151</v>
       </c>
       <c r="L118" s="4">
         <v>1185</v>
       </c>
       <c r="M118" s="4">
         <v>1186</v>
       </c>
       <c r="N118" s="4">
         <v>1198</v>
       </c>
-    </row>
-    <row r="119" spans="1:15">
+      <c r="O118" s="4">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" s="4">
         <v>311</v>
       </c>
       <c r="C119" s="4">
         <v>317</v>
       </c>
       <c r="D119" s="4">
         <v>325</v>
       </c>
       <c r="E119" s="4">
         <v>328</v>
       </c>
       <c r="F119" s="4">
         <v>342</v>
       </c>
       <c r="G119" s="4">
         <v>360</v>
       </c>
       <c r="H119" s="4">
         <v>361</v>
       </c>
       <c r="I119" s="4">
         <v>373</v>
       </c>
       <c r="J119" s="4">
         <v>382</v>
       </c>
       <c r="K119" s="4">
         <v>377</v>
       </c>
       <c r="L119" s="4">
         <v>392</v>
       </c>
       <c r="M119" s="4">
         <v>407</v>
       </c>
       <c r="N119" s="4">
         <v>422</v>
       </c>
-    </row>
-    <row r="120" spans="1:15">
+      <c r="O119" s="4">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>10</v>
       </c>
       <c r="B120" s="4">
         <v>177</v>
       </c>
       <c r="C120" s="4">
         <v>170</v>
       </c>
       <c r="D120" s="4">
         <v>172</v>
       </c>
       <c r="E120" s="4">
         <v>176</v>
       </c>
       <c r="F120" s="4">
         <v>174</v>
       </c>
       <c r="G120" s="4">
         <v>178</v>
       </c>
       <c r="H120" s="4">
         <v>181</v>
       </c>
       <c r="I120" s="4">
         <v>183</v>
       </c>
       <c r="J120" s="4">
         <v>179</v>
       </c>
       <c r="K120" s="4">
         <v>185</v>
       </c>
       <c r="L120" s="4">
         <v>182</v>
       </c>
       <c r="M120" s="4">
         <v>192</v>
       </c>
       <c r="N120" s="4">
         <v>192</v>
       </c>
-    </row>
-    <row r="121" spans="1:15">
+      <c r="O120" s="4">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>11</v>
       </c>
       <c r="B121" s="4">
         <v>208</v>
       </c>
       <c r="C121" s="4">
         <v>208</v>
       </c>
       <c r="D121" s="4">
         <v>213</v>
       </c>
       <c r="E121" s="4">
         <v>223</v>
       </c>
       <c r="F121" s="4">
         <v>214</v>
       </c>
       <c r="G121" s="4">
         <v>233</v>
       </c>
       <c r="H121" s="4">
         <v>237</v>
       </c>
       <c r="I121" s="4">
         <v>233</v>
       </c>
       <c r="J121" s="4">
         <v>241</v>
       </c>
       <c r="K121" s="4">
         <v>252</v>
       </c>
       <c r="L121" s="4">
         <v>263</v>
       </c>
       <c r="M121" s="4">
         <v>257</v>
       </c>
       <c r="N121" s="4">
         <v>270</v>
       </c>
-    </row>
-    <row r="122" spans="1:15">
+      <c r="O121" s="4">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>12</v>
       </c>
       <c r="B122" s="4">
         <v>96</v>
       </c>
       <c r="C122" s="4">
         <v>89</v>
       </c>
       <c r="D122" s="4">
         <v>91</v>
       </c>
       <c r="E122" s="4">
         <v>92</v>
       </c>
       <c r="F122" s="4">
         <v>88</v>
       </c>
       <c r="G122" s="4">
         <v>88</v>
       </c>
       <c r="H122" s="4">
         <v>87</v>
       </c>
       <c r="I122" s="4">
         <v>84</v>
       </c>
       <c r="J122" s="4">
         <v>86</v>
       </c>
       <c r="K122" s="4">
         <v>87</v>
       </c>
       <c r="L122" s="4">
         <v>88</v>
       </c>
       <c r="M122" s="4">
         <v>83</v>
       </c>
       <c r="N122" s="4">
         <v>83</v>
       </c>
-    </row>
-    <row r="123" spans="1:15">
+      <c r="O122" s="4">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>13</v>
       </c>
       <c r="B123" s="4">
         <v>215</v>
       </c>
       <c r="C123" s="4">
         <v>219</v>
       </c>
       <c r="D123" s="4">
         <v>220</v>
       </c>
       <c r="E123" s="4">
         <v>223</v>
       </c>
       <c r="F123" s="4">
         <v>223</v>
       </c>
       <c r="G123" s="4">
         <v>237</v>
       </c>
       <c r="H123" s="4">
         <v>245</v>
       </c>
       <c r="I123" s="4">
         <v>257</v>
       </c>
       <c r="J123" s="4">
         <v>262</v>
       </c>
       <c r="K123" s="4">
         <v>267</v>
       </c>
       <c r="L123" s="4">
         <v>274</v>
       </c>
       <c r="M123" s="4">
         <v>277</v>
       </c>
       <c r="N123" s="4">
         <v>271</v>
       </c>
-    </row>
-    <row r="124" spans="1:15">
+      <c r="O123" s="4">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" s="4">
         <v>331</v>
       </c>
       <c r="C124" s="4">
         <v>340</v>
       </c>
       <c r="D124" s="4">
         <v>348</v>
       </c>
       <c r="E124" s="4">
         <v>361</v>
       </c>
       <c r="F124" s="4">
         <v>375</v>
       </c>
       <c r="G124" s="4">
         <v>397</v>
       </c>
       <c r="H124" s="4">
         <v>403</v>
       </c>
       <c r="I124" s="4">
         <v>411</v>
       </c>
       <c r="J124" s="4">
         <v>420</v>
       </c>
       <c r="K124" s="4">
         <v>427</v>
       </c>
       <c r="L124" s="4">
         <v>447</v>
       </c>
       <c r="M124" s="4">
         <v>456</v>
       </c>
       <c r="N124" s="4">
         <v>468</v>
       </c>
-    </row>
-    <row r="125" spans="1:15">
+      <c r="O124" s="4">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>15</v>
       </c>
       <c r="B125" s="4">
         <v>168</v>
       </c>
       <c r="C125" s="4">
         <v>173</v>
       </c>
       <c r="D125" s="4">
         <v>166</v>
       </c>
       <c r="E125" s="4">
         <v>161</v>
       </c>
       <c r="F125" s="4">
         <v>175</v>
       </c>
       <c r="G125" s="4">
         <v>175</v>
       </c>
       <c r="H125" s="4">
         <v>183</v>
       </c>
       <c r="I125" s="4">
         <v>190</v>
       </c>
       <c r="J125" s="4">
         <v>199</v>
       </c>
       <c r="K125" s="4">
         <v>196</v>
       </c>
       <c r="L125" s="4">
         <v>193</v>
       </c>
       <c r="M125" s="4">
         <v>197</v>
       </c>
       <c r="N125" s="4">
         <v>200</v>
       </c>
-    </row>
-    <row r="126" spans="1:15">
+      <c r="O125" s="4">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>16</v>
       </c>
       <c r="B126" s="4">
         <v>324</v>
       </c>
       <c r="C126" s="4">
         <v>320</v>
       </c>
       <c r="D126" s="4">
         <v>315</v>
       </c>
       <c r="E126" s="4">
         <v>331</v>
       </c>
       <c r="F126" s="4">
         <v>323</v>
       </c>
       <c r="G126" s="4">
         <v>339</v>
       </c>
       <c r="H126" s="4">
         <v>348</v>
       </c>
       <c r="I126" s="4">
         <v>364</v>
       </c>
       <c r="J126" s="4">
         <v>365</v>
       </c>
       <c r="K126" s="4">
         <v>356</v>
       </c>
       <c r="L126" s="4">
         <v>360</v>
       </c>
       <c r="M126" s="4">
         <v>372</v>
       </c>
       <c r="N126" s="4">
         <v>358</v>
       </c>
-    </row>
-    <row r="127" spans="1:15">
+      <c r="O126" s="4">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>17</v>
       </c>
       <c r="B127" s="4">
         <v>279</v>
       </c>
       <c r="C127" s="4">
         <v>280</v>
       </c>
       <c r="D127" s="4">
         <v>282</v>
       </c>
       <c r="E127" s="4">
         <v>292</v>
       </c>
       <c r="F127" s="4">
         <v>291</v>
       </c>
       <c r="G127" s="4">
         <v>299</v>
       </c>
       <c r="H127" s="4">
         <v>315</v>
       </c>
       <c r="I127" s="4">
         <v>335</v>
       </c>
       <c r="J127" s="4">
         <v>353</v>
       </c>
       <c r="K127" s="4">
         <v>365</v>
       </c>
       <c r="L127" s="4">
         <v>379</v>
       </c>
       <c r="M127" s="4">
         <v>389</v>
       </c>
       <c r="N127" s="4">
         <v>397</v>
       </c>
-    </row>
-    <row r="128" spans="1:15">
+      <c r="O127" s="4">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>18</v>
       </c>
       <c r="B128" s="4">
         <v>277</v>
       </c>
       <c r="C128" s="4">
         <v>278</v>
       </c>
       <c r="D128" s="4">
         <v>291</v>
       </c>
       <c r="E128" s="4">
         <v>310</v>
       </c>
       <c r="F128" s="4">
         <v>307</v>
       </c>
       <c r="G128" s="4">
         <v>317</v>
       </c>
       <c r="H128" s="4">
         <v>323</v>
       </c>
       <c r="I128" s="4">
         <v>340</v>
       </c>
       <c r="J128" s="4">
         <v>350</v>
       </c>
       <c r="K128" s="4">
         <v>348</v>
       </c>
       <c r="L128" s="4">
         <v>360</v>
       </c>
       <c r="M128" s="4">
         <v>362</v>
       </c>
       <c r="N128" s="4">
         <v>372</v>
       </c>
-    </row>
-    <row r="130" spans="1:15">
+      <c r="O128" s="4">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
       <c r="A130" s="2" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="131" spans="1:15">
+    <row r="131" spans="1:16">
       <c r="A131" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B131" s="3">
         <v>2011</v>
       </c>
       <c r="C131" s="3">
         <v>2012</v>
       </c>
       <c r="D131" s="3">
         <v>2013</v>
       </c>
       <c r="E131" s="3">
         <v>2014</v>
       </c>
       <c r="F131" s="3">
         <v>2015</v>
       </c>
       <c r="G131" s="3">
         <v>2016</v>
       </c>
       <c r="H131" s="3">
         <v>2017</v>
       </c>
       <c r="I131" s="3">
         <v>2018</v>
       </c>
       <c r="J131" s="3">
         <v>2019</v>
       </c>
       <c r="K131" s="3">
         <v>2020</v>
       </c>
       <c r="L131" s="3">
         <v>2021</v>
       </c>
       <c r="M131" s="3">
         <v>2022</v>
       </c>
       <c r="N131" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="132" spans="1:15">
+      <c r="O131" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>4</v>
       </c>
       <c r="B132" s="4">
         <v>1678462</v>
       </c>
       <c r="C132" s="4">
         <v>1667374</v>
       </c>
       <c r="D132" s="4">
         <v>1652181</v>
       </c>
       <c r="E132" s="4">
         <v>1644843</v>
       </c>
       <c r="F132" s="4">
         <v>1671777</v>
       </c>
       <c r="G132" s="4">
         <v>1673001</v>
       </c>
       <c r="H132" s="4">
         <v>1674234</v>
       </c>
       <c r="I132" s="4">
         <v>1664398</v>
       </c>
       <c r="J132" s="4">
         <v>1656477</v>
       </c>
       <c r="K132" s="4">
         <v>1641886</v>
       </c>
       <c r="L132" s="4">
         <v>1629994</v>
       </c>
       <c r="M132" s="4">
         <v>1617446</v>
       </c>
       <c r="N132" s="4">
         <v>1596830</v>
       </c>
-    </row>
-    <row r="133" spans="1:15">
+      <c r="O132" s="4">
+        <v>1573845</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>5</v>
       </c>
       <c r="B133" s="4">
         <v>277246</v>
       </c>
       <c r="C133" s="4">
         <v>275177</v>
       </c>
       <c r="D133" s="4">
         <v>272558</v>
       </c>
       <c r="E133" s="4">
         <v>270967</v>
       </c>
       <c r="F133" s="4">
         <v>271555</v>
       </c>
       <c r="G133" s="4">
         <v>270565</v>
       </c>
       <c r="H133" s="4">
         <v>269428</v>
       </c>
       <c r="I133" s="4">
         <v>267553</v>
       </c>
       <c r="J133" s="4">
         <v>265567</v>
       </c>
       <c r="K133" s="4">
         <v>262735</v>
       </c>
       <c r="L133" s="4">
         <v>259984</v>
       </c>
       <c r="M133" s="4">
         <v>257323</v>
       </c>
       <c r="N133" s="4">
         <v>253036</v>
       </c>
-    </row>
-    <row r="134" spans="1:15">
+      <c r="O133" s="4">
+        <v>248296</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="4">
         <v>36406</v>
       </c>
       <c r="C134" s="4">
         <v>35643</v>
       </c>
       <c r="D134" s="4">
         <v>34729</v>
       </c>
       <c r="E134" s="4">
         <v>34455</v>
       </c>
       <c r="F134" s="4">
         <v>34939</v>
       </c>
       <c r="G134" s="4">
         <v>34914</v>
       </c>
       <c r="H134" s="4">
         <v>34807</v>
       </c>
       <c r="I134" s="4">
         <v>34378</v>
       </c>
       <c r="J134" s="4">
         <v>34349</v>
       </c>
       <c r="K134" s="4">
         <v>33761</v>
       </c>
       <c r="L134" s="4">
         <v>33353</v>
       </c>
       <c r="M134" s="4">
         <v>33496</v>
       </c>
       <c r="N134" s="4">
         <v>33165</v>
       </c>
-    </row>
-    <row r="135" spans="1:15">
+      <c r="O134" s="4">
+        <v>32874</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>7</v>
       </c>
       <c r="B135" s="4">
         <v>15720</v>
       </c>
       <c r="C135" s="4">
         <v>15656</v>
       </c>
       <c r="D135" s="4">
         <v>15535</v>
       </c>
       <c r="E135" s="4">
         <v>15387</v>
       </c>
       <c r="F135" s="4">
         <v>15491</v>
       </c>
       <c r="G135" s="4">
         <v>15532</v>
       </c>
       <c r="H135" s="4">
         <v>15524</v>
       </c>
       <c r="I135" s="4">
         <v>15505</v>
       </c>
       <c r="J135" s="4">
         <v>15361</v>
       </c>
       <c r="K135" s="4">
         <v>15267</v>
       </c>
       <c r="L135" s="4">
         <v>15077</v>
       </c>
       <c r="M135" s="4">
         <v>14782</v>
       </c>
       <c r="N135" s="4">
         <v>14568</v>
       </c>
-    </row>
-    <row r="136" spans="1:15">
+      <c r="O135" s="4">
+        <v>14226</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>8</v>
       </c>
       <c r="B136" s="4">
         <v>36065</v>
       </c>
       <c r="C136" s="4">
         <v>35914</v>
       </c>
       <c r="D136" s="4">
         <v>35751</v>
       </c>
       <c r="E136" s="4">
         <v>35625</v>
       </c>
       <c r="F136" s="4">
         <v>35589</v>
       </c>
       <c r="G136" s="4">
         <v>35589</v>
       </c>
       <c r="H136" s="4">
         <v>35612</v>
       </c>
       <c r="I136" s="4">
         <v>35564</v>
       </c>
       <c r="J136" s="4">
         <v>35402</v>
       </c>
       <c r="K136" s="4">
         <v>35236</v>
       </c>
       <c r="L136" s="4">
         <v>35145</v>
       </c>
       <c r="M136" s="4">
         <v>34814</v>
       </c>
       <c r="N136" s="4">
         <v>34325</v>
       </c>
-    </row>
-    <row r="137" spans="1:15">
+      <c r="O136" s="4">
+        <v>33828</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" s="4">
         <v>21436</v>
       </c>
       <c r="C137" s="4">
         <v>21480</v>
       </c>
       <c r="D137" s="4">
         <v>21521</v>
       </c>
       <c r="E137" s="4">
         <v>21584</v>
       </c>
       <c r="F137" s="4">
         <v>21867</v>
       </c>
       <c r="G137" s="4">
         <v>22001</v>
       </c>
       <c r="H137" s="4">
         <v>22162</v>
       </c>
       <c r="I137" s="4">
         <v>22300</v>
       </c>
       <c r="J137" s="4">
         <v>22349</v>
       </c>
       <c r="K137" s="4">
         <v>22280</v>
       </c>
       <c r="L137" s="4">
         <v>22283</v>
       </c>
       <c r="M137" s="4">
         <v>22169</v>
       </c>
       <c r="N137" s="4">
         <v>21904</v>
       </c>
-    </row>
-    <row r="138" spans="1:15">
+      <c r="O137" s="4">
+        <v>21505</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>10</v>
       </c>
       <c r="B138" s="4">
         <v>14819</v>
       </c>
       <c r="C138" s="4">
         <v>14570</v>
       </c>
       <c r="D138" s="4">
         <v>14236</v>
       </c>
       <c r="E138" s="4">
         <v>13987</v>
       </c>
       <c r="F138" s="4">
         <v>13914</v>
       </c>
       <c r="G138" s="4">
         <v>13682</v>
       </c>
       <c r="H138" s="4">
         <v>13472</v>
       </c>
       <c r="I138" s="4">
         <v>13234</v>
       </c>
       <c r="J138" s="4">
         <v>12982</v>
       </c>
       <c r="K138" s="4">
         <v>12749</v>
       </c>
       <c r="L138" s="4">
         <v>12556</v>
       </c>
       <c r="M138" s="4">
         <v>12537</v>
       </c>
       <c r="N138" s="4">
         <v>12201</v>
       </c>
-    </row>
-    <row r="139" spans="1:15">
+      <c r="O138" s="4">
+        <v>11972</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>11</v>
       </c>
       <c r="B139" s="4">
         <v>21078</v>
       </c>
       <c r="C139" s="4">
         <v>20903</v>
       </c>
       <c r="D139" s="4">
         <v>20659</v>
       </c>
       <c r="E139" s="4">
         <v>20477</v>
       </c>
       <c r="F139" s="4">
         <v>20525</v>
       </c>
       <c r="G139" s="4">
         <v>20319</v>
       </c>
       <c r="H139" s="4">
         <v>20159</v>
       </c>
       <c r="I139" s="4">
         <v>19975</v>
       </c>
       <c r="J139" s="4">
         <v>19743</v>
       </c>
       <c r="K139" s="4">
         <v>19412</v>
       </c>
       <c r="L139" s="4">
         <v>19183</v>
       </c>
       <c r="M139" s="4">
         <v>18925</v>
       </c>
       <c r="N139" s="4">
         <v>18469</v>
       </c>
-    </row>
-    <row r="140" spans="1:15">
+      <c r="O139" s="4">
+        <v>18099</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>12</v>
       </c>
       <c r="B140" s="4">
         <v>7439</v>
       </c>
       <c r="C140" s="4">
         <v>7399</v>
       </c>
       <c r="D140" s="4">
         <v>7275</v>
       </c>
       <c r="E140" s="4">
         <v>7206</v>
       </c>
       <c r="F140" s="4">
         <v>7115</v>
       </c>
       <c r="G140" s="4">
         <v>7044</v>
       </c>
       <c r="H140" s="4">
         <v>6949</v>
       </c>
       <c r="I140" s="4">
         <v>6868</v>
       </c>
       <c r="J140" s="4">
         <v>6767</v>
       </c>
       <c r="K140" s="4">
         <v>6638</v>
       </c>
       <c r="L140" s="4">
         <v>6456</v>
       </c>
       <c r="M140" s="4">
         <v>6339</v>
       </c>
       <c r="N140" s="4">
         <v>6224</v>
       </c>
-    </row>
-    <row r="141" spans="1:15">
+      <c r="O140" s="4">
+        <v>6026</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>13</v>
       </c>
       <c r="B141" s="4">
         <v>13151</v>
       </c>
       <c r="C141" s="4">
         <v>13044</v>
       </c>
       <c r="D141" s="4">
         <v>12947</v>
       </c>
       <c r="E141" s="4">
         <v>12842</v>
       </c>
       <c r="F141" s="4">
         <v>12776</v>
       </c>
       <c r="G141" s="4">
         <v>12659</v>
       </c>
       <c r="H141" s="4">
         <v>12543</v>
       </c>
       <c r="I141" s="4">
         <v>12361</v>
       </c>
       <c r="J141" s="4">
         <v>12248</v>
       </c>
       <c r="K141" s="4">
         <v>12120</v>
       </c>
       <c r="L141" s="4">
         <v>11934</v>
       </c>
       <c r="M141" s="4">
         <v>11714</v>
       </c>
       <c r="N141" s="4">
         <v>11477</v>
       </c>
-    </row>
-    <row r="142" spans="1:15">
+      <c r="O141" s="4">
+        <v>11199</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" s="4">
         <v>22951</v>
       </c>
       <c r="C142" s="4">
         <v>22988</v>
       </c>
       <c r="D142" s="4">
         <v>23034</v>
       </c>
       <c r="E142" s="4">
         <v>23047</v>
       </c>
       <c r="F142" s="4">
         <v>23023</v>
       </c>
       <c r="G142" s="4">
         <v>23081</v>
       </c>
       <c r="H142" s="4">
         <v>23049</v>
       </c>
       <c r="I142" s="4">
         <v>22952</v>
       </c>
       <c r="J142" s="4">
         <v>22824</v>
       </c>
       <c r="K142" s="4">
         <v>22646</v>
       </c>
       <c r="L142" s="4">
         <v>22520</v>
       </c>
       <c r="M142" s="4">
         <v>22331</v>
       </c>
       <c r="N142" s="4">
         <v>21983</v>
       </c>
-    </row>
-    <row r="143" spans="1:15">
+      <c r="O142" s="4">
+        <v>21538</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>15</v>
       </c>
       <c r="B143" s="4">
         <v>18950</v>
       </c>
       <c r="C143" s="4">
         <v>18806</v>
       </c>
       <c r="D143" s="4">
         <v>18559</v>
       </c>
       <c r="E143" s="4">
         <v>18324</v>
       </c>
       <c r="F143" s="4">
         <v>18254</v>
       </c>
       <c r="G143" s="4">
         <v>18020</v>
       </c>
       <c r="H143" s="4">
         <v>17755</v>
       </c>
       <c r="I143" s="4">
         <v>17468</v>
       </c>
       <c r="J143" s="4">
         <v>17170</v>
       </c>
       <c r="K143" s="4">
         <v>16897</v>
       </c>
       <c r="L143" s="4">
         <v>16539</v>
       </c>
       <c r="M143" s="4">
         <v>16213</v>
       </c>
       <c r="N143" s="4">
         <v>15862</v>
       </c>
-    </row>
-    <row r="144" spans="1:15">
+      <c r="O143" s="4">
+        <v>15459</v>
+      </c>
+    </row>
+    <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>16</v>
       </c>
       <c r="B144" s="4">
         <v>25528</v>
       </c>
       <c r="C144" s="4">
         <v>25155</v>
       </c>
       <c r="D144" s="4">
         <v>24714</v>
       </c>
       <c r="E144" s="4">
         <v>24402</v>
       </c>
       <c r="F144" s="4">
         <v>24209</v>
       </c>
       <c r="G144" s="4">
         <v>23848</v>
       </c>
       <c r="H144" s="4">
         <v>23601</v>
       </c>
       <c r="I144" s="4">
         <v>23318</v>
       </c>
       <c r="J144" s="4">
         <v>22980</v>
       </c>
       <c r="K144" s="4">
         <v>22605</v>
       </c>
       <c r="L144" s="4">
         <v>22239</v>
       </c>
       <c r="M144" s="4">
         <v>21813</v>
       </c>
       <c r="N144" s="4">
         <v>21320</v>
       </c>
-    </row>
-    <row r="145" spans="1:15">
+      <c r="O144" s="4">
+        <v>20748</v>
+      </c>
+    </row>
+    <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>17</v>
       </c>
       <c r="B145" s="4">
         <v>22246</v>
       </c>
       <c r="C145" s="4">
         <v>22172</v>
       </c>
       <c r="D145" s="4">
         <v>22156</v>
       </c>
       <c r="E145" s="4">
         <v>22198</v>
       </c>
       <c r="F145" s="4">
         <v>22349</v>
       </c>
       <c r="G145" s="4">
         <v>22291</v>
       </c>
       <c r="H145" s="4">
         <v>22154</v>
       </c>
       <c r="I145" s="4">
         <v>22062</v>
       </c>
       <c r="J145" s="4">
         <v>21928</v>
       </c>
       <c r="K145" s="4">
         <v>21794</v>
       </c>
       <c r="L145" s="4">
         <v>21549</v>
       </c>
       <c r="M145" s="4">
         <v>21273</v>
       </c>
       <c r="N145" s="4">
         <v>20915</v>
       </c>
-    </row>
-    <row r="146" spans="1:15">
+      <c r="O145" s="4">
+        <v>20559</v>
+      </c>
+    </row>
+    <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>18</v>
       </c>
       <c r="B146" s="4">
         <v>21457</v>
       </c>
       <c r="C146" s="4">
         <v>21447</v>
       </c>
       <c r="D146" s="4">
         <v>21442</v>
       </c>
       <c r="E146" s="4">
         <v>21433</v>
       </c>
       <c r="F146" s="4">
         <v>21504</v>
       </c>
       <c r="G146" s="4">
         <v>21585</v>
       </c>
       <c r="H146" s="4">
         <v>21641</v>
       </c>
       <c r="I146" s="4">
         <v>21568</v>
       </c>
       <c r="J146" s="4">
         <v>21464</v>
       </c>
       <c r="K146" s="4">
         <v>21330</v>
       </c>
       <c r="L146" s="4">
         <v>21150</v>
       </c>
       <c r="M146" s="4">
         <v>20917</v>
       </c>
       <c r="N146" s="4">
         <v>20623</v>
       </c>
-    </row>
-    <row r="148" spans="1:15">
+      <c r="O146" s="4">
+        <v>20263</v>
+      </c>
+    </row>
+    <row r="148" spans="1:16">
       <c r="A148" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="149" spans="1:15">
+    <row r="149" spans="1:16">
       <c r="A149" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B149" s="3">
         <v>2011</v>
       </c>
       <c r="C149" s="3">
         <v>2012</v>
       </c>
       <c r="D149" s="3">
         <v>2013</v>
       </c>
       <c r="E149" s="3">
         <v>2014</v>
       </c>
       <c r="F149" s="3">
         <v>2015</v>
       </c>
       <c r="G149" s="3">
         <v>2016</v>
       </c>
       <c r="H149" s="3">
         <v>2017</v>
       </c>
       <c r="I149" s="3">
         <v>2018</v>
       </c>
       <c r="J149" s="3">
         <v>2019</v>
       </c>
       <c r="K149" s="3">
         <v>2020</v>
       </c>
       <c r="L149" s="3">
         <v>2021</v>
       </c>
       <c r="M149" s="3">
         <v>2022</v>
       </c>
       <c r="N149" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="150" spans="1:15">
+      <c r="O149" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>4</v>
       </c>
       <c r="B150" s="4">
         <v>896870</v>
       </c>
       <c r="C150" s="4">
         <v>893783</v>
       </c>
       <c r="D150" s="4">
         <v>903098</v>
       </c>
       <c r="E150" s="4">
         <v>910527</v>
       </c>
       <c r="F150" s="4">
         <v>888322</v>
       </c>
       <c r="G150" s="4">
         <v>891609</v>
       </c>
       <c r="H150" s="4">
         <v>883290</v>
       </c>
       <c r="I150" s="4">
         <v>881283</v>
       </c>
       <c r="J150" s="4">
         <v>873670</v>
       </c>
       <c r="K150" s="4">
         <v>870027</v>
       </c>
       <c r="L150" s="4">
         <v>862423</v>
       </c>
       <c r="M150" s="4">
         <v>866239</v>
       </c>
       <c r="N150" s="4">
         <v>867267</v>
       </c>
-    </row>
-    <row r="151" spans="1:15">
+      <c r="O150" s="4">
+        <v>870707</v>
+      </c>
+    </row>
+    <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>5</v>
       </c>
       <c r="B151" s="4">
         <v>108974</v>
       </c>
       <c r="C151" s="4">
         <v>107750</v>
       </c>
       <c r="D151" s="4">
         <v>108374</v>
       </c>
       <c r="E151" s="4">
         <v>108448</v>
       </c>
       <c r="F151" s="4">
         <v>107029</v>
       </c>
       <c r="G151" s="4">
         <v>106595</v>
       </c>
       <c r="H151" s="4">
         <v>105617</v>
       </c>
       <c r="I151" s="4">
         <v>105677</v>
       </c>
       <c r="J151" s="4">
         <v>105092</v>
       </c>
       <c r="K151" s="4">
         <v>104471</v>
       </c>
       <c r="L151" s="4">
         <v>103765</v>
       </c>
       <c r="M151" s="4">
         <v>104263</v>
       </c>
       <c r="N151" s="4">
         <v>103966</v>
       </c>
-    </row>
-    <row r="152" spans="1:15">
+      <c r="O151" s="4">
+        <v>103582</v>
+      </c>
+    </row>
+    <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="4">
         <v>23344</v>
       </c>
       <c r="C152" s="4">
         <v>23972</v>
       </c>
       <c r="D152" s="4">
         <v>25387</v>
       </c>
       <c r="E152" s="4">
         <v>26474</v>
       </c>
       <c r="F152" s="4">
         <v>26400</v>
       </c>
       <c r="G152" s="4">
         <v>26949</v>
       </c>
       <c r="H152" s="4">
         <v>27471</v>
       </c>
       <c r="I152" s="4">
         <v>28369</v>
       </c>
       <c r="J152" s="4">
         <v>28944</v>
       </c>
       <c r="K152" s="4">
         <v>29509</v>
       </c>
       <c r="L152" s="4">
         <v>29840</v>
       </c>
       <c r="M152" s="4">
         <v>30811</v>
       </c>
       <c r="N152" s="4">
         <v>31540</v>
       </c>
-    </row>
-    <row r="153" spans="1:15">
+      <c r="O152" s="4">
+        <v>32342</v>
+      </c>
+    </row>
+    <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>7</v>
       </c>
       <c r="B153" s="4">
         <v>5907</v>
       </c>
       <c r="C153" s="4">
         <v>5681</v>
       </c>
       <c r="D153" s="4">
         <v>5587</v>
       </c>
       <c r="E153" s="4">
         <v>5448</v>
       </c>
       <c r="F153" s="4">
         <v>5164</v>
       </c>
       <c r="G153" s="4">
         <v>5086</v>
       </c>
       <c r="H153" s="4">
         <v>4954</v>
       </c>
       <c r="I153" s="4">
         <v>4840</v>
       </c>
       <c r="J153" s="4">
         <v>4730</v>
       </c>
       <c r="K153" s="4">
         <v>4617</v>
       </c>
       <c r="L153" s="4">
         <v>4504</v>
       </c>
       <c r="M153" s="4">
         <v>4419</v>
       </c>
       <c r="N153" s="4">
         <v>4341</v>
       </c>
-    </row>
-    <row r="154" spans="1:15">
+      <c r="O153" s="4">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>8</v>
       </c>
       <c r="B154" s="4">
         <v>9890</v>
       </c>
       <c r="C154" s="4">
         <v>9833</v>
       </c>
       <c r="D154" s="4">
         <v>9958</v>
       </c>
       <c r="E154" s="4">
         <v>9850</v>
       </c>
       <c r="F154" s="4">
         <v>9832</v>
       </c>
       <c r="G154" s="4">
         <v>9927</v>
       </c>
       <c r="H154" s="4">
         <v>9903</v>
       </c>
       <c r="I154" s="4">
         <v>10005</v>
       </c>
       <c r="J154" s="4">
         <v>10061</v>
       </c>
       <c r="K154" s="4">
         <v>10132</v>
       </c>
       <c r="L154" s="4">
         <v>10189</v>
       </c>
       <c r="M154" s="4">
         <v>10163</v>
       </c>
       <c r="N154" s="4">
         <v>10140</v>
       </c>
-    </row>
-    <row r="155" spans="1:15">
+      <c r="O154" s="4">
+        <v>9979</v>
+      </c>
+    </row>
+    <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" s="4">
         <v>9146</v>
       </c>
       <c r="C155" s="4">
         <v>8990</v>
       </c>
       <c r="D155" s="4">
         <v>8875</v>
       </c>
       <c r="E155" s="4">
         <v>8753</v>
       </c>
       <c r="F155" s="4">
         <v>8598</v>
       </c>
       <c r="G155" s="4">
         <v>8469</v>
       </c>
       <c r="H155" s="4">
         <v>8293</v>
       </c>
       <c r="I155" s="4">
         <v>8186</v>
       </c>
       <c r="J155" s="4">
         <v>8168</v>
       </c>
       <c r="K155" s="4">
         <v>8075</v>
       </c>
       <c r="L155" s="4">
         <v>8018</v>
       </c>
       <c r="M155" s="4">
         <v>7912</v>
       </c>
       <c r="N155" s="4">
         <v>7829</v>
       </c>
-    </row>
-    <row r="156" spans="1:15">
+      <c r="O155" s="4">
+        <v>7723</v>
+      </c>
+    </row>
+    <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>10</v>
       </c>
       <c r="B156" s="4">
         <v>5312</v>
       </c>
       <c r="C156" s="4">
         <v>5267</v>
       </c>
       <c r="D156" s="4">
         <v>5246</v>
       </c>
       <c r="E156" s="4">
         <v>5212</v>
       </c>
       <c r="F156" s="4">
         <v>5284</v>
       </c>
       <c r="G156" s="4">
         <v>5143</v>
       </c>
       <c r="H156" s="4">
         <v>5059</v>
       </c>
       <c r="I156" s="4">
         <v>4984</v>
       </c>
       <c r="J156" s="4">
         <v>4958</v>
       </c>
       <c r="K156" s="4">
         <v>4915</v>
       </c>
       <c r="L156" s="4">
         <v>4880</v>
       </c>
       <c r="M156" s="4">
         <v>5012</v>
       </c>
       <c r="N156" s="4">
         <v>4972</v>
       </c>
-    </row>
-    <row r="157" spans="1:15">
+      <c r="O156" s="4">
+        <v>5093</v>
+      </c>
+    </row>
+    <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>11</v>
       </c>
       <c r="B157" s="4">
         <v>6275</v>
       </c>
       <c r="C157" s="4">
         <v>6206</v>
       </c>
       <c r="D157" s="4">
         <v>6200</v>
       </c>
       <c r="E157" s="4">
         <v>6190</v>
       </c>
       <c r="F157" s="4">
         <v>6001</v>
       </c>
       <c r="G157" s="4">
         <v>6022</v>
       </c>
       <c r="H157" s="4">
         <v>6033</v>
       </c>
       <c r="I157" s="4">
         <v>6051</v>
       </c>
       <c r="J157" s="4">
         <v>5967</v>
       </c>
       <c r="K157" s="4">
         <v>6011</v>
       </c>
       <c r="L157" s="4">
         <v>5948</v>
       </c>
       <c r="M157" s="4">
         <v>5893</v>
       </c>
       <c r="N157" s="4">
         <v>5783</v>
       </c>
-    </row>
-    <row r="158" spans="1:15">
+      <c r="O157" s="4">
+        <v>5654</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>12</v>
       </c>
       <c r="B158" s="4">
         <v>2212</v>
       </c>
       <c r="C158" s="4">
         <v>2116</v>
       </c>
       <c r="D158" s="4">
         <v>2071</v>
       </c>
       <c r="E158" s="4">
         <v>1995</v>
       </c>
       <c r="F158" s="4">
         <v>1928</v>
       </c>
       <c r="G158" s="4">
         <v>1867</v>
       </c>
       <c r="H158" s="4">
         <v>1752</v>
       </c>
       <c r="I158" s="4">
         <v>1659</v>
       </c>
       <c r="J158" s="4">
         <v>1615</v>
       </c>
       <c r="K158" s="4">
         <v>1554</v>
       </c>
       <c r="L158" s="4">
         <v>1483</v>
       </c>
       <c r="M158" s="4">
         <v>1462</v>
       </c>
       <c r="N158" s="4">
         <v>1397</v>
       </c>
-    </row>
-    <row r="159" spans="1:15">
+      <c r="O158" s="4">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>13</v>
       </c>
       <c r="B159" s="4">
         <v>4614</v>
       </c>
       <c r="C159" s="4">
         <v>4459</v>
       </c>
       <c r="D159" s="4">
         <v>4324</v>
       </c>
       <c r="E159" s="4">
         <v>4239</v>
       </c>
       <c r="F159" s="4">
         <v>4202</v>
       </c>
       <c r="G159" s="4">
         <v>4072</v>
       </c>
       <c r="H159" s="4">
         <v>3982</v>
       </c>
       <c r="I159" s="4">
         <v>3889</v>
       </c>
       <c r="J159" s="4">
         <v>3827</v>
       </c>
       <c r="K159" s="4">
         <v>3770</v>
       </c>
       <c r="L159" s="4">
         <v>3702</v>
       </c>
       <c r="M159" s="4">
         <v>3683</v>
       </c>
       <c r="N159" s="4">
         <v>3670</v>
       </c>
-    </row>
-    <row r="160" spans="1:15">
+      <c r="O159" s="4">
+        <v>3633</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" s="4">
         <v>7798</v>
       </c>
       <c r="C160" s="4">
         <v>7578</v>
       </c>
       <c r="D160" s="4">
         <v>7483</v>
       </c>
       <c r="E160" s="4">
         <v>7386</v>
       </c>
       <c r="F160" s="4">
         <v>7339</v>
       </c>
       <c r="G160" s="4">
         <v>7216</v>
       </c>
       <c r="H160" s="4">
         <v>7062</v>
       </c>
       <c r="I160" s="4">
         <v>7000</v>
       </c>
       <c r="J160" s="4">
         <v>6806</v>
       </c>
       <c r="K160" s="4">
         <v>6641</v>
       </c>
       <c r="L160" s="4">
         <v>6556</v>
       </c>
       <c r="M160" s="4">
         <v>6486</v>
       </c>
       <c r="N160" s="4">
         <v>6329</v>
       </c>
-    </row>
-    <row r="161" spans="1:15">
+      <c r="O160" s="4">
+        <v>6251</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>15</v>
       </c>
       <c r="B161" s="4">
         <v>6283</v>
       </c>
       <c r="C161" s="4">
         <v>6234</v>
       </c>
       <c r="D161" s="4">
         <v>6269</v>
       </c>
       <c r="E161" s="4">
         <v>6300</v>
       </c>
       <c r="F161" s="4">
         <v>6378</v>
       </c>
       <c r="G161" s="4">
         <v>6392</v>
       </c>
       <c r="H161" s="4">
         <v>6338</v>
       </c>
       <c r="I161" s="4">
         <v>6303</v>
       </c>
       <c r="J161" s="4">
         <v>6200</v>
       </c>
       <c r="K161" s="4">
         <v>6129</v>
       </c>
       <c r="L161" s="4">
         <v>6085</v>
       </c>
       <c r="M161" s="4">
         <v>6191</v>
       </c>
       <c r="N161" s="4">
         <v>6215</v>
       </c>
-    </row>
-    <row r="162" spans="1:15">
+      <c r="O161" s="4">
+        <v>6270</v>
+      </c>
+    </row>
+    <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>16</v>
       </c>
       <c r="B162" s="4">
         <v>8681</v>
       </c>
       <c r="C162" s="4">
         <v>8484</v>
       </c>
       <c r="D162" s="4">
         <v>8568</v>
       </c>
       <c r="E162" s="4">
         <v>8575</v>
       </c>
       <c r="F162" s="4">
         <v>8436</v>
       </c>
       <c r="G162" s="4">
         <v>8409</v>
       </c>
       <c r="H162" s="4">
         <v>8274</v>
       </c>
       <c r="I162" s="4">
         <v>8260</v>
       </c>
       <c r="J162" s="4">
         <v>8288</v>
       </c>
       <c r="K162" s="4">
         <v>8145</v>
       </c>
       <c r="L162" s="4">
         <v>8123</v>
       </c>
       <c r="M162" s="4">
         <v>8244</v>
       </c>
       <c r="N162" s="4">
         <v>8241</v>
       </c>
-    </row>
-    <row r="163" spans="1:15">
+      <c r="O162" s="4">
+        <v>8038</v>
+      </c>
+    </row>
+    <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>17</v>
       </c>
       <c r="B163" s="4">
         <v>9371</v>
       </c>
       <c r="C163" s="4">
         <v>9087</v>
       </c>
       <c r="D163" s="4">
         <v>8879</v>
       </c>
       <c r="E163" s="4">
         <v>8700</v>
       </c>
       <c r="F163" s="4">
         <v>8418</v>
       </c>
       <c r="G163" s="4">
         <v>8211</v>
       </c>
       <c r="H163" s="4">
         <v>7946</v>
       </c>
       <c r="I163" s="4">
         <v>7752</v>
       </c>
       <c r="J163" s="4">
         <v>7489</v>
       </c>
       <c r="K163" s="4">
         <v>7227</v>
       </c>
       <c r="L163" s="4">
         <v>6994</v>
       </c>
       <c r="M163" s="4">
         <v>6785</v>
       </c>
       <c r="N163" s="4">
         <v>6530</v>
       </c>
-    </row>
-    <row r="164" spans="1:15">
+      <c r="O163" s="4">
+        <v>6271</v>
+      </c>
+    </row>
+    <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>18</v>
       </c>
       <c r="B164" s="4">
         <v>10141</v>
       </c>
       <c r="C164" s="4">
         <v>9843</v>
       </c>
       <c r="D164" s="4">
         <v>9527</v>
       </c>
       <c r="E164" s="4">
         <v>9326</v>
       </c>
       <c r="F164" s="4">
         <v>9049</v>
       </c>
       <c r="G164" s="4">
         <v>8832</v>
       </c>
       <c r="H164" s="4">
         <v>8550</v>
       </c>
       <c r="I164" s="4">
         <v>8379</v>
       </c>
       <c r="J164" s="4">
         <v>8039</v>
       </c>
       <c r="K164" s="4">
         <v>7746</v>
       </c>
       <c r="L164" s="4">
         <v>7443</v>
       </c>
       <c r="M164" s="4">
         <v>7202</v>
       </c>
       <c r="N164" s="4">
         <v>6979</v>
       </c>
-    </row>
-    <row r="166" spans="1:15">
+      <c r="O164" s="4">
+        <v>6757</v>
+      </c>
+    </row>
+    <row r="166" spans="1:16">
       <c r="A166" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="O166" s="5" t="s">
+      <c r="P166" s="5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="167" spans="1:15">
+    <row r="167" spans="1:16">
       <c r="A167" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="O167" s="5" t="s">
+      <c r="P167" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:N1"/>
-[...11 lines deleted...]
-    <mergeCell ref="A167:N167"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A4:O4"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="A40:O40"/>
+    <mergeCell ref="A58:O58"/>
+    <mergeCell ref="A76:O76"/>
+    <mergeCell ref="A94:O94"/>
+    <mergeCell ref="A112:O112"/>
+    <mergeCell ref="A130:O130"/>
+    <mergeCell ref="A148:O148"/>
+    <mergeCell ref="A166:O166"/>
+    <mergeCell ref="A167:O167"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Bildungsstand der Wohnbevölker</vt:lpstr>