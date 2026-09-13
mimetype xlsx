--- v1 (2026-06-27)
+++ v2 (2026-09-13)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Bildungsstand der Wohnbevölker" sheetId="1" r:id="rId4"/>
+    <sheet name="Bildungsstand der Wohnbevölkeru" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t xml:space="preserve">Bevölkerung nach Bildung </t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2011-2024</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
@@ -104,51 +104,51 @@
   <si>
     <t>Berufsbildende mittlere Schule</t>
   </si>
   <si>
     <t>Hochschule</t>
   </si>
   <si>
     <t>Kolleg</t>
   </si>
   <si>
     <t>Lehrabschluss</t>
   </si>
   <si>
     <t>Pflichtschule</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Abgestimmte Erwerbsstatistik, Bildungsstandregister.</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen: Bildungsstand der Wohnbevölkerung im Alter von 25 bis 64 Jahren. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -483,51 +483,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="P167" sqref="P167"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="16" max="16" width="150" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
@@ -7376,51 +7376,51 @@
     <mergeCell ref="A167:O167"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Bildungsstand der Wohnbevölker</vt:lpstr>
+      <vt:lpstr>Bildungsstand der Wohnbevölkeru</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>WIBIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Bildungsstand der Wohnbevölkerung</dc:title>
   <dc:description/>
   <dc:subject>Bildungsstand der Wohnbevölkerung</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>