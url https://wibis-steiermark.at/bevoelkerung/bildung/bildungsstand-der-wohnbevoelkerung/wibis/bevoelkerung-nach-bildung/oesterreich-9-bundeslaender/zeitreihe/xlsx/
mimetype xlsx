--- v0 (2026-05-13)
+++ v1 (2026-07-12)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Bildungsstand der Wohnbevölker" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t xml:space="preserve">Bevölkerung nach Bildung </t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2011-2023</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2011-2024</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
@@ -472,4503 +472,4800 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O122"/>
+  <dimension ref="A1:P122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O122" sqref="O122"/>
+      <selection activeCell="P122" sqref="P122"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="15" max="15" width="140" hidden="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="150" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:15">
+    <row r="5" spans="1:16">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2011</v>
       </c>
       <c r="C5" s="3">
         <v>2012</v>
       </c>
       <c r="D5" s="3">
         <v>2013</v>
       </c>
       <c r="E5" s="3">
         <v>2014</v>
       </c>
       <c r="F5" s="3">
         <v>2015</v>
       </c>
       <c r="G5" s="3">
         <v>2016</v>
       </c>
       <c r="H5" s="3">
         <v>2017</v>
       </c>
       <c r="I5" s="3">
         <v>2018</v>
       </c>
       <c r="J5" s="3">
         <v>2019</v>
       </c>
       <c r="K5" s="3">
         <v>2020</v>
       </c>
       <c r="L5" s="3">
         <v>2021</v>
       </c>
       <c r="M5" s="3">
         <v>2022</v>
       </c>
       <c r="N5" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="O5" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>4665644</v>
       </c>
       <c r="C6" s="4">
         <v>4687555</v>
       </c>
       <c r="D6" s="4">
         <v>4713755</v>
       </c>
       <c r="E6" s="4">
         <v>4757125</v>
       </c>
       <c r="F6" s="4">
         <v>4813087</v>
       </c>
       <c r="G6" s="4">
         <v>4868505</v>
       </c>
       <c r="H6" s="4">
         <v>4903139</v>
       </c>
       <c r="I6" s="4">
         <v>4933551</v>
       </c>
       <c r="J6" s="4">
         <v>4962674</v>
       </c>
       <c r="K6" s="4">
         <v>4979962</v>
       </c>
       <c r="L6" s="4">
         <v>4996449</v>
       </c>
       <c r="M6" s="4">
         <v>5051235</v>
       </c>
       <c r="N6" s="4">
         <v>5067881</v>
       </c>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="O6" s="4">
+        <v>5067903</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>161638</v>
       </c>
       <c r="C7" s="4">
         <v>161864</v>
       </c>
       <c r="D7" s="4">
         <v>161756</v>
       </c>
       <c r="E7" s="4">
         <v>161625</v>
       </c>
       <c r="F7" s="4">
         <v>162263</v>
       </c>
       <c r="G7" s="4">
         <v>162715</v>
       </c>
       <c r="H7" s="4">
         <v>162585</v>
       </c>
       <c r="I7" s="4">
         <v>162839</v>
       </c>
       <c r="J7" s="4">
         <v>163009</v>
       </c>
       <c r="K7" s="4">
         <v>163169</v>
       </c>
       <c r="L7" s="4">
         <v>163144</v>
       </c>
       <c r="M7" s="4">
         <v>163980</v>
       </c>
       <c r="N7" s="4">
         <v>163119</v>
       </c>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="O7" s="4">
+        <v>161637</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>306990</v>
       </c>
       <c r="C8" s="4">
         <v>306571</v>
       </c>
       <c r="D8" s="4">
         <v>306254</v>
       </c>
       <c r="E8" s="4">
         <v>306851</v>
       </c>
       <c r="F8" s="4">
         <v>308257</v>
       </c>
       <c r="G8" s="4">
         <v>309096</v>
       </c>
       <c r="H8" s="4">
         <v>308587</v>
       </c>
       <c r="I8" s="4">
         <v>308361</v>
       </c>
       <c r="J8" s="4">
         <v>308064</v>
       </c>
       <c r="K8" s="4">
         <v>307796</v>
       </c>
       <c r="L8" s="4">
         <v>307310</v>
       </c>
       <c r="M8" s="4">
         <v>308245</v>
       </c>
       <c r="N8" s="4">
         <v>306851</v>
       </c>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="O8" s="4">
+        <v>304709</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>885860</v>
       </c>
       <c r="C9" s="4">
         <v>886252</v>
       </c>
       <c r="D9" s="4">
         <v>888534</v>
       </c>
       <c r="E9" s="4">
         <v>894222</v>
       </c>
       <c r="F9" s="4">
         <v>901890</v>
       </c>
       <c r="G9" s="4">
         <v>911778</v>
       </c>
       <c r="H9" s="4">
         <v>915957</v>
       </c>
       <c r="I9" s="4">
         <v>921335</v>
       </c>
       <c r="J9" s="4">
         <v>925605</v>
       </c>
       <c r="K9" s="4">
         <v>928600</v>
       </c>
       <c r="L9" s="4">
         <v>931477</v>
       </c>
       <c r="M9" s="4">
         <v>938368</v>
       </c>
       <c r="N9" s="4">
         <v>938527</v>
       </c>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="O9" s="4">
+        <v>935951</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>776774</v>
       </c>
       <c r="C10" s="4">
         <v>780305</v>
       </c>
       <c r="D10" s="4">
         <v>784903</v>
       </c>
       <c r="E10" s="4">
         <v>791467</v>
       </c>
       <c r="F10" s="4">
         <v>800310</v>
       </c>
       <c r="G10" s="4">
         <v>807993</v>
       </c>
       <c r="H10" s="4">
         <v>813116</v>
       </c>
       <c r="I10" s="4">
         <v>818814</v>
       </c>
       <c r="J10" s="4">
         <v>823851</v>
       </c>
       <c r="K10" s="4">
         <v>826695</v>
       </c>
       <c r="L10" s="4">
         <v>829823</v>
       </c>
       <c r="M10" s="4">
         <v>837087</v>
       </c>
       <c r="N10" s="4">
         <v>837755</v>
       </c>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="O10" s="4">
+        <v>835608</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>294798</v>
       </c>
       <c r="C11" s="4">
         <v>296121</v>
       </c>
       <c r="D11" s="4">
         <v>296755</v>
       </c>
       <c r="E11" s="4">
         <v>298765</v>
       </c>
       <c r="F11" s="4">
         <v>302024</v>
       </c>
       <c r="G11" s="4">
         <v>304592</v>
       </c>
       <c r="H11" s="4">
         <v>306206</v>
       </c>
       <c r="I11" s="4">
         <v>308176</v>
       </c>
       <c r="J11" s="4">
         <v>309601</v>
       </c>
       <c r="K11" s="4">
         <v>310406</v>
       </c>
       <c r="L11" s="4">
         <v>310507</v>
       </c>
       <c r="M11" s="4">
         <v>313000</v>
       </c>
       <c r="N11" s="4">
         <v>314041</v>
       </c>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="O11" s="4">
+        <v>313914</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>669246</v>
       </c>
       <c r="C12" s="4">
         <v>670694</v>
       </c>
       <c r="D12" s="4">
         <v>672603</v>
       </c>
       <c r="E12" s="4">
         <v>676320</v>
       </c>
       <c r="F12" s="4">
         <v>681230</v>
       </c>
       <c r="G12" s="4">
         <v>685679</v>
       </c>
       <c r="H12" s="4">
         <v>688450</v>
       </c>
       <c r="I12" s="4">
         <v>691701</v>
       </c>
       <c r="J12" s="4">
         <v>694159</v>
       </c>
       <c r="K12" s="4">
         <v>694586</v>
       </c>
       <c r="L12" s="4">
         <v>695241</v>
       </c>
       <c r="M12" s="4">
         <v>699530</v>
       </c>
       <c r="N12" s="4">
         <v>699254</v>
       </c>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="O12" s="4">
+        <v>696368</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>393772</v>
       </c>
       <c r="C13" s="4">
         <v>396685</v>
       </c>
       <c r="D13" s="4">
         <v>399619</v>
       </c>
       <c r="E13" s="4">
         <v>403678</v>
       </c>
       <c r="F13" s="4">
         <v>408754</v>
       </c>
       <c r="G13" s="4">
         <v>414334</v>
       </c>
       <c r="H13" s="4">
         <v>418487</v>
       </c>
       <c r="I13" s="4">
         <v>421595</v>
       </c>
       <c r="J13" s="4">
         <v>424661</v>
       </c>
       <c r="K13" s="4">
         <v>427225</v>
       </c>
       <c r="L13" s="4">
         <v>428505</v>
       </c>
       <c r="M13" s="4">
         <v>432323</v>
       </c>
       <c r="N13" s="4">
         <v>433703</v>
       </c>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="O13" s="4">
+        <v>433001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>203637</v>
       </c>
       <c r="C14" s="4">
         <v>204912</v>
       </c>
       <c r="D14" s="4">
         <v>206355</v>
       </c>
       <c r="E14" s="4">
         <v>208328</v>
       </c>
       <c r="F14" s="4">
         <v>210786</v>
       </c>
       <c r="G14" s="4">
         <v>213739</v>
       </c>
       <c r="H14" s="4">
         <v>215764</v>
       </c>
       <c r="I14" s="4">
         <v>217473</v>
       </c>
       <c r="J14" s="4">
         <v>219166</v>
       </c>
       <c r="K14" s="4">
         <v>220408</v>
       </c>
       <c r="L14" s="4">
         <v>221272</v>
       </c>
       <c r="M14" s="4">
         <v>223687</v>
       </c>
       <c r="N14" s="4">
         <v>224917</v>
       </c>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="O14" s="4">
+        <v>224908</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>972929</v>
       </c>
       <c r="C15" s="4">
         <v>984151</v>
       </c>
       <c r="D15" s="4">
         <v>996976</v>
       </c>
       <c r="E15" s="4">
         <v>1015869</v>
       </c>
       <c r="F15" s="4">
         <v>1037573</v>
       </c>
       <c r="G15" s="4">
         <v>1058579</v>
       </c>
       <c r="H15" s="4">
         <v>1073987</v>
       </c>
       <c r="I15" s="4">
         <v>1083257</v>
       </c>
       <c r="J15" s="4">
         <v>1094558</v>
       </c>
       <c r="K15" s="4">
         <v>1101077</v>
       </c>
       <c r="L15" s="4">
         <v>1109170</v>
       </c>
       <c r="M15" s="4">
         <v>1135015</v>
       </c>
       <c r="N15" s="4">
         <v>1149714</v>
       </c>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="O15" s="4">
+        <v>1161807</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="1:15">
+    <row r="18" spans="1:16">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3">
         <v>2011</v>
       </c>
       <c r="C18" s="3">
         <v>2012</v>
       </c>
       <c r="D18" s="3">
         <v>2013</v>
       </c>
       <c r="E18" s="3">
         <v>2014</v>
       </c>
       <c r="F18" s="3">
         <v>2015</v>
       </c>
       <c r="G18" s="3">
         <v>2016</v>
       </c>
       <c r="H18" s="3">
         <v>2017</v>
       </c>
       <c r="I18" s="3">
         <v>2018</v>
       </c>
       <c r="J18" s="3">
         <v>2019</v>
       </c>
       <c r="K18" s="3">
         <v>2020</v>
       </c>
       <c r="L18" s="3">
         <v>2021</v>
       </c>
       <c r="M18" s="3">
         <v>2022</v>
       </c>
       <c r="N18" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="O18" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="4">
         <v>128302</v>
       </c>
       <c r="C19" s="4">
         <v>127841</v>
       </c>
       <c r="D19" s="4">
         <v>126096</v>
       </c>
       <c r="E19" s="4">
         <v>124585</v>
       </c>
       <c r="F19" s="4">
         <v>118776</v>
       </c>
       <c r="G19" s="4">
         <v>116646</v>
       </c>
       <c r="H19" s="4">
         <v>113784</v>
       </c>
       <c r="I19" s="4">
         <v>111486</v>
       </c>
       <c r="J19" s="4">
         <v>108709</v>
       </c>
       <c r="K19" s="4">
         <v>105400</v>
       </c>
       <c r="L19" s="4">
         <v>102058</v>
       </c>
       <c r="M19" s="4">
         <v>99232</v>
       </c>
       <c r="N19" s="4">
         <v>95616</v>
       </c>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="O19" s="4">
+        <v>90593</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="4">
         <v>4443</v>
       </c>
       <c r="C20" s="4">
         <v>4391</v>
       </c>
       <c r="D20" s="4">
         <v>4300</v>
       </c>
       <c r="E20" s="4">
         <v>4214</v>
       </c>
       <c r="F20" s="4">
         <v>4134</v>
       </c>
       <c r="G20" s="4">
         <v>4074</v>
       </c>
       <c r="H20" s="4">
         <v>3921</v>
       </c>
       <c r="I20" s="4">
         <v>3845</v>
       </c>
       <c r="J20" s="4">
         <v>3762</v>
       </c>
       <c r="K20" s="4">
         <v>3660</v>
       </c>
       <c r="L20" s="4">
         <v>3570</v>
       </c>
       <c r="M20" s="4">
         <v>3451</v>
       </c>
       <c r="N20" s="4">
         <v>3354</v>
       </c>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="O20" s="4">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="4">
         <v>8865</v>
       </c>
       <c r="C21" s="4">
         <v>8870</v>
       </c>
       <c r="D21" s="4">
         <v>8727</v>
       </c>
       <c r="E21" s="4">
         <v>8527</v>
       </c>
       <c r="F21" s="4">
         <v>8240</v>
       </c>
       <c r="G21" s="4">
         <v>8048</v>
       </c>
       <c r="H21" s="4">
         <v>7798</v>
       </c>
       <c r="I21" s="4">
         <v>7601</v>
       </c>
       <c r="J21" s="4">
         <v>7345</v>
       </c>
       <c r="K21" s="4">
         <v>7142</v>
       </c>
       <c r="L21" s="4">
         <v>6852</v>
       </c>
       <c r="M21" s="4">
         <v>6604</v>
       </c>
       <c r="N21" s="4">
         <v>6342</v>
       </c>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="O21" s="4">
+        <v>6035</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="4">
         <v>25143</v>
       </c>
       <c r="C22" s="4">
         <v>24928</v>
       </c>
       <c r="D22" s="4">
         <v>24639</v>
       </c>
       <c r="E22" s="4">
         <v>24252</v>
       </c>
       <c r="F22" s="4">
         <v>23564</v>
       </c>
       <c r="G22" s="4">
         <v>23086</v>
       </c>
       <c r="H22" s="4">
         <v>22504</v>
       </c>
       <c r="I22" s="4">
         <v>21973</v>
       </c>
       <c r="J22" s="4">
         <v>21398</v>
       </c>
       <c r="K22" s="4">
         <v>20797</v>
       </c>
       <c r="L22" s="4">
         <v>20141</v>
       </c>
       <c r="M22" s="4">
         <v>19330</v>
       </c>
       <c r="N22" s="4">
         <v>18724</v>
       </c>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="O22" s="4">
+        <v>18013</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="4">
         <v>23020</v>
       </c>
       <c r="C23" s="4">
         <v>22997</v>
       </c>
       <c r="D23" s="4">
         <v>22854</v>
       </c>
       <c r="E23" s="4">
         <v>22671</v>
       </c>
       <c r="F23" s="4">
         <v>21899</v>
       </c>
       <c r="G23" s="4">
         <v>21368</v>
       </c>
       <c r="H23" s="4">
         <v>20504</v>
       </c>
       <c r="I23" s="4">
         <v>20225</v>
       </c>
       <c r="J23" s="4">
         <v>19625</v>
       </c>
       <c r="K23" s="4">
         <v>19001</v>
       </c>
       <c r="L23" s="4">
         <v>18339</v>
       </c>
       <c r="M23" s="4">
         <v>16684</v>
       </c>
       <c r="N23" s="4">
         <v>15923</v>
       </c>
-    </row>
-    <row r="24" spans="1:15">
+      <c r="O23" s="4">
+        <v>15169</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="4">
         <v>8391</v>
       </c>
       <c r="C24" s="4">
         <v>8386</v>
       </c>
       <c r="D24" s="4">
         <v>8255</v>
       </c>
       <c r="E24" s="4">
         <v>8145</v>
       </c>
       <c r="F24" s="4">
         <v>7872</v>
       </c>
       <c r="G24" s="4">
         <v>7735</v>
       </c>
       <c r="H24" s="4">
         <v>7605</v>
       </c>
       <c r="I24" s="4">
         <v>7416</v>
       </c>
       <c r="J24" s="4">
         <v>7210</v>
       </c>
       <c r="K24" s="4">
         <v>7000</v>
       </c>
       <c r="L24" s="4">
         <v>6725</v>
       </c>
       <c r="M24" s="4">
         <v>6627</v>
       </c>
       <c r="N24" s="4">
         <v>6335</v>
       </c>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="O24" s="4">
+        <v>5987</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="4">
         <v>17837</v>
       </c>
       <c r="C25" s="4">
         <v>17764</v>
       </c>
       <c r="D25" s="4">
         <v>17462</v>
       </c>
       <c r="E25" s="4">
         <v>17072</v>
       </c>
       <c r="F25" s="4">
         <v>16301</v>
       </c>
       <c r="G25" s="4">
         <v>15962</v>
       </c>
       <c r="H25" s="4">
         <v>15505</v>
       </c>
       <c r="I25" s="4">
         <v>15084</v>
       </c>
       <c r="J25" s="4">
         <v>14576</v>
       </c>
       <c r="K25" s="4">
         <v>13898</v>
       </c>
       <c r="L25" s="4">
         <v>13302</v>
       </c>
       <c r="M25" s="4">
         <v>12736</v>
       </c>
       <c r="N25" s="4">
         <v>12167</v>
       </c>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="O25" s="4">
+        <v>11530</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="4">
         <v>11659</v>
       </c>
       <c r="C26" s="4">
         <v>11584</v>
       </c>
       <c r="D26" s="4">
         <v>11469</v>
       </c>
       <c r="E26" s="4">
         <v>11364</v>
       </c>
       <c r="F26" s="4">
         <v>10965</v>
       </c>
       <c r="G26" s="4">
         <v>10799</v>
       </c>
       <c r="H26" s="4">
         <v>10582</v>
       </c>
       <c r="I26" s="4">
         <v>10491</v>
       </c>
       <c r="J26" s="4">
         <v>10348</v>
       </c>
       <c r="K26" s="4">
         <v>10199</v>
       </c>
       <c r="L26" s="4">
         <v>9970</v>
       </c>
       <c r="M26" s="4">
         <v>9496</v>
       </c>
       <c r="N26" s="4">
         <v>9208</v>
       </c>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="O26" s="4">
+        <v>8759</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="4">
         <v>6117</v>
       </c>
       <c r="C27" s="4">
         <v>6149</v>
       </c>
       <c r="D27" s="4">
         <v>6107</v>
       </c>
       <c r="E27" s="4">
         <v>6097</v>
       </c>
       <c r="F27" s="4">
         <v>5809</v>
       </c>
       <c r="G27" s="4">
         <v>5767</v>
       </c>
       <c r="H27" s="4">
         <v>5732</v>
       </c>
       <c r="I27" s="4">
         <v>5640</v>
       </c>
       <c r="J27" s="4">
         <v>5527</v>
       </c>
       <c r="K27" s="4">
         <v>5417</v>
       </c>
       <c r="L27" s="4">
         <v>5220</v>
       </c>
       <c r="M27" s="4">
         <v>5079</v>
       </c>
       <c r="N27" s="4">
         <v>4926</v>
       </c>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="O27" s="4">
+        <v>4686</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="4">
         <v>22827</v>
       </c>
       <c r="C28" s="4">
         <v>22772</v>
       </c>
       <c r="D28" s="4">
         <v>22283</v>
       </c>
       <c r="E28" s="4">
         <v>22243</v>
       </c>
       <c r="F28" s="4">
         <v>19992</v>
       </c>
       <c r="G28" s="4">
         <v>19807</v>
       </c>
       <c r="H28" s="4">
         <v>19633</v>
       </c>
       <c r="I28" s="4">
         <v>19211</v>
       </c>
       <c r="J28" s="4">
         <v>18918</v>
       </c>
       <c r="K28" s="4">
         <v>18286</v>
       </c>
       <c r="L28" s="4">
         <v>17939</v>
       </c>
       <c r="M28" s="4">
         <v>19225</v>
       </c>
       <c r="N28" s="4">
         <v>18637</v>
       </c>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="O28" s="4">
+        <v>17181</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3">
         <v>2011</v>
       </c>
       <c r="C31" s="3">
         <v>2012</v>
       </c>
       <c r="D31" s="3">
         <v>2013</v>
       </c>
       <c r="E31" s="3">
         <v>2014</v>
       </c>
       <c r="F31" s="3">
         <v>2015</v>
       </c>
       <c r="G31" s="3">
         <v>2016</v>
       </c>
       <c r="H31" s="3">
         <v>2017</v>
       </c>
       <c r="I31" s="3">
         <v>2018</v>
       </c>
       <c r="J31" s="3">
         <v>2019</v>
       </c>
       <c r="K31" s="3">
         <v>2020</v>
       </c>
       <c r="L31" s="3">
         <v>2021</v>
       </c>
       <c r="M31" s="3">
         <v>2022</v>
       </c>
       <c r="N31" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="O31" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="4">
         <v>266204</v>
       </c>
       <c r="C32" s="4">
         <v>267055</v>
       </c>
       <c r="D32" s="4">
         <v>268516</v>
       </c>
       <c r="E32" s="4">
         <v>270725</v>
       </c>
       <c r="F32" s="4">
         <v>287870</v>
       </c>
       <c r="G32" s="4">
         <v>295358</v>
       </c>
       <c r="H32" s="4">
         <v>304360</v>
       </c>
       <c r="I32" s="4">
         <v>312352</v>
       </c>
       <c r="J32" s="4">
         <v>318048</v>
       </c>
       <c r="K32" s="4">
         <v>323365</v>
       </c>
       <c r="L32" s="4">
         <v>327155</v>
       </c>
       <c r="M32" s="4">
         <v>335494</v>
       </c>
       <c r="N32" s="4">
         <v>340999</v>
       </c>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="O32" s="4">
+        <v>342643</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="4">
         <v>7782</v>
       </c>
       <c r="C33" s="4">
         <v>7789</v>
       </c>
       <c r="D33" s="4">
         <v>7862</v>
       </c>
       <c r="E33" s="4">
         <v>7921</v>
       </c>
       <c r="F33" s="4">
         <v>8330</v>
       </c>
       <c r="G33" s="4">
         <v>8444</v>
       </c>
       <c r="H33" s="4">
         <v>8595</v>
       </c>
       <c r="I33" s="4">
         <v>8741</v>
       </c>
       <c r="J33" s="4">
         <v>8866</v>
       </c>
       <c r="K33" s="4">
         <v>9002</v>
       </c>
       <c r="L33" s="4">
         <v>9011</v>
       </c>
       <c r="M33" s="4">
         <v>9111</v>
       </c>
       <c r="N33" s="4">
         <v>9177</v>
       </c>
-    </row>
-    <row r="34" spans="1:15">
+      <c r="O33" s="4">
+        <v>9246</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="4">
         <v>14020</v>
       </c>
       <c r="C34" s="4">
         <v>14056</v>
       </c>
       <c r="D34" s="4">
         <v>13972</v>
       </c>
       <c r="E34" s="4">
         <v>13932</v>
       </c>
       <c r="F34" s="4">
         <v>14553</v>
       </c>
       <c r="G34" s="4">
         <v>14667</v>
       </c>
       <c r="H34" s="4">
         <v>14776</v>
       </c>
       <c r="I34" s="4">
         <v>14869</v>
       </c>
       <c r="J34" s="4">
         <v>15000</v>
       </c>
       <c r="K34" s="4">
         <v>15136</v>
       </c>
       <c r="L34" s="4">
         <v>15131</v>
       </c>
       <c r="M34" s="4">
         <v>15481</v>
       </c>
       <c r="N34" s="4">
         <v>15642</v>
       </c>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="O34" s="4">
+        <v>15702</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="4">
         <v>44097</v>
       </c>
       <c r="C35" s="4">
         <v>44178</v>
       </c>
       <c r="D35" s="4">
         <v>44328</v>
       </c>
       <c r="E35" s="4">
         <v>44582</v>
       </c>
       <c r="F35" s="4">
         <v>46266</v>
       </c>
       <c r="G35" s="4">
         <v>47250</v>
       </c>
       <c r="H35" s="4">
         <v>47907</v>
       </c>
       <c r="I35" s="4">
         <v>49169</v>
       </c>
       <c r="J35" s="4">
         <v>49888</v>
       </c>
       <c r="K35" s="4">
         <v>50738</v>
       </c>
       <c r="L35" s="4">
         <v>51468</v>
       </c>
       <c r="M35" s="4">
         <v>52445</v>
       </c>
       <c r="N35" s="4">
         <v>53119</v>
       </c>
-    </row>
-    <row r="36" spans="1:15">
+      <c r="O35" s="4">
+        <v>53374</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="4">
         <v>29388</v>
       </c>
       <c r="C36" s="4">
         <v>29391</v>
       </c>
       <c r="D36" s="4">
         <v>29450</v>
       </c>
       <c r="E36" s="4">
         <v>28908</v>
       </c>
       <c r="F36" s="4">
         <v>30283</v>
       </c>
       <c r="G36" s="4">
         <v>30927</v>
       </c>
       <c r="H36" s="4">
         <v>31412</v>
       </c>
       <c r="I36" s="4">
         <v>32380</v>
       </c>
       <c r="J36" s="4">
         <v>33345</v>
       </c>
       <c r="K36" s="4">
         <v>34018</v>
       </c>
       <c r="L36" s="4">
         <v>34709</v>
       </c>
       <c r="M36" s="4">
         <v>36231</v>
       </c>
       <c r="N36" s="4">
         <v>36901</v>
       </c>
-    </row>
-    <row r="37" spans="1:15">
+      <c r="O36" s="4">
+        <v>37086</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="4">
         <v>14635</v>
       </c>
       <c r="C37" s="4">
         <v>14760</v>
       </c>
       <c r="D37" s="4">
         <v>14876</v>
       </c>
       <c r="E37" s="4">
         <v>15013</v>
       </c>
       <c r="F37" s="4">
         <v>15621</v>
       </c>
       <c r="G37" s="4">
         <v>16031</v>
       </c>
       <c r="H37" s="4">
         <v>16584</v>
       </c>
       <c r="I37" s="4">
         <v>16977</v>
       </c>
       <c r="J37" s="4">
         <v>17367</v>
       </c>
       <c r="K37" s="4">
         <v>17983</v>
       </c>
       <c r="L37" s="4">
         <v>18515</v>
       </c>
       <c r="M37" s="4">
         <v>19036</v>
       </c>
       <c r="N37" s="4">
         <v>19608</v>
       </c>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="O37" s="4">
+        <v>19734</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="4">
         <v>33739</v>
       </c>
       <c r="C38" s="4">
         <v>33929</v>
       </c>
       <c r="D38" s="4">
         <v>34190</v>
       </c>
       <c r="E38" s="4">
         <v>34280</v>
       </c>
       <c r="F38" s="4">
         <v>35825</v>
       </c>
       <c r="G38" s="4">
         <v>36620</v>
       </c>
       <c r="H38" s="4">
         <v>37360</v>
       </c>
       <c r="I38" s="4">
         <v>38263</v>
       </c>
       <c r="J38" s="4">
         <v>38891</v>
       </c>
       <c r="K38" s="4">
         <v>39447</v>
       </c>
       <c r="L38" s="4">
         <v>39714</v>
       </c>
       <c r="M38" s="4">
         <v>40466</v>
       </c>
       <c r="N38" s="4">
         <v>41311</v>
       </c>
-    </row>
-    <row r="39" spans="1:15">
+      <c r="O38" s="4">
+        <v>41845</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="4">
         <v>18169</v>
       </c>
       <c r="C39" s="4">
         <v>18324</v>
       </c>
       <c r="D39" s="4">
         <v>18527</v>
       </c>
       <c r="E39" s="4">
         <v>18763</v>
       </c>
       <c r="F39" s="4">
         <v>19827</v>
       </c>
       <c r="G39" s="4">
         <v>20310</v>
       </c>
       <c r="H39" s="4">
         <v>20997</v>
       </c>
       <c r="I39" s="4">
         <v>21533</v>
       </c>
       <c r="J39" s="4">
         <v>22057</v>
       </c>
       <c r="K39" s="4">
         <v>22552</v>
       </c>
       <c r="L39" s="4">
         <v>22724</v>
       </c>
       <c r="M39" s="4">
         <v>23428</v>
       </c>
       <c r="N39" s="4">
         <v>23831</v>
       </c>
-    </row>
-    <row r="40" spans="1:15">
+      <c r="O39" s="4">
+        <v>23895</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="4">
         <v>8055</v>
       </c>
       <c r="C40" s="4">
         <v>8265</v>
       </c>
       <c r="D40" s="4">
         <v>8327</v>
       </c>
       <c r="E40" s="4">
         <v>8402</v>
       </c>
       <c r="F40" s="4">
         <v>9011</v>
       </c>
       <c r="G40" s="4">
         <v>9320</v>
       </c>
       <c r="H40" s="4">
         <v>9581</v>
       </c>
       <c r="I40" s="4">
         <v>9986</v>
       </c>
       <c r="J40" s="4">
         <v>10243</v>
       </c>
       <c r="K40" s="4">
         <v>10480</v>
       </c>
       <c r="L40" s="4">
         <v>10666</v>
       </c>
       <c r="M40" s="4">
         <v>11249</v>
       </c>
       <c r="N40" s="4">
         <v>11473</v>
       </c>
-    </row>
-    <row r="41" spans="1:15">
+      <c r="O40" s="4">
+        <v>11596</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="4">
         <v>96319</v>
       </c>
       <c r="C41" s="4">
         <v>96363</v>
       </c>
       <c r="D41" s="4">
         <v>96984</v>
       </c>
       <c r="E41" s="4">
         <v>98924</v>
       </c>
       <c r="F41" s="4">
         <v>108154</v>
       </c>
       <c r="G41" s="4">
         <v>111789</v>
       </c>
       <c r="H41" s="4">
         <v>117148</v>
       </c>
       <c r="I41" s="4">
         <v>120434</v>
       </c>
       <c r="J41" s="4">
         <v>122391</v>
       </c>
       <c r="K41" s="4">
         <v>124009</v>
       </c>
       <c r="L41" s="4">
         <v>125217</v>
       </c>
       <c r="M41" s="4">
         <v>128047</v>
       </c>
       <c r="N41" s="4">
         <v>129937</v>
       </c>
-    </row>
-    <row r="43" spans="1:15">
+      <c r="O41" s="4">
+        <v>130165</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="44" spans="1:15">
+    <row r="44" spans="1:16">
       <c r="A44" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B44" s="3">
         <v>2011</v>
       </c>
       <c r="C44" s="3">
         <v>2012</v>
       </c>
       <c r="D44" s="3">
         <v>2013</v>
       </c>
       <c r="E44" s="3">
         <v>2014</v>
       </c>
       <c r="F44" s="3">
         <v>2015</v>
       </c>
       <c r="G44" s="3">
         <v>2016</v>
       </c>
       <c r="H44" s="3">
         <v>2017</v>
       </c>
       <c r="I44" s="3">
         <v>2018</v>
       </c>
       <c r="J44" s="3">
         <v>2019</v>
       </c>
       <c r="K44" s="3">
         <v>2020</v>
       </c>
       <c r="L44" s="3">
         <v>2021</v>
       </c>
       <c r="M44" s="3">
         <v>2022</v>
       </c>
       <c r="N44" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="O44" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="4">
         <v>382090</v>
       </c>
       <c r="C45" s="4">
         <v>389149</v>
       </c>
       <c r="D45" s="4">
         <v>390446</v>
       </c>
       <c r="E45" s="4">
         <v>399495</v>
       </c>
       <c r="F45" s="4">
         <v>406681</v>
       </c>
       <c r="G45" s="4">
         <v>416046</v>
       </c>
       <c r="H45" s="4">
         <v>422161</v>
       </c>
       <c r="I45" s="4">
         <v>428104</v>
       </c>
       <c r="J45" s="4">
         <v>435690</v>
       </c>
       <c r="K45" s="4">
         <v>442431</v>
       </c>
       <c r="L45" s="4">
         <v>448818</v>
       </c>
       <c r="M45" s="4">
         <v>457437</v>
       </c>
       <c r="N45" s="4">
         <v>462876</v>
       </c>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="O45" s="4">
+        <v>464048</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>5</v>
       </c>
       <c r="B46" s="4">
         <v>14913</v>
       </c>
       <c r="C46" s="4">
         <v>15290</v>
       </c>
       <c r="D46" s="4">
         <v>15543</v>
       </c>
       <c r="E46" s="4">
         <v>15983</v>
       </c>
       <c r="F46" s="4">
         <v>16553</v>
       </c>
       <c r="G46" s="4">
         <v>16918</v>
       </c>
       <c r="H46" s="4">
         <v>17222</v>
       </c>
       <c r="I46" s="4">
         <v>17548</v>
       </c>
       <c r="J46" s="4">
         <v>17903</v>
       </c>
       <c r="K46" s="4">
         <v>18254</v>
       </c>
       <c r="L46" s="4">
         <v>18511</v>
       </c>
       <c r="M46" s="4">
         <v>18976</v>
       </c>
       <c r="N46" s="4">
         <v>19213</v>
       </c>
-    </row>
-    <row r="47" spans="1:15">
+      <c r="O46" s="4">
+        <v>19375</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="4">
         <v>28293</v>
       </c>
       <c r="C47" s="4">
         <v>28675</v>
       </c>
       <c r="D47" s="4">
         <v>28605</v>
       </c>
       <c r="E47" s="4">
         <v>29155</v>
       </c>
       <c r="F47" s="4">
         <v>29581</v>
       </c>
       <c r="G47" s="4">
         <v>30166</v>
       </c>
       <c r="H47" s="4">
         <v>30677</v>
       </c>
       <c r="I47" s="4">
         <v>31149</v>
       </c>
       <c r="J47" s="4">
         <v>31644</v>
       </c>
       <c r="K47" s="4">
         <v>32164</v>
       </c>
       <c r="L47" s="4">
         <v>32732</v>
       </c>
       <c r="M47" s="4">
         <v>33132</v>
       </c>
       <c r="N47" s="4">
         <v>33417</v>
       </c>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="O47" s="4">
+        <v>33464</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="4">
         <v>84736</v>
       </c>
       <c r="C48" s="4">
         <v>86166</v>
       </c>
       <c r="D48" s="4">
         <v>87082</v>
       </c>
       <c r="E48" s="4">
         <v>89294</v>
       </c>
       <c r="F48" s="4">
         <v>91096</v>
       </c>
       <c r="G48" s="4">
         <v>93446</v>
       </c>
       <c r="H48" s="4">
         <v>95148</v>
       </c>
       <c r="I48" s="4">
         <v>97255</v>
       </c>
       <c r="J48" s="4">
         <v>99185</v>
       </c>
       <c r="K48" s="4">
         <v>100809</v>
       </c>
       <c r="L48" s="4">
         <v>102621</v>
       </c>
       <c r="M48" s="4">
         <v>104434</v>
       </c>
       <c r="N48" s="4">
         <v>105532</v>
       </c>
-    </row>
-    <row r="49" spans="1:15">
+      <c r="O48" s="4">
+        <v>106252</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="4">
         <v>61018</v>
       </c>
       <c r="C49" s="4">
         <v>62129</v>
       </c>
       <c r="D49" s="4">
         <v>61998</v>
       </c>
       <c r="E49" s="4">
         <v>63344</v>
       </c>
       <c r="F49" s="4">
         <v>64212</v>
       </c>
       <c r="G49" s="4">
         <v>65743</v>
       </c>
       <c r="H49" s="4">
         <v>67074</v>
       </c>
       <c r="I49" s="4">
         <v>68376</v>
       </c>
       <c r="J49" s="4">
         <v>69836</v>
       </c>
       <c r="K49" s="4">
         <v>71126</v>
       </c>
       <c r="L49" s="4">
         <v>72568</v>
       </c>
       <c r="M49" s="4">
         <v>74166</v>
       </c>
       <c r="N49" s="4">
         <v>75234</v>
       </c>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="O49" s="4">
+        <v>75894</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="4">
         <v>21863</v>
       </c>
       <c r="C50" s="4">
         <v>22294</v>
       </c>
       <c r="D50" s="4">
         <v>22387</v>
       </c>
       <c r="E50" s="4">
         <v>22992</v>
       </c>
       <c r="F50" s="4">
         <v>23452</v>
       </c>
       <c r="G50" s="4">
         <v>24054</v>
       </c>
       <c r="H50" s="4">
         <v>24480</v>
       </c>
       <c r="I50" s="4">
         <v>24818</v>
       </c>
       <c r="J50" s="4">
         <v>25359</v>
       </c>
       <c r="K50" s="4">
         <v>25749</v>
       </c>
       <c r="L50" s="4">
         <v>26238</v>
       </c>
       <c r="M50" s="4">
         <v>26724</v>
       </c>
       <c r="N50" s="4">
         <v>27250</v>
       </c>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="O50" s="4">
+        <v>27166</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="4">
         <v>51293</v>
       </c>
       <c r="C51" s="4">
         <v>52515</v>
       </c>
       <c r="D51" s="4">
         <v>53117</v>
       </c>
       <c r="E51" s="4">
         <v>54354</v>
       </c>
       <c r="F51" s="4">
         <v>55213</v>
       </c>
       <c r="G51" s="4">
         <v>56759</v>
       </c>
       <c r="H51" s="4">
         <v>57969</v>
       </c>
       <c r="I51" s="4">
         <v>59168</v>
       </c>
       <c r="J51" s="4">
         <v>60361</v>
       </c>
       <c r="K51" s="4">
         <v>61644</v>
       </c>
       <c r="L51" s="4">
         <v>62453</v>
       </c>
       <c r="M51" s="4">
         <v>63572</v>
       </c>
       <c r="N51" s="4">
         <v>64586</v>
       </c>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="O51" s="4">
+        <v>65169</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="4">
         <v>27467</v>
       </c>
       <c r="C52" s="4">
         <v>28012</v>
       </c>
       <c r="D52" s="4">
         <v>28156</v>
       </c>
       <c r="E52" s="4">
         <v>28807</v>
       </c>
       <c r="F52" s="4">
         <v>29631</v>
       </c>
       <c r="G52" s="4">
         <v>30499</v>
       </c>
       <c r="H52" s="4">
         <v>30961</v>
       </c>
       <c r="I52" s="4">
         <v>31521</v>
       </c>
       <c r="J52" s="4">
         <v>32192</v>
       </c>
       <c r="K52" s="4">
         <v>32940</v>
       </c>
       <c r="L52" s="4">
         <v>33608</v>
       </c>
       <c r="M52" s="4">
         <v>34586</v>
       </c>
       <c r="N52" s="4">
         <v>35248</v>
       </c>
-    </row>
-    <row r="53" spans="1:15">
+      <c r="O52" s="4">
+        <v>35545</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="4">
         <v>13732</v>
       </c>
       <c r="C53" s="4">
         <v>14036</v>
       </c>
       <c r="D53" s="4">
         <v>14311</v>
       </c>
       <c r="E53" s="4">
         <v>14657</v>
       </c>
       <c r="F53" s="4">
         <v>15212</v>
       </c>
       <c r="G53" s="4">
         <v>15654</v>
       </c>
       <c r="H53" s="4">
         <v>16022</v>
       </c>
       <c r="I53" s="4">
         <v>16366</v>
       </c>
       <c r="J53" s="4">
         <v>16738</v>
       </c>
       <c r="K53" s="4">
         <v>17166</v>
       </c>
       <c r="L53" s="4">
         <v>17587</v>
       </c>
       <c r="M53" s="4">
         <v>18043</v>
       </c>
       <c r="N53" s="4">
         <v>18471</v>
       </c>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="O53" s="4">
+        <v>18574</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="4">
         <v>78775</v>
       </c>
       <c r="C54" s="4">
         <v>80032</v>
       </c>
       <c r="D54" s="4">
         <v>79247</v>
       </c>
       <c r="E54" s="4">
         <v>80909</v>
       </c>
       <c r="F54" s="4">
         <v>81731</v>
       </c>
       <c r="G54" s="4">
         <v>82807</v>
       </c>
       <c r="H54" s="4">
         <v>82608</v>
       </c>
       <c r="I54" s="4">
         <v>81903</v>
       </c>
       <c r="J54" s="4">
         <v>82472</v>
       </c>
       <c r="K54" s="4">
         <v>82579</v>
       </c>
       <c r="L54" s="4">
         <v>82500</v>
       </c>
       <c r="M54" s="4">
         <v>83804</v>
       </c>
       <c r="N54" s="4">
         <v>83925</v>
       </c>
-    </row>
-    <row r="56" spans="1:15">
+      <c r="O54" s="4">
+        <v>82609</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
       <c r="A56" s="2" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="57" spans="1:15">
+    <row r="57" spans="1:16">
       <c r="A57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="3">
         <v>2011</v>
       </c>
       <c r="C57" s="3">
         <v>2012</v>
       </c>
       <c r="D57" s="3">
         <v>2013</v>
       </c>
       <c r="E57" s="3">
         <v>2014</v>
       </c>
       <c r="F57" s="3">
         <v>2015</v>
       </c>
       <c r="G57" s="3">
         <v>2016</v>
       </c>
       <c r="H57" s="3">
         <v>2017</v>
       </c>
       <c r="I57" s="3">
         <v>2018</v>
       </c>
       <c r="J57" s="3">
         <v>2019</v>
       </c>
       <c r="K57" s="3">
         <v>2020</v>
       </c>
       <c r="L57" s="3">
         <v>2021</v>
       </c>
       <c r="M57" s="3">
         <v>2022</v>
       </c>
       <c r="N57" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="58" spans="1:15">
+      <c r="O57" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="4">
         <v>724738</v>
       </c>
       <c r="C58" s="4">
         <v>722961</v>
       </c>
       <c r="D58" s="4">
         <v>721910</v>
       </c>
       <c r="E58" s="4">
         <v>724744</v>
       </c>
       <c r="F58" s="4">
         <v>718091</v>
       </c>
       <c r="G58" s="4">
         <v>720886</v>
       </c>
       <c r="H58" s="4">
         <v>720647</v>
       </c>
       <c r="I58" s="4">
         <v>715274</v>
       </c>
       <c r="J58" s="4">
         <v>712808</v>
       </c>
       <c r="K58" s="4">
         <v>706738</v>
       </c>
       <c r="L58" s="4">
         <v>701017</v>
       </c>
       <c r="M58" s="4">
         <v>700609</v>
       </c>
       <c r="N58" s="4">
         <v>692209</v>
       </c>
-    </row>
-    <row r="59" spans="1:15">
+      <c r="O58" s="4">
+        <v>675837</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>5</v>
       </c>
       <c r="B59" s="4">
         <v>30537</v>
       </c>
       <c r="C59" s="4">
         <v>30635</v>
       </c>
       <c r="D59" s="4">
         <v>30702</v>
       </c>
       <c r="E59" s="4">
         <v>30757</v>
       </c>
       <c r="F59" s="4">
         <v>30597</v>
       </c>
       <c r="G59" s="4">
         <v>30737</v>
       </c>
       <c r="H59" s="4">
         <v>30639</v>
       </c>
       <c r="I59" s="4">
         <v>30534</v>
       </c>
       <c r="J59" s="4">
         <v>30441</v>
       </c>
       <c r="K59" s="4">
         <v>30389</v>
       </c>
       <c r="L59" s="4">
         <v>30073</v>
       </c>
       <c r="M59" s="4">
         <v>29841</v>
       </c>
       <c r="N59" s="4">
         <v>29322</v>
       </c>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="O59" s="4">
+        <v>28487</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="4">
         <v>49334</v>
       </c>
       <c r="C60" s="4">
         <v>48887</v>
       </c>
       <c r="D60" s="4">
         <v>48949</v>
       </c>
       <c r="E60" s="4">
         <v>48974</v>
       </c>
       <c r="F60" s="4">
         <v>48683</v>
       </c>
       <c r="G60" s="4">
         <v>48592</v>
       </c>
       <c r="H60" s="4">
         <v>48323</v>
       </c>
       <c r="I60" s="4">
         <v>47897</v>
       </c>
       <c r="J60" s="4">
         <v>47518</v>
       </c>
       <c r="K60" s="4">
         <v>47080</v>
       </c>
       <c r="L60" s="4">
         <v>46770</v>
       </c>
       <c r="M60" s="4">
         <v>46642</v>
       </c>
       <c r="N60" s="4">
         <v>46035</v>
       </c>
-    </row>
-    <row r="61" spans="1:15">
+      <c r="O60" s="4">
+        <v>45221</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="4">
         <v>160224</v>
       </c>
       <c r="C61" s="4">
         <v>159625</v>
       </c>
       <c r="D61" s="4">
         <v>159049</v>
       </c>
       <c r="E61" s="4">
         <v>159580</v>
       </c>
       <c r="F61" s="4">
         <v>158369</v>
       </c>
       <c r="G61" s="4">
         <v>158986</v>
       </c>
       <c r="H61" s="4">
         <v>158668</v>
       </c>
       <c r="I61" s="4">
         <v>157769</v>
       </c>
       <c r="J61" s="4">
         <v>157549</v>
       </c>
       <c r="K61" s="4">
         <v>156592</v>
       </c>
       <c r="L61" s="4">
         <v>155413</v>
       </c>
       <c r="M61" s="4">
         <v>154562</v>
       </c>
       <c r="N61" s="4">
         <v>152534</v>
       </c>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="O61" s="4">
+        <v>149247</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="4">
         <v>122901</v>
       </c>
       <c r="C62" s="4">
         <v>123282</v>
       </c>
       <c r="D62" s="4">
         <v>124801</v>
       </c>
       <c r="E62" s="4">
         <v>126420</v>
       </c>
       <c r="F62" s="4">
         <v>125581</v>
       </c>
       <c r="G62" s="4">
         <v>126401</v>
       </c>
       <c r="H62" s="4">
         <v>126616</v>
       </c>
       <c r="I62" s="4">
         <v>126111</v>
       </c>
       <c r="J62" s="4">
         <v>126115</v>
       </c>
       <c r="K62" s="4">
         <v>125394</v>
       </c>
       <c r="L62" s="4">
         <v>124839</v>
       </c>
       <c r="M62" s="4">
         <v>124779</v>
       </c>
       <c r="N62" s="4">
         <v>123427</v>
       </c>
-    </row>
-    <row r="63" spans="1:15">
+      <c r="O62" s="4">
+        <v>121011</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="4">
         <v>46784</v>
       </c>
       <c r="C63" s="4">
         <v>46879</v>
       </c>
       <c r="D63" s="4">
         <v>46927</v>
       </c>
       <c r="E63" s="4">
         <v>47170</v>
       </c>
       <c r="F63" s="4">
         <v>47091</v>
       </c>
       <c r="G63" s="4">
         <v>47350</v>
       </c>
       <c r="H63" s="4">
         <v>47375</v>
       </c>
       <c r="I63" s="4">
         <v>46914</v>
       </c>
       <c r="J63" s="4">
         <v>46857</v>
       </c>
       <c r="K63" s="4">
         <v>46430</v>
       </c>
       <c r="L63" s="4">
         <v>46118</v>
       </c>
       <c r="M63" s="4">
         <v>46118</v>
       </c>
       <c r="N63" s="4">
         <v>45560</v>
       </c>
-    </row>
-    <row r="64" spans="1:15">
+      <c r="O63" s="4">
+        <v>44567</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="4">
         <v>103427</v>
       </c>
       <c r="C64" s="4">
         <v>103089</v>
       </c>
       <c r="D64" s="4">
         <v>102656</v>
       </c>
       <c r="E64" s="4">
         <v>102603</v>
       </c>
       <c r="F64" s="4">
         <v>101635</v>
       </c>
       <c r="G64" s="4">
         <v>101557</v>
       </c>
       <c r="H64" s="4">
         <v>101021</v>
       </c>
       <c r="I64" s="4">
         <v>100121</v>
       </c>
       <c r="J64" s="4">
         <v>99541</v>
       </c>
       <c r="K64" s="4">
         <v>98516</v>
       </c>
       <c r="L64" s="4">
         <v>97624</v>
       </c>
       <c r="M64" s="4">
         <v>97255</v>
       </c>
       <c r="N64" s="4">
         <v>95924</v>
       </c>
-    </row>
-    <row r="65" spans="1:15">
+      <c r="O64" s="4">
+        <v>93855</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="4">
         <v>67783</v>
       </c>
       <c r="C65" s="4">
         <v>67966</v>
       </c>
       <c r="D65" s="4">
         <v>67816</v>
       </c>
       <c r="E65" s="4">
         <v>68132</v>
       </c>
       <c r="F65" s="4">
         <v>67878</v>
       </c>
       <c r="G65" s="4">
         <v>68313</v>
       </c>
       <c r="H65" s="4">
         <v>68546</v>
       </c>
       <c r="I65" s="4">
         <v>68087</v>
       </c>
       <c r="J65" s="4">
         <v>67935</v>
       </c>
       <c r="K65" s="4">
         <v>67642</v>
       </c>
       <c r="L65" s="4">
         <v>67174</v>
       </c>
       <c r="M65" s="4">
         <v>66885</v>
       </c>
       <c r="N65" s="4">
         <v>66156</v>
       </c>
-    </row>
-    <row r="66" spans="1:15">
+      <c r="O65" s="4">
+        <v>64773</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>12</v>
       </c>
       <c r="B66" s="4">
         <v>35606</v>
       </c>
       <c r="C66" s="4">
         <v>35416</v>
       </c>
       <c r="D66" s="4">
         <v>35495</v>
       </c>
       <c r="E66" s="4">
         <v>35767</v>
       </c>
       <c r="F66" s="4">
         <v>35650</v>
       </c>
       <c r="G66" s="4">
         <v>35800</v>
       </c>
       <c r="H66" s="4">
         <v>35706</v>
       </c>
       <c r="I66" s="4">
         <v>35398</v>
       </c>
       <c r="J66" s="4">
         <v>35266</v>
       </c>
       <c r="K66" s="4">
         <v>34838</v>
       </c>
       <c r="L66" s="4">
         <v>34527</v>
       </c>
       <c r="M66" s="4">
         <v>34396</v>
       </c>
       <c r="N66" s="4">
         <v>34103</v>
       </c>
-    </row>
-    <row r="67" spans="1:15">
+      <c r="O66" s="4">
+        <v>33354</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>13</v>
       </c>
       <c r="B67" s="4">
         <v>108142</v>
       </c>
       <c r="C67" s="4">
         <v>107182</v>
       </c>
       <c r="D67" s="4">
         <v>105515</v>
       </c>
       <c r="E67" s="4">
         <v>105341</v>
       </c>
       <c r="F67" s="4">
         <v>102607</v>
       </c>
       <c r="G67" s="4">
         <v>103150</v>
       </c>
       <c r="H67" s="4">
         <v>103753</v>
       </c>
       <c r="I67" s="4">
         <v>102443</v>
       </c>
       <c r="J67" s="4">
         <v>101586</v>
       </c>
       <c r="K67" s="4">
         <v>99857</v>
       </c>
       <c r="L67" s="4">
         <v>98479</v>
       </c>
       <c r="M67" s="4">
         <v>100131</v>
       </c>
       <c r="N67" s="4">
         <v>99148</v>
       </c>
-    </row>
-    <row r="69" spans="1:15">
+      <c r="O67" s="4">
+        <v>95322</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16">
       <c r="A69" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="70" spans="1:15">
+    <row r="70" spans="1:16">
       <c r="A70" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B70" s="3">
         <v>2011</v>
       </c>
       <c r="C70" s="3">
         <v>2012</v>
       </c>
       <c r="D70" s="3">
         <v>2013</v>
       </c>
       <c r="E70" s="3">
         <v>2014</v>
       </c>
       <c r="F70" s="3">
         <v>2015</v>
       </c>
       <c r="G70" s="3">
         <v>2016</v>
       </c>
       <c r="H70" s="3">
         <v>2017</v>
       </c>
       <c r="I70" s="3">
         <v>2018</v>
       </c>
       <c r="J70" s="3">
         <v>2019</v>
       </c>
       <c r="K70" s="3">
         <v>2020</v>
       </c>
       <c r="L70" s="3">
         <v>2021</v>
       </c>
       <c r="M70" s="3">
         <v>2022</v>
       </c>
       <c r="N70" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="71" spans="1:15">
+      <c r="O70" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>4</v>
       </c>
       <c r="B71" s="4">
         <v>554532</v>
       </c>
       <c r="C71" s="4">
         <v>584448</v>
       </c>
       <c r="D71" s="4">
         <v>616167</v>
       </c>
       <c r="E71" s="4">
         <v>645996</v>
       </c>
       <c r="F71" s="4">
         <v>685430</v>
       </c>
       <c r="G71" s="4">
         <v>717547</v>
       </c>
       <c r="H71" s="4">
         <v>746049</v>
       </c>
       <c r="I71" s="4">
         <v>781148</v>
       </c>
       <c r="J71" s="4">
         <v>816716</v>
       </c>
       <c r="K71" s="4">
         <v>848696</v>
       </c>
       <c r="L71" s="4">
         <v>882683</v>
       </c>
       <c r="M71" s="4">
         <v>931714</v>
       </c>
       <c r="N71" s="4">
         <v>968434</v>
       </c>
-    </row>
-    <row r="72" spans="1:15">
+      <c r="O71" s="4">
+        <v>1006270</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>5</v>
       </c>
       <c r="B72" s="4">
         <v>12494</v>
       </c>
       <c r="C72" s="4">
         <v>13280</v>
       </c>
       <c r="D72" s="4">
         <v>14108</v>
       </c>
       <c r="E72" s="4">
         <v>14702</v>
       </c>
       <c r="F72" s="4">
         <v>15697</v>
       </c>
       <c r="G72" s="4">
         <v>16535</v>
       </c>
       <c r="H72" s="4">
         <v>17245</v>
       </c>
       <c r="I72" s="4">
         <v>18195</v>
       </c>
       <c r="J72" s="4">
         <v>19044</v>
       </c>
       <c r="K72" s="4">
         <v>19920</v>
       </c>
       <c r="L72" s="4">
         <v>20943</v>
       </c>
       <c r="M72" s="4">
         <v>22347</v>
       </c>
       <c r="N72" s="4">
         <v>23245</v>
       </c>
-    </row>
-    <row r="73" spans="1:15">
+      <c r="O72" s="4">
+        <v>24097</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="4">
         <v>30627</v>
       </c>
       <c r="C73" s="4">
         <v>31930</v>
       </c>
       <c r="D73" s="4">
         <v>33284</v>
       </c>
       <c r="E73" s="4">
         <v>34532</v>
       </c>
       <c r="F73" s="4">
         <v>36139</v>
       </c>
       <c r="G73" s="4">
         <v>37507</v>
       </c>
       <c r="H73" s="4">
         <v>38654</v>
       </c>
       <c r="I73" s="4">
         <v>40070</v>
       </c>
       <c r="J73" s="4">
         <v>41421</v>
       </c>
       <c r="K73" s="4">
         <v>42804</v>
       </c>
       <c r="L73" s="4">
         <v>44499</v>
       </c>
       <c r="M73" s="4">
         <v>46930</v>
       </c>
       <c r="N73" s="4">
         <v>48780</v>
       </c>
-    </row>
-    <row r="74" spans="1:15">
+      <c r="O73" s="4">
+        <v>50471</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="4">
         <v>84046</v>
       </c>
       <c r="C74" s="4">
         <v>88593</v>
       </c>
       <c r="D74" s="4">
         <v>93518</v>
       </c>
       <c r="E74" s="4">
         <v>98072</v>
       </c>
       <c r="F74" s="4">
         <v>103764</v>
       </c>
       <c r="G74" s="4">
         <v>109249</v>
       </c>
       <c r="H74" s="4">
         <v>114045</v>
       </c>
       <c r="I74" s="4">
         <v>119574</v>
       </c>
       <c r="J74" s="4">
         <v>124807</v>
       </c>
       <c r="K74" s="4">
         <v>129998</v>
       </c>
       <c r="L74" s="4">
         <v>135673</v>
       </c>
       <c r="M74" s="4">
         <v>143860</v>
       </c>
       <c r="N74" s="4">
         <v>149468</v>
       </c>
-    </row>
-    <row r="75" spans="1:15">
+      <c r="O74" s="4">
+        <v>154912</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="4">
         <v>70602</v>
       </c>
       <c r="C75" s="4">
         <v>74178</v>
       </c>
       <c r="D75" s="4">
         <v>78229</v>
       </c>
       <c r="E75" s="4">
         <v>82006</v>
       </c>
       <c r="F75" s="4">
         <v>86304</v>
       </c>
       <c r="G75" s="4">
         <v>90478</v>
       </c>
       <c r="H75" s="4">
         <v>94255</v>
       </c>
       <c r="I75" s="4">
         <v>98895</v>
       </c>
       <c r="J75" s="4">
         <v>103727</v>
       </c>
       <c r="K75" s="4">
         <v>107858</v>
       </c>
       <c r="L75" s="4">
         <v>112273</v>
       </c>
       <c r="M75" s="4">
         <v>119357</v>
       </c>
       <c r="N75" s="4">
         <v>123988</v>
       </c>
-    </row>
-    <row r="76" spans="1:15">
+      <c r="O75" s="4">
+        <v>128440</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" s="4">
         <v>33947</v>
       </c>
       <c r="C76" s="4">
         <v>35664</v>
       </c>
       <c r="D76" s="4">
         <v>37134</v>
       </c>
       <c r="E76" s="4">
         <v>38659</v>
       </c>
       <c r="F76" s="4">
         <v>40700</v>
       </c>
       <c r="G76" s="4">
         <v>42444</v>
       </c>
       <c r="H76" s="4">
         <v>43798</v>
       </c>
       <c r="I76" s="4">
         <v>45895</v>
       </c>
       <c r="J76" s="4">
         <v>47947</v>
       </c>
       <c r="K76" s="4">
         <v>49778</v>
       </c>
       <c r="L76" s="4">
         <v>51578</v>
       </c>
       <c r="M76" s="4">
         <v>54377</v>
       </c>
       <c r="N76" s="4">
         <v>56465</v>
       </c>
-    </row>
-    <row r="77" spans="1:15">
+      <c r="O76" s="4">
+        <v>58694</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="4">
         <v>71177</v>
       </c>
       <c r="C77" s="4">
         <v>74873</v>
       </c>
       <c r="D77" s="4">
         <v>78590</v>
       </c>
       <c r="E77" s="4">
         <v>82806</v>
       </c>
       <c r="F77" s="4">
         <v>87844</v>
       </c>
       <c r="G77" s="4">
         <v>91552</v>
       </c>
       <c r="H77" s="4">
         <v>95298</v>
       </c>
       <c r="I77" s="4">
         <v>99399</v>
       </c>
       <c r="J77" s="4">
         <v>103530</v>
       </c>
       <c r="K77" s="4">
         <v>107158</v>
       </c>
       <c r="L77" s="4">
         <v>111526</v>
       </c>
       <c r="M77" s="4">
         <v>116964</v>
       </c>
       <c r="N77" s="4">
         <v>121228</v>
       </c>
-    </row>
-    <row r="78" spans="1:15">
+      <c r="O77" s="4">
+        <v>124991</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="4">
         <v>41335</v>
       </c>
       <c r="C78" s="4">
         <v>43686</v>
       </c>
       <c r="D78" s="4">
         <v>46284</v>
       </c>
       <c r="E78" s="4">
         <v>48785</v>
       </c>
       <c r="F78" s="4">
         <v>51707</v>
       </c>
       <c r="G78" s="4">
         <v>54443</v>
       </c>
       <c r="H78" s="4">
         <v>56765</v>
       </c>
       <c r="I78" s="4">
         <v>59322</v>
       </c>
       <c r="J78" s="4">
         <v>62136</v>
       </c>
       <c r="K78" s="4">
         <v>64680</v>
       </c>
       <c r="L78" s="4">
         <v>67282</v>
       </c>
       <c r="M78" s="4">
         <v>71435</v>
       </c>
       <c r="N78" s="4">
         <v>74143</v>
       </c>
-    </row>
-    <row r="79" spans="1:15">
+      <c r="O78" s="4">
+        <v>76821</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>12</v>
       </c>
       <c r="B79" s="4">
         <v>18383</v>
       </c>
       <c r="C79" s="4">
         <v>19368</v>
       </c>
       <c r="D79" s="4">
         <v>20357</v>
       </c>
       <c r="E79" s="4">
         <v>21405</v>
       </c>
       <c r="F79" s="4">
         <v>22519</v>
       </c>
       <c r="G79" s="4">
         <v>23620</v>
       </c>
       <c r="H79" s="4">
         <v>24657</v>
       </c>
       <c r="I79" s="4">
         <v>25893</v>
       </c>
       <c r="J79" s="4">
         <v>27293</v>
       </c>
       <c r="K79" s="4">
         <v>28465</v>
       </c>
       <c r="L79" s="4">
         <v>29532</v>
       </c>
       <c r="M79" s="4">
         <v>31484</v>
       </c>
       <c r="N79" s="4">
         <v>33033</v>
       </c>
-    </row>
-    <row r="80" spans="1:15">
+      <c r="O79" s="4">
+        <v>34577</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>13</v>
       </c>
       <c r="B80" s="4">
         <v>191921</v>
       </c>
       <c r="C80" s="4">
         <v>202876</v>
       </c>
       <c r="D80" s="4">
         <v>214663</v>
       </c>
       <c r="E80" s="4">
         <v>225029</v>
       </c>
       <c r="F80" s="4">
         <v>240756</v>
       </c>
       <c r="G80" s="4">
         <v>251719</v>
       </c>
       <c r="H80" s="4">
         <v>261332</v>
       </c>
       <c r="I80" s="4">
         <v>273905</v>
       </c>
       <c r="J80" s="4">
         <v>286811</v>
       </c>
       <c r="K80" s="4">
         <v>298035</v>
       </c>
       <c r="L80" s="4">
         <v>309377</v>
       </c>
       <c r="M80" s="4">
         <v>324960</v>
       </c>
       <c r="N80" s="4">
         <v>338084</v>
       </c>
-    </row>
-    <row r="82" spans="1:15">
+      <c r="O80" s="4">
+        <v>353267</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16">
       <c r="A82" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="83" spans="1:15">
+    <row r="83" spans="1:16">
       <c r="A83" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B83" s="3">
         <v>2011</v>
       </c>
       <c r="C83" s="3">
         <v>2012</v>
       </c>
       <c r="D83" s="3">
         <v>2013</v>
       </c>
       <c r="E83" s="3">
         <v>2014</v>
       </c>
       <c r="F83" s="3">
         <v>2015</v>
       </c>
       <c r="G83" s="3">
         <v>2016</v>
       </c>
       <c r="H83" s="3">
         <v>2017</v>
       </c>
       <c r="I83" s="3">
         <v>2018</v>
       </c>
       <c r="J83" s="3">
         <v>2019</v>
       </c>
       <c r="K83" s="3">
         <v>2020</v>
       </c>
       <c r="L83" s="3">
         <v>2021</v>
       </c>
       <c r="M83" s="3">
         <v>2022</v>
       </c>
       <c r="N83" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="84" spans="1:15">
+      <c r="O83" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>4</v>
       </c>
       <c r="B84" s="4">
         <v>34446</v>
       </c>
       <c r="C84" s="4">
         <v>34944</v>
       </c>
       <c r="D84" s="4">
         <v>35341</v>
       </c>
       <c r="E84" s="4">
         <v>36210</v>
       </c>
       <c r="F84" s="4">
         <v>36140</v>
       </c>
       <c r="G84" s="4">
         <v>37412</v>
       </c>
       <c r="H84" s="4">
         <v>38614</v>
       </c>
       <c r="I84" s="4">
         <v>39506</v>
       </c>
       <c r="J84" s="4">
         <v>40556</v>
       </c>
       <c r="K84" s="4">
         <v>41419</v>
       </c>
       <c r="L84" s="4">
         <v>42301</v>
       </c>
       <c r="M84" s="4">
         <v>43064</v>
       </c>
       <c r="N84" s="4">
         <v>43650</v>
       </c>
-    </row>
-    <row r="85" spans="1:15">
+      <c r="O84" s="4">
+        <v>43960</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>5</v>
       </c>
       <c r="B85" s="4">
         <v>1005</v>
       </c>
       <c r="C85" s="4">
         <v>1020</v>
       </c>
       <c r="D85" s="4">
         <v>1041</v>
       </c>
       <c r="E85" s="4">
         <v>1062</v>
       </c>
       <c r="F85" s="4">
         <v>1084</v>
       </c>
       <c r="G85" s="4">
         <v>1133</v>
       </c>
       <c r="H85" s="4">
         <v>1178</v>
       </c>
       <c r="I85" s="4">
         <v>1225</v>
       </c>
       <c r="J85" s="4">
         <v>1265</v>
       </c>
       <c r="K85" s="4">
         <v>1309</v>
       </c>
       <c r="L85" s="4">
         <v>1344</v>
       </c>
       <c r="M85" s="4">
         <v>1378</v>
       </c>
       <c r="N85" s="4">
         <v>1411</v>
       </c>
-    </row>
-    <row r="86" spans="1:15">
+      <c r="O85" s="4">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="4">
         <v>1876</v>
       </c>
       <c r="C86" s="4">
         <v>1851</v>
       </c>
       <c r="D86" s="4">
         <v>1808</v>
       </c>
       <c r="E86" s="4">
         <v>1813</v>
       </c>
       <c r="F86" s="4">
         <v>1782</v>
       </c>
       <c r="G86" s="4">
         <v>1828</v>
       </c>
       <c r="H86" s="4">
         <v>1846</v>
       </c>
       <c r="I86" s="4">
         <v>1894</v>
       </c>
       <c r="J86" s="4">
         <v>1926</v>
       </c>
       <c r="K86" s="4">
         <v>2003</v>
       </c>
       <c r="L86" s="4">
         <v>2027</v>
       </c>
       <c r="M86" s="4">
         <v>2045</v>
       </c>
       <c r="N86" s="4">
         <v>2061</v>
       </c>
-    </row>
-    <row r="87" spans="1:15">
+      <c r="O86" s="4">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="4">
         <v>6566</v>
       </c>
       <c r="C87" s="4">
         <v>6685</v>
       </c>
       <c r="D87" s="4">
         <v>6777</v>
       </c>
       <c r="E87" s="4">
         <v>6923</v>
       </c>
       <c r="F87" s="4">
         <v>7040</v>
       </c>
       <c r="G87" s="4">
         <v>7332</v>
       </c>
       <c r="H87" s="4">
         <v>7608</v>
       </c>
       <c r="I87" s="4">
         <v>7868</v>
       </c>
       <c r="J87" s="4">
         <v>8116</v>
       </c>
       <c r="K87" s="4">
         <v>8288</v>
       </c>
       <c r="L87" s="4">
         <v>8513</v>
       </c>
       <c r="M87" s="4">
         <v>8702</v>
       </c>
       <c r="N87" s="4">
         <v>8842</v>
       </c>
-    </row>
-    <row r="88" spans="1:15">
+      <c r="O87" s="4">
+        <v>8950</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="4">
         <v>3568</v>
       </c>
       <c r="C88" s="4">
         <v>3570</v>
       </c>
       <c r="D88" s="4">
         <v>3575</v>
       </c>
       <c r="E88" s="4">
         <v>3655</v>
       </c>
       <c r="F88" s="4">
         <v>3650</v>
       </c>
       <c r="G88" s="4">
         <v>3777</v>
       </c>
       <c r="H88" s="4">
         <v>3899</v>
       </c>
       <c r="I88" s="4">
         <v>4020</v>
       </c>
       <c r="J88" s="4">
         <v>4138</v>
       </c>
       <c r="K88" s="4">
         <v>4225</v>
       </c>
       <c r="L88" s="4">
         <v>4327</v>
       </c>
       <c r="M88" s="4">
         <v>4438</v>
       </c>
       <c r="N88" s="4">
         <v>4493</v>
       </c>
-    </row>
-    <row r="89" spans="1:15">
+      <c r="O88" s="4">
+        <v>4575</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" s="4">
         <v>2046</v>
       </c>
       <c r="C89" s="4">
         <v>2075</v>
       </c>
       <c r="D89" s="4">
         <v>2098</v>
       </c>
       <c r="E89" s="4">
         <v>2138</v>
       </c>
       <c r="F89" s="4">
         <v>2122</v>
       </c>
       <c r="G89" s="4">
         <v>2142</v>
       </c>
       <c r="H89" s="4">
         <v>2177</v>
       </c>
       <c r="I89" s="4">
         <v>2175</v>
       </c>
       <c r="J89" s="4">
         <v>2181</v>
       </c>
       <c r="K89" s="4">
         <v>2220</v>
       </c>
       <c r="L89" s="4">
         <v>2237</v>
       </c>
       <c r="M89" s="4">
         <v>2237</v>
       </c>
       <c r="N89" s="4">
         <v>2258</v>
       </c>
-    </row>
-    <row r="90" spans="1:15">
+      <c r="O89" s="4">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>10</v>
       </c>
       <c r="B90" s="4">
         <v>5553</v>
       </c>
       <c r="C90" s="4">
         <v>5597</v>
       </c>
       <c r="D90" s="4">
         <v>5656</v>
       </c>
       <c r="E90" s="4">
         <v>5790</v>
       </c>
       <c r="F90" s="4">
         <v>5828</v>
       </c>
       <c r="G90" s="4">
         <v>6069</v>
       </c>
       <c r="H90" s="4">
         <v>6252</v>
       </c>
       <c r="I90" s="4">
         <v>6436</v>
       </c>
       <c r="J90" s="4">
         <v>6601</v>
       </c>
       <c r="K90" s="4">
         <v>6717</v>
       </c>
       <c r="L90" s="4">
         <v>6873</v>
       </c>
       <c r="M90" s="4">
         <v>6951</v>
       </c>
       <c r="N90" s="4">
         <v>7036</v>
       </c>
-    </row>
-    <row r="91" spans="1:15">
+      <c r="O90" s="4">
+        <v>7100</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="4">
         <v>2813</v>
       </c>
       <c r="C91" s="4">
         <v>2867</v>
       </c>
       <c r="D91" s="4">
         <v>2947</v>
       </c>
       <c r="E91" s="4">
         <v>3033</v>
       </c>
       <c r="F91" s="4">
         <v>3009</v>
       </c>
       <c r="G91" s="4">
         <v>3107</v>
       </c>
       <c r="H91" s="4">
         <v>3203</v>
       </c>
       <c r="I91" s="4">
         <v>3264</v>
       </c>
       <c r="J91" s="4">
         <v>3394</v>
       </c>
       <c r="K91" s="4">
         <v>3484</v>
       </c>
       <c r="L91" s="4">
         <v>3562</v>
       </c>
       <c r="M91" s="4">
         <v>3634</v>
       </c>
       <c r="N91" s="4">
         <v>3694</v>
       </c>
-    </row>
-    <row r="92" spans="1:15">
+      <c r="O91" s="4">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>12</v>
       </c>
       <c r="B92" s="4">
         <v>1499</v>
       </c>
       <c r="C92" s="4">
         <v>1579</v>
       </c>
       <c r="D92" s="4">
         <v>1609</v>
       </c>
       <c r="E92" s="4">
         <v>1643</v>
       </c>
       <c r="F92" s="4">
         <v>1654</v>
       </c>
       <c r="G92" s="4">
         <v>1700</v>
       </c>
       <c r="H92" s="4">
         <v>1739</v>
       </c>
       <c r="I92" s="4">
         <v>1769</v>
       </c>
       <c r="J92" s="4">
         <v>1779</v>
       </c>
       <c r="K92" s="4">
         <v>1801</v>
       </c>
       <c r="L92" s="4">
         <v>1848</v>
       </c>
       <c r="M92" s="4">
         <v>1871</v>
       </c>
       <c r="N92" s="4">
         <v>1880</v>
       </c>
-    </row>
-    <row r="93" spans="1:15">
+      <c r="O92" s="4">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>13</v>
       </c>
       <c r="B93" s="4">
         <v>9520</v>
       </c>
       <c r="C93" s="4">
         <v>9700</v>
       </c>
       <c r="D93" s="4">
         <v>9830</v>
       </c>
       <c r="E93" s="4">
         <v>10153</v>
       </c>
       <c r="F93" s="4">
         <v>9971</v>
       </c>
       <c r="G93" s="4">
         <v>10324</v>
       </c>
       <c r="H93" s="4">
         <v>10712</v>
       </c>
       <c r="I93" s="4">
         <v>10855</v>
       </c>
       <c r="J93" s="4">
         <v>11156</v>
       </c>
       <c r="K93" s="4">
         <v>11372</v>
       </c>
       <c r="L93" s="4">
         <v>11570</v>
       </c>
       <c r="M93" s="4">
         <v>11808</v>
       </c>
       <c r="N93" s="4">
         <v>11975</v>
       </c>
-    </row>
-    <row r="95" spans="1:15">
+      <c r="O93" s="4">
+        <v>11992</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16">
       <c r="A95" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="96" spans="1:15">
+    <row r="96" spans="1:16">
       <c r="A96" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B96" s="3">
         <v>2011</v>
       </c>
       <c r="C96" s="3">
         <v>2012</v>
       </c>
       <c r="D96" s="3">
         <v>2013</v>
       </c>
       <c r="E96" s="3">
         <v>2014</v>
       </c>
       <c r="F96" s="3">
         <v>2015</v>
       </c>
       <c r="G96" s="3">
         <v>2016</v>
       </c>
       <c r="H96" s="3">
         <v>2017</v>
       </c>
       <c r="I96" s="3">
         <v>2018</v>
       </c>
       <c r="J96" s="3">
         <v>2019</v>
       </c>
       <c r="K96" s="3">
         <v>2020</v>
       </c>
       <c r="L96" s="3">
         <v>2021</v>
       </c>
       <c r="M96" s="3">
         <v>2022</v>
       </c>
       <c r="N96" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="97" spans="1:15">
+      <c r="O96" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="4">
         <v>1678462</v>
       </c>
       <c r="C97" s="4">
         <v>1667374</v>
       </c>
       <c r="D97" s="4">
         <v>1652181</v>
       </c>
       <c r="E97" s="4">
         <v>1644843</v>
       </c>
       <c r="F97" s="4">
         <v>1671777</v>
       </c>
       <c r="G97" s="4">
         <v>1673001</v>
       </c>
       <c r="H97" s="4">
         <v>1674234</v>
       </c>
       <c r="I97" s="4">
         <v>1664398</v>
       </c>
       <c r="J97" s="4">
         <v>1656477</v>
       </c>
       <c r="K97" s="4">
         <v>1641886</v>
       </c>
       <c r="L97" s="4">
         <v>1629994</v>
       </c>
       <c r="M97" s="4">
         <v>1617446</v>
       </c>
       <c r="N97" s="4">
         <v>1596830</v>
       </c>
-    </row>
-    <row r="98" spans="1:15">
+      <c r="O97" s="4">
+        <v>1573845</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>5</v>
       </c>
       <c r="B98" s="4">
         <v>58226</v>
       </c>
       <c r="C98" s="4">
         <v>57923</v>
       </c>
       <c r="D98" s="4">
         <v>57348</v>
       </c>
       <c r="E98" s="4">
         <v>56962</v>
       </c>
       <c r="F98" s="4">
         <v>57515</v>
       </c>
       <c r="G98" s="4">
         <v>57226</v>
       </c>
       <c r="H98" s="4">
         <v>57078</v>
       </c>
       <c r="I98" s="4">
         <v>56789</v>
       </c>
       <c r="J98" s="4">
         <v>56550</v>
       </c>
       <c r="K98" s="4">
         <v>56102</v>
       </c>
       <c r="L98" s="4">
         <v>55779</v>
       </c>
       <c r="M98" s="4">
         <v>55381</v>
       </c>
       <c r="N98" s="4">
         <v>54525</v>
       </c>
-    </row>
-    <row r="99" spans="1:15">
+      <c r="O98" s="4">
+        <v>53503</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="4">
         <v>131453</v>
       </c>
       <c r="C99" s="4">
         <v>129855</v>
       </c>
       <c r="D99" s="4">
         <v>128041</v>
       </c>
       <c r="E99" s="4">
         <v>126716</v>
       </c>
       <c r="F99" s="4">
         <v>126220</v>
       </c>
       <c r="G99" s="4">
         <v>125060</v>
       </c>
       <c r="H99" s="4">
         <v>123770</v>
       </c>
       <c r="I99" s="4">
         <v>122221</v>
       </c>
       <c r="J99" s="4">
         <v>120879</v>
       </c>
       <c r="K99" s="4">
         <v>119205</v>
       </c>
       <c r="L99" s="4">
         <v>117431</v>
       </c>
       <c r="M99" s="4">
         <v>115467</v>
       </c>
       <c r="N99" s="4">
         <v>112665</v>
       </c>
-    </row>
-    <row r="100" spans="1:15">
+      <c r="O99" s="4">
+        <v>109940</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>7</v>
       </c>
       <c r="B100" s="4">
         <v>332125</v>
       </c>
       <c r="C100" s="4">
         <v>328486</v>
       </c>
       <c r="D100" s="4">
         <v>325140</v>
       </c>
       <c r="E100" s="4">
         <v>323091</v>
       </c>
       <c r="F100" s="4">
         <v>325147</v>
       </c>
       <c r="G100" s="4">
         <v>324926</v>
       </c>
       <c r="H100" s="4">
         <v>324309</v>
       </c>
       <c r="I100" s="4">
         <v>322813</v>
       </c>
       <c r="J100" s="4">
         <v>321120</v>
       </c>
       <c r="K100" s="4">
         <v>318872</v>
       </c>
       <c r="L100" s="4">
         <v>316883</v>
       </c>
       <c r="M100" s="4">
         <v>314531</v>
       </c>
       <c r="N100" s="4">
         <v>310770</v>
       </c>
-    </row>
-    <row r="101" spans="1:15">
+      <c r="O100" s="4">
+        <v>306558</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="4">
         <v>308099</v>
       </c>
       <c r="C101" s="4">
         <v>308059</v>
       </c>
       <c r="D101" s="4">
         <v>306846</v>
       </c>
       <c r="E101" s="4">
         <v>307109</v>
       </c>
       <c r="F101" s="4">
         <v>312180</v>
       </c>
       <c r="G101" s="4">
         <v>313083</v>
       </c>
       <c r="H101" s="4">
         <v>314175</v>
       </c>
       <c r="I101" s="4">
         <v>313434</v>
       </c>
       <c r="J101" s="4">
         <v>313441</v>
       </c>
       <c r="K101" s="4">
         <v>312430</v>
       </c>
       <c r="L101" s="4">
         <v>311362</v>
       </c>
       <c r="M101" s="4">
         <v>308957</v>
       </c>
       <c r="N101" s="4">
         <v>305537</v>
       </c>
-    </row>
-    <row r="102" spans="1:15">
+      <c r="O101" s="4">
+        <v>301848</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" s="4">
         <v>114525</v>
       </c>
       <c r="C102" s="4">
         <v>114007</v>
       </c>
       <c r="D102" s="4">
         <v>112945</v>
       </c>
       <c r="E102" s="4">
         <v>112304</v>
       </c>
       <c r="F102" s="4">
         <v>114170</v>
       </c>
       <c r="G102" s="4">
         <v>114001</v>
       </c>
       <c r="H102" s="4">
         <v>113880</v>
       </c>
       <c r="I102" s="4">
         <v>113187</v>
       </c>
       <c r="J102" s="4">
         <v>112590</v>
       </c>
       <c r="K102" s="4">
         <v>111438</v>
       </c>
       <c r="L102" s="4">
         <v>110298</v>
       </c>
       <c r="M102" s="4">
         <v>109372</v>
       </c>
       <c r="N102" s="4">
         <v>107954</v>
       </c>
-    </row>
-    <row r="103" spans="1:15">
+      <c r="O102" s="4">
+        <v>106814</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>10</v>
       </c>
       <c r="B103" s="4">
         <v>277246</v>
       </c>
       <c r="C103" s="4">
         <v>275177</v>
       </c>
       <c r="D103" s="4">
         <v>272558</v>
       </c>
       <c r="E103" s="4">
         <v>270967</v>
       </c>
       <c r="F103" s="4">
         <v>271555</v>
       </c>
       <c r="G103" s="4">
         <v>270565</v>
       </c>
       <c r="H103" s="4">
         <v>269428</v>
       </c>
       <c r="I103" s="4">
         <v>267553</v>
       </c>
       <c r="J103" s="4">
         <v>265567</v>
       </c>
       <c r="K103" s="4">
         <v>262735</v>
       </c>
       <c r="L103" s="4">
         <v>259984</v>
       </c>
       <c r="M103" s="4">
         <v>257323</v>
       </c>
       <c r="N103" s="4">
         <v>253036</v>
       </c>
-    </row>
-    <row r="104" spans="1:15">
+      <c r="O103" s="4">
+        <v>248296</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>11</v>
       </c>
       <c r="B104" s="4">
         <v>146030</v>
       </c>
       <c r="C104" s="4">
         <v>146338</v>
       </c>
       <c r="D104" s="4">
         <v>146194</v>
       </c>
       <c r="E104" s="4">
         <v>146646</v>
       </c>
       <c r="F104" s="4">
         <v>149899</v>
       </c>
       <c r="G104" s="4">
         <v>151069</v>
       </c>
       <c r="H104" s="4">
         <v>152219</v>
       </c>
       <c r="I104" s="4">
         <v>152216</v>
       </c>
       <c r="J104" s="4">
         <v>152223</v>
       </c>
       <c r="K104" s="4">
         <v>151611</v>
       </c>
       <c r="L104" s="4">
         <v>151041</v>
       </c>
       <c r="M104" s="4">
         <v>150293</v>
       </c>
       <c r="N104" s="4">
         <v>149263</v>
       </c>
-    </row>
-    <row r="105" spans="1:15">
+      <c r="O104" s="4">
+        <v>147905</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>12</v>
       </c>
       <c r="B105" s="4">
         <v>70750</v>
       </c>
       <c r="C105" s="4">
         <v>71253</v>
       </c>
       <c r="D105" s="4">
         <v>71635</v>
       </c>
       <c r="E105" s="4">
         <v>72163</v>
       </c>
       <c r="F105" s="4">
         <v>74514</v>
       </c>
       <c r="G105" s="4">
         <v>75509</v>
       </c>
       <c r="H105" s="4">
         <v>76547</v>
       </c>
       <c r="I105" s="4">
         <v>76925</v>
       </c>
       <c r="J105" s="4">
         <v>77350</v>
       </c>
       <c r="K105" s="4">
         <v>77577</v>
       </c>
       <c r="L105" s="4">
         <v>77844</v>
       </c>
       <c r="M105" s="4">
         <v>77643</v>
       </c>
       <c r="N105" s="4">
         <v>77144</v>
       </c>
-    </row>
-    <row r="106" spans="1:15">
+      <c r="O105" s="4">
+        <v>76524</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>13</v>
       </c>
       <c r="B106" s="4">
         <v>240008</v>
       </c>
       <c r="C106" s="4">
         <v>236276</v>
       </c>
       <c r="D106" s="4">
         <v>231474</v>
       </c>
       <c r="E106" s="4">
         <v>228885</v>
       </c>
       <c r="F106" s="4">
         <v>240577</v>
       </c>
       <c r="G106" s="4">
         <v>241562</v>
       </c>
       <c r="H106" s="4">
         <v>242828</v>
       </c>
       <c r="I106" s="4">
         <v>239260</v>
       </c>
       <c r="J106" s="4">
         <v>236757</v>
       </c>
       <c r="K106" s="4">
         <v>231916</v>
       </c>
       <c r="L106" s="4">
         <v>229372</v>
       </c>
       <c r="M106" s="4">
         <v>228479</v>
       </c>
       <c r="N106" s="4">
         <v>225936</v>
       </c>
-    </row>
-    <row r="108" spans="1:15">
+      <c r="O106" s="4">
+        <v>222457</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16">
       <c r="A108" s="2" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="109" spans="1:15">
+    <row r="109" spans="1:16">
       <c r="A109" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B109" s="3">
         <v>2011</v>
       </c>
       <c r="C109" s="3">
         <v>2012</v>
       </c>
       <c r="D109" s="3">
         <v>2013</v>
       </c>
       <c r="E109" s="3">
         <v>2014</v>
       </c>
       <c r="F109" s="3">
         <v>2015</v>
       </c>
       <c r="G109" s="3">
         <v>2016</v>
       </c>
       <c r="H109" s="3">
         <v>2017</v>
       </c>
       <c r="I109" s="3">
         <v>2018</v>
       </c>
       <c r="J109" s="3">
         <v>2019</v>
       </c>
       <c r="K109" s="3">
         <v>2020</v>
       </c>
       <c r="L109" s="3">
         <v>2021</v>
       </c>
       <c r="M109" s="3">
         <v>2022</v>
       </c>
       <c r="N109" s="3">
         <v>2023</v>
       </c>
-    </row>
-    <row r="110" spans="1:15">
+      <c r="O109" s="3">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>4</v>
       </c>
       <c r="B110" s="4">
         <v>896870</v>
       </c>
       <c r="C110" s="4">
         <v>893783</v>
       </c>
       <c r="D110" s="4">
         <v>903098</v>
       </c>
       <c r="E110" s="4">
         <v>910527</v>
       </c>
       <c r="F110" s="4">
         <v>888322</v>
       </c>
       <c r="G110" s="4">
         <v>891609</v>
       </c>
       <c r="H110" s="4">
         <v>883290</v>
       </c>
       <c r="I110" s="4">
         <v>881283</v>
       </c>
       <c r="J110" s="4">
         <v>873670</v>
       </c>
       <c r="K110" s="4">
         <v>870027</v>
       </c>
       <c r="L110" s="4">
         <v>862423</v>
       </c>
       <c r="M110" s="4">
         <v>866239</v>
       </c>
       <c r="N110" s="4">
         <v>867267</v>
       </c>
-    </row>
-    <row r="111" spans="1:15">
+      <c r="O110" s="4">
+        <v>870707</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>5</v>
       </c>
       <c r="B111" s="4">
         <v>32238</v>
       </c>
       <c r="C111" s="4">
         <v>31536</v>
       </c>
       <c r="D111" s="4">
         <v>30852</v>
       </c>
       <c r="E111" s="4">
         <v>30024</v>
       </c>
       <c r="F111" s="4">
         <v>28353</v>
       </c>
       <c r="G111" s="4">
         <v>27648</v>
       </c>
       <c r="H111" s="4">
         <v>26707</v>
       </c>
       <c r="I111" s="4">
         <v>25962</v>
       </c>
       <c r="J111" s="4">
         <v>25178</v>
       </c>
       <c r="K111" s="4">
         <v>24533</v>
       </c>
       <c r="L111" s="4">
         <v>23913</v>
       </c>
       <c r="M111" s="4">
         <v>23495</v>
       </c>
       <c r="N111" s="4">
         <v>22872</v>
       </c>
-    </row>
-    <row r="112" spans="1:15">
+      <c r="O111" s="4">
+        <v>22267</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="4">
         <v>42522</v>
       </c>
       <c r="C112" s="4">
         <v>42447</v>
       </c>
       <c r="D112" s="4">
         <v>42868</v>
       </c>
       <c r="E112" s="4">
         <v>43202</v>
       </c>
       <c r="F112" s="4">
         <v>43059</v>
       </c>
       <c r="G112" s="4">
         <v>43228</v>
       </c>
       <c r="H112" s="4">
         <v>42743</v>
       </c>
       <c r="I112" s="4">
         <v>42660</v>
       </c>
       <c r="J112" s="4">
         <v>42331</v>
       </c>
       <c r="K112" s="4">
         <v>42262</v>
       </c>
       <c r="L112" s="4">
         <v>41868</v>
       </c>
       <c r="M112" s="4">
         <v>41944</v>
       </c>
       <c r="N112" s="4">
         <v>41909</v>
       </c>
-    </row>
-    <row r="113" spans="1:15">
+      <c r="O112" s="4">
+        <v>41777</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>7</v>
       </c>
       <c r="B113" s="4">
         <v>148923</v>
       </c>
       <c r="C113" s="4">
         <v>147591</v>
       </c>
       <c r="D113" s="4">
         <v>148001</v>
       </c>
       <c r="E113" s="4">
         <v>148428</v>
       </c>
       <c r="F113" s="4">
         <v>146644</v>
       </c>
       <c r="G113" s="4">
         <v>147503</v>
       </c>
       <c r="H113" s="4">
         <v>145768</v>
       </c>
       <c r="I113" s="4">
         <v>144914</v>
       </c>
       <c r="J113" s="4">
         <v>143542</v>
       </c>
       <c r="K113" s="4">
         <v>142506</v>
       </c>
       <c r="L113" s="4">
         <v>140765</v>
       </c>
       <c r="M113" s="4">
         <v>140504</v>
       </c>
       <c r="N113" s="4">
         <v>139538</v>
       </c>
-    </row>
-    <row r="114" spans="1:15">
+      <c r="O113" s="4">
+        <v>138645</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="4">
         <v>158178</v>
       </c>
       <c r="C114" s="4">
         <v>156699</v>
       </c>
       <c r="D114" s="4">
         <v>157150</v>
       </c>
       <c r="E114" s="4">
         <v>157354</v>
       </c>
       <c r="F114" s="4">
         <v>156201</v>
       </c>
       <c r="G114" s="4">
         <v>156216</v>
       </c>
       <c r="H114" s="4">
         <v>155181</v>
       </c>
       <c r="I114" s="4">
         <v>155373</v>
       </c>
       <c r="J114" s="4">
         <v>153624</v>
       </c>
       <c r="K114" s="4">
         <v>152643</v>
       </c>
       <c r="L114" s="4">
         <v>151406</v>
       </c>
       <c r="M114" s="4">
         <v>152475</v>
       </c>
       <c r="N114" s="4">
         <v>152252</v>
       </c>
-    </row>
-    <row r="115" spans="1:15">
+      <c r="O114" s="4">
+        <v>151585</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" s="4">
         <v>52607</v>
       </c>
       <c r="C115" s="4">
         <v>52056</v>
       </c>
       <c r="D115" s="4">
         <v>52133</v>
       </c>
       <c r="E115" s="4">
         <v>52344</v>
       </c>
       <c r="F115" s="4">
         <v>50996</v>
       </c>
       <c r="G115" s="4">
         <v>50835</v>
       </c>
       <c r="H115" s="4">
         <v>50307</v>
       </c>
       <c r="I115" s="4">
         <v>50794</v>
       </c>
       <c r="J115" s="4">
         <v>50090</v>
       </c>
       <c r="K115" s="4">
         <v>49808</v>
       </c>
       <c r="L115" s="4">
         <v>48798</v>
       </c>
       <c r="M115" s="4">
         <v>48509</v>
       </c>
       <c r="N115" s="4">
         <v>48611</v>
       </c>
-    </row>
-    <row r="116" spans="1:15">
+      <c r="O115" s="4">
+        <v>48718</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>10</v>
       </c>
       <c r="B116" s="4">
         <v>108974</v>
       </c>
       <c r="C116" s="4">
         <v>107750</v>
       </c>
       <c r="D116" s="4">
         <v>108374</v>
       </c>
       <c r="E116" s="4">
         <v>108448</v>
       </c>
       <c r="F116" s="4">
         <v>107029</v>
       </c>
       <c r="G116" s="4">
         <v>106595</v>
       </c>
       <c r="H116" s="4">
         <v>105617</v>
       </c>
       <c r="I116" s="4">
         <v>105677</v>
       </c>
       <c r="J116" s="4">
         <v>105092</v>
       </c>
       <c r="K116" s="4">
         <v>104471</v>
       </c>
       <c r="L116" s="4">
         <v>103765</v>
       </c>
       <c r="M116" s="4">
         <v>104263</v>
       </c>
       <c r="N116" s="4">
         <v>103966</v>
       </c>
-    </row>
-    <row r="117" spans="1:15">
+      <c r="O116" s="4">
+        <v>103582</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>11</v>
       </c>
       <c r="B117" s="4">
         <v>78516</v>
       </c>
       <c r="C117" s="4">
         <v>77908</v>
       </c>
       <c r="D117" s="4">
         <v>78226</v>
       </c>
       <c r="E117" s="4">
         <v>78148</v>
       </c>
       <c r="F117" s="4">
         <v>75838</v>
       </c>
       <c r="G117" s="4">
         <v>75794</v>
       </c>
       <c r="H117" s="4">
         <v>75214</v>
       </c>
       <c r="I117" s="4">
         <v>75161</v>
       </c>
       <c r="J117" s="4">
         <v>74376</v>
       </c>
       <c r="K117" s="4">
         <v>74117</v>
       </c>
       <c r="L117" s="4">
         <v>73144</v>
       </c>
       <c r="M117" s="4">
         <v>72566</v>
       </c>
       <c r="N117" s="4">
         <v>72160</v>
       </c>
-    </row>
-    <row r="118" spans="1:15">
+      <c r="O117" s="4">
+        <v>71594</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>12</v>
       </c>
       <c r="B118" s="4">
         <v>49495</v>
       </c>
       <c r="C118" s="4">
         <v>48846</v>
       </c>
       <c r="D118" s="4">
         <v>48514</v>
       </c>
       <c r="E118" s="4">
         <v>48194</v>
       </c>
       <c r="F118" s="4">
         <v>46417</v>
       </c>
       <c r="G118" s="4">
         <v>46369</v>
       </c>
       <c r="H118" s="4">
         <v>45780</v>
       </c>
       <c r="I118" s="4">
         <v>45496</v>
       </c>
       <c r="J118" s="4">
         <v>44970</v>
       </c>
       <c r="K118" s="4">
         <v>44664</v>
       </c>
       <c r="L118" s="4">
         <v>44048</v>
       </c>
       <c r="M118" s="4">
         <v>43922</v>
       </c>
       <c r="N118" s="4">
         <v>43887</v>
       </c>
-    </row>
-    <row r="119" spans="1:15">
+      <c r="O118" s="4">
+        <v>43725</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>13</v>
       </c>
       <c r="B119" s="4">
         <v>225417</v>
       </c>
       <c r="C119" s="4">
         <v>228950</v>
       </c>
       <c r="D119" s="4">
         <v>236980</v>
       </c>
       <c r="E119" s="4">
         <v>244385</v>
       </c>
       <c r="F119" s="4">
         <v>233785</v>
       </c>
       <c r="G119" s="4">
         <v>237421</v>
       </c>
       <c r="H119" s="4">
         <v>235973</v>
       </c>
       <c r="I119" s="4">
         <v>235246</v>
       </c>
       <c r="J119" s="4">
         <v>234467</v>
       </c>
       <c r="K119" s="4">
         <v>235023</v>
       </c>
       <c r="L119" s="4">
         <v>234716</v>
       </c>
       <c r="M119" s="4">
         <v>238561</v>
       </c>
       <c r="N119" s="4">
         <v>242072</v>
       </c>
-    </row>
-    <row r="121" spans="1:15">
+      <c r="O119" s="4">
+        <v>248814</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16">
       <c r="A121" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="O121" s="5" t="s">
+      <c r="P121" s="5" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="122" spans="1:15">
+    <row r="122" spans="1:16">
       <c r="A122" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="O122" s="5" t="s">
+      <c r="P122" s="5" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:N1"/>
-[...11 lines deleted...]
-    <mergeCell ref="A122:N122"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A4:O4"/>
+    <mergeCell ref="A17:O17"/>
+    <mergeCell ref="A30:O30"/>
+    <mergeCell ref="A43:O43"/>
+    <mergeCell ref="A56:O56"/>
+    <mergeCell ref="A69:O69"/>
+    <mergeCell ref="A82:O82"/>
+    <mergeCell ref="A95:O95"/>
+    <mergeCell ref="A108:O108"/>
+    <mergeCell ref="A121:O121"/>
+    <mergeCell ref="A122:O122"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Bildungsstand der Wohnbevölker</vt:lpstr>