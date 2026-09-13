--- v1 (2026-07-12)
+++ v2 (2026-09-13)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Bildungsstand der Wohnbevölker" sheetId="1" r:id="rId4"/>
+    <sheet name="Bildungsstand der Wohnbevölkeru" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t xml:space="preserve">Bevölkerung nach Bildung </t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2011-2024</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
@@ -89,51 +89,51 @@
   <si>
     <t>Berufsbildende mittlere Schule</t>
   </si>
   <si>
     <t>Hochschule</t>
   </si>
   <si>
     <t>Kolleg</t>
   </si>
   <si>
     <t>Lehrabschluss</t>
   </si>
   <si>
     <t>Pflichtschule</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Abgestimmte Erwerbsstatistik, Bildungsstandregister.</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen: Bildungsstand der Wohnbevölkerung im Alter von 25 bis 64 Jahren. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -468,51 +468,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="P122" sqref="P122"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="16" max="16" width="150" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
@@ -5246,51 +5246,51 @@
     <mergeCell ref="A122:O122"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Bildungsstand der Wohnbevölker</vt:lpstr>
+      <vt:lpstr>Bildungsstand der Wohnbevölkeru</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>WIBIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Bildungsstand der Wohnbevölkerung</dc:title>
   <dc:description/>
   <dc:subject>Bildungsstand der Wohnbevölkerung</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>