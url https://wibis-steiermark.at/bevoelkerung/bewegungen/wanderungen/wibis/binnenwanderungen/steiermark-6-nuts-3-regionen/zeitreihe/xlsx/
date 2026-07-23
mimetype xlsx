--- v0 (2026-05-02)
+++ v1 (2026-07-23)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Binnenwanderungen</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2024</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Zuzüge</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
@@ -442,77 +442,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y25"/>
+  <dimension ref="A1:Z25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Y25" sqref="Y25"/>
+      <selection activeCell="Z25" sqref="Z25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
@@ -541,52 +541,55 @@
       </c>
       <c r="Q5" s="3">
         <v>2017</v>
       </c>
       <c r="R5" s="3">
         <v>2018</v>
       </c>
       <c r="S5" s="3">
         <v>2019</v>
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Y5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>6854</v>
       </c>
       <c r="C6" s="4">
         <v>7258</v>
       </c>
       <c r="D6" s="4">
         <v>8378</v>
       </c>
       <c r="E6" s="4">
         <v>8488</v>
       </c>
       <c r="F6" s="4">
         <v>8668</v>
       </c>
       <c r="G6" s="4">
         <v>9097</v>
       </c>
       <c r="H6" s="4">
         <v>9556</v>
       </c>
       <c r="I6" s="4">
@@ -615,52 +618,55 @@
       </c>
       <c r="Q6" s="4">
         <v>11418</v>
       </c>
       <c r="R6" s="4">
         <v>11052</v>
       </c>
       <c r="S6" s="4">
         <v>10833</v>
       </c>
       <c r="T6" s="4">
         <v>10584</v>
       </c>
       <c r="U6" s="4">
         <v>12640</v>
       </c>
       <c r="V6" s="4">
         <v>14947</v>
       </c>
       <c r="W6" s="4">
         <v>14401</v>
       </c>
       <c r="X6" s="4">
         <v>12297</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Y6" s="4">
+        <v>10634</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>7683</v>
       </c>
       <c r="C7" s="4">
         <v>7929</v>
       </c>
       <c r="D7" s="4">
         <v>9219</v>
       </c>
       <c r="E7" s="4">
         <v>9096</v>
       </c>
       <c r="F7" s="4">
         <v>9642</v>
       </c>
       <c r="G7" s="4">
         <v>9742</v>
       </c>
       <c r="H7" s="4">
         <v>10281</v>
       </c>
       <c r="I7" s="4">
@@ -689,52 +695,55 @@
       </c>
       <c r="Q7" s="4">
         <v>12104</v>
       </c>
       <c r="R7" s="4">
         <v>11600</v>
       </c>
       <c r="S7" s="4">
         <v>10924</v>
       </c>
       <c r="T7" s="4">
         <v>10169</v>
       </c>
       <c r="U7" s="4">
         <v>10741</v>
       </c>
       <c r="V7" s="4">
         <v>12572</v>
       </c>
       <c r="W7" s="4">
         <v>12730</v>
       </c>
       <c r="X7" s="4">
         <v>11416</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Y7" s="4">
+        <v>10733</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>924</v>
       </c>
       <c r="C8" s="4">
         <v>967</v>
       </c>
       <c r="D8" s="4">
         <v>996</v>
       </c>
       <c r="E8" s="4">
         <v>1022</v>
       </c>
       <c r="F8" s="4">
         <v>1024</v>
       </c>
       <c r="G8" s="4">
         <v>969</v>
       </c>
       <c r="H8" s="4">
         <v>1080</v>
       </c>
       <c r="I8" s="4">
@@ -763,52 +772,55 @@
       </c>
       <c r="Q8" s="4">
         <v>1317</v>
       </c>
       <c r="R8" s="4">
         <v>1183</v>
       </c>
       <c r="S8" s="4">
         <v>1109</v>
       </c>
       <c r="T8" s="4">
         <v>1197</v>
       </c>
       <c r="U8" s="4">
         <v>1219</v>
       </c>
       <c r="V8" s="4">
         <v>1300</v>
       </c>
       <c r="W8" s="4">
         <v>1221</v>
       </c>
       <c r="X8" s="4">
         <v>1317</v>
       </c>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Y8" s="4">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>1696</v>
       </c>
       <c r="C9" s="4">
         <v>1844</v>
       </c>
       <c r="D9" s="4">
         <v>2295</v>
       </c>
       <c r="E9" s="4">
         <v>2356</v>
       </c>
       <c r="F9" s="4">
         <v>2303</v>
       </c>
       <c r="G9" s="4">
         <v>2219</v>
       </c>
       <c r="H9" s="4">
         <v>2451</v>
       </c>
       <c r="I9" s="4">
@@ -837,52 +849,55 @@
       </c>
       <c r="Q9" s="4">
         <v>2954</v>
       </c>
       <c r="R9" s="4">
         <v>3041</v>
       </c>
       <c r="S9" s="4">
         <v>2718</v>
       </c>
       <c r="T9" s="4">
         <v>2841</v>
       </c>
       <c r="U9" s="4">
         <v>3305</v>
       </c>
       <c r="V9" s="4">
         <v>5570</v>
       </c>
       <c r="W9" s="4">
         <v>4272</v>
       </c>
       <c r="X9" s="4">
         <v>3465</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Y9" s="4">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>2846</v>
       </c>
       <c r="C10" s="4">
         <v>2806</v>
       </c>
       <c r="D10" s="4">
         <v>3204</v>
       </c>
       <c r="E10" s="4">
         <v>3105</v>
       </c>
       <c r="F10" s="4">
         <v>3277</v>
       </c>
       <c r="G10" s="4">
         <v>3492</v>
       </c>
       <c r="H10" s="4">
         <v>3434</v>
       </c>
       <c r="I10" s="4">
@@ -911,52 +926,55 @@
       </c>
       <c r="Q10" s="4">
         <v>4419</v>
       </c>
       <c r="R10" s="4">
         <v>4507</v>
       </c>
       <c r="S10" s="4">
         <v>4360</v>
       </c>
       <c r="T10" s="4">
         <v>4397</v>
       </c>
       <c r="U10" s="4">
         <v>4659</v>
       </c>
       <c r="V10" s="4">
         <v>5213</v>
       </c>
       <c r="W10" s="4">
         <v>4744</v>
       </c>
       <c r="X10" s="4">
         <v>4394</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Y10" s="4">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>2623</v>
       </c>
       <c r="C11" s="4">
         <v>2868</v>
       </c>
       <c r="D11" s="4">
         <v>3059</v>
       </c>
       <c r="E11" s="4">
         <v>3002</v>
       </c>
       <c r="F11" s="4">
         <v>2939</v>
       </c>
       <c r="G11" s="4">
         <v>3069</v>
       </c>
       <c r="H11" s="4">
         <v>3278</v>
       </c>
       <c r="I11" s="4">
@@ -985,52 +1003,55 @@
       </c>
       <c r="Q11" s="4">
         <v>3913</v>
       </c>
       <c r="R11" s="4">
         <v>4025</v>
       </c>
       <c r="S11" s="4">
         <v>4012</v>
       </c>
       <c r="T11" s="4">
         <v>4095</v>
       </c>
       <c r="U11" s="4">
         <v>4595</v>
       </c>
       <c r="V11" s="4">
         <v>4624</v>
       </c>
       <c r="W11" s="4">
         <v>4759</v>
       </c>
       <c r="X11" s="4">
         <v>4075</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Y11" s="4">
+        <v>4138</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>955</v>
       </c>
       <c r="C12" s="4">
         <v>1052</v>
       </c>
       <c r="D12" s="4">
         <v>1240</v>
       </c>
       <c r="E12" s="4">
         <v>1211</v>
       </c>
       <c r="F12" s="4">
         <v>1114</v>
       </c>
       <c r="G12" s="4">
         <v>1170</v>
       </c>
       <c r="H12" s="4">
         <v>1200</v>
       </c>
       <c r="I12" s="4">
@@ -1059,57 +1080,60 @@
       </c>
       <c r="Q12" s="4">
         <v>1419</v>
       </c>
       <c r="R12" s="4">
         <v>1300</v>
       </c>
       <c r="S12" s="4">
         <v>1369</v>
       </c>
       <c r="T12" s="4">
         <v>1399</v>
       </c>
       <c r="U12" s="4">
         <v>1578</v>
       </c>
       <c r="V12" s="4">
         <v>1874</v>
       </c>
       <c r="W12" s="4">
         <v>1794</v>
       </c>
       <c r="X12" s="4">
         <v>1567</v>
       </c>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Y12" s="4">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="3">
         <v>2002</v>
       </c>
       <c r="C15" s="3">
         <v>2003</v>
       </c>
       <c r="D15" s="3">
         <v>2004</v>
       </c>
       <c r="E15" s="3">
         <v>2005</v>
       </c>
       <c r="F15" s="3">
         <v>2006</v>
       </c>
       <c r="G15" s="3">
         <v>2007</v>
       </c>
       <c r="H15" s="3">
         <v>2008</v>
       </c>
       <c r="I15" s="3">
@@ -1138,52 +1162,55 @@
       </c>
       <c r="Q15" s="3">
         <v>2017</v>
       </c>
       <c r="R15" s="3">
         <v>2018</v>
       </c>
       <c r="S15" s="3">
         <v>2019</v>
       </c>
       <c r="T15" s="3">
         <v>2020</v>
       </c>
       <c r="U15" s="3">
         <v>2021</v>
       </c>
       <c r="V15" s="3">
         <v>2022</v>
       </c>
       <c r="W15" s="3">
         <v>2023</v>
       </c>
       <c r="X15" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Y15" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="4">
         <v>7812</v>
       </c>
       <c r="C16" s="4">
         <v>7339</v>
       </c>
       <c r="D16" s="4">
         <v>7908</v>
       </c>
       <c r="E16" s="4">
         <v>8049</v>
       </c>
       <c r="F16" s="4">
         <v>8498</v>
       </c>
       <c r="G16" s="4">
         <v>8843</v>
       </c>
       <c r="H16" s="4">
         <v>9124</v>
       </c>
       <c r="I16" s="4">
@@ -1212,52 +1239,55 @@
       </c>
       <c r="Q16" s="4">
         <v>11644</v>
       </c>
       <c r="R16" s="4">
         <v>10405</v>
       </c>
       <c r="S16" s="4">
         <v>10257</v>
       </c>
       <c r="T16" s="4">
         <v>10287</v>
       </c>
       <c r="U16" s="4">
         <v>10963</v>
       </c>
       <c r="V16" s="4">
         <v>16163</v>
       </c>
       <c r="W16" s="4">
         <v>15558</v>
       </c>
       <c r="X16" s="4">
         <v>12317</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Y16" s="4">
+        <v>9771</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="4">
         <v>6223</v>
       </c>
       <c r="C17" s="4">
         <v>6596</v>
       </c>
       <c r="D17" s="4">
         <v>6960</v>
       </c>
       <c r="E17" s="4">
         <v>7167</v>
       </c>
       <c r="F17" s="4">
         <v>7352</v>
       </c>
       <c r="G17" s="4">
         <v>7761</v>
       </c>
       <c r="H17" s="4">
         <v>8085</v>
       </c>
       <c r="I17" s="4">
@@ -1286,52 +1316,55 @@
       </c>
       <c r="Q17" s="4">
         <v>11125</v>
       </c>
       <c r="R17" s="4">
         <v>10778</v>
       </c>
       <c r="S17" s="4">
         <v>10360</v>
       </c>
       <c r="T17" s="4">
         <v>10471</v>
       </c>
       <c r="U17" s="4">
         <v>10854</v>
       </c>
       <c r="V17" s="4">
         <v>13160</v>
       </c>
       <c r="W17" s="4">
         <v>12921</v>
       </c>
       <c r="X17" s="4">
         <v>11265</v>
       </c>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Y17" s="4">
+        <v>10209</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="4">
         <v>1237</v>
       </c>
       <c r="C18" s="4">
         <v>1165</v>
       </c>
       <c r="D18" s="4">
         <v>1216</v>
       </c>
       <c r="E18" s="4">
         <v>1234</v>
       </c>
       <c r="F18" s="4">
         <v>1287</v>
       </c>
       <c r="G18" s="4">
         <v>1313</v>
       </c>
       <c r="H18" s="4">
         <v>1381</v>
       </c>
       <c r="I18" s="4">
@@ -1360,52 +1393,55 @@
       </c>
       <c r="Q18" s="4">
         <v>1511</v>
       </c>
       <c r="R18" s="4">
         <v>1503</v>
       </c>
       <c r="S18" s="4">
         <v>1478</v>
       </c>
       <c r="T18" s="4">
         <v>1305</v>
       </c>
       <c r="U18" s="4">
         <v>1261</v>
       </c>
       <c r="V18" s="4">
         <v>1514</v>
       </c>
       <c r="W18" s="4">
         <v>1550</v>
       </c>
       <c r="X18" s="4">
         <v>1371</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Y18" s="4">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="4">
         <v>2699</v>
       </c>
       <c r="C19" s="4">
         <v>2539</v>
       </c>
       <c r="D19" s="4">
         <v>3082</v>
       </c>
       <c r="E19" s="4">
         <v>2869</v>
       </c>
       <c r="F19" s="4">
         <v>3040</v>
       </c>
       <c r="G19" s="4">
         <v>2725</v>
       </c>
       <c r="H19" s="4">
         <v>2821</v>
       </c>
       <c r="I19" s="4">
@@ -1434,52 +1470,55 @@
       </c>
       <c r="Q19" s="4">
         <v>3622</v>
       </c>
       <c r="R19" s="4">
         <v>3135</v>
       </c>
       <c r="S19" s="4">
         <v>2851</v>
       </c>
       <c r="T19" s="4">
         <v>3005</v>
       </c>
       <c r="U19" s="4">
         <v>3276</v>
       </c>
       <c r="V19" s="4">
         <v>7405</v>
       </c>
       <c r="W19" s="4">
         <v>6095</v>
       </c>
       <c r="X19" s="4">
         <v>4044</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Y19" s="4">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="4">
         <v>3255</v>
       </c>
       <c r="C20" s="4">
         <v>3169</v>
       </c>
       <c r="D20" s="4">
         <v>3802</v>
       </c>
       <c r="E20" s="4">
         <v>3563</v>
       </c>
       <c r="F20" s="4">
         <v>3661</v>
       </c>
       <c r="G20" s="4">
         <v>3857</v>
       </c>
       <c r="H20" s="4">
         <v>4096</v>
       </c>
       <c r="I20" s="4">
@@ -1508,52 +1547,55 @@
       </c>
       <c r="Q20" s="4">
         <v>4356</v>
       </c>
       <c r="R20" s="4">
         <v>4408</v>
       </c>
       <c r="S20" s="4">
         <v>4296</v>
       </c>
       <c r="T20" s="4">
         <v>4048</v>
       </c>
       <c r="U20" s="4">
         <v>4065</v>
       </c>
       <c r="V20" s="4">
         <v>4593</v>
       </c>
       <c r="W20" s="4">
         <v>4544</v>
       </c>
       <c r="X20" s="4">
         <v>4287</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Y20" s="4">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="4">
         <v>2639</v>
       </c>
       <c r="C21" s="4">
         <v>2587</v>
       </c>
       <c r="D21" s="4">
         <v>2912</v>
       </c>
       <c r="E21" s="4">
         <v>2851</v>
       </c>
       <c r="F21" s="4">
         <v>3022</v>
       </c>
       <c r="G21" s="4">
         <v>2994</v>
       </c>
       <c r="H21" s="4">
         <v>3117</v>
       </c>
       <c r="I21" s="4">
@@ -1582,52 +1624,55 @@
       </c>
       <c r="Q21" s="4">
         <v>3990</v>
       </c>
       <c r="R21" s="4">
         <v>3517</v>
       </c>
       <c r="S21" s="4">
         <v>3419</v>
       </c>
       <c r="T21" s="4">
         <v>3423</v>
       </c>
       <c r="U21" s="4">
         <v>3414</v>
       </c>
       <c r="V21" s="4">
         <v>3936</v>
       </c>
       <c r="W21" s="4">
         <v>3776</v>
       </c>
       <c r="X21" s="4">
         <v>3719</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Y21" s="4">
+        <v>3374</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="4">
         <v>1632</v>
       </c>
       <c r="C22" s="4">
         <v>1491</v>
       </c>
       <c r="D22" s="4">
         <v>1571</v>
       </c>
       <c r="E22" s="4">
         <v>1669</v>
       </c>
       <c r="F22" s="4">
         <v>1767</v>
       </c>
       <c r="G22" s="4">
         <v>1757</v>
       </c>
       <c r="H22" s="4">
         <v>1792</v>
       </c>
       <c r="I22" s="4">
@@ -1656,75 +1701,78 @@
       </c>
       <c r="Q22" s="4">
         <v>1748</v>
       </c>
       <c r="R22" s="4">
         <v>1668</v>
       </c>
       <c r="S22" s="4">
         <v>1512</v>
       </c>
       <c r="T22" s="4">
         <v>1549</v>
       </c>
       <c r="U22" s="4">
         <v>1550</v>
       </c>
       <c r="V22" s="4">
         <v>1761</v>
       </c>
       <c r="W22" s="4">
         <v>1791</v>
       </c>
       <c r="X22" s="4">
         <v>1568</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Y22" s="4">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="Y24" s="5" t="s">
+      <c r="Z24" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="Y25" s="5" t="s">
+      <c r="Z25" s="5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:X1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A25:X25"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A14:Y14"/>
+    <mergeCell ref="A24:Y24"/>
+    <mergeCell ref="A25:Y25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Wanderungen</vt:lpstr>