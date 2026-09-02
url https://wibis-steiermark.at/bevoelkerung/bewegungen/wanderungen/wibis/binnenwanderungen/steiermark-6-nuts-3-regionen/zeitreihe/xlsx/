--- v1 (2026-07-23)
+++ v2 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Binnenwanderungen</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Zuzüge</t>
   </si>
   <si>
@@ -59,51 +59,51 @@
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Wegzüge</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Wanderungsstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Bei der Darstellung sind Umzüge innerhalb der jeweiligen Gebietsgrenzen ausgenommen und es werden lediglich Zu- und Wegzüge über Gebietsgrenzen hinaus betrachtet. Österreich wird in diesem Zusammenhang als Gebietseinheit nicht abgebildet, nachdem alle Zu- und Wegzüge außerhalb der Gebietseinheit Österreich als Außenwanderungen zu betrachten sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -438,51 +438,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z25" sqref="Z25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">