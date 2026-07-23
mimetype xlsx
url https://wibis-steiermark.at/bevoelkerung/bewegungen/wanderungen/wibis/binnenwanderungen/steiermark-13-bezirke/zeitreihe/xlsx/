--- v0 (2026-05-02)
+++ v1 (2026-07-23)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Binnenwanderungen</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2024</t>
+    <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Zuzüge</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
   <si>
     <t>Leoben</t>
   </si>
@@ -463,77 +463,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y39"/>
+  <dimension ref="A1:Z39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Y39" sqref="Y39"/>
+      <selection activeCell="Z39" sqref="Z39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
@@ -562,52 +562,55 @@
       </c>
       <c r="Q5" s="3">
         <v>2017</v>
       </c>
       <c r="R5" s="3">
         <v>2018</v>
       </c>
       <c r="S5" s="3">
         <v>2019</v>
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Y5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>6854</v>
       </c>
       <c r="C6" s="4">
         <v>7258</v>
       </c>
       <c r="D6" s="4">
         <v>8378</v>
       </c>
       <c r="E6" s="4">
         <v>8488</v>
       </c>
       <c r="F6" s="4">
         <v>8668</v>
       </c>
       <c r="G6" s="4">
         <v>9097</v>
       </c>
       <c r="H6" s="4">
         <v>9556</v>
       </c>
       <c r="I6" s="4">
@@ -636,52 +639,55 @@
       </c>
       <c r="Q6" s="4">
         <v>11418</v>
       </c>
       <c r="R6" s="4">
         <v>11052</v>
       </c>
       <c r="S6" s="4">
         <v>10833</v>
       </c>
       <c r="T6" s="4">
         <v>10584</v>
       </c>
       <c r="U6" s="4">
         <v>12640</v>
       </c>
       <c r="V6" s="4">
         <v>14947</v>
       </c>
       <c r="W6" s="4">
         <v>14401</v>
       </c>
       <c r="X6" s="4">
         <v>12297</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Y6" s="4">
+        <v>10634</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>8150</v>
       </c>
       <c r="C7" s="4">
         <v>8277</v>
       </c>
       <c r="D7" s="4">
         <v>9462</v>
       </c>
       <c r="E7" s="4">
         <v>9574</v>
       </c>
       <c r="F7" s="4">
         <v>9954</v>
       </c>
       <c r="G7" s="4">
         <v>10370</v>
       </c>
       <c r="H7" s="4">
         <v>10522</v>
       </c>
       <c r="I7" s="4">
@@ -710,52 +716,55 @@
       </c>
       <c r="Q7" s="4">
         <v>12494</v>
       </c>
       <c r="R7" s="4">
         <v>12285</v>
       </c>
       <c r="S7" s="4">
         <v>11501</v>
       </c>
       <c r="T7" s="4">
         <v>10453</v>
       </c>
       <c r="U7" s="4">
         <v>10599</v>
       </c>
       <c r="V7" s="4">
         <v>12734</v>
       </c>
       <c r="W7" s="4">
         <v>12830</v>
       </c>
       <c r="X7" s="4">
         <v>11623</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Y7" s="4">
+        <v>10879</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>961</v>
       </c>
       <c r="C8" s="4">
         <v>1077</v>
       </c>
       <c r="D8" s="4">
         <v>1187</v>
       </c>
       <c r="E8" s="4">
         <v>1216</v>
       </c>
       <c r="F8" s="4">
         <v>1251</v>
       </c>
       <c r="G8" s="4">
         <v>1177</v>
       </c>
       <c r="H8" s="4">
         <v>1251</v>
       </c>
       <c r="I8" s="4">
@@ -784,52 +793,55 @@
       </c>
       <c r="Q8" s="4">
         <v>1401</v>
       </c>
       <c r="R8" s="4">
         <v>1450</v>
       </c>
       <c r="S8" s="4">
         <v>1455</v>
       </c>
       <c r="T8" s="4">
         <v>1484</v>
       </c>
       <c r="U8" s="4">
         <v>1581</v>
       </c>
       <c r="V8" s="4">
         <v>1483</v>
       </c>
       <c r="W8" s="4">
         <v>1594</v>
       </c>
       <c r="X8" s="4">
         <v>1412</v>
       </c>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Y8" s="4">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>4394</v>
       </c>
       <c r="C9" s="4">
         <v>4758</v>
       </c>
       <c r="D9" s="4">
         <v>5296</v>
       </c>
       <c r="E9" s="4">
         <v>5001</v>
       </c>
       <c r="F9" s="4">
         <v>5413</v>
       </c>
       <c r="G9" s="4">
         <v>5342</v>
       </c>
       <c r="H9" s="4">
         <v>5335</v>
       </c>
       <c r="I9" s="4">
@@ -858,52 +870,55 @@
       </c>
       <c r="Q9" s="4">
         <v>6909</v>
       </c>
       <c r="R9" s="4">
         <v>6741</v>
       </c>
       <c r="S9" s="4">
         <v>6857</v>
       </c>
       <c r="T9" s="4">
         <v>6893</v>
       </c>
       <c r="U9" s="4">
         <v>7273</v>
       </c>
       <c r="V9" s="4">
         <v>7112</v>
       </c>
       <c r="W9" s="4">
         <v>6749</v>
       </c>
       <c r="X9" s="4">
         <v>6335</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Y9" s="4">
+        <v>6195</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>1572</v>
       </c>
       <c r="C10" s="4">
         <v>1617</v>
       </c>
       <c r="D10" s="4">
         <v>1753</v>
       </c>
       <c r="E10" s="4">
         <v>1742</v>
       </c>
       <c r="F10" s="4">
         <v>1676</v>
       </c>
       <c r="G10" s="4">
         <v>1750</v>
       </c>
       <c r="H10" s="4">
         <v>1875</v>
       </c>
       <c r="I10" s="4">
@@ -932,52 +947,55 @@
       </c>
       <c r="Q10" s="4">
         <v>2258</v>
       </c>
       <c r="R10" s="4">
         <v>2338</v>
       </c>
       <c r="S10" s="4">
         <v>2398</v>
       </c>
       <c r="T10" s="4">
         <v>2381</v>
       </c>
       <c r="U10" s="4">
         <v>2558</v>
       </c>
       <c r="V10" s="4">
         <v>2655</v>
       </c>
       <c r="W10" s="4">
         <v>2771</v>
       </c>
       <c r="X10" s="4">
         <v>2405</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Y10" s="4">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>910</v>
       </c>
       <c r="C11" s="4">
         <v>912</v>
       </c>
       <c r="D11" s="4">
         <v>1108</v>
       </c>
       <c r="E11" s="4">
         <v>1178</v>
       </c>
       <c r="F11" s="4">
         <v>1189</v>
       </c>
       <c r="G11" s="4">
         <v>1132</v>
       </c>
       <c r="H11" s="4">
         <v>1364</v>
       </c>
       <c r="I11" s="4">
@@ -1006,52 +1024,55 @@
       </c>
       <c r="Q11" s="4">
         <v>1761</v>
       </c>
       <c r="R11" s="4">
         <v>1881</v>
       </c>
       <c r="S11" s="4">
         <v>1733</v>
       </c>
       <c r="T11" s="4">
         <v>1729</v>
       </c>
       <c r="U11" s="4">
         <v>1829</v>
       </c>
       <c r="V11" s="4">
         <v>3338</v>
       </c>
       <c r="W11" s="4">
         <v>2153</v>
       </c>
       <c r="X11" s="4">
         <v>1819</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Y11" s="4">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>924</v>
       </c>
       <c r="C12" s="4">
         <v>967</v>
       </c>
       <c r="D12" s="4">
         <v>996</v>
       </c>
       <c r="E12" s="4">
         <v>1022</v>
       </c>
       <c r="F12" s="4">
         <v>1024</v>
       </c>
       <c r="G12" s="4">
         <v>969</v>
       </c>
       <c r="H12" s="4">
         <v>1080</v>
       </c>
       <c r="I12" s="4">
@@ -1080,52 +1101,55 @@
       </c>
       <c r="Q12" s="4">
         <v>1317</v>
       </c>
       <c r="R12" s="4">
         <v>1183</v>
       </c>
       <c r="S12" s="4">
         <v>1109</v>
       </c>
       <c r="T12" s="4">
         <v>1197</v>
       </c>
       <c r="U12" s="4">
         <v>1219</v>
       </c>
       <c r="V12" s="4">
         <v>1300</v>
       </c>
       <c r="W12" s="4">
         <v>1221</v>
       </c>
       <c r="X12" s="4">
         <v>1317</v>
       </c>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Y12" s="4">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>299</v>
       </c>
       <c r="C13" s="4">
         <v>335</v>
       </c>
       <c r="D13" s="4">
         <v>409</v>
       </c>
       <c r="E13" s="4">
         <v>369</v>
       </c>
       <c r="F13" s="4">
         <v>382</v>
       </c>
       <c r="G13" s="4">
         <v>324</v>
       </c>
       <c r="H13" s="4">
         <v>367</v>
       </c>
       <c r="I13" s="4">
@@ -1154,52 +1178,55 @@
       </c>
       <c r="Q13" s="4">
         <v>430</v>
       </c>
       <c r="R13" s="4">
         <v>401</v>
       </c>
       <c r="S13" s="4">
         <v>485</v>
       </c>
       <c r="T13" s="4">
         <v>438</v>
       </c>
       <c r="U13" s="4">
         <v>437</v>
       </c>
       <c r="V13" s="4">
         <v>460</v>
       </c>
       <c r="W13" s="4">
         <v>436</v>
       </c>
       <c r="X13" s="4">
         <v>390</v>
       </c>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Y13" s="4">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>700</v>
       </c>
       <c r="C14" s="4">
         <v>747</v>
       </c>
       <c r="D14" s="4">
         <v>808</v>
       </c>
       <c r="E14" s="4">
         <v>767</v>
       </c>
       <c r="F14" s="4">
         <v>809</v>
       </c>
       <c r="G14" s="4">
         <v>807</v>
       </c>
       <c r="H14" s="4">
         <v>913</v>
       </c>
       <c r="I14" s="4">
@@ -1228,52 +1255,55 @@
       </c>
       <c r="Q14" s="4">
         <v>1034</v>
       </c>
       <c r="R14" s="4">
         <v>1038</v>
       </c>
       <c r="S14" s="4">
         <v>1033</v>
       </c>
       <c r="T14" s="4">
         <v>1080</v>
       </c>
       <c r="U14" s="4">
         <v>1285</v>
       </c>
       <c r="V14" s="4">
         <v>1283</v>
       </c>
       <c r="W14" s="4">
         <v>1197</v>
       </c>
       <c r="X14" s="4">
         <v>1146</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Y14" s="4">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>1235</v>
       </c>
       <c r="C15" s="4">
         <v>1154</v>
       </c>
       <c r="D15" s="4">
         <v>1336</v>
       </c>
       <c r="E15" s="4">
         <v>1207</v>
       </c>
       <c r="F15" s="4">
         <v>1398</v>
       </c>
       <c r="G15" s="4">
         <v>1421</v>
       </c>
       <c r="H15" s="4">
         <v>1491</v>
       </c>
       <c r="I15" s="4">
@@ -1302,52 +1332,55 @@
       </c>
       <c r="Q15" s="4">
         <v>1901</v>
       </c>
       <c r="R15" s="4">
         <v>1973</v>
       </c>
       <c r="S15" s="4">
         <v>1950</v>
       </c>
       <c r="T15" s="4">
         <v>1939</v>
       </c>
       <c r="U15" s="4">
         <v>2111</v>
       </c>
       <c r="V15" s="4">
         <v>2336</v>
       </c>
       <c r="W15" s="4">
         <v>2082</v>
       </c>
       <c r="X15" s="4">
         <v>1916</v>
       </c>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Y15" s="4">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>780</v>
       </c>
       <c r="C16" s="4">
         <v>836</v>
       </c>
       <c r="D16" s="4">
         <v>988</v>
       </c>
       <c r="E16" s="4">
         <v>995</v>
       </c>
       <c r="F16" s="4">
         <v>853</v>
       </c>
       <c r="G16" s="4">
         <v>983</v>
       </c>
       <c r="H16" s="4">
         <v>963</v>
       </c>
       <c r="I16" s="4">
@@ -1376,52 +1409,55 @@
       </c>
       <c r="Q16" s="4">
         <v>1112</v>
       </c>
       <c r="R16" s="4">
         <v>1022</v>
       </c>
       <c r="S16" s="4">
         <v>1043</v>
       </c>
       <c r="T16" s="4">
         <v>1115</v>
       </c>
       <c r="U16" s="4">
         <v>1291</v>
       </c>
       <c r="V16" s="4">
         <v>1577</v>
       </c>
       <c r="W16" s="4">
         <v>1519</v>
       </c>
       <c r="X16" s="4">
         <v>1340</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Y16" s="4">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
         <v>1218</v>
       </c>
       <c r="C17" s="4">
         <v>1336</v>
       </c>
       <c r="D17" s="4">
         <v>1573</v>
       </c>
       <c r="E17" s="4">
         <v>1647</v>
       </c>
       <c r="F17" s="4">
         <v>1528</v>
       </c>
       <c r="G17" s="4">
         <v>1529</v>
       </c>
       <c r="H17" s="4">
         <v>1544</v>
       </c>
       <c r="I17" s="4">
@@ -1450,52 +1486,55 @@
       </c>
       <c r="Q17" s="4">
         <v>1680</v>
       </c>
       <c r="R17" s="4">
         <v>1654</v>
       </c>
       <c r="S17" s="4">
         <v>1505</v>
       </c>
       <c r="T17" s="4">
         <v>1635</v>
       </c>
       <c r="U17" s="4">
         <v>2020</v>
       </c>
       <c r="V17" s="4">
         <v>2832</v>
       </c>
       <c r="W17" s="4">
         <v>2672</v>
       </c>
       <c r="X17" s="4">
         <v>2198</v>
       </c>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Y17" s="4">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
         <v>1271</v>
       </c>
       <c r="C18" s="4">
         <v>1376</v>
       </c>
       <c r="D18" s="4">
         <v>1373</v>
       </c>
       <c r="E18" s="4">
         <v>1406</v>
       </c>
       <c r="F18" s="4">
         <v>1419</v>
       </c>
       <c r="G18" s="4">
         <v>1679</v>
       </c>
       <c r="H18" s="4">
         <v>1576</v>
       </c>
       <c r="I18" s="4">
@@ -1524,52 +1563,55 @@
       </c>
       <c r="Q18" s="4">
         <v>1938</v>
       </c>
       <c r="R18" s="4">
         <v>2133</v>
       </c>
       <c r="S18" s="4">
         <v>1998</v>
       </c>
       <c r="T18" s="4">
         <v>1941</v>
       </c>
       <c r="U18" s="4">
         <v>2104</v>
       </c>
       <c r="V18" s="4">
         <v>2377</v>
       </c>
       <c r="W18" s="4">
         <v>2085</v>
       </c>
       <c r="X18" s="4">
         <v>1959</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Y18" s="4">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
         <v>1181</v>
       </c>
       <c r="C19" s="4">
         <v>1133</v>
       </c>
       <c r="D19" s="4">
         <v>1312</v>
       </c>
       <c r="E19" s="4">
         <v>1306</v>
       </c>
       <c r="F19" s="4">
         <v>1460</v>
       </c>
       <c r="G19" s="4">
         <v>1335</v>
       </c>
       <c r="H19" s="4">
         <v>1413</v>
       </c>
       <c r="I19" s="4">
@@ -1598,57 +1640,60 @@
       </c>
       <c r="Q19" s="4">
         <v>1759</v>
       </c>
       <c r="R19" s="4">
         <v>1777</v>
       </c>
       <c r="S19" s="4">
         <v>1752</v>
       </c>
       <c r="T19" s="4">
         <v>1745</v>
       </c>
       <c r="U19" s="4">
         <v>1682</v>
       </c>
       <c r="V19" s="4">
         <v>1857</v>
       </c>
       <c r="W19" s="4">
         <v>1814</v>
       </c>
       <c r="X19" s="4">
         <v>1707</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Y19" s="4">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="3">
         <v>2002</v>
       </c>
       <c r="C22" s="3">
         <v>2003</v>
       </c>
       <c r="D22" s="3">
         <v>2004</v>
       </c>
       <c r="E22" s="3">
         <v>2005</v>
       </c>
       <c r="F22" s="3">
         <v>2006</v>
       </c>
       <c r="G22" s="3">
         <v>2007</v>
       </c>
       <c r="H22" s="3">
         <v>2008</v>
       </c>
       <c r="I22" s="3">
@@ -1677,52 +1722,55 @@
       </c>
       <c r="Q22" s="3">
         <v>2017</v>
       </c>
       <c r="R22" s="3">
         <v>2018</v>
       </c>
       <c r="S22" s="3">
         <v>2019</v>
       </c>
       <c r="T22" s="3">
         <v>2020</v>
       </c>
       <c r="U22" s="3">
         <v>2021</v>
       </c>
       <c r="V22" s="3">
         <v>2022</v>
       </c>
       <c r="W22" s="3">
         <v>2023</v>
       </c>
       <c r="X22" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Y22" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="4">
         <v>7812</v>
       </c>
       <c r="C23" s="4">
         <v>7339</v>
       </c>
       <c r="D23" s="4">
         <v>7908</v>
       </c>
       <c r="E23" s="4">
         <v>8049</v>
       </c>
       <c r="F23" s="4">
         <v>8498</v>
       </c>
       <c r="G23" s="4">
         <v>8843</v>
       </c>
       <c r="H23" s="4">
         <v>9124</v>
       </c>
       <c r="I23" s="4">
@@ -1751,52 +1799,55 @@
       </c>
       <c r="Q23" s="4">
         <v>11644</v>
       </c>
       <c r="R23" s="4">
         <v>10405</v>
       </c>
       <c r="S23" s="4">
         <v>10257</v>
       </c>
       <c r="T23" s="4">
         <v>10287</v>
       </c>
       <c r="U23" s="4">
         <v>10963</v>
       </c>
       <c r="V23" s="4">
         <v>16163</v>
       </c>
       <c r="W23" s="4">
         <v>15558</v>
       </c>
       <c r="X23" s="4">
         <v>12317</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Y23" s="4">
+        <v>9771</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="4">
         <v>7483</v>
       </c>
       <c r="C24" s="4">
         <v>8226</v>
       </c>
       <c r="D24" s="4">
         <v>8706</v>
       </c>
       <c r="E24" s="4">
         <v>8524</v>
       </c>
       <c r="F24" s="4">
         <v>8877</v>
       </c>
       <c r="G24" s="4">
         <v>9335</v>
       </c>
       <c r="H24" s="4">
         <v>9265</v>
       </c>
       <c r="I24" s="4">
@@ -1825,52 +1876,55 @@
       </c>
       <c r="Q24" s="4">
         <v>13090</v>
       </c>
       <c r="R24" s="4">
         <v>12505</v>
       </c>
       <c r="S24" s="4">
         <v>12476</v>
       </c>
       <c r="T24" s="4">
         <v>12449</v>
       </c>
       <c r="U24" s="4">
         <v>12770</v>
       </c>
       <c r="V24" s="4">
         <v>14553</v>
       </c>
       <c r="W24" s="4">
         <v>14265</v>
       </c>
       <c r="X24" s="4">
         <v>12412</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Y24" s="4">
+        <v>11518</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="4">
         <v>1112</v>
       </c>
       <c r="C25" s="4">
         <v>1007</v>
       </c>
       <c r="D25" s="4">
         <v>1223</v>
       </c>
       <c r="E25" s="4">
         <v>1232</v>
       </c>
       <c r="F25" s="4">
         <v>1279</v>
       </c>
       <c r="G25" s="4">
         <v>1209</v>
       </c>
       <c r="H25" s="4">
         <v>1335</v>
       </c>
       <c r="I25" s="4">
@@ -1899,52 +1953,55 @@
       </c>
       <c r="Q25" s="4">
         <v>1451</v>
       </c>
       <c r="R25" s="4">
         <v>1337</v>
       </c>
       <c r="S25" s="4">
         <v>1358</v>
       </c>
       <c r="T25" s="4">
         <v>1329</v>
       </c>
       <c r="U25" s="4">
         <v>1316</v>
       </c>
       <c r="V25" s="4">
         <v>1394</v>
       </c>
       <c r="W25" s="4">
         <v>1380</v>
       </c>
       <c r="X25" s="4">
         <v>1400</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Y25" s="4">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="4">
         <v>3601</v>
       </c>
       <c r="C26" s="4">
         <v>3476</v>
       </c>
       <c r="D26" s="4">
         <v>3793</v>
       </c>
       <c r="E26" s="4">
         <v>4122</v>
       </c>
       <c r="F26" s="4">
         <v>4200</v>
       </c>
       <c r="G26" s="4">
         <v>4396</v>
       </c>
       <c r="H26" s="4">
         <v>4396</v>
       </c>
       <c r="I26" s="4">
@@ -1973,52 +2030,55 @@
       </c>
       <c r="Q26" s="4">
         <v>5334</v>
       </c>
       <c r="R26" s="4">
         <v>5699</v>
       </c>
       <c r="S26" s="4">
         <v>5318</v>
       </c>
       <c r="T26" s="4">
         <v>5199</v>
       </c>
       <c r="U26" s="4">
         <v>5215</v>
       </c>
       <c r="V26" s="4">
         <v>5881</v>
       </c>
       <c r="W26" s="4">
         <v>5505</v>
       </c>
       <c r="X26" s="4">
         <v>5395</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Y26" s="4">
+        <v>5032</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="4">
         <v>1384</v>
       </c>
       <c r="C27" s="4">
         <v>1435</v>
       </c>
       <c r="D27" s="4">
         <v>1571</v>
       </c>
       <c r="E27" s="4">
         <v>1508</v>
       </c>
       <c r="F27" s="4">
         <v>1633</v>
       </c>
       <c r="G27" s="4">
         <v>1606</v>
       </c>
       <c r="H27" s="4">
         <v>1653</v>
       </c>
       <c r="I27" s="4">
@@ -2047,52 +2107,55 @@
       </c>
       <c r="Q27" s="4">
         <v>2165</v>
       </c>
       <c r="R27" s="4">
         <v>1958</v>
       </c>
       <c r="S27" s="4">
         <v>1961</v>
       </c>
       <c r="T27" s="4">
         <v>1939</v>
       </c>
       <c r="U27" s="4">
         <v>1937</v>
       </c>
       <c r="V27" s="4">
         <v>2205</v>
       </c>
       <c r="W27" s="4">
         <v>2135</v>
       </c>
       <c r="X27" s="4">
         <v>2113</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Y27" s="4">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="4">
         <v>1320</v>
       </c>
       <c r="C28" s="4">
         <v>1226</v>
       </c>
       <c r="D28" s="4">
         <v>1458</v>
       </c>
       <c r="E28" s="4">
         <v>1343</v>
       </c>
       <c r="F28" s="4">
         <v>1355</v>
       </c>
       <c r="G28" s="4">
         <v>1329</v>
       </c>
       <c r="H28" s="4">
         <v>1393</v>
       </c>
       <c r="I28" s="4">
@@ -2121,52 +2184,55 @@
       </c>
       <c r="Q28" s="4">
         <v>2048</v>
       </c>
       <c r="R28" s="4">
         <v>1739</v>
       </c>
       <c r="S28" s="4">
         <v>1672</v>
       </c>
       <c r="T28" s="4">
         <v>1738</v>
       </c>
       <c r="U28" s="4">
         <v>1789</v>
       </c>
       <c r="V28" s="4">
         <v>3849</v>
       </c>
       <c r="W28" s="4">
         <v>2642</v>
       </c>
       <c r="X28" s="4">
         <v>1787</v>
       </c>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Y28" s="4">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="4">
         <v>1237</v>
       </c>
       <c r="C29" s="4">
         <v>1165</v>
       </c>
       <c r="D29" s="4">
         <v>1216</v>
       </c>
       <c r="E29" s="4">
         <v>1234</v>
       </c>
       <c r="F29" s="4">
         <v>1287</v>
       </c>
       <c r="G29" s="4">
         <v>1313</v>
       </c>
       <c r="H29" s="4">
         <v>1381</v>
       </c>
       <c r="I29" s="4">
@@ -2195,52 +2261,55 @@
       </c>
       <c r="Q29" s="4">
         <v>1511</v>
       </c>
       <c r="R29" s="4">
         <v>1503</v>
       </c>
       <c r="S29" s="4">
         <v>1478</v>
       </c>
       <c r="T29" s="4">
         <v>1305</v>
       </c>
       <c r="U29" s="4">
         <v>1261</v>
       </c>
       <c r="V29" s="4">
         <v>1514</v>
       </c>
       <c r="W29" s="4">
         <v>1550</v>
       </c>
       <c r="X29" s="4">
         <v>1371</v>
       </c>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Y29" s="4">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="4">
         <v>596</v>
       </c>
       <c r="C30" s="4">
         <v>494</v>
       </c>
       <c r="D30" s="4">
         <v>563</v>
       </c>
       <c r="E30" s="4">
         <v>520</v>
       </c>
       <c r="F30" s="4">
         <v>549</v>
       </c>
       <c r="G30" s="4">
         <v>571</v>
       </c>
       <c r="H30" s="4">
         <v>664</v>
       </c>
       <c r="I30" s="4">
@@ -2269,52 +2338,55 @@
       </c>
       <c r="Q30" s="4">
         <v>561</v>
       </c>
       <c r="R30" s="4">
         <v>557</v>
       </c>
       <c r="S30" s="4">
         <v>473</v>
       </c>
       <c r="T30" s="4">
         <v>468</v>
       </c>
       <c r="U30" s="4">
         <v>545</v>
       </c>
       <c r="V30" s="4">
         <v>544</v>
       </c>
       <c r="W30" s="4">
         <v>564</v>
       </c>
       <c r="X30" s="4">
         <v>531</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Y30" s="4">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="4">
         <v>753</v>
       </c>
       <c r="C31" s="4">
         <v>718</v>
       </c>
       <c r="D31" s="4">
         <v>807</v>
       </c>
       <c r="E31" s="4">
         <v>834</v>
       </c>
       <c r="F31" s="4">
         <v>907</v>
       </c>
       <c r="G31" s="4">
         <v>844</v>
       </c>
       <c r="H31" s="4">
         <v>890</v>
       </c>
       <c r="I31" s="4">
@@ -2343,52 +2415,55 @@
       </c>
       <c r="Q31" s="4">
         <v>1154</v>
       </c>
       <c r="R31" s="4">
         <v>1023</v>
       </c>
       <c r="S31" s="4">
         <v>974</v>
       </c>
       <c r="T31" s="4">
         <v>1005</v>
       </c>
       <c r="U31" s="4">
         <v>990</v>
       </c>
       <c r="V31" s="4">
         <v>1134</v>
       </c>
       <c r="W31" s="4">
         <v>1064</v>
       </c>
       <c r="X31" s="4">
         <v>1094</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Y31" s="4">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="4">
         <v>1181</v>
       </c>
       <c r="C32" s="4">
         <v>1251</v>
       </c>
       <c r="D32" s="4">
         <v>1331</v>
       </c>
       <c r="E32" s="4">
         <v>1276</v>
       </c>
       <c r="F32" s="4">
         <v>1349</v>
       </c>
       <c r="G32" s="4">
         <v>1477</v>
       </c>
       <c r="H32" s="4">
         <v>1558</v>
       </c>
       <c r="I32" s="4">
@@ -2417,52 +2492,55 @@
       </c>
       <c r="Q32" s="4">
         <v>1764</v>
       </c>
       <c r="R32" s="4">
         <v>1913</v>
       </c>
       <c r="S32" s="4">
         <v>1818</v>
       </c>
       <c r="T32" s="4">
         <v>1832</v>
       </c>
       <c r="U32" s="4">
         <v>1838</v>
       </c>
       <c r="V32" s="4">
         <v>2000</v>
       </c>
       <c r="W32" s="4">
         <v>1942</v>
       </c>
       <c r="X32" s="4">
         <v>1927</v>
       </c>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Y32" s="4">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="4">
         <v>1160</v>
       </c>
       <c r="C33" s="4">
         <v>1116</v>
       </c>
       <c r="D33" s="4">
         <v>1165</v>
       </c>
       <c r="E33" s="4">
         <v>1302</v>
       </c>
       <c r="F33" s="4">
         <v>1339</v>
       </c>
       <c r="G33" s="4">
         <v>1323</v>
       </c>
       <c r="H33" s="4">
         <v>1258</v>
       </c>
       <c r="I33" s="4">
@@ -2491,52 +2569,55 @@
       </c>
       <c r="Q33" s="4">
         <v>1310</v>
       </c>
       <c r="R33" s="4">
         <v>1234</v>
       </c>
       <c r="S33" s="4">
         <v>1198</v>
       </c>
       <c r="T33" s="4">
         <v>1235</v>
       </c>
       <c r="U33" s="4">
         <v>1155</v>
       </c>
       <c r="V33" s="4">
         <v>1380</v>
       </c>
       <c r="W33" s="4">
         <v>1388</v>
       </c>
       <c r="X33" s="4">
         <v>1200</v>
       </c>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Y33" s="4">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="4">
         <v>1811</v>
       </c>
       <c r="C34" s="4">
         <v>1717</v>
       </c>
       <c r="D34" s="4">
         <v>2010</v>
       </c>
       <c r="E34" s="4">
         <v>1995</v>
       </c>
       <c r="F34" s="4">
         <v>2099</v>
       </c>
       <c r="G34" s="4">
         <v>1838</v>
       </c>
       <c r="H34" s="4">
         <v>1885</v>
       </c>
       <c r="I34" s="4">
@@ -2565,52 +2646,55 @@
       </c>
       <c r="Q34" s="4">
         <v>2061</v>
       </c>
       <c r="R34" s="4">
         <v>1890</v>
       </c>
       <c r="S34" s="4">
         <v>1699</v>
       </c>
       <c r="T34" s="4">
         <v>1790</v>
       </c>
       <c r="U34" s="4">
         <v>2031</v>
       </c>
       <c r="V34" s="4">
         <v>4156</v>
       </c>
       <c r="W34" s="4">
         <v>4006</v>
       </c>
       <c r="X34" s="4">
         <v>2809</v>
       </c>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Y34" s="4">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="4">
         <v>1570</v>
       </c>
       <c r="C35" s="4">
         <v>1429</v>
       </c>
       <c r="D35" s="4">
         <v>1848</v>
       </c>
       <c r="E35" s="4">
         <v>1711</v>
       </c>
       <c r="F35" s="4">
         <v>1822</v>
       </c>
       <c r="G35" s="4">
         <v>1831</v>
       </c>
       <c r="H35" s="4">
         <v>1935</v>
       </c>
       <c r="I35" s="4">
@@ -2639,52 +2723,55 @@
       </c>
       <c r="Q35" s="4">
         <v>1990</v>
       </c>
       <c r="R35" s="4">
         <v>2058</v>
       </c>
       <c r="S35" s="4">
         <v>1947</v>
       </c>
       <c r="T35" s="4">
         <v>1773</v>
       </c>
       <c r="U35" s="4">
         <v>1799</v>
       </c>
       <c r="V35" s="4">
         <v>2244</v>
       </c>
       <c r="W35" s="4">
         <v>2092</v>
       </c>
       <c r="X35" s="4">
         <v>1907</v>
       </c>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Y35" s="4">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="4">
         <v>1345</v>
       </c>
       <c r="C36" s="4">
         <v>1346</v>
       </c>
       <c r="D36" s="4">
         <v>1440</v>
       </c>
       <c r="E36" s="4">
         <v>1390</v>
       </c>
       <c r="F36" s="4">
         <v>1490</v>
       </c>
       <c r="G36" s="4">
         <v>1492</v>
       </c>
       <c r="H36" s="4">
         <v>1649</v>
       </c>
       <c r="I36" s="4">
@@ -2713,75 +2800,78 @@
       </c>
       <c r="Q36" s="4">
         <v>1781</v>
       </c>
       <c r="R36" s="4">
         <v>1813</v>
       </c>
       <c r="S36" s="4">
         <v>1871</v>
       </c>
       <c r="T36" s="4">
         <v>1671</v>
       </c>
       <c r="U36" s="4">
         <v>1666</v>
       </c>
       <c r="V36" s="4">
         <v>1706</v>
       </c>
       <c r="W36" s="4">
         <v>1747</v>
       </c>
       <c r="X36" s="4">
         <v>1641</v>
       </c>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Y36" s="4">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="Y38" s="5" t="s">
+      <c r="Z38" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="Y39" s="5" t="s">
+      <c r="Z39" s="5" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:X1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A39:X39"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A21:Y21"/>
+    <mergeCell ref="A38:Y38"/>
+    <mergeCell ref="A39:Y39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Wanderungen</vt:lpstr>