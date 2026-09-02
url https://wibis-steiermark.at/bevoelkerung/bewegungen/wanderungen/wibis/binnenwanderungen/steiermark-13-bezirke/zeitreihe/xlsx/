--- v1 (2026-07-23)
+++ v2 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Binnenwanderungen</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Zuzüge</t>
   </si>
   <si>
@@ -80,51 +80,51 @@
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Wegzüge</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Wanderungsstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Bei der Darstellung sind Umzüge innerhalb der jeweiligen Gebietsgrenzen ausgenommen und es werden lediglich Zu- und Wegzüge über Gebietsgrenzen hinaus betrachtet. Österreich wird in diesem Zusammenhang als Gebietseinheit nicht abgebildet, nachdem alle Zu- und Wegzüge außerhalb der Gebietseinheit Österreich als Außenwanderungen zu betrachten sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -459,51 +459,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z39" sqref="Z39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">