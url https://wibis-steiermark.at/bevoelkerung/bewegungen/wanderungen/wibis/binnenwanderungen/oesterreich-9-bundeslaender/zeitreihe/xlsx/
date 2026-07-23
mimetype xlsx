--- v0 (2026-05-02)
+++ v1 (2026-07-23)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Binnenwanderungen</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2024</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Zuzüge</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
@@ -448,77 +448,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y29"/>
+  <dimension ref="A1:Z29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Y29" sqref="Y29"/>
+      <selection activeCell="Z29" sqref="Z29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
@@ -547,52 +547,55 @@
       </c>
       <c r="Q5" s="3">
         <v>2017</v>
       </c>
       <c r="R5" s="3">
         <v>2018</v>
       </c>
       <c r="S5" s="3">
         <v>2019</v>
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Y5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>4289</v>
       </c>
       <c r="C6" s="4">
         <v>4262</v>
       </c>
       <c r="D6" s="4">
         <v>4686</v>
       </c>
       <c r="E6" s="4">
         <v>5038</v>
       </c>
       <c r="F6" s="4">
         <v>5143</v>
       </c>
       <c r="G6" s="4">
         <v>5463</v>
       </c>
       <c r="H6" s="4">
         <v>5934</v>
       </c>
       <c r="I6" s="4">
@@ -621,52 +624,55 @@
       </c>
       <c r="Q6" s="4">
         <v>6770</v>
       </c>
       <c r="R6" s="4">
         <v>6649</v>
       </c>
       <c r="S6" s="4">
         <v>6736</v>
       </c>
       <c r="T6" s="4">
         <v>7209</v>
       </c>
       <c r="U6" s="4">
         <v>7498</v>
       </c>
       <c r="V6" s="4">
         <v>8177</v>
       </c>
       <c r="W6" s="4">
         <v>7697</v>
       </c>
       <c r="X6" s="4">
         <v>6455</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Y6" s="4">
+        <v>5997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>3398</v>
       </c>
       <c r="C7" s="4">
         <v>3629</v>
       </c>
       <c r="D7" s="4">
         <v>3880</v>
       </c>
       <c r="E7" s="4">
         <v>3830</v>
       </c>
       <c r="F7" s="4">
         <v>4112</v>
       </c>
       <c r="G7" s="4">
         <v>4369</v>
       </c>
       <c r="H7" s="4">
         <v>4557</v>
       </c>
       <c r="I7" s="4">
@@ -695,52 +701,55 @@
       </c>
       <c r="Q7" s="4">
         <v>5611</v>
       </c>
       <c r="R7" s="4">
         <v>5464</v>
       </c>
       <c r="S7" s="4">
         <v>5287</v>
       </c>
       <c r="T7" s="4">
         <v>6411</v>
       </c>
       <c r="U7" s="4">
         <v>6949</v>
       </c>
       <c r="V7" s="4">
         <v>8054</v>
       </c>
       <c r="W7" s="4">
         <v>7306</v>
       </c>
       <c r="X7" s="4">
         <v>6337</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Y7" s="4">
+        <v>5133</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>22497</v>
       </c>
       <c r="C8" s="4">
         <v>23595</v>
       </c>
       <c r="D8" s="4">
         <v>25357</v>
       </c>
       <c r="E8" s="4">
         <v>26353</v>
       </c>
       <c r="F8" s="4">
         <v>25709</v>
       </c>
       <c r="G8" s="4">
         <v>27233</v>
       </c>
       <c r="H8" s="4">
         <v>26984</v>
       </c>
       <c r="I8" s="4">
@@ -769,52 +778,55 @@
       </c>
       <c r="Q8" s="4">
         <v>30651</v>
       </c>
       <c r="R8" s="4">
         <v>31363</v>
       </c>
       <c r="S8" s="4">
         <v>31247</v>
       </c>
       <c r="T8" s="4">
         <v>32136</v>
       </c>
       <c r="U8" s="4">
         <v>33609</v>
       </c>
       <c r="V8" s="4">
         <v>35568</v>
       </c>
       <c r="W8" s="4">
         <v>34349</v>
       </c>
       <c r="X8" s="4">
         <v>31262</v>
       </c>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Y8" s="4">
+        <v>29806</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>7506</v>
       </c>
       <c r="C9" s="4">
         <v>7641</v>
       </c>
       <c r="D9" s="4">
         <v>8200</v>
       </c>
       <c r="E9" s="4">
         <v>8165</v>
       </c>
       <c r="F9" s="4">
         <v>8224</v>
       </c>
       <c r="G9" s="4">
         <v>8611</v>
       </c>
       <c r="H9" s="4">
         <v>9395</v>
       </c>
       <c r="I9" s="4">
@@ -843,52 +855,55 @@
       </c>
       <c r="Q9" s="4">
         <v>11926</v>
       </c>
       <c r="R9" s="4">
         <v>11730</v>
       </c>
       <c r="S9" s="4">
         <v>11796</v>
       </c>
       <c r="T9" s="4">
         <v>12080</v>
       </c>
       <c r="U9" s="4">
         <v>14379</v>
       </c>
       <c r="V9" s="4">
         <v>17282</v>
       </c>
       <c r="W9" s="4">
         <v>17251</v>
       </c>
       <c r="X9" s="4">
         <v>13661</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Y9" s="4">
+        <v>11709</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>4859</v>
       </c>
       <c r="C10" s="4">
         <v>4795</v>
       </c>
       <c r="D10" s="4">
         <v>4853</v>
       </c>
       <c r="E10" s="4">
         <v>4948</v>
       </c>
       <c r="F10" s="4">
         <v>4922</v>
       </c>
       <c r="G10" s="4">
         <v>5006</v>
       </c>
       <c r="H10" s="4">
         <v>5335</v>
       </c>
       <c r="I10" s="4">
@@ -917,52 +932,55 @@
       </c>
       <c r="Q10" s="4">
         <v>6717</v>
       </c>
       <c r="R10" s="4">
         <v>6243</v>
       </c>
       <c r="S10" s="4">
         <v>6281</v>
       </c>
       <c r="T10" s="4">
         <v>6548</v>
       </c>
       <c r="U10" s="4">
         <v>6557</v>
       </c>
       <c r="V10" s="4">
         <v>7033</v>
       </c>
       <c r="W10" s="4">
         <v>7760</v>
       </c>
       <c r="X10" s="4">
         <v>7038</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Y10" s="4">
+        <v>6546</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>6854</v>
       </c>
       <c r="C11" s="4">
         <v>7258</v>
       </c>
       <c r="D11" s="4">
         <v>8378</v>
       </c>
       <c r="E11" s="4">
         <v>8488</v>
       </c>
       <c r="F11" s="4">
         <v>8668</v>
       </c>
       <c r="G11" s="4">
         <v>9097</v>
       </c>
       <c r="H11" s="4">
         <v>9556</v>
       </c>
       <c r="I11" s="4">
@@ -991,52 +1009,55 @@
       </c>
       <c r="Q11" s="4">
         <v>11418</v>
       </c>
       <c r="R11" s="4">
         <v>11052</v>
       </c>
       <c r="S11" s="4">
         <v>10833</v>
       </c>
       <c r="T11" s="4">
         <v>10584</v>
       </c>
       <c r="U11" s="4">
         <v>12640</v>
       </c>
       <c r="V11" s="4">
         <v>14947</v>
       </c>
       <c r="W11" s="4">
         <v>14401</v>
       </c>
       <c r="X11" s="4">
         <v>12297</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Y11" s="4">
+        <v>10634</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>3614</v>
       </c>
       <c r="C12" s="4">
         <v>3671</v>
       </c>
       <c r="D12" s="4">
         <v>4079</v>
       </c>
       <c r="E12" s="4">
         <v>4088</v>
       </c>
       <c r="F12" s="4">
         <v>3992</v>
       </c>
       <c r="G12" s="4">
         <v>3949</v>
       </c>
       <c r="H12" s="4">
         <v>4127</v>
       </c>
       <c r="I12" s="4">
@@ -1065,52 +1086,55 @@
       </c>
       <c r="Q12" s="4">
         <v>4967</v>
       </c>
       <c r="R12" s="4">
         <v>4362</v>
       </c>
       <c r="S12" s="4">
         <v>4398</v>
       </c>
       <c r="T12" s="4">
         <v>4589</v>
       </c>
       <c r="U12" s="4">
         <v>5151</v>
       </c>
       <c r="V12" s="4">
         <v>6075</v>
       </c>
       <c r="W12" s="4">
         <v>6216</v>
       </c>
       <c r="X12" s="4">
         <v>5503</v>
       </c>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Y12" s="4">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>1775</v>
       </c>
       <c r="C13" s="4">
         <v>1787</v>
       </c>
       <c r="D13" s="4">
         <v>2013</v>
       </c>
       <c r="E13" s="4">
         <v>1914</v>
       </c>
       <c r="F13" s="4">
         <v>1919</v>
       </c>
       <c r="G13" s="4">
         <v>2051</v>
       </c>
       <c r="H13" s="4">
         <v>1958</v>
       </c>
       <c r="I13" s="4">
@@ -1139,52 +1163,55 @@
       </c>
       <c r="Q13" s="4">
         <v>2962</v>
       </c>
       <c r="R13" s="4">
         <v>2773</v>
       </c>
       <c r="S13" s="4">
         <v>2768</v>
       </c>
       <c r="T13" s="4">
         <v>2813</v>
       </c>
       <c r="U13" s="4">
         <v>3131</v>
       </c>
       <c r="V13" s="4">
         <v>3940</v>
       </c>
       <c r="W13" s="4">
         <v>4097</v>
       </c>
       <c r="X13" s="4">
         <v>3085</v>
       </c>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Y13" s="4">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>26751</v>
       </c>
       <c r="C14" s="4">
         <v>24590</v>
       </c>
       <c r="D14" s="4">
         <v>24905</v>
       </c>
       <c r="E14" s="4">
         <v>26016</v>
       </c>
       <c r="F14" s="4">
         <v>26988</v>
       </c>
       <c r="G14" s="4">
         <v>28778</v>
       </c>
       <c r="H14" s="4">
         <v>28370</v>
       </c>
       <c r="I14" s="4">
@@ -1213,57 +1240,60 @@
       </c>
       <c r="Q14" s="4">
         <v>37032</v>
       </c>
       <c r="R14" s="4">
         <v>32011</v>
       </c>
       <c r="S14" s="4">
         <v>32876</v>
       </c>
       <c r="T14" s="4">
         <v>34169</v>
       </c>
       <c r="U14" s="4">
         <v>36890</v>
       </c>
       <c r="V14" s="4">
         <v>42571</v>
       </c>
       <c r="W14" s="4">
         <v>41891</v>
       </c>
       <c r="X14" s="4">
         <v>38564</v>
       </c>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Y14" s="4">
+        <v>33747</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="3">
         <v>2002</v>
       </c>
       <c r="C17" s="3">
         <v>2003</v>
       </c>
       <c r="D17" s="3">
         <v>2004</v>
       </c>
       <c r="E17" s="3">
         <v>2005</v>
       </c>
       <c r="F17" s="3">
         <v>2006</v>
       </c>
       <c r="G17" s="3">
         <v>2007</v>
       </c>
       <c r="H17" s="3">
         <v>2008</v>
       </c>
       <c r="I17" s="3">
@@ -1292,52 +1322,55 @@
       </c>
       <c r="Q17" s="3">
         <v>2017</v>
       </c>
       <c r="R17" s="3">
         <v>2018</v>
       </c>
       <c r="S17" s="3">
         <v>2019</v>
       </c>
       <c r="T17" s="3">
         <v>2020</v>
       </c>
       <c r="U17" s="3">
         <v>2021</v>
       </c>
       <c r="V17" s="3">
         <v>2022</v>
       </c>
       <c r="W17" s="3">
         <v>2023</v>
       </c>
       <c r="X17" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Y17" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="4">
         <v>4169</v>
       </c>
       <c r="C18" s="4">
         <v>3960</v>
       </c>
       <c r="D18" s="4">
         <v>3879</v>
       </c>
       <c r="E18" s="4">
         <v>4110</v>
       </c>
       <c r="F18" s="4">
         <v>4014</v>
       </c>
       <c r="G18" s="4">
         <v>4327</v>
       </c>
       <c r="H18" s="4">
         <v>4414</v>
       </c>
       <c r="I18" s="4">
@@ -1366,52 +1399,55 @@
       </c>
       <c r="Q18" s="4">
         <v>5494</v>
       </c>
       <c r="R18" s="4">
         <v>5306</v>
       </c>
       <c r="S18" s="4">
         <v>5206</v>
       </c>
       <c r="T18" s="4">
         <v>5077</v>
       </c>
       <c r="U18" s="4">
         <v>5521</v>
       </c>
       <c r="V18" s="4">
         <v>6281</v>
       </c>
       <c r="W18" s="4">
         <v>6396</v>
       </c>
       <c r="X18" s="4">
         <v>5367</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Y18" s="4">
+        <v>5063</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="4">
         <v>4715</v>
       </c>
       <c r="C19" s="4">
         <v>4599</v>
       </c>
       <c r="D19" s="4">
         <v>4672</v>
       </c>
       <c r="E19" s="4">
         <v>4754</v>
       </c>
       <c r="F19" s="4">
         <v>4900</v>
       </c>
       <c r="G19" s="4">
         <v>5026</v>
       </c>
       <c r="H19" s="4">
         <v>5237</v>
       </c>
       <c r="I19" s="4">
@@ -1440,52 +1476,55 @@
       </c>
       <c r="Q19" s="4">
         <v>6479</v>
       </c>
       <c r="R19" s="4">
         <v>5501</v>
       </c>
       <c r="S19" s="4">
         <v>5468</v>
       </c>
       <c r="T19" s="4">
         <v>5755</v>
       </c>
       <c r="U19" s="4">
         <v>6678</v>
       </c>
       <c r="V19" s="4">
         <v>10132</v>
       </c>
       <c r="W19" s="4">
         <v>10067</v>
       </c>
       <c r="X19" s="4">
         <v>7931</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Y19" s="4">
+        <v>5437</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="4">
         <v>19716</v>
       </c>
       <c r="C20" s="4">
         <v>18952</v>
       </c>
       <c r="D20" s="4">
         <v>19201</v>
       </c>
       <c r="E20" s="4">
         <v>19457</v>
       </c>
       <c r="F20" s="4">
         <v>20086</v>
       </c>
       <c r="G20" s="4">
         <v>21524</v>
       </c>
       <c r="H20" s="4">
         <v>21244</v>
       </c>
       <c r="I20" s="4">
@@ -1514,52 +1553,55 @@
       </c>
       <c r="Q20" s="4">
         <v>28053</v>
       </c>
       <c r="R20" s="4">
         <v>24800</v>
       </c>
       <c r="S20" s="4">
         <v>25240</v>
       </c>
       <c r="T20" s="4">
         <v>26741</v>
       </c>
       <c r="U20" s="4">
         <v>28568</v>
       </c>
       <c r="V20" s="4">
         <v>30817</v>
       </c>
       <c r="W20" s="4">
         <v>30094</v>
       </c>
       <c r="X20" s="4">
         <v>27657</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Y20" s="4">
+        <v>25291</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="4">
         <v>8918</v>
       </c>
       <c r="C21" s="4">
         <v>8949</v>
       </c>
       <c r="D21" s="4">
         <v>9879</v>
       </c>
       <c r="E21" s="4">
         <v>11007</v>
       </c>
       <c r="F21" s="4">
         <v>10719</v>
       </c>
       <c r="G21" s="4">
         <v>11426</v>
       </c>
       <c r="H21" s="4">
         <v>12066</v>
       </c>
       <c r="I21" s="4">
@@ -1588,52 +1630,55 @@
       </c>
       <c r="Q21" s="4">
         <v>12446</v>
       </c>
       <c r="R21" s="4">
         <v>11635</v>
       </c>
       <c r="S21" s="4">
         <v>12002</v>
       </c>
       <c r="T21" s="4">
         <v>13004</v>
       </c>
       <c r="U21" s="4">
         <v>13821</v>
       </c>
       <c r="V21" s="4">
         <v>17016</v>
       </c>
       <c r="W21" s="4">
         <v>17855</v>
       </c>
       <c r="X21" s="4">
         <v>15244</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Y21" s="4">
+        <v>13117</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="4">
         <v>5622</v>
       </c>
       <c r="C22" s="4">
         <v>5270</v>
       </c>
       <c r="D22" s="4">
         <v>5804</v>
       </c>
       <c r="E22" s="4">
         <v>5737</v>
       </c>
       <c r="F22" s="4">
         <v>5801</v>
       </c>
       <c r="G22" s="4">
         <v>6048</v>
       </c>
       <c r="H22" s="4">
         <v>6158</v>
       </c>
       <c r="I22" s="4">
@@ -1662,52 +1707,55 @@
       </c>
       <c r="Q22" s="4">
         <v>7748</v>
       </c>
       <c r="R22" s="4">
         <v>7455</v>
       </c>
       <c r="S22" s="4">
         <v>7659</v>
       </c>
       <c r="T22" s="4">
         <v>8966</v>
       </c>
       <c r="U22" s="4">
         <v>12496</v>
       </c>
       <c r="V22" s="4">
         <v>11077</v>
       </c>
       <c r="W22" s="4">
         <v>11028</v>
       </c>
       <c r="X22" s="4">
         <v>8604</v>
       </c>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Y22" s="4">
+        <v>8135</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="4">
         <v>7812</v>
       </c>
       <c r="C23" s="4">
         <v>7339</v>
       </c>
       <c r="D23" s="4">
         <v>7908</v>
       </c>
       <c r="E23" s="4">
         <v>8049</v>
       </c>
       <c r="F23" s="4">
         <v>8498</v>
       </c>
       <c r="G23" s="4">
         <v>8843</v>
       </c>
       <c r="H23" s="4">
         <v>9124</v>
       </c>
       <c r="I23" s="4">
@@ -1736,52 +1784,55 @@
       </c>
       <c r="Q23" s="4">
         <v>11644</v>
       </c>
       <c r="R23" s="4">
         <v>10405</v>
       </c>
       <c r="S23" s="4">
         <v>10257</v>
       </c>
       <c r="T23" s="4">
         <v>10287</v>
       </c>
       <c r="U23" s="4">
         <v>10963</v>
       </c>
       <c r="V23" s="4">
         <v>16163</v>
       </c>
       <c r="W23" s="4">
         <v>15558</v>
       </c>
       <c r="X23" s="4">
         <v>12317</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Y23" s="4">
+        <v>9771</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="4">
         <v>3743</v>
       </c>
       <c r="C24" s="4">
         <v>3978</v>
       </c>
       <c r="D24" s="4">
         <v>3990</v>
       </c>
       <c r="E24" s="4">
         <v>4195</v>
       </c>
       <c r="F24" s="4">
         <v>4348</v>
       </c>
       <c r="G24" s="4">
         <v>4495</v>
       </c>
       <c r="H24" s="4">
         <v>4809</v>
       </c>
       <c r="I24" s="4">
@@ -1810,52 +1861,55 @@
       </c>
       <c r="Q24" s="4">
         <v>5999</v>
       </c>
       <c r="R24" s="4">
         <v>5901</v>
       </c>
       <c r="S24" s="4">
         <v>6139</v>
       </c>
       <c r="T24" s="4">
         <v>6219</v>
       </c>
       <c r="U24" s="4">
         <v>6602</v>
       </c>
       <c r="V24" s="4">
         <v>7231</v>
       </c>
       <c r="W24" s="4">
         <v>6548</v>
       </c>
       <c r="X24" s="4">
         <v>6457</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Y24" s="4">
+        <v>5950</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="4">
         <v>1987</v>
       </c>
       <c r="C25" s="4">
         <v>2045</v>
       </c>
       <c r="D25" s="4">
         <v>2234</v>
       </c>
       <c r="E25" s="4">
         <v>2289</v>
       </c>
       <c r="F25" s="4">
         <v>2195</v>
       </c>
       <c r="G25" s="4">
         <v>2288</v>
       </c>
       <c r="H25" s="4">
         <v>2435</v>
       </c>
       <c r="I25" s="4">
@@ -1884,52 +1938,55 @@
       </c>
       <c r="Q25" s="4">
         <v>2754</v>
       </c>
       <c r="R25" s="4">
         <v>2720</v>
       </c>
       <c r="S25" s="4">
         <v>2736</v>
       </c>
       <c r="T25" s="4">
         <v>2890</v>
       </c>
       <c r="U25" s="4">
         <v>2862</v>
       </c>
       <c r="V25" s="4">
         <v>2909</v>
       </c>
       <c r="W25" s="4">
         <v>2730</v>
       </c>
       <c r="X25" s="4">
         <v>2893</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Y25" s="4">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="4">
         <v>24861</v>
       </c>
       <c r="C26" s="4">
         <v>26136</v>
       </c>
       <c r="D26" s="4">
         <v>28784</v>
       </c>
       <c r="E26" s="4">
         <v>29242</v>
       </c>
       <c r="F26" s="4">
         <v>29116</v>
       </c>
       <c r="G26" s="4">
         <v>30580</v>
       </c>
       <c r="H26" s="4">
         <v>30729</v>
       </c>
       <c r="I26" s="4">
@@ -1958,75 +2015,78 @@
       </c>
       <c r="Q26" s="4">
         <v>37437</v>
       </c>
       <c r="R26" s="4">
         <v>37924</v>
       </c>
       <c r="S26" s="4">
         <v>37515</v>
       </c>
       <c r="T26" s="4">
         <v>37600</v>
       </c>
       <c r="U26" s="4">
         <v>39293</v>
       </c>
       <c r="V26" s="4">
         <v>42021</v>
       </c>
       <c r="W26" s="4">
         <v>40692</v>
       </c>
       <c r="X26" s="4">
         <v>37732</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Y26" s="4">
+        <v>35514</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="Y28" s="5" t="s">
+      <c r="Z28" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="Y29" s="5" t="s">
+      <c r="Z29" s="5" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:X1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A29:X29"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A16:Y16"/>
+    <mergeCell ref="A28:Y28"/>
+    <mergeCell ref="A29:Y29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Wanderungen</vt:lpstr>