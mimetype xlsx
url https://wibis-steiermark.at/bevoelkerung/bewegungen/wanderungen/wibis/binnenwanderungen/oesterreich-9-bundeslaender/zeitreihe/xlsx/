--- v1 (2026-07-23)
+++ v2 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Binnenwanderungen</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Zuzüge</t>
   </si>
   <si>
@@ -65,51 +65,51 @@
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Wegzüge</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Wanderungsstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Bei der Darstellung sind Umzüge innerhalb der jeweiligen Gebietsgrenzen ausgenommen und es werden lediglich Zu- und Wegzüge über Gebietsgrenzen hinaus betrachtet. Österreich wird in diesem Zusammenhang als Gebietseinheit nicht abgebildet, nachdem alle Zu- und Wegzüge außerhalb der Gebietseinheit Österreich als Außenwanderungen zu betrachten sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -444,51 +444,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z29" sqref="Z29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">