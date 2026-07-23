--- v0 (2026-05-02)
+++ v1 (2026-07-23)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Außenwanderungen</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2024</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Zuzüge</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
@@ -445,77 +445,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y27"/>
+  <dimension ref="A1:Z27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Y27" sqref="Y27"/>
+      <selection activeCell="Z27" sqref="Z27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
@@ -544,52 +544,55 @@
       </c>
       <c r="Q5" s="3">
         <v>2017</v>
       </c>
       <c r="R5" s="3">
         <v>2018</v>
       </c>
       <c r="S5" s="3">
         <v>2019</v>
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Y5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>108125</v>
       </c>
       <c r="C6" s="4">
         <v>111869</v>
       </c>
       <c r="D6" s="4">
         <v>122547</v>
       </c>
       <c r="E6" s="4">
         <v>114465</v>
       </c>
       <c r="F6" s="4">
         <v>98535</v>
       </c>
       <c r="G6" s="4">
         <v>106470</v>
       </c>
       <c r="H6" s="4">
         <v>109713</v>
       </c>
       <c r="I6" s="4">
@@ -618,52 +621,55 @@
       </c>
       <c r="Q6" s="4">
         <v>154749</v>
       </c>
       <c r="R6" s="4">
         <v>146856</v>
       </c>
       <c r="S6" s="4">
         <v>150419</v>
       </c>
       <c r="T6" s="4">
         <v>136343</v>
       </c>
       <c r="U6" s="4">
         <v>154202</v>
       </c>
       <c r="V6" s="4">
         <v>261937</v>
       </c>
       <c r="W6" s="4">
         <v>194959</v>
       </c>
       <c r="X6" s="4">
         <v>178574</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Y6" s="4">
+        <v>161932</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>10330</v>
       </c>
       <c r="C7" s="4">
         <v>10682</v>
       </c>
       <c r="D7" s="4">
         <v>11387</v>
       </c>
       <c r="E7" s="4">
         <v>10757</v>
       </c>
       <c r="F7" s="4">
         <v>9707</v>
       </c>
       <c r="G7" s="4">
         <v>10461</v>
       </c>
       <c r="H7" s="4">
         <v>10915</v>
       </c>
       <c r="I7" s="4">
@@ -692,52 +698,55 @@
       </c>
       <c r="Q7" s="4">
         <v>15651</v>
       </c>
       <c r="R7" s="4">
         <v>15501</v>
       </c>
       <c r="S7" s="4">
         <v>15940</v>
       </c>
       <c r="T7" s="4">
         <v>14134</v>
       </c>
       <c r="U7" s="4">
         <v>17333</v>
       </c>
       <c r="V7" s="4">
         <v>30383</v>
       </c>
       <c r="W7" s="4">
         <v>22674</v>
       </c>
       <c r="X7" s="4">
         <v>19370</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Y7" s="4">
+        <v>18315</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>5485</v>
       </c>
       <c r="C8" s="4">
         <v>5605</v>
       </c>
       <c r="D8" s="4">
         <v>6069</v>
       </c>
       <c r="E8" s="4">
         <v>5692</v>
       </c>
       <c r="F8" s="4">
         <v>5210</v>
       </c>
       <c r="G8" s="4">
         <v>5912</v>
       </c>
       <c r="H8" s="4">
         <v>5815</v>
       </c>
       <c r="I8" s="4">
@@ -766,52 +775,55 @@
       </c>
       <c r="Q8" s="4">
         <v>9379</v>
       </c>
       <c r="R8" s="4">
         <v>9509</v>
       </c>
       <c r="S8" s="4">
         <v>9707</v>
       </c>
       <c r="T8" s="4">
         <v>8288</v>
       </c>
       <c r="U8" s="4">
         <v>10331</v>
       </c>
       <c r="V8" s="4">
         <v>16110</v>
       </c>
       <c r="W8" s="4">
         <v>13536</v>
       </c>
       <c r="X8" s="4">
         <v>11431</v>
       </c>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Y8" s="4">
+        <v>11149</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>479</v>
       </c>
       <c r="C9" s="4">
         <v>474</v>
       </c>
       <c r="D9" s="4">
         <v>548</v>
       </c>
       <c r="E9" s="4">
         <v>501</v>
       </c>
       <c r="F9" s="4">
         <v>566</v>
       </c>
       <c r="G9" s="4">
         <v>557</v>
       </c>
       <c r="H9" s="4">
         <v>791</v>
       </c>
       <c r="I9" s="4">
@@ -840,52 +852,55 @@
       </c>
       <c r="Q9" s="4">
         <v>917</v>
       </c>
       <c r="R9" s="4">
         <v>829</v>
       </c>
       <c r="S9" s="4">
         <v>855</v>
       </c>
       <c r="T9" s="4">
         <v>822</v>
       </c>
       <c r="U9" s="4">
         <v>904</v>
       </c>
       <c r="V9" s="4">
         <v>1477</v>
       </c>
       <c r="W9" s="4">
         <v>1035</v>
       </c>
       <c r="X9" s="4">
         <v>996</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Y9" s="4">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>1521</v>
       </c>
       <c r="C10" s="4">
         <v>1570</v>
       </c>
       <c r="D10" s="4">
         <v>1438</v>
       </c>
       <c r="E10" s="4">
         <v>1584</v>
       </c>
       <c r="F10" s="4">
         <v>1244</v>
       </c>
       <c r="G10" s="4">
         <v>1240</v>
       </c>
       <c r="H10" s="4">
         <v>1367</v>
       </c>
       <c r="I10" s="4">
@@ -914,52 +929,55 @@
       </c>
       <c r="Q10" s="4">
         <v>1938</v>
       </c>
       <c r="R10" s="4">
         <v>1823</v>
       </c>
       <c r="S10" s="4">
         <v>1981</v>
       </c>
       <c r="T10" s="4">
         <v>1698</v>
       </c>
       <c r="U10" s="4">
         <v>2486</v>
       </c>
       <c r="V10" s="4">
         <v>5962</v>
       </c>
       <c r="W10" s="4">
         <v>3659</v>
       </c>
       <c r="X10" s="4">
         <v>2478</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Y10" s="4">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>1206</v>
       </c>
       <c r="C11" s="4">
         <v>1300</v>
       </c>
       <c r="D11" s="4">
         <v>1587</v>
       </c>
       <c r="E11" s="4">
         <v>1294</v>
       </c>
       <c r="F11" s="4">
         <v>1127</v>
       </c>
       <c r="G11" s="4">
         <v>1061</v>
       </c>
       <c r="H11" s="4">
         <v>1182</v>
       </c>
       <c r="I11" s="4">
@@ -988,52 +1006,55 @@
       </c>
       <c r="Q11" s="4">
         <v>1433</v>
       </c>
       <c r="R11" s="4">
         <v>1520</v>
       </c>
       <c r="S11" s="4">
         <v>1402</v>
       </c>
       <c r="T11" s="4">
         <v>1339</v>
       </c>
       <c r="U11" s="4">
         <v>1479</v>
       </c>
       <c r="V11" s="4">
         <v>3054</v>
       </c>
       <c r="W11" s="4">
         <v>1763</v>
       </c>
       <c r="X11" s="4">
         <v>1772</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Y11" s="4">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>1001</v>
       </c>
       <c r="C12" s="4">
         <v>1026</v>
       </c>
       <c r="D12" s="4">
         <v>1101</v>
       </c>
       <c r="E12" s="4">
         <v>1014</v>
       </c>
       <c r="F12" s="4">
         <v>934</v>
       </c>
       <c r="G12" s="4">
         <v>983</v>
       </c>
       <c r="H12" s="4">
         <v>1011</v>
       </c>
       <c r="I12" s="4">
@@ -1062,52 +1083,55 @@
       </c>
       <c r="Q12" s="4">
         <v>1254</v>
       </c>
       <c r="R12" s="4">
         <v>1161</v>
       </c>
       <c r="S12" s="4">
         <v>1321</v>
       </c>
       <c r="T12" s="4">
         <v>1243</v>
       </c>
       <c r="U12" s="4">
         <v>1401</v>
       </c>
       <c r="V12" s="4">
         <v>2233</v>
       </c>
       <c r="W12" s="4">
         <v>1677</v>
       </c>
       <c r="X12" s="4">
         <v>1587</v>
       </c>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Y12" s="4">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>638</v>
       </c>
       <c r="C13" s="4">
         <v>707</v>
       </c>
       <c r="D13" s="4">
         <v>644</v>
       </c>
       <c r="E13" s="4">
         <v>672</v>
       </c>
       <c r="F13" s="4">
         <v>626</v>
       </c>
       <c r="G13" s="4">
         <v>708</v>
       </c>
       <c r="H13" s="4">
         <v>749</v>
       </c>
       <c r="I13" s="4">
@@ -1136,57 +1160,60 @@
       </c>
       <c r="Q13" s="4">
         <v>730</v>
       </c>
       <c r="R13" s="4">
         <v>659</v>
       </c>
       <c r="S13" s="4">
         <v>674</v>
       </c>
       <c r="T13" s="4">
         <v>744</v>
       </c>
       <c r="U13" s="4">
         <v>732</v>
       </c>
       <c r="V13" s="4">
         <v>1547</v>
       </c>
       <c r="W13" s="4">
         <v>1004</v>
       </c>
       <c r="X13" s="4">
         <v>1106</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Y13" s="4">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3">
         <v>2002</v>
       </c>
       <c r="C16" s="3">
         <v>2003</v>
       </c>
       <c r="D16" s="3">
         <v>2004</v>
       </c>
       <c r="E16" s="3">
         <v>2005</v>
       </c>
       <c r="F16" s="3">
         <v>2006</v>
       </c>
       <c r="G16" s="3">
         <v>2007</v>
       </c>
       <c r="H16" s="3">
         <v>2008</v>
       </c>
       <c r="I16" s="3">
@@ -1215,52 +1242,55 @@
       </c>
       <c r="Q16" s="3">
         <v>2017</v>
       </c>
       <c r="R16" s="3">
         <v>2018</v>
       </c>
       <c r="S16" s="3">
         <v>2019</v>
       </c>
       <c r="T16" s="3">
         <v>2020</v>
       </c>
       <c r="U16" s="3">
         <v>2021</v>
       </c>
       <c r="V16" s="3">
         <v>2022</v>
       </c>
       <c r="W16" s="3">
         <v>2023</v>
       </c>
       <c r="X16" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Y16" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="4">
         <v>74831</v>
       </c>
       <c r="C17" s="4">
         <v>71996</v>
       </c>
       <c r="D17" s="4">
         <v>71721</v>
       </c>
       <c r="E17" s="4">
         <v>70133</v>
       </c>
       <c r="F17" s="4">
         <v>74432</v>
       </c>
       <c r="G17" s="4">
         <v>81000</v>
       </c>
       <c r="H17" s="4">
         <v>85063</v>
       </c>
       <c r="I17" s="4">
@@ -1289,52 +1319,55 @@
       </c>
       <c r="Q17" s="4">
         <v>110119</v>
       </c>
       <c r="R17" s="4">
         <v>111555</v>
       </c>
       <c r="S17" s="4">
         <v>109806</v>
       </c>
       <c r="T17" s="4">
         <v>96279</v>
       </c>
       <c r="U17" s="4">
         <v>101714</v>
       </c>
       <c r="V17" s="4">
         <v>124958</v>
       </c>
       <c r="W17" s="4">
         <v>128330</v>
       </c>
       <c r="X17" s="4">
         <v>128469</v>
       </c>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Y17" s="4">
+        <v>131190</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="4">
         <v>7476</v>
       </c>
       <c r="C18" s="4">
         <v>6874</v>
       </c>
       <c r="D18" s="4">
         <v>6586</v>
       </c>
       <c r="E18" s="4">
         <v>7081</v>
       </c>
       <c r="F18" s="4">
         <v>7030</v>
       </c>
       <c r="G18" s="4">
         <v>8115</v>
       </c>
       <c r="H18" s="4">
         <v>8821</v>
       </c>
       <c r="I18" s="4">
@@ -1363,52 +1396,55 @@
       </c>
       <c r="Q18" s="4">
         <v>11146</v>
       </c>
       <c r="R18" s="4">
         <v>11730</v>
       </c>
       <c r="S18" s="4">
         <v>11494</v>
       </c>
       <c r="T18" s="4">
         <v>10201</v>
       </c>
       <c r="U18" s="4">
         <v>10971</v>
       </c>
       <c r="V18" s="4">
         <v>13400</v>
       </c>
       <c r="W18" s="4">
         <v>13685</v>
       </c>
       <c r="X18" s="4">
         <v>14117</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Y18" s="4">
+        <v>15324</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="4">
         <v>3427</v>
       </c>
       <c r="C19" s="4">
         <v>3424</v>
       </c>
       <c r="D19" s="4">
         <v>3255</v>
       </c>
       <c r="E19" s="4">
         <v>3359</v>
       </c>
       <c r="F19" s="4">
         <v>3760</v>
       </c>
       <c r="G19" s="4">
         <v>4274</v>
       </c>
       <c r="H19" s="4">
         <v>4905</v>
       </c>
       <c r="I19" s="4">
@@ -1437,52 +1473,55 @@
       </c>
       <c r="Q19" s="4">
         <v>6706</v>
       </c>
       <c r="R19" s="4">
         <v>7100</v>
       </c>
       <c r="S19" s="4">
         <v>6854</v>
       </c>
       <c r="T19" s="4">
         <v>6106</v>
       </c>
       <c r="U19" s="4">
         <v>6592</v>
       </c>
       <c r="V19" s="4">
         <v>7690</v>
       </c>
       <c r="W19" s="4">
         <v>7887</v>
       </c>
       <c r="X19" s="4">
         <v>8259</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Y19" s="4">
+        <v>9123</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="4">
         <v>651</v>
       </c>
       <c r="C20" s="4">
         <v>456</v>
       </c>
       <c r="D20" s="4">
         <v>355</v>
       </c>
       <c r="E20" s="4">
         <v>392</v>
       </c>
       <c r="F20" s="4">
         <v>398</v>
       </c>
       <c r="G20" s="4">
         <v>500</v>
       </c>
       <c r="H20" s="4">
         <v>545</v>
       </c>
       <c r="I20" s="4">
@@ -1511,52 +1550,55 @@
       </c>
       <c r="Q20" s="4">
         <v>494</v>
       </c>
       <c r="R20" s="4">
         <v>530</v>
       </c>
       <c r="S20" s="4">
         <v>566</v>
       </c>
       <c r="T20" s="4">
         <v>459</v>
       </c>
       <c r="U20" s="4">
         <v>568</v>
       </c>
       <c r="V20" s="4">
         <v>732</v>
       </c>
       <c r="W20" s="4">
         <v>613</v>
       </c>
       <c r="X20" s="4">
         <v>713</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Y20" s="4">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="4">
         <v>1112</v>
       </c>
       <c r="C21" s="4">
         <v>1014</v>
       </c>
       <c r="D21" s="4">
         <v>996</v>
       </c>
       <c r="E21" s="4">
         <v>1122</v>
       </c>
       <c r="F21" s="4">
         <v>1077</v>
       </c>
       <c r="G21" s="4">
         <v>1152</v>
       </c>
       <c r="H21" s="4">
         <v>1166</v>
       </c>
       <c r="I21" s="4">
@@ -1585,52 +1627,55 @@
       </c>
       <c r="Q21" s="4">
         <v>1422</v>
       </c>
       <c r="R21" s="4">
         <v>1694</v>
       </c>
       <c r="S21" s="4">
         <v>1599</v>
       </c>
       <c r="T21" s="4">
         <v>1456</v>
       </c>
       <c r="U21" s="4">
         <v>1454</v>
       </c>
       <c r="V21" s="4">
         <v>1915</v>
       </c>
       <c r="W21" s="4">
         <v>2088</v>
       </c>
       <c r="X21" s="4">
         <v>2004</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Y21" s="4">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="4">
         <v>814</v>
       </c>
       <c r="C22" s="4">
         <v>708</v>
       </c>
       <c r="D22" s="4">
         <v>720</v>
       </c>
       <c r="E22" s="4">
         <v>796</v>
       </c>
       <c r="F22" s="4">
         <v>673</v>
       </c>
       <c r="G22" s="4">
         <v>812</v>
       </c>
       <c r="H22" s="4">
         <v>789</v>
       </c>
       <c r="I22" s="4">
@@ -1659,52 +1704,55 @@
       </c>
       <c r="Q22" s="4">
         <v>1118</v>
       </c>
       <c r="R22" s="4">
         <v>1018</v>
       </c>
       <c r="S22" s="4">
         <v>1106</v>
       </c>
       <c r="T22" s="4">
         <v>944</v>
       </c>
       <c r="U22" s="4">
         <v>991</v>
       </c>
       <c r="V22" s="4">
         <v>1426</v>
       </c>
       <c r="W22" s="4">
         <v>1370</v>
       </c>
       <c r="X22" s="4">
         <v>1241</v>
       </c>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Y22" s="4">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="4">
         <v>882</v>
       </c>
       <c r="C23" s="4">
         <v>794</v>
       </c>
       <c r="D23" s="4">
         <v>777</v>
       </c>
       <c r="E23" s="4">
         <v>866</v>
       </c>
       <c r="F23" s="4">
         <v>699</v>
       </c>
       <c r="G23" s="4">
         <v>834</v>
       </c>
       <c r="H23" s="4">
         <v>831</v>
       </c>
       <c r="I23" s="4">
@@ -1733,52 +1781,55 @@
       </c>
       <c r="Q23" s="4">
         <v>816</v>
       </c>
       <c r="R23" s="4">
         <v>856</v>
       </c>
       <c r="S23" s="4">
         <v>856</v>
       </c>
       <c r="T23" s="4">
         <v>794</v>
       </c>
       <c r="U23" s="4">
         <v>843</v>
       </c>
       <c r="V23" s="4">
         <v>1062</v>
       </c>
       <c r="W23" s="4">
         <v>1030</v>
       </c>
       <c r="X23" s="4">
         <v>1176</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Y23" s="4">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="4">
         <v>590</v>
       </c>
       <c r="C24" s="4">
         <v>478</v>
       </c>
       <c r="D24" s="4">
         <v>483</v>
       </c>
       <c r="E24" s="4">
         <v>546</v>
       </c>
       <c r="F24" s="4">
         <v>423</v>
       </c>
       <c r="G24" s="4">
         <v>543</v>
       </c>
       <c r="H24" s="4">
         <v>585</v>
       </c>
       <c r="I24" s="4">
@@ -1807,75 +1858,78 @@
       </c>
       <c r="Q24" s="4">
         <v>590</v>
       </c>
       <c r="R24" s="4">
         <v>532</v>
       </c>
       <c r="S24" s="4">
         <v>513</v>
       </c>
       <c r="T24" s="4">
         <v>442</v>
       </c>
       <c r="U24" s="4">
         <v>523</v>
       </c>
       <c r="V24" s="4">
         <v>575</v>
       </c>
       <c r="W24" s="4">
         <v>697</v>
       </c>
       <c r="X24" s="4">
         <v>724</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Y24" s="4">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="Y26" s="5" t="s">
+      <c r="Z26" s="5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="Y27" s="5" t="s">
+      <c r="Z27" s="5" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:X1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A27:X27"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A15:Y15"/>
+    <mergeCell ref="A26:Y26"/>
+    <mergeCell ref="A27:Y27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Wanderungen</vt:lpstr>