--- v1 (2026-07-23)
+++ v2 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Außenwanderungen</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Zuzüge</t>
   </si>
   <si>
@@ -62,51 +62,51 @@
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Wegzüge</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Wanderungsstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Als Außenwanderungen bzw. internationale Wanderungen werden Wanderungen über die Staatsgrenze Österreichs hinweg bezeichnet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -441,51 +441,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z27" sqref="Z27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">