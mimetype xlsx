--- v0 (2026-05-02)
+++ v1 (2026-07-23)
@@ -12,65 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Außenwanderungen</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2002-2024 in %</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2002-2025 in %</t>
   </si>
   <si>
     <t>Zuzüge</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Ø2002|2024</t>
+    <t>Ø2002|2025</t>
+  </si>
+  <si>
+    <t>2024|2025</t>
   </si>
   <si>
     <t>2023|2024</t>
   </si>
   <si>
     <t>2022|2023</t>
   </si>
   <si>
     <t>2021|2022</t>
   </si>
   <si>
     <t>2020|2021</t>
   </si>
   <si>
     <t>2019|2020</t>
   </si>
   <si>
     <t>2018|2019</t>
   </si>
   <si>
     <t>2017|2018</t>
   </si>
   <si>
     <t>2016|2017</t>
   </si>
@@ -95,51 +98,51 @@
   <si>
     <t>2009|2010</t>
   </si>
   <si>
     <t>2008|2009</t>
   </si>
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
     <t>2003|2004</t>
   </si>
   <si>
     <t>2002|2003</t>
   </si>
   <si>
-    <t>2002|2024</t>
+    <t>2002|2025</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
@@ -523,77 +526,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z27"/>
+  <dimension ref="A1:AA27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Z27" sqref="Z27"/>
+      <selection activeCell="AA27" sqref="AA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -625,673 +628,700 @@
       </c>
       <c r="R5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="X5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="Y5" s="3" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="Z5" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" s="4">
-        <v>2.3</v>
+        <v>1.8</v>
       </c>
       <c r="C6" s="4">
+        <v>-9.3</v>
+      </c>
+      <c r="D6" s="4">
         <v>-8.4</v>
       </c>
-      <c r="D6" s="4">
+      <c r="E6" s="4">
         <v>-25.6</v>
       </c>
-      <c r="E6" s="4">
+      <c r="F6" s="4">
         <v>69.9</v>
       </c>
-      <c r="F6" s="4">
+      <c r="G6" s="4">
         <v>13.1</v>
       </c>
-      <c r="G6" s="4">
+      <c r="H6" s="4">
         <v>-9.4</v>
       </c>
-      <c r="H6" s="4">
+      <c r="I6" s="4">
         <v>2.4</v>
       </c>
-      <c r="I6" s="4">
+      <c r="J6" s="4">
         <v>-5.1</v>
       </c>
-      <c r="J6" s="4">
+      <c r="K6" s="4">
         <v>-11.2</v>
       </c>
-      <c r="K6" s="4">
+      <c r="L6" s="4">
         <v>-18.7</v>
       </c>
-      <c r="L6" s="5">
+      <c r="M6" s="5">
         <v>26.0</v>
       </c>
-      <c r="M6" s="4">
+      <c r="N6" s="4">
         <v>12.5</v>
       </c>
-      <c r="N6" s="4">
+      <c r="O6" s="4">
         <v>7.8</v>
       </c>
-      <c r="O6" s="4">
+      <c r="P6" s="4">
         <v>12.6</v>
       </c>
-      <c r="P6" s="4">
+      <c r="Q6" s="4">
         <v>10.6</v>
       </c>
-      <c r="Q6" s="4">
+      <c r="R6" s="4">
         <v>4.8</v>
       </c>
-      <c r="R6" s="5">
+      <c r="S6" s="5">
         <v>-2.0</v>
       </c>
-      <c r="S6" s="5">
+      <c r="T6" s="5">
         <v>3.0</v>
       </c>
-      <c r="T6" s="4">
+      <c r="U6" s="4">
         <v>8.1</v>
       </c>
-      <c r="U6" s="4">
+      <c r="V6" s="4">
         <v>-13.9</v>
       </c>
-      <c r="V6" s="4">
+      <c r="W6" s="4">
         <v>-6.6</v>
       </c>
-      <c r="W6" s="4">
+      <c r="X6" s="4">
         <v>9.5</v>
       </c>
-      <c r="X6" s="4">
+      <c r="Y6" s="4">
         <v>3.5</v>
       </c>
-      <c r="Y6" s="4">
-[...3 lines deleted...]
-    <row r="7" spans="1:26">
+      <c r="Z6" s="4">
+        <v>49.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" s="4">
-        <v>2.9</v>
+        <v>2.5</v>
       </c>
       <c r="C7" s="4">
+        <v>-5.4</v>
+      </c>
+      <c r="D7" s="4">
         <v>-14.6</v>
       </c>
-      <c r="D7" s="4">
+      <c r="E7" s="4">
         <v>-25.4</v>
       </c>
-      <c r="E7" s="4">
+      <c r="F7" s="4">
         <v>75.3</v>
       </c>
-      <c r="F7" s="4">
+      <c r="G7" s="4">
         <v>22.6</v>
       </c>
-      <c r="G7" s="4">
+      <c r="H7" s="4">
         <v>-11.3</v>
       </c>
-      <c r="H7" s="4">
+      <c r="I7" s="4">
         <v>2.8</v>
       </c>
-      <c r="I7" s="5">
+      <c r="J7" s="5">
         <v>-1.0</v>
       </c>
-      <c r="J7" s="4">
+      <c r="K7" s="4">
         <v>-12.3</v>
       </c>
-      <c r="K7" s="4">
+      <c r="L7" s="4">
         <v>-20.1</v>
       </c>
-      <c r="L7" s="4">
+      <c r="M7" s="4">
         <v>26.6</v>
       </c>
-      <c r="M7" s="4">
+      <c r="N7" s="4">
         <v>16.4</v>
       </c>
-      <c r="N7" s="4">
+      <c r="O7" s="4">
         <v>7.2</v>
       </c>
-      <c r="O7" s="4">
+      <c r="P7" s="4">
         <v>8.6</v>
       </c>
-      <c r="P7" s="4">
+      <c r="Q7" s="4">
         <v>11.1</v>
       </c>
-      <c r="Q7" s="4">
+      <c r="R7" s="4">
         <v>9.2</v>
       </c>
-      <c r="R7" s="4">
+      <c r="S7" s="4">
         <v>-1.7</v>
       </c>
-      <c r="S7" s="4">
+      <c r="T7" s="4">
         <v>4.3</v>
       </c>
-      <c r="T7" s="4">
+      <c r="U7" s="4">
         <v>7.8</v>
       </c>
-      <c r="U7" s="4">
+      <c r="V7" s="4">
         <v>-9.8</v>
       </c>
-      <c r="V7" s="4">
+      <c r="W7" s="4">
         <v>-5.5</v>
       </c>
-      <c r="W7" s="4">
+      <c r="X7" s="4">
         <v>6.6</v>
       </c>
-      <c r="X7" s="4">
+      <c r="Y7" s="4">
         <v>3.4</v>
       </c>
-      <c r="Y7" s="4">
-[...3 lines deleted...]
-    <row r="8" spans="1:26">
+      <c r="Z7" s="4">
+        <v>77.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" s="4">
-        <v>3.4</v>
+        <v>3.1</v>
       </c>
       <c r="C8" s="4">
+        <v>-2.5</v>
+      </c>
+      <c r="D8" s="4">
         <v>-15.6</v>
       </c>
-      <c r="D8" s="5">
+      <c r="E8" s="5">
         <v>-16.0</v>
       </c>
-      <c r="E8" s="4">
+      <c r="F8" s="4">
         <v>55.9</v>
       </c>
-      <c r="F8" s="4">
+      <c r="G8" s="4">
         <v>24.7</v>
       </c>
-      <c r="G8" s="4">
+      <c r="H8" s="4">
         <v>-14.6</v>
       </c>
-      <c r="H8" s="4">
+      <c r="I8" s="4">
         <v>2.1</v>
       </c>
-      <c r="I8" s="4">
+      <c r="J8" s="4">
         <v>1.4</v>
       </c>
-      <c r="J8" s="4">
+      <c r="K8" s="4">
         <v>-1.3</v>
       </c>
-      <c r="K8" s="4">
+      <c r="L8" s="4">
         <v>-11.4</v>
       </c>
-      <c r="L8" s="4">
+      <c r="M8" s="4">
         <v>12.5</v>
       </c>
-      <c r="M8" s="4">
+      <c r="N8" s="4">
         <v>8.1</v>
       </c>
-      <c r="N8" s="4">
+      <c r="O8" s="4">
         <v>9.7</v>
       </c>
-      <c r="O8" s="4">
+      <c r="P8" s="4">
         <v>16.1</v>
       </c>
-      <c r="P8" s="4">
+      <c r="Q8" s="4">
         <v>10.4</v>
       </c>
-      <c r="Q8" s="4">
+      <c r="R8" s="4">
         <v>9.1</v>
       </c>
-      <c r="R8" s="4">
+      <c r="S8" s="4">
         <v>-1.3</v>
       </c>
-      <c r="S8" s="4">
+      <c r="T8" s="4">
         <v>-1.6</v>
       </c>
-      <c r="T8" s="4">
+      <c r="U8" s="4">
         <v>13.5</v>
       </c>
-      <c r="U8" s="4">
+      <c r="V8" s="4">
         <v>-8.5</v>
       </c>
-      <c r="V8" s="4">
+      <c r="W8" s="4">
         <v>-6.2</v>
       </c>
-      <c r="W8" s="4">
+      <c r="X8" s="4">
         <v>8.3</v>
       </c>
-      <c r="X8" s="4">
+      <c r="Y8" s="4">
         <v>2.2</v>
       </c>
-      <c r="Y8" s="4">
-[...3 lines deleted...]
-    <row r="9" spans="1:26">
+      <c r="Z8" s="4">
+        <v>103.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9" s="4">
-        <v>3.4</v>
+        <v>2.6</v>
       </c>
       <c r="C9" s="4">
+        <v>-12.2</v>
+      </c>
+      <c r="D9" s="4">
         <v>-3.8</v>
       </c>
-      <c r="D9" s="4">
+      <c r="E9" s="4">
         <v>-29.9</v>
       </c>
-      <c r="E9" s="4">
+      <c r="F9" s="4">
         <v>63.4</v>
       </c>
-      <c r="F9" s="5">
+      <c r="G9" s="5">
         <v>10.0</v>
       </c>
-      <c r="G9" s="4">
+      <c r="H9" s="4">
         <v>-3.9</v>
       </c>
-      <c r="H9" s="4">
+      <c r="I9" s="4">
         <v>3.1</v>
       </c>
-      <c r="I9" s="4">
+      <c r="J9" s="4">
         <v>-9.6</v>
       </c>
-      <c r="J9" s="4">
+      <c r="K9" s="4">
         <v>-8.5</v>
       </c>
-      <c r="K9" s="4">
+      <c r="L9" s="4">
         <v>-8.2</v>
       </c>
-      <c r="L9" s="4">
+      <c r="M9" s="4">
         <v>16.6</v>
       </c>
-      <c r="M9" s="4">
+      <c r="N9" s="4">
         <v>4.5</v>
       </c>
-      <c r="N9" s="4">
+      <c r="O9" s="4">
         <v>9.5</v>
       </c>
-      <c r="O9" s="4">
+      <c r="P9" s="4">
         <v>-7.6</v>
       </c>
-      <c r="P9" s="4">
+      <c r="Q9" s="4">
         <v>9.7</v>
       </c>
-      <c r="Q9" s="4">
+      <c r="R9" s="4">
         <v>13.2</v>
       </c>
-      <c r="R9" s="4">
+      <c r="S9" s="4">
         <v>-9.9</v>
       </c>
-      <c r="S9" s="5">
+      <c r="T9" s="5">
         <v>42.0</v>
       </c>
-      <c r="T9" s="4">
+      <c r="U9" s="4">
         <v>-1.6</v>
       </c>
-      <c r="U9" s="5">
+      <c r="V9" s="5">
         <v>13.0</v>
       </c>
-      <c r="V9" s="4">
+      <c r="W9" s="4">
         <v>-8.6</v>
       </c>
-      <c r="W9" s="4">
+      <c r="X9" s="4">
         <v>15.6</v>
       </c>
-      <c r="X9" s="5">
+      <c r="Y9" s="5">
         <v>-1.0</v>
       </c>
-      <c r="Y9" s="4">
-[...3 lines deleted...]
-    <row r="10" spans="1:26">
+      <c r="Z9" s="4">
+        <v>82.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10" s="4">
-        <v>2.2</v>
+        <v>1.4</v>
       </c>
       <c r="C10" s="4">
+        <v>-14.7</v>
+      </c>
+      <c r="D10" s="4">
         <v>-32.3</v>
       </c>
-      <c r="D10" s="4">
+      <c r="E10" s="4">
         <v>-38.6</v>
       </c>
-      <c r="E10" s="4">
+      <c r="F10" s="4">
         <v>139.8</v>
       </c>
-      <c r="F10" s="4">
+      <c r="G10" s="4">
         <v>46.4</v>
       </c>
-      <c r="G10" s="4">
+      <c r="H10" s="4">
         <v>-14.3</v>
       </c>
-      <c r="H10" s="4">
+      <c r="I10" s="4">
         <v>8.7</v>
       </c>
-      <c r="I10" s="4">
+      <c r="J10" s="4">
         <v>-5.9</v>
       </c>
-      <c r="J10" s="4">
+      <c r="K10" s="4">
         <v>-37.3</v>
       </c>
-      <c r="K10" s="4">
+      <c r="L10" s="4">
         <v>-9.2</v>
       </c>
-      <c r="L10" s="4">
+      <c r="M10" s="4">
         <v>43.2</v>
       </c>
-      <c r="M10" s="5">
+      <c r="N10" s="5">
         <v>36.0</v>
       </c>
-      <c r="N10" s="4">
+      <c r="O10" s="4">
         <v>6.5</v>
       </c>
-      <c r="O10" s="4">
+      <c r="P10" s="4">
         <v>1.9</v>
       </c>
-      <c r="P10" s="4">
+      <c r="Q10" s="4">
         <v>9.2</v>
       </c>
-      <c r="Q10" s="4">
+      <c r="R10" s="4">
         <v>3.1</v>
       </c>
-      <c r="R10" s="4">
+      <c r="S10" s="4">
         <v>4.7</v>
       </c>
-      <c r="S10" s="4">
+      <c r="T10" s="4">
         <v>10.2</v>
       </c>
-      <c r="T10" s="4">
+      <c r="U10" s="4">
         <v>-0.3</v>
       </c>
-      <c r="U10" s="4">
+      <c r="V10" s="4">
         <v>-21.5</v>
       </c>
-      <c r="V10" s="4">
+      <c r="W10" s="4">
         <v>10.2</v>
       </c>
-      <c r="W10" s="4">
+      <c r="X10" s="4">
         <v>-8.4</v>
       </c>
-      <c r="X10" s="4">
+      <c r="Y10" s="4">
         <v>3.2</v>
       </c>
-      <c r="Y10" s="4">
-[...3 lines deleted...]
-    <row r="11" spans="1:26">
+      <c r="Z10" s="4">
+        <v>38.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11" s="4">
-        <v>1.8</v>
+        <v>1.4</v>
       </c>
       <c r="C11" s="4">
+        <v>-6.8</v>
+      </c>
+      <c r="D11" s="4">
         <v>0.5</v>
       </c>
-      <c r="D11" s="4">
+      <c r="E11" s="4">
         <v>-42.3</v>
       </c>
-      <c r="E11" s="4">
+      <c r="F11" s="4">
         <v>106.5</v>
       </c>
-      <c r="F11" s="4">
+      <c r="G11" s="4">
         <v>10.5</v>
       </c>
-      <c r="G11" s="4">
+      <c r="H11" s="4">
         <v>-4.5</v>
       </c>
-      <c r="H11" s="4">
+      <c r="I11" s="4">
         <v>-7.8</v>
       </c>
-      <c r="I11" s="4">
+      <c r="J11" s="4">
         <v>6.1</v>
       </c>
-      <c r="J11" s="4">
+      <c r="K11" s="4">
         <v>-20.1</v>
       </c>
-      <c r="K11" s="4">
+      <c r="L11" s="4">
         <v>-44.5</v>
       </c>
-      <c r="L11" s="4">
+      <c r="M11" s="4">
         <v>55.7</v>
       </c>
-      <c r="M11" s="4">
+      <c r="N11" s="4">
         <v>36.9</v>
       </c>
-      <c r="N11" s="5">
+      <c r="O11" s="5">
         <v>-2.0</v>
       </c>
-      <c r="O11" s="5">
+      <c r="P11" s="5">
         <v>-4.0</v>
       </c>
-      <c r="P11" s="4">
+      <c r="Q11" s="4">
         <v>19.6</v>
       </c>
-      <c r="Q11" s="4">
+      <c r="R11" s="4">
         <v>21.3</v>
       </c>
-      <c r="R11" s="4">
+      <c r="S11" s="4">
         <v>-6.1</v>
       </c>
-      <c r="S11" s="4">
+      <c r="T11" s="4">
         <v>11.4</v>
       </c>
-      <c r="T11" s="4">
+      <c r="U11" s="4">
         <v>-5.9</v>
       </c>
-      <c r="U11" s="4">
+      <c r="V11" s="4">
         <v>-12.9</v>
       </c>
-      <c r="V11" s="4">
+      <c r="W11" s="4">
         <v>-18.5</v>
       </c>
-      <c r="W11" s="4">
+      <c r="X11" s="4">
         <v>22.1</v>
       </c>
-      <c r="X11" s="4">
+      <c r="Y11" s="4">
         <v>7.8</v>
       </c>
-      <c r="Y11" s="4">
-[...3 lines deleted...]
-    <row r="12" spans="1:26">
+      <c r="Z11" s="4">
+        <v>36.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12" s="4">
-        <v>2.1</v>
+        <v>1.7</v>
       </c>
       <c r="C12" s="4">
+        <v>-7.1</v>
+      </c>
+      <c r="D12" s="4">
         <v>-5.4</v>
       </c>
-      <c r="D12" s="4">
+      <c r="E12" s="4">
         <v>-24.9</v>
       </c>
-      <c r="E12" s="4">
+      <c r="F12" s="4">
         <v>59.4</v>
       </c>
-      <c r="F12" s="4">
+      <c r="G12" s="4">
         <v>12.7</v>
       </c>
-      <c r="G12" s="4">
+      <c r="H12" s="4">
         <v>-5.9</v>
       </c>
-      <c r="H12" s="4">
+      <c r="I12" s="4">
         <v>13.8</v>
       </c>
-      <c r="I12" s="4">
+      <c r="J12" s="4">
         <v>-7.4</v>
       </c>
-      <c r="J12" s="4">
+      <c r="K12" s="4">
         <v>-17.6</v>
       </c>
-      <c r="K12" s="4">
+      <c r="L12" s="4">
         <v>-38.6</v>
       </c>
-      <c r="L12" s="4">
+      <c r="M12" s="4">
         <v>56.2</v>
       </c>
-      <c r="M12" s="4">
+      <c r="N12" s="4">
         <v>32.3</v>
       </c>
-      <c r="N12" s="5">
+      <c r="O12" s="5">
         <v>8.0</v>
       </c>
-      <c r="O12" s="4">
+      <c r="P12" s="4">
         <v>4.6</v>
       </c>
-      <c r="P12" s="5">
+      <c r="Q12" s="5">
         <v>7.0</v>
       </c>
-      <c r="Q12" s="4">
+      <c r="R12" s="4">
         <v>4.3</v>
       </c>
-      <c r="R12" s="4">
+      <c r="S12" s="4">
         <v>-5.9</v>
       </c>
-      <c r="S12" s="4">
+      <c r="T12" s="4">
         <v>2.8</v>
       </c>
-      <c r="T12" s="4">
+      <c r="U12" s="4">
         <v>5.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7.9</v>
       </c>
       <c r="V12" s="4">
         <v>-7.9</v>
       </c>
       <c r="W12" s="4">
+        <v>-7.9</v>
+      </c>
+      <c r="X12" s="4">
         <v>7.3</v>
       </c>
-      <c r="X12" s="4">
+      <c r="Y12" s="4">
         <v>2.5</v>
       </c>
-      <c r="Y12" s="4">
-[...3 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="Z12" s="4">
+        <v>47.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13" s="4">
-        <v>2.5</v>
+        <v>2.2</v>
       </c>
       <c r="C13" s="4">
+        <v>-4.8</v>
+      </c>
+      <c r="D13" s="4">
         <v>10.2</v>
       </c>
-      <c r="D13" s="4">
+      <c r="E13" s="4">
         <v>-35.1</v>
       </c>
-      <c r="E13" s="4">
+      <c r="F13" s="4">
         <v>111.3</v>
       </c>
-      <c r="F13" s="4">
+      <c r="G13" s="4">
         <v>-1.6</v>
       </c>
-      <c r="G13" s="4">
+      <c r="H13" s="4">
         <v>10.4</v>
       </c>
-      <c r="H13" s="4">
+      <c r="I13" s="4">
         <v>2.3</v>
       </c>
-      <c r="I13" s="4">
+      <c r="J13" s="4">
         <v>-9.7</v>
       </c>
-      <c r="J13" s="4">
+      <c r="K13" s="4">
         <v>-21.7</v>
       </c>
-      <c r="K13" s="4">
+      <c r="L13" s="4">
         <v>-33.9</v>
       </c>
-      <c r="L13" s="5">
+      <c r="M13" s="5">
         <v>23.0</v>
       </c>
-      <c r="M13" s="4">
+      <c r="N13" s="4">
         <v>15.2</v>
       </c>
-      <c r="N13" s="4">
+      <c r="O13" s="4">
         <v>-0.6</v>
       </c>
-      <c r="O13" s="4">
+      <c r="P13" s="4">
         <v>5.9</v>
       </c>
-      <c r="P13" s="4">
+      <c r="Q13" s="4">
         <v>12.8</v>
       </c>
-      <c r="Q13" s="4">
+      <c r="R13" s="4">
         <v>6.6</v>
       </c>
-      <c r="R13" s="4">
+      <c r="S13" s="4">
         <v>5.1</v>
       </c>
-      <c r="S13" s="4">
+      <c r="T13" s="4">
         <v>5.8</v>
       </c>
-      <c r="T13" s="4">
+      <c r="U13" s="4">
         <v>13.1</v>
       </c>
-      <c r="U13" s="4">
+      <c r="V13" s="4">
         <v>-6.8</v>
       </c>
-      <c r="V13" s="4">
+      <c r="W13" s="4">
         <v>4.3</v>
       </c>
-      <c r="W13" s="4">
+      <c r="X13" s="4">
         <v>-8.9</v>
       </c>
-      <c r="X13" s="4">
+      <c r="Y13" s="4">
         <v>10.8</v>
       </c>
-      <c r="Y13" s="4">
-[...3 lines deleted...]
-    <row r="15" spans="1:26">
+      <c r="Z13" s="5">
+        <v>65.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" s="2" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="3" t="s">
@@ -1323,691 +1353,718 @@
       </c>
       <c r="R16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="X16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="Y16" s="3" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="Z16" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17" s="4">
         <v>2.5</v>
       </c>
       <c r="C17" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="D17" s="4">
         <v>0.1</v>
       </c>
-      <c r="D17" s="4">
+      <c r="E17" s="4">
         <v>2.7</v>
       </c>
-      <c r="E17" s="4">
+      <c r="F17" s="4">
         <v>22.9</v>
       </c>
-      <c r="F17" s="4">
+      <c r="G17" s="4">
         <v>5.6</v>
       </c>
-      <c r="G17" s="4">
+      <c r="H17" s="4">
         <v>-12.3</v>
       </c>
-      <c r="H17" s="4">
+      <c r="I17" s="4">
         <v>-1.6</v>
       </c>
-      <c r="I17" s="4">
+      <c r="J17" s="4">
         <v>1.3</v>
       </c>
-      <c r="J17" s="4">
+      <c r="K17" s="4">
         <v>0.4</v>
       </c>
-      <c r="K17" s="4">
+      <c r="L17" s="4">
         <v>8.2</v>
       </c>
-      <c r="L17" s="4">
+      <c r="M17" s="4">
         <v>3.6</v>
       </c>
-      <c r="M17" s="4">
+      <c r="N17" s="4">
         <v>1.3</v>
       </c>
-      <c r="N17" t="s">
-[...3 lines deleted...]
-        <v>2.8</v>
+      <c r="O17" t="s">
+        <v>38</v>
       </c>
       <c r="P17" s="4">
         <v>2.8</v>
       </c>
-      <c r="Q17" s="5">
+      <c r="Q17" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="R17" s="5">
         <v>1.0</v>
       </c>
-      <c r="R17" s="4">
+      <c r="S17" s="4">
         <v>6.4</v>
       </c>
-      <c r="S17" s="5">
+      <c r="T17" s="5">
         <v>5.0</v>
       </c>
-      <c r="T17" s="4">
+      <c r="U17" s="4">
         <v>8.8</v>
       </c>
-      <c r="U17" s="4">
+      <c r="V17" s="4">
         <v>6.1</v>
       </c>
-      <c r="V17" s="4">
+      <c r="W17" s="4">
         <v>-2.2</v>
       </c>
-      <c r="W17" s="4">
+      <c r="X17" s="4">
         <v>-0.4</v>
       </c>
-      <c r="X17" s="4">
+      <c r="Y17" s="4">
         <v>-3.8</v>
       </c>
-      <c r="Y17" s="4">
-[...3 lines deleted...]
-    <row r="18" spans="1:26">
+      <c r="Z17" s="4">
+        <v>75.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18" s="4">
+        <v>3.2</v>
+      </c>
+      <c r="C18" s="4">
+        <v>8.5</v>
+      </c>
+      <c r="D18" s="4">
+        <v>3.2</v>
+      </c>
+      <c r="E18" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="F18" s="4">
+        <v>22.1</v>
+      </c>
+      <c r="G18" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="H18" s="4">
+        <v>-11.2</v>
+      </c>
+      <c r="I18" s="5">
+        <v>-2.0</v>
+      </c>
+      <c r="J18" s="4">
+        <v>5.2</v>
+      </c>
+      <c r="K18" s="5">
+        <v>-3.0</v>
+      </c>
+      <c r="L18" s="4">
+        <v>9.5</v>
+      </c>
+      <c r="M18" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="N18" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="O18" s="4">
+        <v>-4.5</v>
+      </c>
+      <c r="P18" s="4">
+        <v>7.3</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>6.4</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="S18" s="4">
+        <v>3.5</v>
+      </c>
+      <c r="T18" s="4">
+        <v>8.7</v>
+      </c>
+      <c r="U18" s="4">
+        <v>15.4</v>
+      </c>
+      <c r="V18" s="4">
+        <v>-0.7</v>
+      </c>
+      <c r="W18" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="X18" s="4">
+        <v>-4.2</v>
+      </c>
+      <c r="Y18" s="4">
+        <v>-8.1</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="4">
+        <v>4.3</v>
+      </c>
+      <c r="C19" s="4">
+        <v>10.5</v>
+      </c>
+      <c r="D19" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="E19" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="F19" s="4">
+        <v>16.7</v>
+      </c>
+      <c r="G19" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="H19" s="4">
+        <v>-10.9</v>
+      </c>
+      <c r="I19" s="4">
+        <v>-3.5</v>
+      </c>
+      <c r="J19" s="4">
+        <v>5.9</v>
+      </c>
+      <c r="K19" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="L19" s="4">
+        <v>10.2</v>
+      </c>
+      <c r="M19" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="N19" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="O19" s="4">
+        <v>-0.1</v>
+      </c>
+      <c r="P19" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>5.9</v>
+      </c>
+      <c r="R19" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="S19" s="4">
         <v>2.9</v>
       </c>
-      <c r="C18" s="4">
+      <c r="T19" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="U19" s="4">
+        <v>13.7</v>
+      </c>
+      <c r="V19" s="4">
+        <v>11.9</v>
+      </c>
+      <c r="W19" s="4">
         <v>3.2</v>
       </c>
-      <c r="D18" s="4">
-[...106 lines deleted...]
-      <c r="N19" s="4">
+      <c r="X19" s="4">
+        <v>-4.9</v>
+      </c>
+      <c r="Y19" s="4">
         <v>-0.1</v>
       </c>
-      <c r="O19" s="4">
-[...33 lines deleted...]
-    <row r="20" spans="1:26">
+      <c r="Z19" s="4">
+        <v>166.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20" s="4">
         <v>0.4</v>
       </c>
       <c r="C20" s="4">
+        <v>-0.8</v>
+      </c>
+      <c r="D20" s="4">
         <v>16.3</v>
       </c>
-      <c r="D20" s="4">
+      <c r="E20" s="4">
         <v>-16.3</v>
       </c>
-      <c r="E20" s="4">
+      <c r="F20" s="4">
         <v>28.9</v>
       </c>
-      <c r="F20" s="4">
+      <c r="G20" s="4">
         <v>23.7</v>
       </c>
-      <c r="G20" s="4">
+      <c r="H20" s="4">
         <v>-18.9</v>
       </c>
-      <c r="H20" s="4">
+      <c r="I20" s="4">
         <v>6.8</v>
       </c>
-      <c r="I20" s="4">
+      <c r="J20" s="4">
         <v>7.3</v>
       </c>
-      <c r="J20" s="4">
+      <c r="K20" s="4">
         <v>-13.5</v>
       </c>
-      <c r="K20" s="4">
+      <c r="L20" s="4">
         <v>8.1</v>
       </c>
-      <c r="L20" s="4">
+      <c r="M20" s="4">
         <v>-7.5</v>
       </c>
-      <c r="M20" s="4">
+      <c r="N20" s="4">
         <v>-2.2</v>
       </c>
-      <c r="N20" s="4">
+      <c r="O20" s="4">
         <v>-11.1</v>
       </c>
-      <c r="O20" s="4">
+      <c r="P20" s="4">
         <v>11.9</v>
       </c>
-      <c r="P20" s="4">
+      <c r="Q20" s="4">
         <v>-1.2</v>
       </c>
-      <c r="Q20" s="5">
+      <c r="R20" s="5">
         <v>-1.0</v>
       </c>
-      <c r="R20" s="4">
+      <c r="S20" s="4">
         <v>10.1</v>
       </c>
-      <c r="S20" s="5">
+      <c r="T20" s="5">
         <v>9.0</v>
       </c>
-      <c r="T20" s="4">
+      <c r="U20" s="4">
         <v>25.6</v>
       </c>
-      <c r="U20" s="4">
+      <c r="V20" s="4">
         <v>1.5</v>
       </c>
-      <c r="V20" s="4">
+      <c r="W20" s="4">
         <v>10.4</v>
       </c>
-      <c r="W20" s="4">
+      <c r="X20" s="4">
         <v>-22.1</v>
       </c>
-      <c r="X20" s="5">
+      <c r="Y20" s="5">
         <v>-30.0</v>
       </c>
-      <c r="Y20" s="4">
-[...3 lines deleted...]
-    <row r="21" spans="1:26">
+      <c r="Z20" s="4">
+        <v>8.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21" s="4">
         <v>2.7</v>
       </c>
-      <c r="C21" s="5">
+      <c r="C21" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="D21" s="5">
         <v>-4.0</v>
       </c>
-      <c r="D21" s="5">
+      <c r="E21" s="5">
         <v>9.0</v>
       </c>
-      <c r="E21" s="4">
+      <c r="F21" s="4">
         <v>31.7</v>
       </c>
-      <c r="F21" s="4">
+      <c r="G21" s="4">
         <v>-0.1</v>
       </c>
-      <c r="G21" s="4">
+      <c r="H21" s="4">
         <v>-8.9</v>
       </c>
-      <c r="H21" s="4">
+      <c r="I21" s="4">
         <v>-5.6</v>
       </c>
-      <c r="I21" s="4">
+      <c r="J21" s="4">
         <v>19.1</v>
       </c>
-      <c r="J21" s="4">
+      <c r="K21" s="4">
         <v>-4.3</v>
       </c>
-      <c r="K21" s="4">
+      <c r="L21" s="4">
         <v>13.3</v>
       </c>
-      <c r="L21" s="4">
+      <c r="M21" s="4">
         <v>13.2</v>
       </c>
-      <c r="M21" s="4">
+      <c r="N21" s="4">
         <v>-2.5</v>
       </c>
-      <c r="N21" s="4">
+      <c r="O21" s="4">
         <v>-11.8</v>
       </c>
-      <c r="O21" s="4">
+      <c r="P21" s="4">
         <v>6.5</v>
       </c>
-      <c r="P21" s="4">
+      <c r="Q21" s="4">
         <v>3.8</v>
       </c>
-      <c r="Q21" s="4">
+      <c r="R21" s="4">
         <v>2.2</v>
       </c>
-      <c r="R21" s="4">
+      <c r="S21" s="4">
         <v>2.3</v>
       </c>
-      <c r="S21" s="4">
+      <c r="T21" s="4">
         <v>1.2</v>
       </c>
-      <c r="T21" s="5">
+      <c r="U21" s="5">
         <v>7.0</v>
       </c>
-      <c r="U21" s="5">
+      <c r="V21" s="5">
         <v>-4.0</v>
       </c>
-      <c r="V21" s="4">
+      <c r="W21" s="4">
         <v>12.7</v>
       </c>
-      <c r="W21" s="4">
+      <c r="X21" s="4">
         <v>-1.8</v>
       </c>
-      <c r="X21" s="4">
+      <c r="Y21" s="4">
         <v>-8.8</v>
       </c>
-      <c r="Y21" s="4">
-[...3 lines deleted...]
-    <row r="22" spans="1:26">
+      <c r="Z21" s="4">
+        <v>85.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22" s="4">
-        <v>1.9</v>
+        <v>2.3</v>
       </c>
       <c r="C22" s="4">
+        <v>11.1</v>
+      </c>
+      <c r="D22" s="4">
         <v>-9.4</v>
       </c>
-      <c r="D22" s="4">
+      <c r="E22" s="4">
         <v>-3.9</v>
       </c>
-      <c r="E22" s="4">
+      <c r="F22" s="4">
         <v>43.9</v>
       </c>
-      <c r="F22" s="5">
+      <c r="G22" s="5">
         <v>5.0</v>
       </c>
-      <c r="G22" s="4">
+      <c r="H22" s="4">
         <v>-14.6</v>
       </c>
-      <c r="H22" s="4">
+      <c r="I22" s="4">
         <v>8.6</v>
       </c>
-      <c r="I22" s="4">
+      <c r="J22" s="4">
         <v>-8.9</v>
       </c>
-      <c r="J22" s="4">
+      <c r="K22" s="4">
         <v>-4.6</v>
       </c>
-      <c r="K22" s="4">
+      <c r="L22" s="4">
         <v>2.6</v>
       </c>
-      <c r="L22" s="4">
+      <c r="M22" s="4">
         <v>9.6</v>
       </c>
-      <c r="M22" s="4">
+      <c r="N22" s="4">
         <v>-2.6</v>
       </c>
-      <c r="N22" s="4">
+      <c r="O22" s="4">
         <v>-2.7</v>
       </c>
-      <c r="O22" s="4">
+      <c r="P22" s="4">
         <v>10.2</v>
       </c>
-      <c r="P22" s="4">
+      <c r="Q22" s="4">
         <v>15.5</v>
       </c>
-      <c r="Q22" s="5">
+      <c r="R22" s="5">
         <v>-3.0</v>
       </c>
-      <c r="R22" s="4">
+      <c r="S22" s="4">
         <v>12.9</v>
       </c>
-      <c r="S22" s="4">
+      <c r="T22" s="4">
         <v>-2.8</v>
       </c>
-      <c r="T22" s="4">
+      <c r="U22" s="4">
         <v>20.7</v>
       </c>
-      <c r="U22" s="4">
+      <c r="V22" s="4">
         <v>-15.5</v>
       </c>
-      <c r="V22" s="4">
+      <c r="W22" s="4">
         <v>10.6</v>
       </c>
-      <c r="W22" s="4">
+      <c r="X22" s="4">
         <v>1.7</v>
       </c>
-      <c r="X22" s="5">
+      <c r="Y22" s="5">
         <v>-13.0</v>
       </c>
-      <c r="Y22" s="4">
-[...3 lines deleted...]
-    <row r="23" spans="1:26">
+      <c r="Z22" s="4">
+        <v>69.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23" s="4">
+        <v>1.6</v>
+      </c>
+      <c r="C23" s="4">
+        <v>7.6</v>
+      </c>
+      <c r="D23" s="4">
+        <v>14.2</v>
+      </c>
+      <c r="E23" s="5">
+        <v>-3.0</v>
+      </c>
+      <c r="F23" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="G23" s="4">
+        <v>6.2</v>
+      </c>
+      <c r="H23" s="4">
+        <v>-7.2</v>
+      </c>
+      <c r="I23" t="s">
+        <v>38</v>
+      </c>
+      <c r="J23" s="4">
+        <v>4.9</v>
+      </c>
+      <c r="K23" s="4">
+        <v>-11.1</v>
+      </c>
+      <c r="L23" s="4">
+        <v>10.3</v>
+      </c>
+      <c r="M23" s="4">
+        <v>9.9</v>
+      </c>
+      <c r="N23" s="4">
+        <v>-1.3</v>
+      </c>
+      <c r="O23" s="4">
+        <v>-19.1</v>
+      </c>
+      <c r="P23" s="4">
+        <v>7.6</v>
+      </c>
+      <c r="Q23" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="S23" s="4">
+        <v>-9.7</v>
+      </c>
+      <c r="T23" s="4">
+        <v>-0.4</v>
+      </c>
+      <c r="U23" s="4">
+        <v>19.3</v>
+      </c>
+      <c r="V23" s="4">
+        <v>-19.3</v>
+      </c>
+      <c r="W23" s="4">
+        <v>11.5</v>
+      </c>
+      <c r="X23" s="4">
+        <v>-2.1</v>
+      </c>
+      <c r="Y23" s="5">
+        <v>-10.0</v>
+      </c>
+      <c r="Z23" s="4">
+        <v>43.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="4">
         <v>1.3</v>
       </c>
-      <c r="C23" s="4">
-[...26 lines deleted...]
-      <c r="L23" s="4">
+      <c r="C24" s="4">
+        <v>9.3</v>
+      </c>
+      <c r="D24" s="4">
+        <v>3.9</v>
+      </c>
+      <c r="E24" s="4">
+        <v>21.2</v>
+      </c>
+      <c r="F24" s="4">
         <v>9.9</v>
       </c>
-      <c r="M23" s="4">
-[...55 lines deleted...]
-      <c r="F24" s="4">
+      <c r="G24" s="4">
         <v>18.3</v>
       </c>
-      <c r="G24" s="4">
+      <c r="H24" s="4">
         <v>-13.8</v>
       </c>
-      <c r="H24" s="4">
+      <c r="I24" s="4">
         <v>-3.6</v>
       </c>
-      <c r="I24" s="4">
+      <c r="J24" s="4">
         <v>-9.8</v>
       </c>
-      <c r="J24" s="4">
+      <c r="K24" s="4">
         <v>-11.9</v>
       </c>
-      <c r="K24" s="4">
+      <c r="L24" s="4">
         <v>7.7</v>
       </c>
-      <c r="L24" s="4">
+      <c r="M24" s="4">
         <v>5.4</v>
       </c>
-      <c r="M24" s="4">
+      <c r="N24" s="4">
         <v>-19.2</v>
       </c>
-      <c r="N24" s="4">
+      <c r="O24" s="4">
         <v>-3.4</v>
       </c>
-      <c r="O24" s="4">
+      <c r="P24" s="4">
         <v>22.5</v>
       </c>
-      <c r="P24" s="4">
+      <c r="Q24" s="4">
         <v>0.3</v>
       </c>
-      <c r="Q24" s="4">
+      <c r="R24" s="4">
         <v>-5.1</v>
       </c>
-      <c r="R24" s="4">
+      <c r="S24" s="4">
         <v>10.8</v>
       </c>
-      <c r="S24" s="4">
+      <c r="T24" s="4">
         <v>7.7</v>
       </c>
-      <c r="T24" s="4">
+      <c r="U24" s="4">
         <v>28.4</v>
       </c>
-      <c r="U24" s="4">
+      <c r="V24" s="4">
         <v>-22.5</v>
       </c>
-      <c r="V24" s="5">
+      <c r="W24" s="5">
         <v>13.0</v>
       </c>
-      <c r="W24" s="5">
+      <c r="X24" s="5">
         <v>1.0</v>
       </c>
-      <c r="X24" s="5">
+      <c r="Y24" s="5">
         <v>-19.0</v>
       </c>
-      <c r="Y24" s="4">
-[...3 lines deleted...]
-    <row r="26" spans="1:26">
+      <c r="Z24" s="4">
+        <v>34.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" s="6" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:26">
+        <v>39</v>
+      </c>
+      <c r="AA26" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" s="6" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="AA27" s="6" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:Y1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A27:Y27"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A4:Z4"/>
+    <mergeCell ref="A15:Z15"/>
+    <mergeCell ref="A26:Z26"/>
+    <mergeCell ref="A27:Z27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Wanderungen</vt:lpstr>