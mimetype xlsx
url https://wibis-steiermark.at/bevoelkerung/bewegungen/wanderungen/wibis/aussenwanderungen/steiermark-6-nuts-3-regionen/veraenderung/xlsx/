--- v1 (2026-07-23)
+++ v2 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Außenwanderungen</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2002-2025 in %</t>
   </si>
   <si>
     <t>Zuzüge</t>
   </si>
   <si>
@@ -140,51 +140,51 @@
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Wegzüge</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Wanderungsstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Als Außenwanderungen bzw. internationale Wanderungen werden Wanderungen über die Staatsgrenze Österreichs hinweg bezeichnet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -522,51 +522,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA27" sqref="AA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
@@ -649,51 +649,51 @@
       </c>
       <c r="Y5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="4">
         <v>1.8</v>
       </c>
       <c r="C6" s="4">
         <v>-9.3</v>
       </c>
       <c r="D6" s="4">
         <v>-8.4</v>
       </c>
       <c r="E6" s="4">
         <v>-25.6</v>
       </c>
       <c r="F6" s="4">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="G6" s="4">
         <v>13.1</v>
       </c>
       <c r="H6" s="4">
         <v>-9.4</v>
       </c>
       <c r="I6" s="4">
         <v>2.4</v>
       </c>
       <c r="J6" s="4">
         <v>-5.1</v>
       </c>
       <c r="K6" s="4">
         <v>-11.2</v>
       </c>
       <c r="L6" s="4">
         <v>-18.7</v>
       </c>
       <c r="M6" s="5">
         <v>26.0</v>
       </c>
       <c r="N6" s="4">
         <v>12.5</v>
       </c>
@@ -969,51 +969,51 @@
       </c>
       <c r="Y9" s="5">
         <v>-1.0</v>
       </c>
       <c r="Z9" s="4">
         <v>82.5</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4">
         <v>1.4</v>
       </c>
       <c r="C10" s="4">
         <v>-14.7</v>
       </c>
       <c r="D10" s="4">
         <v>-32.3</v>
       </c>
       <c r="E10" s="4">
         <v>-38.6</v>
       </c>
       <c r="F10" s="4">
-        <v>139.8</v>
+        <v>139.80000000000001</v>
       </c>
       <c r="G10" s="4">
         <v>46.4</v>
       </c>
       <c r="H10" s="4">
         <v>-14.3</v>
       </c>
       <c r="I10" s="4">
         <v>8.7</v>
       </c>
       <c r="J10" s="4">
         <v>-5.9</v>
       </c>
       <c r="K10" s="4">
         <v>-37.3</v>
       </c>
       <c r="L10" s="4">
         <v>-9.2</v>
       </c>
       <c r="M10" s="4">
         <v>43.2</v>
       </c>
       <c r="N10" s="5">
         <v>36.0</v>
       </c>
@@ -1594,51 +1594,51 @@
       <c r="R19" s="4">
         <v>1.2</v>
       </c>
       <c r="S19" s="4">
         <v>2.9</v>
       </c>
       <c r="T19" s="4">
         <v>14.8</v>
       </c>
       <c r="U19" s="4">
         <v>13.7</v>
       </c>
       <c r="V19" s="4">
         <v>11.9</v>
       </c>
       <c r="W19" s="4">
         <v>3.2</v>
       </c>
       <c r="X19" s="4">
         <v>-4.9</v>
       </c>
       <c r="Y19" s="4">
         <v>-0.1</v>
       </c>
       <c r="Z19" s="4">
-        <v>166.2</v>
+        <v>166.19999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="4">
         <v>0.4</v>
       </c>
       <c r="C20" s="4">
         <v>-0.8</v>
       </c>
       <c r="D20" s="4">
         <v>16.3</v>
       </c>
       <c r="E20" s="4">
         <v>-16.3</v>
       </c>
       <c r="F20" s="4">
         <v>28.9</v>
       </c>
       <c r="G20" s="4">
         <v>23.7</v>
       </c>
       <c r="H20" s="4">
@@ -1834,51 +1834,51 @@
       <c r="R22" s="5">
         <v>-3.0</v>
       </c>
       <c r="S22" s="4">
         <v>12.9</v>
       </c>
       <c r="T22" s="4">
         <v>-2.8</v>
       </c>
       <c r="U22" s="4">
         <v>20.7</v>
       </c>
       <c r="V22" s="4">
         <v>-15.5</v>
       </c>
       <c r="W22" s="4">
         <v>10.6</v>
       </c>
       <c r="X22" s="4">
         <v>1.7</v>
       </c>
       <c r="Y22" s="5">
         <v>-13.0</v>
       </c>
       <c r="Z22" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="4">
         <v>1.6</v>
       </c>
       <c r="C23" s="4">
         <v>7.6</v>
       </c>
       <c r="D23" s="4">
         <v>14.2</v>
       </c>
       <c r="E23" s="5">
         <v>-3.0</v>
       </c>
       <c r="F23" s="5">
         <v>26.0</v>
       </c>
       <c r="G23" s="4">
         <v>6.2</v>
       </c>
       <c r="H23" s="4">