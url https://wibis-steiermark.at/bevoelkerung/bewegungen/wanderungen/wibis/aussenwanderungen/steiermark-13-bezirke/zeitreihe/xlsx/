--- v0 (2026-05-22)
+++ v1 (2026-07-23)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Außenwanderungen</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2024</t>
+    <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Zuzüge</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
@@ -466,77 +466,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y41"/>
+  <dimension ref="A1:Z41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Y41" sqref="Y41"/>
+      <selection activeCell="Z41" sqref="Z41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2002</v>
       </c>
       <c r="C5" s="3">
         <v>2003</v>
       </c>
       <c r="D5" s="3">
         <v>2004</v>
       </c>
       <c r="E5" s="3">
         <v>2005</v>
       </c>
       <c r="F5" s="3">
         <v>2006</v>
       </c>
       <c r="G5" s="3">
         <v>2007</v>
       </c>
       <c r="H5" s="3">
         <v>2008</v>
       </c>
       <c r="I5" s="3">
@@ -565,52 +565,55 @@
       </c>
       <c r="Q5" s="3">
         <v>2017</v>
       </c>
       <c r="R5" s="3">
         <v>2018</v>
       </c>
       <c r="S5" s="3">
         <v>2019</v>
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Y5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>108125</v>
       </c>
       <c r="C6" s="4">
         <v>111869</v>
       </c>
       <c r="D6" s="4">
         <v>122547</v>
       </c>
       <c r="E6" s="4">
         <v>114465</v>
       </c>
       <c r="F6" s="4">
         <v>98535</v>
       </c>
       <c r="G6" s="4">
         <v>106470</v>
       </c>
       <c r="H6" s="4">
         <v>109713</v>
       </c>
       <c r="I6" s="4">
@@ -639,52 +642,55 @@
       </c>
       <c r="Q6" s="4">
         <v>154749</v>
       </c>
       <c r="R6" s="4">
         <v>146856</v>
       </c>
       <c r="S6" s="4">
         <v>150419</v>
       </c>
       <c r="T6" s="4">
         <v>136343</v>
       </c>
       <c r="U6" s="4">
         <v>154202</v>
       </c>
       <c r="V6" s="4">
         <v>261937</v>
       </c>
       <c r="W6" s="4">
         <v>194959</v>
       </c>
       <c r="X6" s="4">
         <v>178574</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Y6" s="4">
+        <v>161932</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>10330</v>
       </c>
       <c r="C7" s="4">
         <v>10682</v>
       </c>
       <c r="D7" s="4">
         <v>11387</v>
       </c>
       <c r="E7" s="4">
         <v>10757</v>
       </c>
       <c r="F7" s="4">
         <v>9707</v>
       </c>
       <c r="G7" s="4">
         <v>10461</v>
       </c>
       <c r="H7" s="4">
         <v>10915</v>
       </c>
       <c r="I7" s="4">
@@ -713,52 +719,55 @@
       </c>
       <c r="Q7" s="4">
         <v>15651</v>
       </c>
       <c r="R7" s="4">
         <v>15501</v>
       </c>
       <c r="S7" s="4">
         <v>15940</v>
       </c>
       <c r="T7" s="4">
         <v>14134</v>
       </c>
       <c r="U7" s="4">
         <v>17333</v>
       </c>
       <c r="V7" s="4">
         <v>30383</v>
       </c>
       <c r="W7" s="4">
         <v>22674</v>
       </c>
       <c r="X7" s="4">
         <v>19370</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Y7" s="4">
+        <v>18315</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>4662</v>
       </c>
       <c r="C8" s="4">
         <v>4807</v>
       </c>
       <c r="D8" s="4">
         <v>5199</v>
       </c>
       <c r="E8" s="4">
         <v>4872</v>
       </c>
       <c r="F8" s="4">
         <v>4417</v>
       </c>
       <c r="G8" s="4">
         <v>5149</v>
       </c>
       <c r="H8" s="4">
         <v>4980</v>
       </c>
       <c r="I8" s="4">
@@ -787,52 +796,55 @@
       </c>
       <c r="Q8" s="4">
         <v>8207</v>
       </c>
       <c r="R8" s="4">
         <v>8321</v>
       </c>
       <c r="S8" s="4">
         <v>8526</v>
       </c>
       <c r="T8" s="4">
         <v>7108</v>
       </c>
       <c r="U8" s="4">
         <v>8840</v>
       </c>
       <c r="V8" s="4">
         <v>13972</v>
       </c>
       <c r="W8" s="4">
         <v>12147</v>
       </c>
       <c r="X8" s="4">
         <v>10092</v>
       </c>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Y8" s="4">
+        <v>9621</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>301</v>
       </c>
       <c r="C9" s="4">
         <v>286</v>
       </c>
       <c r="D9" s="4">
         <v>341</v>
       </c>
       <c r="E9" s="4">
         <v>365</v>
       </c>
       <c r="F9" s="4">
         <v>272</v>
       </c>
       <c r="G9" s="4">
         <v>330</v>
       </c>
       <c r="H9" s="4">
         <v>295</v>
       </c>
       <c r="I9" s="4">
@@ -861,52 +873,55 @@
       </c>
       <c r="Q9" s="4">
         <v>344</v>
       </c>
       <c r="R9" s="4">
         <v>302</v>
       </c>
       <c r="S9" s="4">
         <v>365</v>
       </c>
       <c r="T9" s="4">
         <v>308</v>
       </c>
       <c r="U9" s="4">
         <v>302</v>
       </c>
       <c r="V9" s="4">
         <v>546</v>
       </c>
       <c r="W9" s="4">
         <v>367</v>
       </c>
       <c r="X9" s="4">
         <v>329</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Y9" s="4">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>823</v>
       </c>
       <c r="C10" s="4">
         <v>798</v>
       </c>
       <c r="D10" s="4">
         <v>870</v>
       </c>
       <c r="E10" s="4">
         <v>820</v>
       </c>
       <c r="F10" s="4">
         <v>793</v>
       </c>
       <c r="G10" s="4">
         <v>763</v>
       </c>
       <c r="H10" s="4">
         <v>835</v>
       </c>
       <c r="I10" s="4">
@@ -935,52 +950,55 @@
       </c>
       <c r="Q10" s="4">
         <v>1172</v>
       </c>
       <c r="R10" s="4">
         <v>1188</v>
       </c>
       <c r="S10" s="4">
         <v>1181</v>
       </c>
       <c r="T10" s="4">
         <v>1180</v>
       </c>
       <c r="U10" s="4">
         <v>1491</v>
       </c>
       <c r="V10" s="4">
         <v>2138</v>
       </c>
       <c r="W10" s="4">
         <v>1389</v>
       </c>
       <c r="X10" s="4">
         <v>1339</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Y10" s="4">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>444</v>
       </c>
       <c r="C11" s="4">
         <v>489</v>
       </c>
       <c r="D11" s="4">
         <v>495</v>
       </c>
       <c r="E11" s="4">
         <v>416</v>
       </c>
       <c r="F11" s="4">
         <v>454</v>
       </c>
       <c r="G11" s="4">
         <v>442</v>
       </c>
       <c r="H11" s="4">
         <v>450</v>
       </c>
       <c r="I11" s="4">
@@ -1009,52 +1027,55 @@
       </c>
       <c r="Q11" s="4">
         <v>601</v>
       </c>
       <c r="R11" s="4">
         <v>583</v>
       </c>
       <c r="S11" s="4">
         <v>673</v>
       </c>
       <c r="T11" s="4">
         <v>640</v>
       </c>
       <c r="U11" s="4">
         <v>792</v>
       </c>
       <c r="V11" s="4">
         <v>1039</v>
       </c>
       <c r="W11" s="4">
         <v>826</v>
       </c>
       <c r="X11" s="4">
         <v>795</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Y11" s="4">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>474</v>
       </c>
       <c r="C12" s="4">
         <v>557</v>
       </c>
       <c r="D12" s="4">
         <v>566</v>
       </c>
       <c r="E12" s="4">
         <v>569</v>
       </c>
       <c r="F12" s="4">
         <v>488</v>
       </c>
       <c r="G12" s="4">
         <v>500</v>
       </c>
       <c r="H12" s="4">
         <v>470</v>
       </c>
       <c r="I12" s="4">
@@ -1083,52 +1104,55 @@
       </c>
       <c r="Q12" s="4">
         <v>845</v>
       </c>
       <c r="R12" s="4">
         <v>821</v>
       </c>
       <c r="S12" s="4">
         <v>866</v>
       </c>
       <c r="T12" s="4">
         <v>750</v>
       </c>
       <c r="U12" s="4">
         <v>1085</v>
       </c>
       <c r="V12" s="4">
         <v>2724</v>
       </c>
       <c r="W12" s="4">
         <v>1277</v>
       </c>
       <c r="X12" s="4">
         <v>1269</v>
       </c>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Y12" s="4">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>479</v>
       </c>
       <c r="C13" s="4">
         <v>474</v>
       </c>
       <c r="D13" s="4">
         <v>548</v>
       </c>
       <c r="E13" s="4">
         <v>501</v>
       </c>
       <c r="F13" s="4">
         <v>566</v>
       </c>
       <c r="G13" s="4">
         <v>557</v>
       </c>
       <c r="H13" s="4">
         <v>791</v>
       </c>
       <c r="I13" s="4">
@@ -1157,52 +1181,55 @@
       </c>
       <c r="Q13" s="4">
         <v>917</v>
       </c>
       <c r="R13" s="4">
         <v>829</v>
       </c>
       <c r="S13" s="4">
         <v>855</v>
       </c>
       <c r="T13" s="4">
         <v>822</v>
       </c>
       <c r="U13" s="4">
         <v>904</v>
       </c>
       <c r="V13" s="4">
         <v>1477</v>
       </c>
       <c r="W13" s="4">
         <v>1035</v>
       </c>
       <c r="X13" s="4">
         <v>996</v>
       </c>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Y13" s="4">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>136</v>
       </c>
       <c r="C14" s="4">
         <v>184</v>
       </c>
       <c r="D14" s="4">
         <v>168</v>
       </c>
       <c r="E14" s="4">
         <v>171</v>
       </c>
       <c r="F14" s="4">
         <v>182</v>
       </c>
       <c r="G14" s="4">
         <v>220</v>
       </c>
       <c r="H14" s="4">
         <v>282</v>
       </c>
       <c r="I14" s="4">
@@ -1231,52 +1258,55 @@
       </c>
       <c r="Q14" s="4">
         <v>118</v>
       </c>
       <c r="R14" s="4">
         <v>132</v>
       </c>
       <c r="S14" s="4">
         <v>132</v>
       </c>
       <c r="T14" s="4">
         <v>165</v>
       </c>
       <c r="U14" s="4">
         <v>155</v>
       </c>
       <c r="V14" s="4">
         <v>389</v>
       </c>
       <c r="W14" s="4">
         <v>189</v>
       </c>
       <c r="X14" s="4">
         <v>249</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Y14" s="4">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>256</v>
       </c>
       <c r="C15" s="4">
         <v>251</v>
       </c>
       <c r="D15" s="4">
         <v>265</v>
       </c>
       <c r="E15" s="4">
         <v>233</v>
       </c>
       <c r="F15" s="4">
         <v>208</v>
       </c>
       <c r="G15" s="4">
         <v>211</v>
       </c>
       <c r="H15" s="4">
         <v>266</v>
       </c>
       <c r="I15" s="4">
@@ -1305,52 +1335,55 @@
       </c>
       <c r="Q15" s="4">
         <v>309</v>
       </c>
       <c r="R15" s="4">
         <v>276</v>
       </c>
       <c r="S15" s="4">
         <v>283</v>
       </c>
       <c r="T15" s="4">
         <v>295</v>
       </c>
       <c r="U15" s="4">
         <v>307</v>
       </c>
       <c r="V15" s="4">
         <v>648</v>
       </c>
       <c r="W15" s="4">
         <v>484</v>
       </c>
       <c r="X15" s="4">
         <v>463</v>
       </c>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Y15" s="4">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>271</v>
       </c>
       <c r="C16" s="4">
         <v>220</v>
       </c>
       <c r="D16" s="4">
         <v>398</v>
       </c>
       <c r="E16" s="4">
         <v>279</v>
       </c>
       <c r="F16" s="4">
         <v>270</v>
       </c>
       <c r="G16" s="4">
         <v>307</v>
       </c>
       <c r="H16" s="4">
         <v>333</v>
       </c>
       <c r="I16" s="4">
@@ -1379,52 +1412,55 @@
       </c>
       <c r="Q16" s="4">
         <v>492</v>
       </c>
       <c r="R16" s="4">
         <v>565</v>
       </c>
       <c r="S16" s="4">
         <v>505</v>
       </c>
       <c r="T16" s="4">
         <v>481</v>
       </c>
       <c r="U16" s="4">
         <v>597</v>
       </c>
       <c r="V16" s="4">
         <v>1019</v>
       </c>
       <c r="W16" s="4">
         <v>638</v>
       </c>
       <c r="X16" s="4">
         <v>676</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Y16" s="4">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
         <v>502</v>
       </c>
       <c r="C17" s="4">
         <v>523</v>
       </c>
       <c r="D17" s="4">
         <v>476</v>
       </c>
       <c r="E17" s="4">
         <v>501</v>
       </c>
       <c r="F17" s="4">
         <v>444</v>
       </c>
       <c r="G17" s="4">
         <v>488</v>
       </c>
       <c r="H17" s="4">
         <v>467</v>
       </c>
       <c r="I17" s="4">
@@ -1453,52 +1489,55 @@
       </c>
       <c r="Q17" s="4">
         <v>612</v>
       </c>
       <c r="R17" s="4">
         <v>527</v>
       </c>
       <c r="S17" s="4">
         <v>542</v>
       </c>
       <c r="T17" s="4">
         <v>579</v>
       </c>
       <c r="U17" s="4">
         <v>577</v>
       </c>
       <c r="V17" s="4">
         <v>1158</v>
       </c>
       <c r="W17" s="4">
         <v>815</v>
       </c>
       <c r="X17" s="4">
         <v>857</v>
       </c>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Y17" s="4">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
         <v>1047</v>
       </c>
       <c r="C18" s="4">
         <v>1013</v>
       </c>
       <c r="D18" s="4">
         <v>872</v>
       </c>
       <c r="E18" s="4">
         <v>1015</v>
       </c>
       <c r="F18" s="4">
         <v>756</v>
       </c>
       <c r="G18" s="4">
         <v>740</v>
       </c>
       <c r="H18" s="4">
         <v>897</v>
       </c>
       <c r="I18" s="4">
@@ -1527,52 +1566,55 @@
       </c>
       <c r="Q18" s="4">
         <v>1093</v>
       </c>
       <c r="R18" s="4">
         <v>1002</v>
       </c>
       <c r="S18" s="4">
         <v>1115</v>
       </c>
       <c r="T18" s="4">
         <v>948</v>
       </c>
       <c r="U18" s="4">
         <v>1401</v>
       </c>
       <c r="V18" s="4">
         <v>3238</v>
       </c>
       <c r="W18" s="4">
         <v>2382</v>
       </c>
       <c r="X18" s="4">
         <v>1209</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Y18" s="4">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
         <v>419</v>
       </c>
       <c r="C19" s="4">
         <v>674</v>
       </c>
       <c r="D19" s="4">
         <v>738</v>
       </c>
       <c r="E19" s="4">
         <v>600</v>
       </c>
       <c r="F19" s="4">
         <v>432</v>
       </c>
       <c r="G19" s="4">
         <v>384</v>
       </c>
       <c r="H19" s="4">
         <v>434</v>
       </c>
       <c r="I19" s="4">
@@ -1601,52 +1643,55 @@
       </c>
       <c r="Q19" s="4">
         <v>458</v>
       </c>
       <c r="R19" s="4">
         <v>434</v>
       </c>
       <c r="S19" s="4">
         <v>401</v>
       </c>
       <c r="T19" s="4">
         <v>427</v>
       </c>
       <c r="U19" s="4">
         <v>456</v>
       </c>
       <c r="V19" s="4">
         <v>860</v>
       </c>
       <c r="W19" s="4">
         <v>574</v>
       </c>
       <c r="X19" s="4">
         <v>602</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Y19" s="4">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="4">
         <v>516</v>
       </c>
       <c r="C20" s="4">
         <v>406</v>
       </c>
       <c r="D20" s="4">
         <v>451</v>
       </c>
       <c r="E20" s="4">
         <v>415</v>
       </c>
       <c r="F20" s="4">
         <v>425</v>
       </c>
       <c r="G20" s="4">
         <v>370</v>
       </c>
       <c r="H20" s="4">
         <v>415</v>
       </c>
       <c r="I20" s="4">
@@ -1675,57 +1720,60 @@
       </c>
       <c r="Q20" s="4">
         <v>483</v>
       </c>
       <c r="R20" s="4">
         <v>521</v>
       </c>
       <c r="S20" s="4">
         <v>496</v>
       </c>
       <c r="T20" s="4">
         <v>431</v>
       </c>
       <c r="U20" s="4">
         <v>426</v>
       </c>
       <c r="V20" s="4">
         <v>1175</v>
       </c>
       <c r="W20" s="4">
         <v>551</v>
       </c>
       <c r="X20" s="4">
         <v>494</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Y20" s="4">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="3">
         <v>2002</v>
       </c>
       <c r="C23" s="3">
         <v>2003</v>
       </c>
       <c r="D23" s="3">
         <v>2004</v>
       </c>
       <c r="E23" s="3">
         <v>2005</v>
       </c>
       <c r="F23" s="3">
         <v>2006</v>
       </c>
       <c r="G23" s="3">
         <v>2007</v>
       </c>
       <c r="H23" s="3">
         <v>2008</v>
       </c>
       <c r="I23" s="3">
@@ -1754,52 +1802,55 @@
       </c>
       <c r="Q23" s="3">
         <v>2017</v>
       </c>
       <c r="R23" s="3">
         <v>2018</v>
       </c>
       <c r="S23" s="3">
         <v>2019</v>
       </c>
       <c r="T23" s="3">
         <v>2020</v>
       </c>
       <c r="U23" s="3">
         <v>2021</v>
       </c>
       <c r="V23" s="3">
         <v>2022</v>
       </c>
       <c r="W23" s="3">
         <v>2023</v>
       </c>
       <c r="X23" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Y23" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="4">
         <v>74831</v>
       </c>
       <c r="C24" s="4">
         <v>71996</v>
       </c>
       <c r="D24" s="4">
         <v>71721</v>
       </c>
       <c r="E24" s="4">
         <v>70133</v>
       </c>
       <c r="F24" s="4">
         <v>74432</v>
       </c>
       <c r="G24" s="4">
         <v>81000</v>
       </c>
       <c r="H24" s="4">
         <v>85063</v>
       </c>
       <c r="I24" s="4">
@@ -1828,52 +1879,55 @@
       </c>
       <c r="Q24" s="4">
         <v>110119</v>
       </c>
       <c r="R24" s="4">
         <v>111555</v>
       </c>
       <c r="S24" s="4">
         <v>109806</v>
       </c>
       <c r="T24" s="4">
         <v>96279</v>
       </c>
       <c r="U24" s="4">
         <v>101714</v>
       </c>
       <c r="V24" s="4">
         <v>124958</v>
       </c>
       <c r="W24" s="4">
         <v>128330</v>
       </c>
       <c r="X24" s="4">
         <v>128469</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Y24" s="4">
+        <v>131190</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="4">
         <v>7476</v>
       </c>
       <c r="C25" s="4">
         <v>6874</v>
       </c>
       <c r="D25" s="4">
         <v>6586</v>
       </c>
       <c r="E25" s="4">
         <v>7081</v>
       </c>
       <c r="F25" s="4">
         <v>7030</v>
       </c>
       <c r="G25" s="4">
         <v>8115</v>
       </c>
       <c r="H25" s="4">
         <v>8821</v>
       </c>
       <c r="I25" s="4">
@@ -1902,52 +1956,55 @@
       </c>
       <c r="Q25" s="4">
         <v>11146</v>
       </c>
       <c r="R25" s="4">
         <v>11730</v>
       </c>
       <c r="S25" s="4">
         <v>11494</v>
       </c>
       <c r="T25" s="4">
         <v>10201</v>
       </c>
       <c r="U25" s="4">
         <v>10971</v>
       </c>
       <c r="V25" s="4">
         <v>13400</v>
       </c>
       <c r="W25" s="4">
         <v>13685</v>
       </c>
       <c r="X25" s="4">
         <v>14117</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Y25" s="4">
+        <v>15324</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="4">
         <v>2817</v>
       </c>
       <c r="C26" s="4">
         <v>2891</v>
       </c>
       <c r="D26" s="4">
         <v>2748</v>
       </c>
       <c r="E26" s="4">
         <v>2737</v>
       </c>
       <c r="F26" s="4">
         <v>3154</v>
       </c>
       <c r="G26" s="4">
         <v>3652</v>
       </c>
       <c r="H26" s="4">
         <v>4222</v>
       </c>
       <c r="I26" s="4">
@@ -1976,52 +2033,55 @@
       </c>
       <c r="Q26" s="4">
         <v>5881</v>
       </c>
       <c r="R26" s="4">
         <v>6248</v>
       </c>
       <c r="S26" s="4">
         <v>5946</v>
       </c>
       <c r="T26" s="4">
         <v>5379</v>
       </c>
       <c r="U26" s="4">
         <v>5698</v>
       </c>
       <c r="V26" s="4">
         <v>6602</v>
       </c>
       <c r="W26" s="4">
         <v>6821</v>
       </c>
       <c r="X26" s="4">
         <v>7219</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Y26" s="4">
+        <v>7936</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="4">
         <v>315</v>
       </c>
       <c r="C27" s="4">
         <v>244</v>
       </c>
       <c r="D27" s="4">
         <v>250</v>
       </c>
       <c r="E27" s="4">
         <v>272</v>
       </c>
       <c r="F27" s="4">
         <v>231</v>
       </c>
       <c r="G27" s="4">
         <v>277</v>
       </c>
       <c r="H27" s="4">
         <v>259</v>
       </c>
       <c r="I27" s="4">
@@ -2050,52 +2110,55 @@
       </c>
       <c r="Q27" s="4">
         <v>198</v>
       </c>
       <c r="R27" s="4">
         <v>215</v>
       </c>
       <c r="S27" s="4">
         <v>215</v>
       </c>
       <c r="T27" s="4">
         <v>210</v>
       </c>
       <c r="U27" s="4">
         <v>196</v>
       </c>
       <c r="V27" s="4">
         <v>278</v>
       </c>
       <c r="W27" s="4">
         <v>229</v>
       </c>
       <c r="X27" s="4">
         <v>240</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Y27" s="4">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="4">
         <v>610</v>
       </c>
       <c r="C28" s="4">
         <v>533</v>
       </c>
       <c r="D28" s="4">
         <v>507</v>
       </c>
       <c r="E28" s="4">
         <v>622</v>
       </c>
       <c r="F28" s="4">
         <v>606</v>
       </c>
       <c r="G28" s="4">
         <v>622</v>
       </c>
       <c r="H28" s="4">
         <v>683</v>
       </c>
       <c r="I28" s="4">
@@ -2124,52 +2187,55 @@
       </c>
       <c r="Q28" s="4">
         <v>825</v>
       </c>
       <c r="R28" s="4">
         <v>852</v>
       </c>
       <c r="S28" s="4">
         <v>908</v>
       </c>
       <c r="T28" s="4">
         <v>727</v>
       </c>
       <c r="U28" s="4">
         <v>894</v>
       </c>
       <c r="V28" s="4">
         <v>1088</v>
       </c>
       <c r="W28" s="4">
         <v>1066</v>
       </c>
       <c r="X28" s="4">
         <v>1040</v>
       </c>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Y28" s="4">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="4">
         <v>367</v>
       </c>
       <c r="C29" s="4">
         <v>371</v>
       </c>
       <c r="D29" s="4">
         <v>359</v>
       </c>
       <c r="E29" s="4">
         <v>371</v>
       </c>
       <c r="F29" s="4">
         <v>333</v>
       </c>
       <c r="G29" s="4">
         <v>377</v>
       </c>
       <c r="H29" s="4">
         <v>384</v>
       </c>
       <c r="I29" s="4">
@@ -2198,52 +2264,55 @@
       </c>
       <c r="Q29" s="4">
         <v>405</v>
       </c>
       <c r="R29" s="4">
         <v>427</v>
       </c>
       <c r="S29" s="4">
         <v>415</v>
       </c>
       <c r="T29" s="4">
         <v>382</v>
       </c>
       <c r="U29" s="4">
         <v>421</v>
       </c>
       <c r="V29" s="4">
         <v>500</v>
       </c>
       <c r="W29" s="4">
         <v>513</v>
       </c>
       <c r="X29" s="4">
         <v>586</v>
       </c>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Y29" s="4">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="4">
         <v>412</v>
       </c>
       <c r="C30" s="4">
         <v>435</v>
       </c>
       <c r="D30" s="4">
         <v>438</v>
       </c>
       <c r="E30" s="4">
         <v>482</v>
       </c>
       <c r="F30" s="4">
         <v>522</v>
       </c>
       <c r="G30" s="4">
         <v>500</v>
       </c>
       <c r="H30" s="4">
         <v>526</v>
       </c>
       <c r="I30" s="4">
@@ -2272,52 +2341,55 @@
       </c>
       <c r="Q30" s="4">
         <v>750</v>
       </c>
       <c r="R30" s="4">
         <v>925</v>
       </c>
       <c r="S30" s="4">
         <v>956</v>
       </c>
       <c r="T30" s="4">
         <v>811</v>
       </c>
       <c r="U30" s="4">
         <v>763</v>
       </c>
       <c r="V30" s="4">
         <v>961</v>
       </c>
       <c r="W30" s="4">
         <v>1048</v>
       </c>
       <c r="X30" s="4">
         <v>1048</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Y30" s="4">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="4">
         <v>651</v>
       </c>
       <c r="C31" s="4">
         <v>456</v>
       </c>
       <c r="D31" s="4">
         <v>355</v>
       </c>
       <c r="E31" s="4">
         <v>392</v>
       </c>
       <c r="F31" s="4">
         <v>398</v>
       </c>
       <c r="G31" s="4">
         <v>500</v>
       </c>
       <c r="H31" s="4">
         <v>545</v>
       </c>
       <c r="I31" s="4">
@@ -2346,52 +2418,55 @@
       </c>
       <c r="Q31" s="4">
         <v>494</v>
       </c>
       <c r="R31" s="4">
         <v>530</v>
       </c>
       <c r="S31" s="4">
         <v>566</v>
       </c>
       <c r="T31" s="4">
         <v>459</v>
       </c>
       <c r="U31" s="4">
         <v>568</v>
       </c>
       <c r="V31" s="4">
         <v>732</v>
       </c>
       <c r="W31" s="4">
         <v>613</v>
       </c>
       <c r="X31" s="4">
         <v>713</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Y31" s="4">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="4">
         <v>173</v>
       </c>
       <c r="C32" s="4">
         <v>140</v>
       </c>
       <c r="D32" s="4">
         <v>151</v>
       </c>
       <c r="E32" s="4">
         <v>177</v>
       </c>
       <c r="F32" s="4">
         <v>111</v>
       </c>
       <c r="G32" s="4">
         <v>175</v>
       </c>
       <c r="H32" s="4">
         <v>263</v>
       </c>
       <c r="I32" s="4">
@@ -2420,52 +2495,55 @@
       </c>
       <c r="Q32" s="4">
         <v>123</v>
       </c>
       <c r="R32" s="4">
         <v>103</v>
       </c>
       <c r="S32" s="4">
         <v>104</v>
       </c>
       <c r="T32" s="4">
         <v>86</v>
       </c>
       <c r="U32" s="4">
         <v>105</v>
       </c>
       <c r="V32" s="4">
         <v>128</v>
       </c>
       <c r="W32" s="4">
         <v>186</v>
       </c>
       <c r="X32" s="4">
         <v>158</v>
       </c>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Y32" s="4">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="4">
         <v>200</v>
       </c>
       <c r="C33" s="4">
         <v>179</v>
       </c>
       <c r="D33" s="4">
         <v>168</v>
       </c>
       <c r="E33" s="4">
         <v>223</v>
       </c>
       <c r="F33" s="4">
         <v>135</v>
       </c>
       <c r="G33" s="4">
         <v>180</v>
       </c>
       <c r="H33" s="4">
         <v>188</v>
       </c>
       <c r="I33" s="4">
@@ -2494,52 +2572,55 @@
       </c>
       <c r="Q33" s="4">
         <v>213</v>
       </c>
       <c r="R33" s="4">
         <v>214</v>
       </c>
       <c r="S33" s="4">
         <v>226</v>
       </c>
       <c r="T33" s="4">
         <v>202</v>
       </c>
       <c r="U33" s="4">
         <v>226</v>
       </c>
       <c r="V33" s="4">
         <v>284</v>
       </c>
       <c r="W33" s="4">
         <v>288</v>
       </c>
       <c r="X33" s="4">
         <v>350</v>
       </c>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Y33" s="4">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="4">
         <v>195</v>
       </c>
       <c r="C34" s="4">
         <v>160</v>
       </c>
       <c r="D34" s="4">
         <v>184</v>
       </c>
       <c r="E34" s="4">
         <v>249</v>
       </c>
       <c r="F34" s="4">
         <v>149</v>
       </c>
       <c r="G34" s="4">
         <v>214</v>
       </c>
       <c r="H34" s="4">
         <v>216</v>
       </c>
       <c r="I34" s="4">
@@ -2568,52 +2649,55 @@
       </c>
       <c r="Q34" s="4">
         <v>343</v>
       </c>
       <c r="R34" s="4">
         <v>336</v>
       </c>
       <c r="S34" s="4">
         <v>385</v>
       </c>
       <c r="T34" s="4">
         <v>317</v>
       </c>
       <c r="U34" s="4">
         <v>344</v>
       </c>
       <c r="V34" s="4">
         <v>451</v>
       </c>
       <c r="W34" s="4">
         <v>503</v>
       </c>
       <c r="X34" s="4">
         <v>425</v>
       </c>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Y34" s="4">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="4">
         <v>417</v>
       </c>
       <c r="C35" s="4">
         <v>338</v>
       </c>
       <c r="D35" s="4">
         <v>332</v>
       </c>
       <c r="E35" s="4">
         <v>369</v>
       </c>
       <c r="F35" s="4">
         <v>312</v>
       </c>
       <c r="G35" s="4">
         <v>368</v>
       </c>
       <c r="H35" s="4">
         <v>322</v>
       </c>
       <c r="I35" s="4">
@@ -2642,52 +2726,55 @@
       </c>
       <c r="Q35" s="4">
         <v>467</v>
       </c>
       <c r="R35" s="4">
         <v>429</v>
       </c>
       <c r="S35" s="4">
         <v>409</v>
       </c>
       <c r="T35" s="4">
         <v>356</v>
       </c>
       <c r="U35" s="4">
         <v>418</v>
       </c>
       <c r="V35" s="4">
         <v>447</v>
       </c>
       <c r="W35" s="4">
         <v>511</v>
       </c>
       <c r="X35" s="4">
         <v>566</v>
       </c>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Y35" s="4">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="4">
         <v>700</v>
       </c>
       <c r="C36" s="4">
         <v>579</v>
       </c>
       <c r="D36" s="4">
         <v>558</v>
       </c>
       <c r="E36" s="4">
         <v>640</v>
       </c>
       <c r="F36" s="4">
         <v>555</v>
       </c>
       <c r="G36" s="4">
         <v>652</v>
       </c>
       <c r="H36" s="4">
         <v>640</v>
       </c>
       <c r="I36" s="4">
@@ -2716,52 +2803,55 @@
       </c>
       <c r="Q36" s="4">
         <v>672</v>
       </c>
       <c r="R36" s="4">
         <v>769</v>
       </c>
       <c r="S36" s="4">
         <v>643</v>
       </c>
       <c r="T36" s="4">
         <v>645</v>
       </c>
       <c r="U36" s="4">
         <v>691</v>
       </c>
       <c r="V36" s="4">
         <v>954</v>
       </c>
       <c r="W36" s="4">
         <v>1040</v>
       </c>
       <c r="X36" s="4">
         <v>956</v>
       </c>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Y36" s="4">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="4">
         <v>291</v>
       </c>
       <c r="C37" s="4">
         <v>268</v>
       </c>
       <c r="D37" s="4">
         <v>259</v>
       </c>
       <c r="E37" s="4">
         <v>260</v>
       </c>
       <c r="F37" s="4">
         <v>248</v>
       </c>
       <c r="G37" s="4">
         <v>292</v>
       </c>
       <c r="H37" s="4">
         <v>287</v>
       </c>
       <c r="I37" s="4">
@@ -2790,52 +2880,55 @@
       </c>
       <c r="Q37" s="4">
         <v>388</v>
       </c>
       <c r="R37" s="4">
         <v>320</v>
       </c>
       <c r="S37" s="4">
         <v>345</v>
       </c>
       <c r="T37" s="4">
         <v>289</v>
       </c>
       <c r="U37" s="4">
         <v>329</v>
       </c>
       <c r="V37" s="4">
         <v>464</v>
       </c>
       <c r="W37" s="4">
         <v>399</v>
       </c>
       <c r="X37" s="4">
         <v>444</v>
       </c>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Y37" s="4">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="4">
         <v>328</v>
       </c>
       <c r="C38" s="4">
         <v>280</v>
       </c>
       <c r="D38" s="4">
         <v>277</v>
       </c>
       <c r="E38" s="4">
         <v>287</v>
       </c>
       <c r="F38" s="4">
         <v>276</v>
       </c>
       <c r="G38" s="4">
         <v>306</v>
       </c>
       <c r="H38" s="4">
         <v>286</v>
       </c>
       <c r="I38" s="4">
@@ -2864,75 +2957,78 @@
       </c>
       <c r="Q38" s="4">
         <v>387</v>
       </c>
       <c r="R38" s="4">
         <v>362</v>
       </c>
       <c r="S38" s="4">
         <v>376</v>
       </c>
       <c r="T38" s="4">
         <v>338</v>
       </c>
       <c r="U38" s="4">
         <v>318</v>
       </c>
       <c r="V38" s="4">
         <v>511</v>
       </c>
       <c r="W38" s="4">
         <v>468</v>
       </c>
       <c r="X38" s="4">
         <v>372</v>
       </c>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Y38" s="4">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="Y40" s="5" t="s">
+      <c r="Z40" s="5" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="Y41" s="5" t="s">
+      <c r="Z41" s="5" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:X1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A41:X41"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A40:Y40"/>
+    <mergeCell ref="A41:Y41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Wanderungen</vt:lpstr>