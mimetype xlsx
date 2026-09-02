--- v1 (2026-07-23)
+++ v2 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wanderungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Außenwanderungen</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Zuzüge</t>
   </si>
   <si>
@@ -83,51 +83,51 @@
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Wegzüge</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Wanderungsstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Als Außenwanderungen bzw. internationale Wanderungen werden Wanderungen über die Staatsgrenze Österreichs hinweg bezeichnet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -462,51 +462,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z41" sqref="Z41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">